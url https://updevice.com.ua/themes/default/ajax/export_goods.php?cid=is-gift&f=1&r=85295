--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519764d31946b31559eeb0b51e11a851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c833caad96008e58382ba48fd5552c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02fb10d17f2f6e5cab2dd826601a3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d535cee688b0c43c95c0df29aa8e8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02243d2e9ed6a4d381082616fe2e294e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02cc012c7ba6dedcc2fa6d246eee926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1885db1758c812eb2a9e994a411ace97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b53ce83418528eaae134f87ba15b0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2726b916939e5c0d1cefa8a42891849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d5b780d35edf202cfba2460d4d6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9273fe5085dc464954c5d859f4ded11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24563902bdb83580e11ea4b9e46e304512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d8ef27a0e31d59e556a41229acd4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d9ee6ec54e5506fcf9f914b264d1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e01516bb5c0ce5c5a0004169a1fd1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8aa90ab91c45f6d7d93ef3623714416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3ba3e85c9ba8d7cd4fe2685bbf64e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fdac247320c15f92e1c294afe12f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6b2b267d1d01c63a6b8e182ec93e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f92f12fec7dffc62e2701ac37484a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48cc52930c5108a4dcf8eede33ae9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a668a6604b69d0fcbb208dc3c4d232e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525f46bcc5cd088b36e62e5b6f47f0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aac76738a9b2cd705a4607f208cef624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c956f3b86ad0c3fd4e320b30a253825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565f9732af965ebc98d7b0adf46e8b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c795cfe18f95a4912b516fdb557af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe5dbb9eb10ae987c42371e30fb7ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d671b9494b1cdf4b844a2ca16496c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5d876a328823b49abcddf6cd7dc8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780ae8056ce7dc6bf4ed51769d6517a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c33fd9b8ad4e5de03b27582312df5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6966746eab4f85c2e5f43b21fa81a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f6603fee13298b3a976ce7ece867c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab272e566b89431a689bf7a87a77d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7c16faba2bd8669d4200e4683d16236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cdd442b2a4182b6418b587a3ef25637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b13b58d8d12ff7aac30c7f3e5a85338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1f9ab19c2814a8ebf333ad8f989d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826f25be3fcc59b5a5d2cbcbcb3a47640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72207c9d41baa77b65d35690d881615741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fe7dcd4d4981b935f4ee1a8b6dfdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43355e9d6022f196136d0b162c63fe443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d942504bcba56f5729d01d134f22b8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b05b0fe86adfef55f6c35a8c605ad945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f86a656a67cef900c79610680168aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109be37c4e0a2f9e229f1cdcfeb9e9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80dd2631b3dec95da08fddd1f0fd6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328f2c7cbc6336acb8c3ddb249c28b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1659d0acef6e5c62b843ff3d171b04f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e479acf360d7bda99276ff7a47a5d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff775efe3e3385b100ac1c7d293c5f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e3ec8f7bf9e9b1c29e92a352ed0a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926bdaa32660be4a45501a52e4fe48c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3d956af4cbdc3d69931d45cd1593955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c8b88909578f8a295a8efdcd1529156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521044bc16926b7ed5d6f7bf91664b2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcd3b89305a0d371f5f9c793c7f03658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967f35fb6a19db8ae359b7f8c47098f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6be42bcb9eded6b79a694285eb591d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886238ab2da5491cfed1e22cba2aad261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b2de7b98d22b097c7cf639b99f6f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0df1a4b6b8df13e339cb805bf2d34763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fe160e2ed68a83c854ca432f899fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fe922f6f290e77a7d61c728eb3a1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce323971f3b4fcfe0cd0275a13e1e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44507164b82ad2458114fd11e52dc4cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ec285a0e95ba081c612064b77ac3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f46be629e0798142ea5cde53de84c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a0349f25d4bbe7f4ff23a30885bc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9acd31e6076471777c5c70ea9c809071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c88b6890cdfcd1f845af290c75bfe272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c1449e51bcb8aa081cf3b0d29179873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91087dd8567ad4651fdd5072dfd25874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b8ce00cc0ccb7580d5b1fefa8cbda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7cfea992e0b885c8d2617f286f4c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa708ced06968bde1c96d4c9c5514bfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386c0ce3ed6cac5269559084829a15c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93293bcedf96a3bb62a77b8fd0face79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf57a07bcf151a519399050c602cdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b5473e182819cec66be163f1be79c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b9a71f05b060183d02e15d72b09ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cecaf7accc715ae636c52be517ab383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117a4be861778b7f6661833d7c95b6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f91693b4b5b1bd1631b170886923df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb5892a0e172855d79a4af6bf4957e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5564ef21df123a3f00b3d5dc03b6ee187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede4457a7ff779c3d12d68eba40a1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ea709ea4793eff37472d2e52d53ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4175244cd3c53fe519252c033742bb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c709e51895d030d6955fb962f0570a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afe3353ee68e4e77aae97df135fc5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aeb60f12fdb365f7ceb5a320f2d6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c444cecdd8902dd318cb5f6253e9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f462588e8c77e34481812ac50908895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc812b8e18828889ce47ab8bf2d0f66096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5ad59ad8619fa65299e062618f1b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19de57fa372f8c5caee0d33291c4cc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a60eb9ccc94833c3d93108b2a1f26c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd5c39e4b28a9080024bf2d22e6f73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a3882151602fa7757d3f877cffadc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe40082fabd6bf07c383e65f64a0e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73de72945ab32adfb360dc7af0dc684103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69212d6d6e2589f54d506ba30cd245d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdc196b5a657bc9d39acf5ef0efba7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643209317638c420fd5b66e5a4ab1a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dd3fc512d5ebd3e1f798e1d9b2f06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf02760629fbea850f5bf7775f56c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e6cfca64887850b0304717a59c03d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d8753a04ebe68f99338089bdc165b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3b78580d24a34039e64388f020251111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0527463eed4fdd35f92af6b43eb2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66707102a20d54a2b2ddebe9cf929e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39583bdd2e1c3f1a318c11840aa0f263114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ea419a6372e27e218c78235542a4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c09a71a249f7cfd02cfb8e61f43f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0f496ec190300c3ab3063985665b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56501a2aa09faf5231d10f4d99afdd8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213a9c8fdac50aa15b939d25a569e6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aced8ee8ad7bd94f87573da99b85ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22463b38730b66fbf8fd32602adac76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d64ece83e44d85a0f344aded28d98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081859e018fe2ef5dc75ef103740954123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838fd2af6e8e23e68ec68fe3e03fe4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd824098702ba1ac823acbe7485023125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38887b25685dc34af26b52637f4d2456126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca40e8a34489ec39f688f6aa6ae652127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340014dcc91f0d66983206b573304d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b0d5c50e3dda7182c4a3223d99471129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc28eaddd6de0a213ec1bc86ae3972130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4609b1a49b5079e044fb2bc1a906829131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c8a9ee5d843a3196a73c01bbc96b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d4820997c0355b17acd72dac86719133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e04ed3a88c56c77652d3bf3326b68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cfca575c49ecee4ef1c2c613c30c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ab7e7e464dc11fcbb019ca25aa304136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588f8e257027363171761a46aacb866137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ff8a859d3e19b0ee3b1edd49000b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f570b878c7cbd19669cc4bb450f9d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb05a8e2bd45ed6b119a4a2913aeffa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55436f9c70b77e7574b6ea85638907f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb44e3b6744f1ac672d20961edf8ef5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde91cadc437218ca2870ef0e31c82ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39817926a128b26a9a8f72a2b6c97e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2791615541c18a92f2b0f1ad2e008145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b9e7621cddce078f87f4ccf6217fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63a6c777fe55f9ffb0b1a6688235cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ec2f4ea3210591fbbdea8b4e167f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebcfe590af7ce25c8aaa77c1d17449149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac2f7eed0bfc9fe323702cb035131b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b3e2600d05de15e780a2db6a819d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f6126232516048c9a094e05369260152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f87595b83a8311501a94a5242e7886153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bd315498f883d89a40c873feb60b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113b7df13221e4b6b0a69b1937f4f05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a971d75597419d24bf3f2816664dbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f6ae127b5c53c66f215b36481f170157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1dce543383531e711cbd9e1433009158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da5e2788edfdc897c4671fd4e765be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997a08c2f60defdf1024713d22a7546160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b9a3072a570dd2aacef670e76838c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e5163dfb8349b23f3f61a4c911a83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aea753da6ddb45ffabfacf4a15a7d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b3bf98fc0b450ab422c9ad201aed9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479280e024532dfa9e4d21eeb0e010ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d910769bfb595f083ae0c87e30ff8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda15426b96bc238bf19715dbc9484ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a05c360a527892924646feedf97533168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3dd35c11a7ce4ee0186ee1004fe8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73375b7aa6228d4e33fa63f974b17fe5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05a0bdc7b5c03102f12bf4dd4e752c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b2a125bdd02e0b97f628ea0cf3180172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b22a35b314ca4d5f17c1c4e971cd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301161c677d03b269251b64258e4ce1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c50a3fa53017296506255898fb61c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb399a6a2ac5cbcba2e2d87eeae330176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043379a18967ed3328541c3c60bd0bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b36eb603ba944092663e00c91e281178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1ec67ee6b233de24df48f12531ce6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44733415e916ba786072d450d28ee712180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d903142eeb5633e820a2de0bab97f92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c81cbd6a6516dc61fadc94dbaca68d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ec4d966730e880f966a5f770ce4f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d089e30983aff830e0d974941a773f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bc5d61018feca40c37c3b3f847fe7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6cdf57c03ac81e8cb6f6ff1d3b606186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c9fa2713a92bb2976aac44a902c23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc9c7bdb964846683f2e2b973b0f91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae85581e30f1ec9f042a908b7f2464189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4f2bc43ba73acc11846932dbea9c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14a7964a65f2428adfebf14cb781bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2482a4f1de7871550c81714ef1d7258192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c779e0d3f8990ab865631b3db9087193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9f8405d3643db47af203285ebbc69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5b3fa8173eb8482171c5e5ba7ca1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c78ec825b457401dfc8f3eebdc37ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc194af8862fc2765fe0f8670fa81d44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189bde3860b4ef29a058efc2a5a3b15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2ce9a06db33ce0a905c48073f77cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107d5bf80bab748f182a41dd34b58a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944d6043a6ba0291851fd5cd3bc76c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e773f0047305469b8b3a2e333adcbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e939eccff8f38c8bd3d5c9d0fbf409203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f893a1e921f2229c50ffbb5a1845204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42941bf2db853cc0c24ee4890fdf97c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5725b9c489fe649f15a856556bafd88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d284a3e4e6c0c0d83b9b8a0e6589a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cb7a5636a5c653eafd9fcd14f86b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ff0f67268f62e225027ab81c9dae4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb76fdbf1ca93b4b095aebbe7d1fe0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c109721c66132871449b439f8c9571211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754f22356cdb2fb85f13da0e3ddc8ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255d30360e88fe440b3b5c75c49d715213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea73bf4c2d73ebd529b8bf5efe6dc6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e7d3622881a3841b5f87d3b2a4e34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5933bfbe97e03ea9488d98af9a82d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa322796353db40674ef9062f473870217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7be0983eb77dbc6dd4873d26291294218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230f5c9253d0341aeb695ea7139b0a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df66428b74708d0c52e47cd992a68c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68a6f8fc32f11a5136d66f2027551e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdb3563d18ef7361f94a5e0baf5fae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e5bb7ac630b1eeb587f4b4d2974cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939279c967468bf0afd5efbfaca6ff00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a42580b3833f2cc8b31d23411a11b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437da3018aec31853cdbe364c73f9f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054ced7202456b20decbefc560fc087227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9275100ad5ee53348fd36da40c607228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67a7070e502632e8102f1199280027229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ec61a9fa1622047a97b2b3f26327b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb99b598edcad56490217e7cb299bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f01e276a45abc3bec92f21a5ff155232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a23c1ab65555b7064809f81bda4c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b47d0c16f4aef092918a393908633f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70cce64a41f09cb18985f919699d35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe62f133680884e4a71696b0e76d429236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f6cc044d73c4ad725def006cf9076237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf816e1251b06718518399e882b919238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf97288fb4e63dd0152c730bbafa14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5edcaeb2fafabefd9a6aa5a706c6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab925c6bb1ca9d43b9ce013929ebbc1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee953d8a8be482b4c60babb07030e8d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87cecf29f73fe25d7cb26de476325f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8f35ec5879e65b68a88c7ce0fa0bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0072958bd9864d1be517a80dea462d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c74f3277da7a8f1bbc319417d4552246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117863101f12a7103c139842f992039247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0c46f295831293cdbf5ede9c42043248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a42fb07c27dfa0765a95959e3f9b0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe642a0d0f3ef34d21e0d25e73be1abd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892fb0fee5abefa30c70b8e4323754e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1248b35a8583f0f2164e9369bedf3eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ce025024bfcabb1a4b9854105c8cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e925f5a66368efe3106433ed0ce1b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a5078b2c1069e8803ef1d389e4d75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b9b1d6c83b864f6c92566d4fe1979256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9e25fc2395ecfd8ac5da37c90eada257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe149935f4b00abda295fa4c4f37fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b923808b769588e202bdef0a54e72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad91c3aafdbe0c3098cbd47e59098260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62103a7521a91551830fddf7f3435ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92073c3d362a55334208ce751576ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a452d820a11b7b93ea71d6aa2d546f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dc71268cbd955a8e0ebe21aac6810264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2465364aabe33535a979f9954923d2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54ce958f590be9343ce8c014a56b6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f17b7b49e2105d38df7209fa7435c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c28f8d69513f3b36ed37f2afe66e86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70731c6131414904159a955ec3780728269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6659ed046e5ad09fd5b8ecb1fd537270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea234d90566798957501d4d9d11983271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857bbf5306622ff2a6ef94992873d6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c6dd5f6df7f6a172aea1cca6dc5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d96f592ac23681e4479c71db5fdfa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79ca66f034ceb76c1902c7af866073275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5df608c4e300a956f1135bc9f28a74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd61f2c366209408e752ee00e9f1cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabb282f9e81af3abb87c182e52334f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc456d0d7c793011948d02598041d88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419348a068e5060736d977e311058c13280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f025483c8dcc39fc3020a07347b5a9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3384fc40441e774788f0891a00dd8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2754a4e104d985408e104d120fd3adf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004e7952e43d81308b7ca3a3d568db8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06214983a2991d0626eb2a26a35d74fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cb425cd818404e0b7ce10b87e8faf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b21a60fc24dc1a73d18789eefdc291287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646e3f29b6eafc33dddfed145b042b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb36facb5ec404ed671a9dabea3a08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe666b134ab19d0bf3bd14cd5827d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff34f1f67ff699bc0d77ab91b7c1d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119781d96a1692619b812a53f474f42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d64245cd10378d41d90bcf77466f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3639273d1b1babc4c4aa5ecd67fc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35619ab9edd094bfbf23805cae7d5bae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe93a273b2ff876dd5de8cafee4a75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419a1db6341902a619c0ca225494a80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5269c048ff11918997a5237f4911212298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545c4a9711f44152cacfb40da389d5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5ccb609c0ea73d774f61137836d6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858d7767bad4a73f528e38c56add727301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f36b92690412c9ef47909ac01033ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3ececec5c539f316085ef5f024a44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a897b7b7cf6849bc21e963c17dc2e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218cbcb79bbda46946cba15fb66b372305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae9383f97f8606a4464a2a7df04e50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5324ff7d4d121dcffd5f064cd224fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4eeae4110c041970d52d566b3e4ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b590f0eb85b0e36fa229bc419667c42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f0bace664837ecb6e1d01df7ef9be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c212e47f8180eb59a2506b6c4d4ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfb449e9422da90671baa912c586b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be056b8ebe396d3dee3bd75b107073313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce46c134ac2ccc8824acdadb45af1b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d7c238e781d1548eb16e9b148570c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5206382bdfdb481d7a3d1193699d692316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca524cb58d4b7033bd365adb66aad4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953e59bb83ce3cd1240b8d5499d5864318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866e6f93cc958b3ac5635fd63de263a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d823217236475595f6879f1310a77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10924bd7bfd0630387af5b65d2a52a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb823dbe742cb7762d24d559fc2bccf8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1ee58a957c0e5424e7c05373452c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbcb386022eca1e77ddb4d5bcd332e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889153651b35b1a3468c6d5936034f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671581a03a1594ffff26a401b699178326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71a1ec7f878d5d5a6cff219aa70e84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff02a77f5f2fe07d46477e9c9a3b7d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786e46395d5ec218a611eb72bb52572329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c584eb9d9aae28b5aef1707abe7b7d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6083dc669345fab7cc06e4d8ae1f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645162167d4c4f90e36e4b1e6b87e114332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3468e2fb29778f820b93201bd3ec4e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bd8aa879d7b163920dea82f350441334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c685815662e42405e0147eda4633a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015b07f6da0b1998658468e24e7e1c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ec564ed99c49738690a52caf7fc78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7acd8d4177624d8431c4b81fa36caf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598e129bea7ba34c58db53d3424c2dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0cb464fa8be3703ca71d3717d0a68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dd8aeeff17dac98077ab888c48e7c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59dab0804a9b7ff2297d5118c35674342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2640e85ac51f577a546d908d626607e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3819cba9cde5a9e40b01182610d647344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a12322e3686410752cb875f9465853345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953d0f203bd042098d4354879ab236a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de4aaeb7ba120114cb6401a8266aa3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270adc598a748a50fd43d6512574556348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3163ee033b13609253af06de9dfc10349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65523d942de86955088826f45773c476350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01481754d151090a7a753f50c15ea16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cae4359589852c5c60597889a2fc1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ee6b243882f460b48ff1d653ef9e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1e81c2c8d204dcdec30fc5a2da2da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200943f1d2330ebf09b1f3b2cbffac4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7ac24e4a46df4ac0dd03c09b88847356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a88cb850b97da866beec553be5cc41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd895088788d4c64ced8ef9b1435b00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9403afd24343edd21e540c21e5432359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122f96c9e4d1d70a7f862ab04a8a679360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4a64acf11194ded677aa3b1a4908f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fed4ccf655b175baa61246501f8764362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df092c744b92317ee5f2467d60d1587363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03fd4c54ed54d2d5a46d847b0e4cf5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f5110c6353bea1d50e9f1e785af32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e111f77f77d4d8d2431176aca0dd1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fb45a788e980f9ede769d99f81bd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb714f13d5ac1d683aacf3ffc929ed2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0819fe1a7f10eae9a97c3e5889f06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5595a956aa4c14610e9d1d114310f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb581067e0170c957cc42648a1f45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50285a1a39ce115123a3b45a81dbdd55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86375ba4fa61a2ca9ae02d60093d02e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9649a8e0f0285fad186df6c506ef90a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420057b637de0d46ceb2f3860922343375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adc89a2bf1d69da398c2277ea4fdc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e0b262871f6c8a037863f5dc4751c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bd8a9d8132d720e4c5b9225b31cb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c925431a3426793298c0aa706717594379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9664bceea7bf110791c0c7b5b968e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa117f4d1062feaad1e93104335b63d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15458d210188a06f594f1a22ed19c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c23fc2cf59255166b6c4e4eff8f2a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342dd8e3eb1c9ab00457260b6af3625384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace030952062ab0e3be66ca32698173385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62662a8d7cdf634aa07737eb7beb4229386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16dac7111e13f643ff3a5f5f396a80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb698e2079ca21459bcc60124548ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbf3cfb08312d99cd53a6b43b44759389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c5751c0fb27f54117410e7d469790390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdb6c8ff977c9a10ccfee63f212fe2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903bcbc0b22b599167ec9b96f47a8d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61560209c47ea485202c7c1bb6a11d73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac697caab0f61660389bd7c0aaa37352394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62800b34b55de63f6b2bea8490750a06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449dc345bd39b5dbb926a838f15bc33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ddd0ebce40567f492f657db0e128e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23297fade57650612bf371d3a03d97d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1537ffa8399049c3a5b8e8afeb9903d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db7e3a5e982e9445e6aa93cca55493400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dedf06f7eb52c43c86ddd489e487a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ea399faf3de729fec190db3e22e8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c61650bdb0b428e78025bf246a5348403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179efd8e037e89157c59bbfa6e6d276404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d1ee7a01d9e48cb5a5de1aedb4249405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a18d2a8e21b0d1c555714f62139bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251b40c7f0f115dfd30fd506a5bccd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccc1d7f6d2e830de36d8f86419acb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00d5b12efdde6f6af89ac64a781188409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75f84fee82d770b5519564ebfc1ad3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d54d07b22a8ae1ca048b9f8045822411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21504b045526ad6bbb5b2aef4510547d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c119ccb65b4ccd45d2da1fce73f93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d1117ec2f271aa1d8a97b80d2cc29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870ecdbcdab7bd4103528ea0f86a45f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2688d4407059101b3f4c93003933268416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec487bb7cb9652f6df9d5a13892e4c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0efc3e4b138fb988f95956c86ae576418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af625520d80e00ed3d48c844288011a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03332bdea527ba2d13bcfdc3f082fe4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf5d8432940115c748d70f448d81a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bae47edfde2d38647f3f94ab01878422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69086438cb29930efde9708bff117ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d90d0941c74bba3405858cd49df817424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141096b534fd28b51f96efc665aab98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9f9f41f4432df3e07c7f7ef9e9cbd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45641d4aed1e5e38919234d383354f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e34531ba0a9176b1a7d475eaeb6cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1777a2405298c01dc5209902e37ef0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efe6d8f572337e819c076fa87d61c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c45d2ee0b7f34d33e953fccf1c394c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c037b81de6e09c8d374875308a798cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214bf6713b041957389026e6460d5d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a161f7367572736bcfadc2d539ace434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efff0522ac266ee3711c2c1d1ca130435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84d9a216ae56122dfa88b9abed11c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaac9e65cbd5c626976a278b8df9ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df2fa22ea54206fee82aaa32a19d8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d75a6744b9066b11c07be2990aac8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5108ec2171e7dd75aea5ee91430ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59a6a596203b35365d9b1904614026441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb212a20b7bfac1743286962b3282cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b46bdaee31b5cbd5346ea5bff2c3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b821ecb7b75e8b3fee1a4ddedfe4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b878acba4c0324822f7ba887b151146445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ba8d72e3ffe768cfa814e8a856c1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bb2be77845022b5b7928860a5a107447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3f68d5aff36752997500b8be5ca77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508931b8759684e10db533995f89e19b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e43e69861a1796086a9bd9adc12fa8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2c3ab7012f53f8d1c61fcef1a0201451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a91e29f21cabba85389841623a215b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1cfeb286b7010a10dd3a53e352a74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572578836d5f7677d84829394891578454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2762f5d2d14949f540b4e3bd7143a42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eee5d7bf8e659cbc69f7aeec2445c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3f1b13891a0673f62c25e1f69b2ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960aece9b94c1857da64c693f7ed1c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d30bb2280663cee66ea75bbfd06f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9214844cd6763d8f8d972ec0a1c9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dae28eb1bffbe88fef3e292f4388e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172d71271bfbaa901ce63cf537dc139462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbc6f7c7f7ca6a6316b1828b58926c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e47f731c4adf0e0819b6e06a61202b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a95fcfe90294b90cdcd25d314b80de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dc58555a50620fbc974ab62b63d3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2554f010fecf717744639d5e50c6ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527346ee7fd72176af370db7bdbdbdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d562b037223b8707c60787eb6bba6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac30b7e7b8a67abbfde2721bd1c1df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473be45d02d64efa2ef1ba327065ec5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159e93b52e6771e706a2ece3aa416be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d208aed091018241ded5b6f44440c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d00e91d90ec9c822985fca574ad09a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20f92478f1695d2cd2245a032f9312475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a850c4d7097867400f0c5ddd80e12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832d7e184ec8e8530858df488c97fbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a9b06e84935abf58bc28e1f4bc288478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad08e06a9b94f9b9012ffc75a36b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dd8aff76c582304fa1f3d9268498c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a97e7b70d376a7909e2c92571cd13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e9ae11605d9e1b907d28cd8507c4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad304ed21883634df3495587befc37c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc18b5ac3ba3c001e8e23db6bd41ec4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83921e058ec025cda64ff0e3afcae2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b2461b92ce8b04ea2b94c40439f83486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17eae13282f7aebe0b4995633bf971487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae948034f689fa3bc12b3205a835969488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aad5d7fdf832125e8ed727b5b9de28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52efd910ed757ee6ca6c50a3fcdf11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ecf632fc7a68320c161eff76f79b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929f7143a2151eaa628132345777ec6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6431f84c5037442f54c7a90b9a53c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97975d02988eb215002bb417d9459efc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d731e685397774ff88bf72bc7dbc424495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a131354978e0e85db89b5ce6fdde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221da873d48ce36e7626349316cbc3ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a50004bdb059c2427cbc3fcbcc8931498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433e3352e9bb9209f42c97a0f0ec6b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb54dec5a11db51f8609fd86cd21e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b546f9ad618e43bbe73bc4241df690501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442745723493d2d70d25c7db4042dcf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea0df3d1b9b80c7df84db9c744eec8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76ce8ad5f68f054215f0ff40bed117504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f477424b9cfebf2648798806d2f9e7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d50efc2ec454292540a684360c521f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e523ee0e14aad2ae2877049db3df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14948dd0d4b7ec6d1cf464877b50585f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe28ecda884ca902807df989b90ded509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2effb98821066981513a7b403aef0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9711952d456963f5ba4ec341fb3ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31c53e98c73b27161657b673276c90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79d1a438d46878503e0a71b5f4485e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a9c6a48dc4e2ea593149166e0f615514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745242804714153835a7bb91186c056515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667a602392881fdaa7705ec07f31831516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341dc82b16724a9e7803f689fc9fd43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aa5f91fe6d66c062689c767e84e94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaf762f5766cd1bfc09c0b6d00fba3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1332f23bbeaee549653a156560ce40a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e584b6ff33b612c47b432cb77df2ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6501f216d931acfb373a6f6ac7030a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39985391818dd66355d732f12a87e065523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36d5d588f7ec3440416f1b527f76c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e521ee4b9942fadde1fd49e5bb2b86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc0e164322037acd07838d29765c29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79c9f5fcbee76e7b6660b8e5dfb546527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c166f2baf65b1abefebf90a9e36e6eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271c41c230f092f90edd69b6aa23387529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972456c69bd722f825c987439a78cf47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00731b2c9b2b5c443301b97f369b86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce6f9eacb33f65ed42dfd544ec2cf1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844303a7332fe1b3d962f32b66cf3ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eba53eef675f75d605b0956735ba8f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785699fd2df02ae5acbf9fb76f1b92b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ec27aac6fb70dacaf8c0c9293871c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecf6fb56e4afd8007f443c8e2aacda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc34be136c90b3109adee394fec9168538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2a278337056d26e23d8086ed74050539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a42a4b7f5c1b5f5ac8bbc9f2a301ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b6df554ac3096b84ab8011d245037541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3124b75b4fc6443c5faa97360d955542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae31d8c1c9ec785453c9a9345f559b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eba6684c10e7a5d08a9fbb0b88b37a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db8dadca250944e693766b24674eb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b488b05b2ed5b3271b5ef95ab9ab6e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab11efad1b0b12776f39d63497d347547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521b45046707ce4b09f5a04e22af329548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2feaffa92e0072c40bc9f1f589ea5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d830bb3d761ec7cba0f45eef4f86e78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730a2288b0d1437dfa8b4d1afbf2a44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845f2696d691e0b72cc8c1ad68060b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78ceaac0222e25c867598c06cb19db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3be23862d411b635e14e31ede9cc42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a64dbde934553122953d42f8e5b57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe654305bc787b06206d21157b5d6f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f0029bfa8457d07dbc97f558b1d2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796461d6af25ed27dd14a4824a9b01d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba2251a248c4f36df6ae6e7418a7d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f58c446dced8cbd9587a857fb32c00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f52c29e56464421d4f676f9027d114561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd666f1f4059f64a63c980646eb6d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd44885fc9e62fd23319a36f272f8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2c4a1cac58ee50c4ebb6bec5f3bad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4a619e9bc165c85eb02bc74a70ca8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66c2e9bfe04aa3f167cac3f30efcd9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397356b9892cb7049d4ad0fbfe5a6843567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b0805262be62c7a9a966471071ffb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b790e5206410af6810e26bf9083934569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06737572d73e7e86ad1bccc5030ba20d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103366a6318669e2056c78cd7de61020571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cd0d3e2b07c3d84f8e19773d0bb69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2b3fd5978dbcbe065ee487bd7f762573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750f8a3cc08d15756745873fb3182fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a791a443787c9a17e48ef776e12a250575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeacfbed3eb371a5237c17eb9d426c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92612a9f14f3844c0535bb7e2866612c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9a2f67a5060a6d42d1bda3e800990578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fc380d2973b3753e6d888c3ea1deb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93825dac7bf5eb3bd8725b28986a796c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff230492602ed0ba64042e8332f5d5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5a7fc07373fafabbd4ef0293e305b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e016daab28026f0293ba16d837e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b416970cee5f433cbfe871cb32db6f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541dcb6c3fb586810bfb3883d53cbb6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9392c1ff7f35a51200104909b0b28f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f65859ca37e010ad22fdf0cf4f05fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b23f87e1b0be914b1b9c8316a3eb44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47ffe5b3332ba424648b8dce392add589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9ce479f2c716f7bd3d12da3a0710d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50b91dc266934ff1c5c3a27a97282a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ae43e4ab78735b2fb0c28791d06d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6919b3a613899e31464e0a6e599560593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521d9954b6f294709a2b7b3235b93df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72acab559d4ab46ed01f4edc2db9dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb427ee0c8c5fca9ae8197dc54c16d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1436ac8a25f83af2fb16977f03d8c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73563c2d845f2c9d9b992b710777df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2cd7be287897e779b7ca63a38d484599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c228fa193c6aeab6d56107aea1c8ba3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3204c4d1d3f01df8cdd6ca95def1f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b49ae742c2468c53afe91de622ff0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8efdd3cb8d4861dc12e9efee6aa7ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a100e33617ed0ff797db79068ce31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554f6bcd8d1a91d9a40ef424470b816605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a45d7dad0a3d5e5fe1dd712d5a447606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff858629c6ac8be1e1d0dc269196cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d0d0a3fa2ba9df779c2c79914659e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60812b5e79fd7d32dd4455679cd5eef2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18e0b2591a8ff9898459587ed4afbe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7f87da286d225a8fea983870b42a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e31cd1eabbdd61e9eedf2f23d8e7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cf7146710d5858e6b69ae1a864ab7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23ee2f1f9f20838df0e7f5f22e0efb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696899c802b8436b44a6b2abd87e6a5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13be5837e76923c242984e3637cd26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662fa192ed630f68af6d418033c0f4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a6cae7681e7d4fdc2565cba86ad8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd6a20ddaf4ed08553115eadea7932619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faa66717a912495ec23019e107e687620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a22d18b73ec2fcf698026f2920310c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4529514c5fcf395dfc92cc558a8c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacc6ca8b074e2299ec6b3fe8d8e011623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566566b2099d81580a3c6684c158411624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351043f28dfd1185dbbff7761aa01392625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9176e31ae25ed83dbd0f934ac02da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75b4514a0782be63435c84df96aa74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b90c02572ae40a4a186d96015a1580628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b0b808367b3d512419d6da4fa0265629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72689e1b42a26360258baf45eaf4713630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3ed38281e1188b3024d0672f95934631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64ff1fbca2379b9ee16e1a9dbb66fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b111e9b85dc1db3d4a615fe7dad00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846ec6c62be7c39d03448ee33d8d2ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2d42c47fd9b2cce0f14d088aff833635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95869d5844458514459be8d980efaf4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb6ffade3545dc18b0d50f537dd805637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd341d62f2a5583be2c099443d4041c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486336b009183868559cb397df5fff5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d34a158a2053ac15ad8613ea25606d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183ef35d95cd8584a3709c1e93451a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d380ba812cd34cf3734e403ae03e21d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb82757729c4488dfb5616073c91135643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18994b6f9047e0a9021bea350ca88afe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442c5a797ff4dc51509c99b0c3948a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a022d6ee0c324595c2b2b54706c619646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34147ac39af2ecc09379a08fb660ffe8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9e3ccbba72f522123b632ee7e74bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3d28d242a99803cd23919863e2f84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfe89ccfa43c9d45443bf9fd9a734f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3f926be58531635f2758881ada7dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ece5e641242b5d26f0e8a4fd316f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc86b0747e17350267689ebd49edbb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81505bf190f0827f4438a3312d6d12654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b69bb7fb9bd6fb16b77e0279e731b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61135a8342987b69d251fa0706397f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdeefcf6f61cad07f3e3b203e8732d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038c84249f4c8d403012ee6250238dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa342b8bedceedc2aace9e8a6ba77a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de3eb884e2e24a8e8b8b3a4fa3b7bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfbe4b997d9ac428dffcd6654be97a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc37410395c5f4aa028ce484160cbfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb98ad1b7beedf1578e925bbe96398663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b3d6c7926c1bc0f0d468ff9c79fdd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906255b5cc16d62feb37dde7e978bbb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07444aa347abcaf98673e6a6e312f80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb23909259b89d47b8d8f3a5ba09ed7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5cf21a2b0692280651f04f579d64a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31de974b9694f431495c04fa5b14b5b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a932fd773326ee11ebcd986c63f6e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc87dadca15b47d14dbbff31686cd48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6068b0f3fa718453d9aa8a3be2bf78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e50ba08d86b772240d659eacd274fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3d1456cc9c7b3fd2d7c1a3849a7aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceb327f76f44f6ed2b6940e7dbef20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d389ba37f6bd931a9f23b4ded31f59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f0ccb8f44327021727a4830afb2d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfc16683e526fa1ebf4dc2ba1c72ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5f3bea7650142460bc454f6a65a02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c354190548f316b5f019dab7f67f23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c2f25bb9a3a4fd04995ba1050bd2b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99fe5be60b92d8cef6c14c883604af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee0bf2e3e5008f959947a877ecc3ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac1f6919f6af290cfb4969555a4a4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2505ba1ca94f9b8319f0e24c0d94323685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c89aa27766859d9ab1c7ad63d02b0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abf7f3723e447f59c5c9c2dd51ae7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9244a8d1fdbfa65a0c689a7171382f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbe7dc1a371a6ba79b979bae86fbfd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4be96819769e92a705675465fbe3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791cbd262bab965cfe515e9f1ef4bd0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67db53fc7d8797019b372c4208ae881692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769434a04ede6513577e82cb1287bb9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3f266ed5509d2908b03b8033fd297694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cb90b8f7b206f8c60d7f59e0b6504695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae80a736ed39d6d122c091f1b31df9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a28defcf0648f7298b8f10e8193163697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248ef3caaf4d268d7c8ac653c452f64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f96e926f9d0a6bf7dfbcc1d038a1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df801db89e46ebd7ded210a263a35e3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0977aa4604b0236eecbb4951281c27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e465e572c0bda0269f1ee7740b64ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e9711408f78ff355120fa02d710a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5997c98d66c85b5c701626e61b854a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bb2e4d1b813a2f6645d0406ac340d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d85cab31c9089c9eee6168f065ccaa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcd63ccae5aa9ead42b232a8db61f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb96d9bf4d2d690fb9ce740faff947708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce309fa5a1ef99909328d09685c26e74709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23577e0a9b61b27410b1aa55bcfa6f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e265e0aedcee6e35b7582e2a6e6cd8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853173381dc2fc95c09135013ef7bddd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5d95ea825a891e3397adcfa8ef250713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6408c23cd8026e159d6193da57266b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16012cb6ded88b0146d88cf5dc1bfcfc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db891a0c6fb0f79d478bce197dd2b25b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d6bb9cd09f57c5e256fb9810f5807717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4bc24a66a6731b9d4eb9665b8d0f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c4d7a5f25ea85f46a09a679c3b42d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06860daeb1f10e44499cde92d383705f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ec72ffa02806a804943cc80a5cd14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0041c1cab43f18a7e20c60608b9b653722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d358986e9143826f2f6c6656dbf45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e0a46838a1e6b9867e9b80c6ef628724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03328dd9d4e23d34d823cedfde226008725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75211a0f1272e076456def1c2bba790726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a59c4211a24f608ea5d2234cf41c09727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c4ef9e1f1f570f7d0e428ee89b5e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bf6c415fe9995aa4bdacc3f6b06ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2f44042294ebf5169a1c427f15dd0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e427fd8eb387737052ae04c714af3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9947e07980d00cc99bbc87338846d1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ddf87398cd0528b6ee15ae73f2375733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43b6a9659ae00ae9917c6d89a72239734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb87779e5c4b5fb7f465f3c4c96fdce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a61654e3e1fc0beeee49ec84d4e2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab313699bc89f983632d2c01920c862f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee610b1d6d973f69c41c2285f72b127738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53076a55481e91f54309bf9f7bfdd9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ce37f28df9c102b855d562e7d5fcd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737ca6d6854c9b6bfa6078964b3d7a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7da25b1be5e6f4a24838080ed50348742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7902672cfbfb3a54e9680dc488163e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e03913b4110e1685723410b01fd2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b618023e269997ab58c2528161eef7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389db7c23b6895f92557b1234f9a8faf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ea5bd3c606a7b91853ecd0b1748ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db55cb95dc1cc7a8f1cf5065dd3a213748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb699cbb83351453c1d8f934676c258749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb59af1b2f4a3c3647a0446aa595c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec858c5f892943c0c0c16ac345002e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ca1caad21fc90bdedad943d6eeecd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52964f0ff4e465bc648575b686b662d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a571571ae13f4415127d06788311336754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e9215e99441530583701605520442755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faf04e02f0260a2ae870ea94ac136c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db0bcd0835fd26d2b30461fc597cd5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e52d972acad434099474e4131d7046758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e0923fbb09d7ec9487f752ae1330a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bab8d8654c88e752ec9c3c1ba129b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc115a3360838d988bbbc6403cf6a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747d58f57d1d6fabce533f7a931024d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16770f78ff4253c127386596a8c8ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc7c47445ccc6dae293bbdd14588525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf11a8b103468d5f777e6a79f480926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0dbe232103557a9fe952d8ad211da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963f3245d4047b70b7bbf2604c05e878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f914e6f3d45ef05d92c3a16e2ac14d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef45453a558b8e2e024dca2f4ee5ba010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cabf303a022079dcf72d7f41cf23911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386c1c151e8ab203ce024e1ab1294ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6481fbb5dd91810acb52f0dd4740e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bd8372bf1e1fdce2d81717ef7a1d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527874fe03fe4dc763b409901c7a42315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823c708d1684096f58849cba2bd2a2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94516038281f046ffe92fbbc85ccebe617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006b9d3368e827fd2df833381a87f6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bd1112b9ba229287224bdeffb058a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882f34de57ab252a2b4a4c20851ca6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b54313502406f998b564aa71abd4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fce044a2208cc5ac765c65e2636d5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa6148625e91d77ad21d4bcb32851d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984a62b326447e61a3fdedcb54ecf4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da025aa20adfa6527be6b8c65cf3fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b46b9602febd9016cac1076bc7c3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee7b1b6bb82aa2684163df5a28bdde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe0d5e273812f8f356f590543761a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a63068c494d92e47e693fbd5d9b49029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b87f17a7e529781c8e4c4ee4064e3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4214fa1cb0685a973f68f4e6f41dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3187a614c7e8ca12f5a59f456b92e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e8d8b30c605b8d856dce85ea489f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499712f179ef9b0a0c49ef3df3121ce634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1a499d2249630788f38db3f2e002035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1c894706ac33f41d56c3fa59b223336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb080019ad591a920a9e0a0280417d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69433e137a71ec28f684ee175e5b7eac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420b8aa8c0ceebc47591a031e90777339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975072c448b98af17a9ba5517656ff5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7ccd41cdc804ec1795e42e5164fbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01651f322cb63ad02e53cd445dc22e4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ec3bdc35f5f88985138a6f4aad32243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433559ef3d8fe1a1fcc5c25f225d76044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c780d27285e4fd8866820d7d387ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbbe09515b8bf1715ccfa0fdd3fa1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0034848b903989ea31a71d4707e441f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c563832d1eef116dd9587b1f9bc393548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f04c0c33de23569b4c40f40d1b57ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186833d6da97d8ade3aeebebc1b2fe450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a8a6e82172863e96acf67f3b9557751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28db44019e728218351d8f769ed8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f50c8d1db5e631b07d0767783b15353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670fc7767a7a9b9239f606d373fe1a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3bffdaae0e9727cb5d036d5c9be4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f739d4025492a12ad7217ecf95cec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278067f6780e1b3972d20d72841261d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc531a7763207bc5277c712fcfb1e2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2063af647cae0bb6d52c023d776a64959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830eb8309443c79d5422241816c886e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c819bebdf45dfb01cf9ffd097a5f13561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68ebf9a19d60a5798bbab5b8e98a0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee419fc75af1e9ceabea0667279fdadd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837417af8310f994499b7515e014564364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14bf6338fa33be655ce28d80e0d10c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b23d69a06a869848d795b0febe22d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4772a67e59d4482e776f0a3a559fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d1c51c7680c138a80424400a0f5ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa26bc2f33468fd5f0fc120cf6b5e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c46b44a275aa32f3638b188f40f5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7dba70f3e27e43aa69b64c854ff3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea766b9478c0d76cf5c2700b5412c3ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0380f158f6e6208c02529125cb19ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474cdb1898f97bfb6ccc2396408530a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dce6152c63facd00e0ea5026b2922075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0da9b4e9bfbeeace0f0f53c01b4c8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c576e66cb33d23f5bb58438a60663a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab82f052d22e7e4d886cf9d66090ee878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58bdcf16a97f061b5f4ea0a4c63f0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a67fe6db4920d9aae066e8ce5b6b6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b48dd1978a196321b2cb3923f175381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8615d42fa1a1b1a0723f62ab998c61d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92604cb16cdeacf9b1783b96ecfad37283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42db071872cd26ce34df89e9a0bc60084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ef546b52af05c902c48c4131e71ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44559867c75bf2932c6fc39eafc11b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037c80e89619ee71cf282c38c99dd1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feef1097c5547301f312cf3bb11c40888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e1327a768b339dc1b21895799767389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc605e852314ef739aac4b49599413d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa8267d452a5b056cea35edb7910a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137c90d04c46054202082169b33c01392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec968bb8a141e7fb8b7be864f8505c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c840a15ef1dc070ea6754a80de31794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7b3a45b07b7acdc40af0c7ba5e05995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894e0e3ab6c9d0b492bc4ac3b7efaa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1d63ba9f5d98f52062ff286a346c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87493f767ffa9c39c1f5d468d1aec5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444df0962acb529a7fde659cdadef4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05d06d7f72b7980601504e4e142354100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec4ebc780d50ffd5bad07a653d9765101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe0fd49ef211051ad051167532bb00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d170d2c4236d25193fb639cf428df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd92e096533709ff376298c9290fff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9d885a91bf3607a1ce2b7e51e9650105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c12ee015d881e42ba6d42285b1be4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7e62a96a51f8699ae64a3be2303cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaa72191187c296072ed0e96c11748108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2450ca934f01e8d2245cbe7d3dc61db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5df9cd166023891c9dd64e0d66248110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aa783b2f34762fc175e6c63e28fb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12284bcf9660709cdc8669afea7ed6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aa3d61863be4fcb425e19e3afa552113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cb94599299cea7eb9acc053a946d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fc7d1bc18dbffc8c19a2bcd42ed32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cb23904dcceb05a7c2f66023e78fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1426018be87a1c3ddb708f3aafb0af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b2b0918d1693c7b7bc9bd4e79304d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6200f1b0fd9a09e96f994e32426c48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54dd6d7ba58d42b629de48045b2e84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb753a233737e635c6476511f0149b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07f8b459404847f9f9e391160b6c57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19f4716b38f50601cc1414f47bf3c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d00438b27a4b1d91e2f4db3940f15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14552612204afa076a65f17d15cb307125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccb589e895fc25c4ef25a38b16ed51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d07dc27d7df6d0e31e5352ebb0afe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758bafc29dba0d934da5870e757439e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea2615880b3b9719a4025f8b8e778a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f4954c09a933efd997e9d1f1ee632130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c863a400b9213d1160ee264dbb42c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad3f6d08453f2afe9cbb8dc98afad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aa418309901ef3b959e2572c3dd29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57205080b100dbac4e7a8d420818d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a77249073a37ab19c80072842529c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb72d915f308245cd472dd634272714136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ff813b95c57a7abf200e77ddf39cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8af9426f276b9dbd030c5362f537f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05887411cf413fc0102b46794cd99a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392bee42e0d1ea5a1034c58abbc83fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590684e9a1dba2310521553fcd69b31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9451747c954be34e3b5948b74dbeb9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437d3dc016cc0f7f99af0b0bab4165b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdcec814b4a4bccc82bc7257a5eda8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c55f842657d890afa5a89041853219145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bddacbe3cceda509091cef3764710f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db77b57e9716481a416c97673a630147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e5fcb1285f292e3a8ee44193a558b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59835e5c431e6676d9d61620415b4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd234c79d75aeb18bd65ee37258685e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d2bc6e5a4f305c62bf8a0908e00d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fa400f530ee68993f698ba1ae5a2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875749fb1b5b368cbb509b99e26f129f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98048c039c5ae636b7056b8ff6743a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe34da8c5c0378612ff5109a86bd2fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d5b3f42fa5fe4f8b84172e8eba877156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd197c335dfebefbcfdcac36eabb572157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99097f764446dee5636c392d72e2d003158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffdc476e700fa51e8b89313ee0a934159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862b11389a1b247c36503290c1bb1cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961034f5b7e9424f0be3ad5c407c74a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be299cff6db2c32c0ace8d1f1cd6e097162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2ac351a131ace7ac3b063d900622e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966b8be388362fad1016810c75ab71a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106504834e76718979446f1dcfa4e9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4aeba925a309429aca9551de3fd31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7310b4e3d70ac08cc834b300bff2ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cbec4b400c9eb1bbe885e578101e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827f3d4f83c05b5eecbf7d18866651d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e11b5d37c5ba199e6125491cb5fea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d6ef0fb5461b3c5d64aa96b081a9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e6e25913403ce308e69491e055f27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2fe22b23ec8a2c903a91e691d91de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5ae8011d95f7e55eb46f6af6c4c99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08315723bc5375095594d138484dfe7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e501cf24f6bbed184bfb157b423eb11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfeac7de3e4a84c5e7abaf9aa13406177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fcbd535405cd80da266035ca47730178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df41a6ebe051dfaa233c6bdd2961fbc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1890aed353ffbd914a87b47f19a2dd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4216cd598c2c28a03cc2acfe27c7177181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f229cf42d64a3891b41fc1ce53799182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c16956d3c1b5572f6a47ca31fba5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dc9fea47ec2a3703c66e8f8036eab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba14c0c4808178285f8b0433dae34b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1cbd2d54aea0db3a1a2a0ffd859d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54d089af66f6ee93a266517963056f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aaea35807dd4ad640227d99cd22f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e4cfe0ee328c325da587f30e5e370189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c31eb697d46e1fd23035c18f701fe6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f179892ab16488d42ee778c8800a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1253c1d042bf8fc2e4c7efb3cf37bd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249b9601221a944edd078d20e87a5e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9af36669727ee6d502c577eebb2e4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b0e7805c150fba57a9272fd666eef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3576b1dfd2ebfa6ea2c90ada250cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3dec82fa6990d3b3a48700369693e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c45c592fe7e401b90c388e89c9c20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520b1e98cd21083850ba39646c59372199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4b49b36051e2c5caa6cfb254c0b23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4a3bb3ae7b454e9ec18094f53bd03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf42a5f6246051dad046a3ba59d02c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852a396a1d3661da18fa3daee648968203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35848139492be62a1ce21003713cf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb130f5a594bfe4f288363de773a0f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66ae5d3147e688087bc1e468d85001206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796d477a20b8ed9d7fbd72698bed93c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701060cedf06afeeb3ee239d2ebdb1ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78bb6b7cbe1a79197638d85c0aa1c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a77203921f7e9492cd740f9f97c8b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142a96de532918edbaa78fa297788d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffc74993656fe45dc97b34b9ab964d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97a49785d32b8b253026ca0bf9351d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821567e0aec3d3528921ed17c6d2f52214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f251eba70aa88febf397f235d68dc03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda3ddc836042f56338679bb97ee093216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4803862aa4ab6e85dcfcc330e2e24f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a0800c6205b0d221b58310b833ffd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886b4e410573bd9c5b117867f5e7a30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cfad45a51ad044ac1081615819caa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844932378dbf4be6d99d5c23e23c2e6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09dd963acc93572d5d9cf5291c4114222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b15aa299516b9482aff12d0d9c7334223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905ec9bbe15f509e354315fa990b810224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ceb40ea6947c4696b60914303ceca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfa25ab797ee8adf395aa7d28f2114226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f5598dbabcfebdc70a50ee3b6c64a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471b97b70d29546e2ce6e766e9fc610228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf6a699ae802d9b8292ccc343e2c9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a45249a5c7cc90d09845989c11774230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41bbc2dee6162cc556c1ff5ef9c5c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619687179eb4ec4f9f53d8b073ac1b8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fa18d3f074843d72b8143c665f32c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d39daf28cd365d56c2905c3c90ca1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a686dbf96eefb936a891780ad32f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447766ca74452359d3b56a71f098f49f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffcd69781a1710207b72f1073d124a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b1430ef4b867ce3cd5f128665dfa8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0248839553d70499cea10a01fc84cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ce0ade611c7be158cf9f6de634295240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1996d5a3b0f36a75ebef9fce3a703241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4daa48defa1132cb3d5a55359755d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450d770deddb059adf3d70134d7e79b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89e006bb8fc6a5ff082e95d71f6ef3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc356c2be5c2166f7e721a7b1cbd9a8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676729e49c363ee97e7c57223e0b5c33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de33dc4a7f66445f27e65f6c790e96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c459735d1a8d39c6b4f0c162c935b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcdcd4a70276f36d797b670d34e69a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8497a6cd6232087a8351da1f07612250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e226073e238f20ccc7d8bbc61c78e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b38fab393dcd222a2bebbbd5bc83d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094900505654efdea95584506bf397cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dbe3716c6f89a978840ed0d744d48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983248e52b285d6015cc6d123f344144255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcc3ee040918b5d88222de818650af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb480030101093af336d3858553a05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e9fb3a7d98f8b17e9b448b37e03d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f2a5fcbca6deb232d32d650ac20fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03724b99024db1fd1f5c344519ccfb85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c094522c7263f5ae443b4b967f229261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9931da25a136ba4022b708a3c472b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872cf8164045ac7da79dbcb936316ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d47c0203be71e49628b9367821522264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f792c2a7c360d3b82679ed6cf9440c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d8ddc317a0d61fb385ed913a7b9b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129255be066c049182f6ac9a6313bb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f20e30ccd24118cfc7ed0fc612e551268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568c9691bfdc0e4e4eafef16f5f9ccc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88c5a71a34b6afdfc6beaa0412ee5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc0ddd60f4be4ab3e8db5426de9cdc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b128ebebb926d7958deb59842012a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c56570398e608645c2236d0d1bfa7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075d539e4a6684dd8a1b9372b3bfed3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508563350f6ce40750dd6fb06460da92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e321b3e8e2c55a9e01544a8d31b0416276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076a5c342960992e990da15945b3666277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1ca9d870280e9a27a9d31a493c590278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc67e724d30ac63e808a9ed0a21e3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a2b53e9c54b1d1ec6d31ceacba756280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed22fa696b8e05c2aa5bbb00a909a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada8e1765009ee8321b36a52886e03f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6adbda7733a54cafc0c260e9792624283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f809b6d49a9c9717b71762a6fc744c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8651c4e2604b864a43c1f9dfb018e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e450991fb9ca539f2a2a1b9478008f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e96950215556ac7a27a609c289f161287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be63fce34dceac2d2e2c6431698a66f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466e043a74bdc001c8ac8ba35eeb1d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2160a5501e66a665097080f7c0cbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adac1c925b8d24adb1588de89d2245291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaa80ebe274581cdee239fe9015d2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51d832986553b5258d153fc4099991293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5a2c758c51ded0d4160058fe02b43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21ae73a602956a0cf925dd90c452a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b03c48c30ded356b04c12bbb7004ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d610caa8b7c49e7cd60b14f4b5ed60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c295c07921651da090929fa32c393298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3f5acbc163b0f760547f2aa671fc8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bebb4a5ddfc4092cd8ad9db8622c62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85541220be75a46be45fa3f5b5a194d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe694ff0f3c7c7becce183431e0af8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac3e8526f080a5122919dd790b4be1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53887d1bd72b9e966536e70f0c7fbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df9b2d1c9e9bf507632abec1d39ce3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755307992bd738c67ee335ecc77de57f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66e61cf5c634d29da215aa4507bd02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac77ce8428dbc5c8ea9b3b712def9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42006f7319442c0eea9c39014a2808a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63d9962db470525a73862afc743301310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da55dbad0d173d14b9e81c35de5421311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcd4bb375ab759442fffda31cabf15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b2cfb0afba32d4b2e9faaf1b2ef11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671455c345ebdcc911fd7dc86701c00b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571443cc1aa63976ed61355a4a8f310315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf976b0610075d0f13998b0aa94195316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a5a5fb8df151c89f7c928720dc37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205e557b69ccefbfc7e5b44932eb3b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf87739857816ba896990d648c8e66a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d354dfe7fb482d44daa562389df9192320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444a0f48260c680d0b437ae218b14a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460b5473b1e452533fee621d0f19c4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece14c7414623d352b1786215cb68664323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483047157effdc7f9a0940674ac3800324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74354e7fce58e37f9672956a3b78af3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce03cfb811cce127fd9883f9b77c73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24fba2dc7d82eeed6acdccc862f16a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b3c98cc79d53c1348f6d954708569328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e39dfb4027e2267caae61e299c2606329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d34b18cb4bbfff22e05fecc91153e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8bbbcdf192dcec7cd82702f5ab563331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601331337a4c068bb824bbf004d1f4e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852030475ed8bae1914a0b02a66e52e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6aa9798e17878d8f1caac80349ece334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c61a6c615a998795d3cd6ffeee6e6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d89c324f769fccb4261bd30516ad9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9315c79c30cf2f453c0ea2fc17824337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff3d1feac41720cd1b5aea70dd8c87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670a53117adabfb9a322ec00873d2ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340ea342ed03c469ef7eef836467456340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902cdd7501cbfa4e4461f519009751b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1172078ac03655364ccbb072080b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b500a050a55ff7488147af0e2bee3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b1adb6eb0d13ab64830d2987cfe61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df79115d7a70a8293a158b4bf6d8a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c40356cdb7e94e2204aa288ebb5906346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46440cc5b8e6f1efc16e77f3c4f6ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2027827ba5ce2325b9ca33e8e05a463348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285e94e2e0c2f59f0e02721d1a6506c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face70ce4098ed547814b914a738966b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdd1574056908cd6c7fe74a566abd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c030b0996b4e61f02fae84c0770f6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971123a22be129a50730acbedcf19ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7973ce77b85c881e964c7c2085854354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc361140c7aa3a70404ecea97e4ec6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d27f784bb0f9b395e850e65f525c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17473027e2c9fa55ba8519850406ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47670c6de26d79582dfefd294458996d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543d633e17bdcbc9a1a3ad9c4ab8250359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca965461d544ef7697158aa588d814fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ce3835495c8fd844188b25a152be7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b04d971db1c47e3e2c799e76dcd7c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3766da966bd7c11672f220f9663341363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76ec3b6409b4ca1f52363abef59f47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2695dfc0f46d8773aa10752e04f50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1adc085b9d9403bc0f3c6c770895b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b3ca5e59e187900176e0d7ea4f44d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6e34f61538a9c8bc28ca2cd545cc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2adaa73be0f85cbe02fdfd7c85e775369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46400074bcf2708d39e9dcc95fc51091370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53ba230bf2cbbbfa18cde58ee914ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d25c9e3b82fa0f9a07f3bca2bdf3ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93a7ad26d0ffbf18042cf6050e2297373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbcdebc594a852fb427dd10153d695374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033df808d54bb9b177a94d933be1ed4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479205b96eea3836f23530aedf9d3931376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee6fa83a668c5284dd1e4eb44bb8b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3096d6fe3fba1644cf6fd3b20752c36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967942fb6c6fc47324a0df19fba95956379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e9ac8a82a8fa7f5cdea4c094d64e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54830e80d2f73284372779ca6113c78c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ae5bdfaa13570927e72594bda9f24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4d5c0619b8f9b47212f5ae03ca92f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a3bc68539bf85d1c6b6280217902b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dab5115e54533113b3d3a2694d73ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d2f5c1887da7c75ef2a5ce2af703f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d58313088af0c79c4677207e9ad60e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599ce7c00643b37daed65ee7ea660f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8489a38bda569314f55ec5230b308a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dce6a543de91c33369ba269f939324390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf50ec966244cd8eeff75aaff836983391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d570eec4675864a679edade9c2ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71117ff78bc440baf33241b2c6f154393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e262854527573a1bdd3121153822f7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b2a18372b687acf221d8b79c79068395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fe9e26fbec2651d672c1d444c2f60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda21fc10b5b18a9f3fbffb4c7e0ce88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dd9801f7497f2eee73dafd418dc45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b779dc6039695fb52f9561137cc74de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c0dfad2ef939df96f0a4b32341498400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd0969d42370386851a54262420a17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55b3089b950622a09081372904466a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033a427685090e596b16232669c0940403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83703317425867582c0200831381502e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56433b0698c718282d01b6ac2d454118405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece85c571a4afb7a7bb1cbd38797539406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571646f8ec74881529eb6c6f82c4a244407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da139428f1c3756a8a6428e255650392408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71d7b5aacd00534debfa92408009cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee308c2d850af9f401c51bbf7d83b24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cec3ba79179485b750488a46147be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb733fa5296be7c170418b0245824d4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfcb6c097aba8fa2014c2f11fb25db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e3aea5249ab75744c090f6a49686f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda5d35dca4cc19a920d0dbf5faecc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a72c4ec46bc17b01b8f24196956e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7fed7b9f57d1c53254ee82aa6ab68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbdc3c582a1b45e6a1d0d216d6a759418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012a05c30450a95217de7b10dd7beb0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08d4f82a9337dd5480b27173c0480f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b979c2ca0cd8aaed3a1a1c26adcd0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960f276580fefca2e22182ba4cc16af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11d8612b2a718390ab7e72552a50a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c190afbf8e6a55b537c468282e0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb96c064c69bfb0c56c1675363975aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0519cf8dbdd05adb2fb1735e4ad64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa47d5ae41d35b23f6a20a8ffcb53b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5c866c1126c66408599d2ce3ba47b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc2a9150b591723d00f8e769ab350c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd8a80764acb43789c1931a5ac9045430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872e9d08efc87cc9356981ee81fd1d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf86d44c1285d70a8900c3afc9bea74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8612112f3432a7c19046f39a3147e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489adc2b52e243f456409a09f04f710434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b74a5d63c9b3f55f53a61c831a1f5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6d8e12ad08ba28294279c955f1d8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89a240e100614435420e025a531b08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82302b6846a1c14d1ba0ac5424d7c1da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44119b971b0692ac2bdf0b54f50b366f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761cb85e06d85bdd3abda24bd1010d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63692b01fdd711cb0c05c6821120a90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7873bbfd0fc617e0e17442ec2f98bf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b8f43bdd233e04b561af782667707443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabb82bc5e0d49de4d2c6197b983369444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f166123bc6e545d58b00ce3e3b7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7364887679f5a7c3b5aed08f8ee20c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e9288ca01149ba69a481aefc79043447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be850ff29d6d04febb926f673038b85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195ca61faa6c89fd4625a74637b4643449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9197ec6dcfbf97db691f466b2162c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a2c394adaa0ac4b9a88176018ba33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4b22ddf385f464e463a3ab3b40d0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d42672fd2ec31b5f295239e8162b79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602d78c50efbab0873792b56409c2f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4a970f0eba53060805ec6c66d3477455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a627129d64c5e70e4cabb4c333c930456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b12d0fdda573a63cfcee009e79b24e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aeafb407888bd065e1f6dfb7f19037458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da2aa8346cd9dbbae5d30e51c0f00e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2c4d6dcfc5b884be7735a8b0a791b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817698ab70abd0d59ee2b2ae9d13c4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1884ecda48f8a62f0e5408f48f2c2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab87bdf8713539496718396920835d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f1e45e414fcbaf07dd2ce449a33c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96611a3136a1902c008c430f9f2338465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d387fc030cc684217df6e1afe63e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c65080cf6bbb3eadafd78bb760f14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647def1a4e09da2d33d9bb0a4db0bae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b0ae22a0c56782e8200b3dc5a7424469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a5e4c6d3d0095308ef83a1603cb8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7596b4f06b863a057aca1aed81df6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba626549f15218b4d8589b788a25b19c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f4080065f673124a9871798343723473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b454bf5bcca4c65ad16dd981b9dd97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673eb9efb9fb225efae37e7af8c4c1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b45eacd52955e56b57ffb16960eaf8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c05a3a13df4e6eca420716a7b9503e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339929721e3183c6b3683eb4642d24e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9172fc4782d454963016e8ec9a0d97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36abebce97ae10d9b340c4b94e1ab8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd38d97e5ad0445596e21f52a03aeb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e376462a39741ea230bd60503ce225c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbf8cfc4a58c779973a2fe1c980464483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aae8b0cf35fd0af4c10aa1e9cc1674484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b11722d2b6e5330bcfb442194221b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05419e8d0aa6dd84540dbda0f7cbdb5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31e8abdbc065ecd1981c030ebb212b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546049c2cd3e15f50fc61b7b637ac8db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c4c22d349d7d772258159d69407b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cfc15fcb3d49163a93cb5a7648692490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1f7251bc4be30f93b52c0ebcec71b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5018a03bc96b8ce9e3ceaf0c6d908de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b2e738046867786614d846d1d3ca2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c7f95b8c6239872bfb7a408e10512494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aac5a76c58e28522a8e0e6953d3d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f541c135d8bcc6a4d0d5a96df6fc690496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dbd7d4c5d5959452f61722745e568497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c7a9a607c7cd3381bf16cccf99de7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35499a9ce626ee7857cd10e63d969b4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e327742f59d8f612c61bb15dba231c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73c62babfcdaa9318c5a6ec330390a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73478628a697447ce50043a71f0aeac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020a07c223b1e061f7fab68f5a54bcc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880473a4d4a77e0f639334b07d7f9c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb5c68509e988b02941f2d9d0e1912505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8ec329b654177659bbb044daf8ace506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e99ccae678916ec5b20c8b8bb6390c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c438345794a053a336bc2179db984508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fadfde37c2612c137b13f6f7ddf8f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19415be5f868617aab80a8a2810df34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e69a90ba15032a9bed597c83b27a65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451631d56959cb825095ba9ebfc1094512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73357401798177010de9ec1efecb3c4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4bb59ee49156c5784a1847730d0d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a17cca540b3f7f41e493164afe32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38961a8a11ed69d6ec8ac8ce5cb387516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bbb4fdf38616d7a83332fe593b684517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd44db4bfc04a987d5139ce395695b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d19a2a1395de0e2b2c13ba478dfbd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836b2828c955a8f6824ef0512166a56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599541d6eca7298d14a93f488300245521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d6147e84b8517edb746875b307d7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c620a83138fd4a1deb78b25264a8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577794eca14b15821940fc2c663f668524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4e6d8a72e0cdfb25659d006e0d55a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c247e91797b5bb37a65d12e895a32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa455926d89a014d69034ca1da16609527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea9f17c71247ff28a1a56015dd6679528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56de6b93e74a1280de5eef81e29660529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629026a39fb2aef81a94ef4ecf9f9abf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0b8a0bbe4b8523dd353a30909d641531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa4621cb1c1cb7dd56533916deb626532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811c72afd4d03dd98abf2b799e70d6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae8446477da20d4a559a908659d182534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95ab00da240b582e2fd558859d15b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546600f0b96c9baebeb995c35a292220536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dd8c7d95a1e77f9aa27814b814cbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c876bd600ef116b08b262ddfb7debe8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c8230088d2e96fd3391dc9e6ab7a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0624152b00c475c1a93469bf3347d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5743c1e69c4af522e8416945352e56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bb50bc32c4e84848cf65cfc73d910542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0d1880b33ff755ea076bee86865df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0716ef99799facc75637c774f30e19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d40b06e73e77679a78e03482e8f5ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bd3847b2536e37e5fcf065fc88d45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935e520c7808d5dd59fcbca147ceb73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef96a7eafb1d8acc919fe429041eb0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba2c2f3a3e591245a91ec4912001f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1449fa1b388d30b7fe88614b8321c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31a4ff0da43f95f0d0df34aaa06b21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cdcd4ac52c22d7deee7e493029f59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85cb8bab70917d40672b98f1ec169a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa885fb65a0aa7c4835103544a3ad87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee0d079c38f9589df232fe9501095d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a861bb365ddfced1d464fb735d1b32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90c70171feb6fe1edd6f0e1b9bbad9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572aad6656b310bc78e2a1dfe643684558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb189803b1c3088da4a634d865c8c60559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c905514e393eea3202245b1b39178560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9796bc5be83b03eecf0fa42cb85f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c715fd0644502bc9e79b6743674c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56a80ab810e46d4fa69ddb58886cc1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44b41951bf7c15a616d7326fda753a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9731cfd0a0dfbaaa4d9a6184df283565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec731fa7a4831061185101ef6b42eef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537f7ea32a45737ec4040ca16272e3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac908c9a6c94183ceb16052cd70b733f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f076b5cc385c54d3bf34b7445a1f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308549104f024c783c441d4cbc6462a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b021b16ee5d480fffc14721483a420571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94fdf85b108f2f9839b9ba283cab5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d83c0050a7b92b9af1187120dc7e46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083ad6fc5e5453cd8f463c429815963574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d49f7fbd4d122995dc8c737400785575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a865e711084ac2d15a5f72ff6151f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb106b3854be1dc499bf9f1654ca29e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc40f861e4f29cfbd5baa40a3aa6e16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded3b543976ab2050d53a7003145be6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b147e176b4dfe81b65d0ab05006ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c00f7df35f3b3b079f21e76356157d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d130c99c1758dd142bc3a9afac26864582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4841574e17a8d09eddc2eb539398d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6035e77640de6800a210cf7fd0be41584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fa7509563bed9b04aec0a513c1d9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47016ddb36ad6358aee3baef6a58efa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5e260317edb2c37e28f9c226d1968587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c655fee563f654defd2e94d1d82d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab8bc021ac542f017f745a2c2a4eac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74259ec8534e8dcfc5b16a23c24b34c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1837caa855b6172076943fe9ac186591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54281ae299a1e6bf77becfe762da07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54944aebf501b3976c6282de0dc9dd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729bdbc67cee07c0a23296fa4d43169594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f89ed4f4baac107fc6b3808284d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea875547a38467112e4dda5db79771596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ac4c985400d73f1329103e24a57b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fd558da09f66344d2d01fe9d035c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5d4f7da735eedaa7ce1e250a483ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22093206ac8e643bfd843dfba59b3453600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007d4b6cd07f1e299db0259c6935459601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19102ca9585bfc22b896c6c7c83f7ad0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48972919e1c232544fff03da2cb6c85a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35f119f985fce1c79d9a440300ccbd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea6675e328662204d736e0646fd031605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa37c37aeddbff2df916931cdbe060a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038306e2c3aa92df8169a604dcc64277607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fa07549cf05e1104de671794f4bff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c2d2f91ca2a60460ebef1f0540e8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d8f5cd1c777a706ad58d4de179340610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43db4eed74c8c36e37ad1cbda80cab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcf57df1352564142495c6b1c96cdb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd6f1aacc6323c40ea9fff146e2499613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0e6e28f02a17e619bc446a36af795614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273d0bf48d400bf68c3aa9429c582ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5c4b201fe9ca14e773b62e16694ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e479bf1ef7335525145d0bb13ddd4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1702f2838280aaf6c0a79e775a0336618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513416b7d729fec03727f1323ebc977619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07b6fe028a9921eb81cd487ddc1740620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97257b4794c6b885f7105c6c9f2416c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eb4e3cf172a3fa7aa27d29aeb47f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563cb043d5ef873f614d860de3ec7e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217064a67a3f3946c64f2371472b006624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422c848f01dfaa2632d0a9d038ff115625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefd91ecc8274ef0c87fc5cfbd141e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1e39ae84aad0d75e68bd474d3aa03627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d339e884b59a602f754b175fb25bfa7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b08d5707a5ed9ca284ab943d26953c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ef28d41ed270d17d0abefbe7a5b5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40317e96c1a1197408ef32c058382539631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee7297e8b9d442443a57dae271cdcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581a041332a55ec0215aa19f9ecde53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba68bbebe12f1825d50e30ac5dee9ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c3e57182268d4162a5981cfbea58d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad82889ea54a8ed330408b16a6b7c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed15cbc2182a39b643c0c1ed8e9b424637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2c6d069df9fe57b137645b83bd427638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77fa0bde33c1a3f2ff3c80163597c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcc1ee939ae407f608fd412cbdd71c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cfa5c3f6a8bd96a454aedd4e6f40e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aa1cd84ae7e58d28b2750e3283954642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d693181d91a15ff4b4f36ef97bf46b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a00b06a9f21b65b6470754c3e2543d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23571f9adda92ef1f444b2a1bba7d59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac934f204c2b10193f4f8321fd8a3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35167e770fc4437346c57d6ff6842811647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5082ce2295befdb9e9c0b8b8720e8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a19797d5c35af08244e116bdad8052649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c70a44d74433c9d2e92c5e928541f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f88c20bb3ffd74d993574df42156ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8abd73ead1107ba75199aae642df7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930821787d9f60aaa8029156f6744f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349585c15ba0751c016dec4d974178d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd5d54f3a043451bd8eb3726610509655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757257eeb3d52d26d905efaa58e4d41a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762d79dc92d7b5047303f6b47cd599e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c38c7b48911e4dede70d529aa45ce0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd109a8fec6d6f5d95d16f952b454a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83234afa04b82016369e2fb24f3134660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2a1a461d968754ba8aa32ca8c6c8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5bd5e25ad13f1d0ed7fb95b7ca312662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa8d91c772a4c6ce5c5f011e48aa8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485d821e90c3e62521d83a16795b7ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea09d7ef64717c2ae46ffe54bbed5af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416b114c107d8dafbf4974693b7204e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d846df9f1a511494a459dcc2151b56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0452bf745c5df890903a9757d2cd421668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cab7fc3829cab680a79d71a5f9ca1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079f1f75e3ea021ce414150441420da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bd20ffecb2ec2fdbae090d0b57c1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fb1547652c0dcb8e70d23fc94b552672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd77806f57c9226856e72d8370ad9ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a278612c72479910ee07a5757cb97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035d588de5c609ab7f4b9c1d983c05d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09158f30ce1735e7ce52f535072d3901676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23955d205f108b6be498e93e43d55c5d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf6f282a5111a1b0221c0c2009bf01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ad6b8b2238d721285b245f72d4b2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aafc3d642e5f4967bdabd9a4eddb9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8158e8eea7fa1dd998b866718a079681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff95290f2995843515f15763f08b14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3af7ff3bb6fdd26d869a3551f861f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918990885e81ecbabc4191e090a89206684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e861c4432ae5181374ac8be5b0212685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6898c31b92c4c1a4dc6d0e75e05776686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be586a4f6afbfb5c3894205b6da172687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efd80612d66e82fdcdde99804c0bd5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c1f1c38922714c6407a7fcb6b2835689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb77cbd5cef3f78fc46e7f81c82603690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88253469fe9309ea225828b576b99ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c96b1f7103aae6a7eb6f9ffc0c32b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059709736ad5591b2b05803a9ee788f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fefe91c593cbd13a09ac19d2d2aa47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88e439624680165742810f9ebca1b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d946bb2d46a88b6c4c4e4ecb8c20d21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2901f27b9840f7a3aff440183519b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cc48791a977b20296093e01cbe61a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc2504011f49704e423c315f370792699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3ed26b99a5d4339b141b43af6258e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5fe44a6e45351c935a2c10dc246c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a45fe22bd1fb219d265f8126e0d53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea79b0fdf524458d6a8460fbc764b63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346c94cd17da938d47c4165486ae790704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6512b7bcdbc0cf16dce0d8121d722f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2666525f1bb7cc849fa345146e823fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cffde2102ce6dc0977478d749f2f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efc63ec7a3f208209e57ab0e17209d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71108071584eb0be562ab9fc1816d142709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02c9c9b2d829405975ac9e8c36382f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686952dfb03c23eb92d342f768b146fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad03e122e02dc5cd510d336538a2d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7fb165000e869a44d8246817a5bb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a6b8333074063daf240cb284c7fc6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804afe36788a083a045ae9487bf1de1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad157c938f8719d4e53e55b820dd14d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ed78dcd6cdf4e7d87f7d6c2aab5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc2db4aaf89cc86be718193024e210718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31cc40a1c7bd6dfc2d057137e74895719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986067df71a194d074ac582d24dca059720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db80731d2f8761f487f5072daa501ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5fa333fafd394180f4651e8010e84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a94b14d85078e60f4ab2d562ae7c09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b13fb64e67543507422bc4573c2756724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a5f9c3a2b85d0c9bb9255c1cf94e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228384e2203502f201c2e27276c5d7cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7809348eeac43b2200a411e7eed654727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61add6d7d8c9f5a173fe1bf5e66ebba2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcfe0b95cbe632bddca7928322f045729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c096dac22c93e7f9191ec7de19d1338730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086e6159d383f42e8fa92fcfc7f9d35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5843eb35477426a79c0960e0a0d9f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e55cca4cc92d438b2eb2cc694ad89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2d2f7b17fb0bf9c24a793e9c88283734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b753a669c32147166292274a22099735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f38fc040a1428b5a9a83ad6c67e100736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da582f4d7603bebcceb027a036d848737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c02c04d3dfec52360912a6cea8ead738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f5143992961849ab8bc34c002e714739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ad009fa533bd78d81069587bc4b79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e15cc1a3ef08914be3619134661fe4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4c8b9af021deba222de7de2218edf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a828ea68fa502f4382d8fcc16e826743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764691b22d6aa4dde8b58792d785a18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d84661acf4821cb75c427a0f6318ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e1b67f81bc29e1f82e4556498e9eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ab402c5b823f437b4eac195956ad0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd70ec0be225f0583ed81c31e592b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c597c04a0b974c6f365d63f175ac6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad6bd92dc3f2b8f14273965f2f4e38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925971d02f25f19c54ba1c903852817751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b540c1ea0627f763e9767c2a822b5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188814cf2cf9c3a163ccba32ca26fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419f82a7d666221d3dcbb630558dce9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879033fe112ba66183b067cb0d86c085755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce90faa9447127d539c4364843a6b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac19d3861dc8f8a74049645b00103b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03f7cd261a576de85f97c7baf8f4f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770de8fb142d7c1596ab2964505fd7a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>