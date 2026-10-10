--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdc6d2e5aa00358a0d13a6064e20e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b041d6bf4bfcf7067076795570759e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b74cd69cf8d6eff41f127c64d1fb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0c541b6ec1352b5d3e630d4fcdefd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964cbc9d1798c4a7e775d11cf77052d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935ccf4a7e2e351778c6068c398e5806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc2c00a109f3fa4e7baed7a1a2b7727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abe8b8beba16c702e6cbfcb29440bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908664f2e2965a45411c1d73cd42ef7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fd163527cc70e419b161c287c5e3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e197d50b867c7a7d06de47b5c5c43d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b2e95bbed2d303ba8c2b92b97320d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215516fe53330cd944d76e50531583813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537be3bc14c9797f96bb43af307e97d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2e14ec65f4962dbfcd5a153d7535215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8650ef5fb5ad80db40f785ca720733316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7731d6ec3aef6bcbb58534857120ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201bfcf0f5b2aff4de8ced93a0ec77e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeea60d8b44de28575fafc4b3d35c5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740dc972269dc75450c22b15b1d254c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4634b19446e90d2eb445c46a9ce9b8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba4e9a949dc38bc60d4e5f7476d93b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51603a9c967bb1b065b03c6de5b9df9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905abe4b32cede9e648da1101725d6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440a0426a9336e806d21b04a3a01daf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a17f5fa1892bd8d8ab306ed3cfa1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaf4b2d959b175f25fea8ca5996e6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759b884604bfe76b699277c025f8a1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78144c71b958e04b4dca39d4c05de3fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fa9a2470d4dba118ea819ddf64ebb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ea31572eca823d6429968f72a8f9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34a03fbc4ad16c552b53b6764a292d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3d1df86f3079efd6ec875e8afa21133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a27ebdd0e7a0a3b982483968c1c40a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcfbd7dbe7342b024d89bb7a24772a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b6f908daea83d4165ba9ff97d53df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b804abd6b2b2c9e7a673258de08a3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59005d5d4b432eb57c2b3624363898338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f722e1296df725c02457cdab6fd8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b310b134e1500f31c218cfbedfabdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b755e57835e723b2dac77bf0cb14d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293847f55c8c5e9a33d131d729166e6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdb799a000ce42e9c309ddbc66453c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6fb378582c544c208646dcf1eec3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1ebdd38c131986c67b3ef37af465d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9223c350601e2b783526c57ce8f50c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d007a6d3b81d763917d7f05cbf44c9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b72b10e23a8c50944d337f810b3b9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c471e07d0d72e45f9eedce62d78e6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2329adcbdcef5bd6ee75644039a6a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb9549d3888037002d2ccd4fa527e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef810c5e87e315ace19a0d294109c8ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be30ecf329dfc640284d5a69b9ff91e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffa73230ed9595a063d97beeb3926d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445784062ac9a97f07c9e14e9966c4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a860072a9291834e2a0e48955bc7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff664b384039c2c2326c2bdf8e39b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a872b23cae511555ef2f9fc05f478af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c50d026c4961478695d10f2191a4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cd265f28be794cb1fe66e9d8d5b1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d77340b17227dbfc212ff483ea12a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8819b95faa5696e6674bbaa1d46ecb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f0f0531d907e150a515def82a656b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f7addce1448619f8969ff578fd0e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e6e5cf703a35e7b17bd4208fb41ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c44df16439596d41d11ba8edcecfcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1aad3774cb4254462fa92a7950e9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d83e643d3360823d52c8875837924968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e87cf732342fc8e4f47acf3eb668b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532622aa9969abbee87baa94cc9511370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58495cf2a8091136863f4a0998189a9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74890258a4faa8d14be028c08ffedd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75989d6ec99f2576fdd054e859afad4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89c0587ddf7758e04d6ce0d440245b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcf9c72d806708d2829853d45fe75475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7046b5b737ee328a2070a72f7726ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97963f8222b10ac1566a85d3d093b8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56a96780c3fb246354048b9efdb7d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbcf94d318b282ca1fad290977fd9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7408bd5782537c899b80bd9228174780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0900786b8f9a71b7788a35c67cc4b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bf45b70dd43dce1f0948bfab2b5f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a172af0f44536313ab32837a87bf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53703cd0a11f35f9697d33fc7de830c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623af9d8eb62c86793ef8a3a7d56a75a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d9fd4ec819ee339e73e5e1b9b4fa686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faceeaa828a36ae7c0468a4299a94387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b305c5b3d4325862848d1e9d08334688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ff73ff65cbca08d849c9fb639782689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130650eca94b549142b9a8a62f3d011990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d88be2a5d8b006d7764a9a739b49591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8a6023d6f3b2cffa0990e418a9ec492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e53d4d15a5f62018f53176a183044693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4938ed7c7341a5de1d8c08efd44d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8fc00a5c5093b536f6ff0e924640495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268f1938af1c8bbb801d22d8e39f3f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c449127ff41cbb1f8e56c5df5f060f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a9ba83631ce22ac80625a3113606898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d4ec14bc0ff0e9e999dfb12713c5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d853d8c2540a531ce61df4be582071100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16e23795d9e4404a1cb0a764bd89a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f493c6dd2be4480196cccfa2aa575102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43bf022ca85bafad644b9777f743ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfc6e0f5d67aca2f6271c36aaa204b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef700f4f9429a56d5127563ee1bce3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4c717d7e869db176f0a74a8b1afb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092631fb89f198375fc9607484663060107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c80a033961d33800da8477abe8f086108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae26d70ea4916c75d7e3ef379e7597109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98667880e0504e63c8875ccd139a2c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3bbd3b7cb1eb491de2e9005bc0dd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57500fd1a8bfb1dbe2a9cc9f5fd92d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9838f9e753d07cab9c0ad7547c92ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b415efc94ec7ae842089eb7bb1dc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96fa07ab706456356f9ff1eddb3414115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28f9457f673f09391d79516cec63c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a802488307411d82ceed34045a3fe4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8c516a31462d1f932cbfb0e53f67f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fa99fe0b8582b902231da23cae770119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c711e68700581c5d0b91997f33828120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213362397a7a61ead5d7a467ed9bcb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9e1f72ac2a09eb7402d75ded04e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ceec1de8c3e8adb92da42feec3368123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca83cf5df8a67f8722baa538e756ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23944596ab96aed8162f8d9ee18f416d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e8f9797e4f88d40acf665e3b7f1c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fe3473ef132a15eb808b9cdf6618a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ceb6a103bc73b9cf099464ce5f599128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f60cffa72c617b26f1e102bd15d39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1853949162cbb6baf238b73eca9baea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee4a6784e1754566ec617dcd0bfeec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1173b8bb4bbb24a7cdf9ac0977668f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703c19e923281bec0d019162bfb8704133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aabebd586ed3a4c022bba3fc8f16c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6495f9089b59e74ce4c95ef0f53569135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efccfd0d599d4229fc3c209116d1569136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960036173ba314cede4b96679d4fc69f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20490a96302c84a806794ea4ecf5f323138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0612a2ffaa53d04679bd56a61468a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ee92fbc7a747c6840328d31de0328140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19631413372cdaedccb4fc766f4b7a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a65cb14bbcf2246db0bceb7e4c4e6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee8ce9afd13336f25b67750fad1699143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7c5e1af09fe5b4e3b0f00a49dc422144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2a55578f657e8634ff539d50b37e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944c2dac6b827b4d41f5acfa260ad2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306441a11d417007f14f2a1b27efebd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a540f53d88b826400e20f943ab3678b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4bfb3508ac4280ed217f2e3060d7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce70ee44e4a31eb8c9ab8ad4cfab06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746e912d79cc48ed6a5e87fd18038b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4bd7d087bfeefb804e13db480268b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eabae130cf34a91e724ada1296dbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6af3b2fa1ad20948c26f22d4c6bc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb4bc6c935c6a7210bf0b910f013e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c8bd209a695ea13f15f230dea5b63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6613f60cb72fc7012c5bf32140b65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1a7800fcbb8dc7679cebe71d5478e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86250f46f1c8dc4a3696a0b6fe0edd93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88ecd72e55f967756ed46cb4c52b51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cab6026f4e5fe75a905b94eef9f88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30514a402963cecc0813f006bd3e788a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a5c600e11303c43e135003eb55002163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd130a1c0304fc30a37936c51002dd67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b30020319c56455c90118b9bff6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1403ff0ecbc8e6cbf6d0fbb70d82f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d091c51adaf92a09ee89a80b833f92c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02795a437fa5556a92f08b67ef6edea7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdb200da1a496048029e3573eb171a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de2657a19ef9f026e8e195aed4dbd1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fdc275be8b212c92decf4ff5373ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2293c5c1ec468319b155cced13f1818172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0c869c11646e7adb3f26c3795e1c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17220b9f658b332c685e00275eadd4f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc416d702e1167b69362951b32b216c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a7a78c1e6dc8ddf37438709cb317b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fad07603f5cd9ffd3f79df6e4e975177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712595f8b5ab5514e5971c1d9552ef3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8af5db8df586db8288eca876b0e026179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07032c2eea08c8ceeeef1f25d7b5fc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584763b37f045b35a662f00383200b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aece646a5f3b36556606e0b26460ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322eb12585a902378d0a38f5dffe84a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8166ab1746c1f891f0951bb5e19dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d4a267e4ab7771771364446f1553d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd1d960e6ae7f3448a27c2280f1ec1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ca059e025de8da5697b038fec4743187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddce1645f0f8b156294a9c1abb0203188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072a58a7adbf6934c214ca04793fe45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46685ffc6c49faad206830e446e22fc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f72d2763f97c95067030a0e998fdd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6033e2139dfd051513f3afa56e2a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf2d30e65788233571377ab60b353f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae8b46fce7c83990c631fa7b343ab1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf06cc3938702b9867e883b9bdb00c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded34d34c1058d2b09c2898dd2e842d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d5dddcfa0e3c88ee62ac68606589197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc263b1edc7d81c80efcb27068991fc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233d589a4df8f2a5cae561690d5f1ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a93f5907581d79e57161e110984b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2daadeb4470c91a966d1d7d6efe5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d5e44f4af9f0739b968f829d832e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6702cecc01ad5730f22d0aac7c6523e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c66aff2d9822196254999a16f6df0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00de6cb572ab96efe783dbd964c4c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399fe323d2e2e7ee5d37698cf9f6e7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe997c69285ccef994308dafbd029e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc15a235181249599f91a5890ec32d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191ffe425047a2f99990153711b0e4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27575c113e1b772ba490020474c79899210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c5572abd45617bfa824ab9980e38a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac7277b041dcc3c24d9b3874aac28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05ac27f57a0d1dc7160c3834e252d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35740aa5e7032f7554b0581a665bc069214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114f19700c90587a78b45646c2b3dab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6a0b1d3a107097322d8f582fe7dc8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a043ed848c7dfff5cd378f8d95630217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7546b30d24bef6f7017940282b4fccf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b1e024a1433adc60a49b03f289e78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8f07012537b9d776c3b2dab9902c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026f32bba0014c85aedfbc45520721a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27710d22719583ad2243032c317981222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba040748f28265fabe64a283c1d8a33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67257980265b6c7b8d80c510958890a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f77171f55fa78bb50ded469f24e7e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e948cf9c832e26ea7322fb9635b25e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc07dd4b550f1ac1e7aa4798d34e6a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0f16ecf5537db0e0ebff114204030228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f5c0344fae5d09878958da553398b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e45bb3df68ea2b03b48caa08ddabd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780aa10d8c0558535d32c962d08ee703231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb901e1fce8bef088c361bb37f10054b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e046ca58eab07b0542d30ae5c2778c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649998f7e0c60ae8d454345d2bd50bbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf5a1413e36fe1b43c2182c0530916235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a27c62f61322dc716270e8a0b299236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdae08da412726000e9c27775c61296237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35ac5b434a32c026e0a8f3a753a625238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce061b59e0ea8f36dd15d1e298d331239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d207f2318d1188a36d32cadc6506f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbe0a113398a53c9aaaefabd2b99f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e45ecdda745b617fbade958bed9637242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036dd5e9d53693a1463ab94a82ac60f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcff277cef2f240c001661c13735a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ccf2986f435f9c12d43cda8ba4b84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2c7a8beb4b9a8dc8e09614686c8d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b033835f2a668734ace49ac13e5250247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd18d4b459b226c8745bcc47e3fd09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eb0216a441d26d3f737d73ee4e036249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd61f2b4cb139cd0d088b910381466f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dd39e1aeaa1b4ee62521f65ab8d72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5868c509c30a0fa668fa25a6dad80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e21fd809f4e269699d915f00363a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b2640eecfdf49c764fde2ecd6a7d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd72119273a7eb50538201cf95ee248255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ba1c0493936d57eca1fe26433cc6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e569e0a36c5eb12f4a9fa2da8673f40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ba575e575da89e1e6765429b5abd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352959bc76e4c689411095bccbbdf90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d9f83337851f9a1ffe809d0d0b787260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e96648161b9a9682b7ddbd49c86dce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce794a8349eab2fca76f4cfc8da2ea90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b32ddf88a4f05068e525835fff4aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f55fdfc1363014432f28a970aaa63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff537f8a829d06595cbf822b62edbb5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72037f251b0c26a4d2ab44f86011b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc41462a3c1580dce059927e4896d1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a56edbcbadf91b58af580691d7ed4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb12633c246b97b106d1fe962b0e7c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa19e6a07ca84cd557c7f837fb58f18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1865faafb80b18c949d73303de1cab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43379d60e1fb836a0d075adceb9c6cc8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5135b8853882b55d0387b2ca5d7dab6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d562781fb471ea094fd062c4ef00ae3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413fad28c00ea4166674e2414cb6329275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd38999a0e0becf3a849699a36cbc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434c8c502fe449eb5e8388cdb5274a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae270de70c4c74f1304146b05c3edb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544905b234cf188c344ef19b97971548279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd78a2effacaa454c0a2b61287d7b20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab3f5ec303a8b9f3e0f6241d2fef1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f7f911e6ab019ee8a393b307793ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347225c242163f036271eb1372e5a7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e2bfb3ef063bf75ff7b7bd889cdfb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b726f8a237413df92e4714e645848285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d214231a43786d7545353831adb19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931db852678c044dcc9e9c5631ca77c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8b31880f7a56bd8210c6fce1dcd53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2428334e348a3ad2663b99035f49c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37331422eb9f7f81fe336f720202cf9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029c291f6d87b46d470d02561d3e5ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b55b8702bc93c9a44b495274388a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43054449ccbc53ca590ee93ae33b71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc645daf23c27353e60ce535f7a2cbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb0db04e8263fe1e4a0e7683d74b11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6d02d3a12f98049f9b8617d23d9c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a795fd435e085f9a1aaa51f93adec1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b9a621a44dfffb11c4ace9ebda66d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b549b902591af6fd28af3b524cbf53d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25571db97baabe44481cca359fe9c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc475bb6f5f257858c9562c34f24fb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a238b595e1a7cf63358c6d8829d88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8e3d61e22065ad8009a4bfc9affba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c85b37bb78f6c531de52cd1717d39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b702d8b81b02403d8732c2c1b63166c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317584083f6a9bfa09b9c211d948d9e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03223a90182bc4ffbf2428f9c757a89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edd23f60c375a9a38da41b1505c9e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855acb4da37cf8ffe559900bf4bf4183309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c46540c58fb76de4e4821aef3e76c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fc344cf3a6e780480b83efac83e9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d55acab00bcae7d2ae77f02ac1af3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119b665509523d3e65529e6e3424a2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8837c632244710e8932d9c8780dbc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6691a3758411a6b09e83fdd429d9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdff28e08c57955b97d4ff0529fcdce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375443774b7949f5acf8f1e9ae92e96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddd5d85b6a8750339d6b968e281584318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd784ef7603b8c02f5669065da4c38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac21fdc44532271a3d23a508465e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20546125fef06eec84cf772e5b98d162321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0dd522fc1a1ed7fd8811db5951fdf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002f4fb0e2bc9b05cd4cfa8163934b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ea58b9a755d4adf2560bcb043a046324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b892a1715da549aa847dfe21a058d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca83c51f8659f6dfaf369584b4f2447326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4b64a919fe6914792132fa4a94d67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d47dc960395f5b0e78083dff2f3f00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88a84db555729b6a0d62d661bebb3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb79368ff3d8acf6629fce750507e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab70ad70111a3f06c6809927cba70eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e37782d2134659f6c25375790354e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa5040ed63493ff42cd50541949d8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137c81b39dd144b0239c6894b7ced46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3278e0785711fa90b99262fe4552d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d5ea552d8590eab7d08b2239af1af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6576f8cabea3425a82d5cdf717f49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cb0fc14c2193583fba4c897b67648338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf447adc0001f25052ee3fdd1e64c7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981294e70179bb6b65d1f70ee0618bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcebcd62bd82c56eec5e43a90a07e48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7a19b2237bf8c41843d911fa7126a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64d9603305b11a23477e1368fc40ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bbc27c6e0df6852ea22d2036fad14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b224eca70d5133d40dfb9f66a71ce6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8506d7518327b8063787c33ef56687346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194c2c62044c22c17d64ae5d221280d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f928aa3590ac781a74e148674036b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94574e7e37aa8a94b6c377817f1b03d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f4228918fb98aab2c0c1540ac94dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7377fc0a8423f0c4160635ce6ac795351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe2d7691c02e4d494bffa11f8c7953352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a695a454ba041cce35636cfb65649353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d488a1dad44dae95e438e786a4e49ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfe2993603cb39e3610cae02037afd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9cfe377f949c36c766edacb16f85d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab9f72896932be77f9a779d6963419357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5afc915d74f454238e84653c9d299358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44468fc04fc4aa2bbfdcd45c46092866359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff773337d582aec11201b1eb165af76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37fd64cb7c6f3f858bf115f8470641361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759205303a6da971eaabbfbe9f87fb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7b9b62fdff5ea94ccdcf8afec2770363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94e650268d2c1059148e0f92887280364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcc8540c76299e55bac9ce292019e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac6e6d8ae53a06e66a37156c2507f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea960bbd2a2776ef9a7a2ace558e9c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a33f4fe0f1924bf70cac97d52fdcb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65de1e935fdaaa9fb0e78dcd94bb15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f7bc629658fa45ec914b2881c8fbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301da97547aea2efbd26667410080a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dd041aef3d97183f95786097786aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53775603807c3f2c3e1d1a4d91cd570f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db54ae32b8ac4a6710d02c4057be07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0680677d46611a455bba5dce73f515375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f8767f94587d885b04da4ad757b5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec47dfeb9fd50e23978ac2cd4ada16b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0343ccd812f1c81b332328567693856378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd9f8069d9c2b47be3079d8d2a56fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaefef0c9aee16d70201c2c8ccb7d18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dbe4e0b0e3d51ee04213c0642c5f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc96538ed7b0e065d79fffb1ea04722382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc246a792336e9d7c9dbc546e8d8b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56139a1b61ad3e8a8e6f82c86caf90b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dc8196d5ab01645878d3bcd6645c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56b33d9b15ea53791875756be0ada6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fc0deb8c467e80f6d306dc7daee2a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37351749c89d8d758fd381d63a9f2cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da00e6ceb8dba15bbd08ba72eab42ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaf72442c6b4ebf97b861bdd7c8a9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3c4eea00b326710649168d1a88717391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a2f60bbb94021e0d28a21cd70a8ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c85f909347ac98987224140b974dd3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bac1b1f27b9d1612718ac897601a88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1b6eb6b5781a1efa2eb894313e6f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37098aa0fd192011f2ebdbbdd7822c4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec297e281867dc353d08ebcac83b934397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70e54d3143cd88dda09c4e6041ba3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48334f0755ed6c31484fd0ea59c3c171399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89084ad881177b811d90294da3e17f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0df7b97d482b7f71e167b3fab8bdb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ccae36dd818d88b450d6ef69d89ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6e13d736f88405f275967122ffcd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae582558aa9d2e9d6357e1f14c6e8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f8423f9bf9c4b18c700591d14fc5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e1e25cc17614fb3565dc0fc50ca40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1aabc6ced3c43e9b8007612de6a1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88829d172191221f6feee75e887efd29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39f494e4615d3843ace249f14370fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7bbcaa8bf7cb2228ea00372ceff90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e625a193783feb58e285ff571a12599411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944a0b62449ebe43c63a41dd8720c68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e039cdc1be77f1f631edbaac0975d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc103dce2cfdb9985a0c472e8023cb27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358638020f149e9b8fb133fd513effe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718ca506e32349a925173b7fa5a1365416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aa289dc08e701146747718bb74e62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982588e463acf620fb3d490ecbed91b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f3cb9dc17dfc476c2744354ddfe76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499b62b257cfa828b5988800376a794420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccad50bfb027eac1c579699738f3e32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d895bfc339f2d337d349aa8817036422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836153a8c7278fc44194531de515052b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26373dcf33e5b0c2212db704a14df3bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cfb3f4a824a94389fbeda448f7098425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401b4d04e2a49cfa2e1bde823b5b25b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39affc92e3a09bed29cde68848b98b74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec22f23b9a6a78ec2f88a4ce561d76b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef5a317fbff7e0ffb0d37ec1c384c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac4b00f6edcb3e62035474ea427d8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f1b7b1530d140c2e18350d62e09b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bde9b06933ab83cb8d8b82d22a2442432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2f73f933bfbd04595331c06503ab4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5c4173e93c38166b93d77e1c3b868434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c905262d0bb216f0b29f24988c7bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f918a5f07da74bd43b522646f0f7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f2eabf0d22a301b9c0161c078b4a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273e05871cc3affb08bdce59860cbcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2752f2383d01427fce09b30d35fe1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9494a0270d702d8f8664d5d0cf6afa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcaf4beafd56e667de8c81fdb51114441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a557700900d53e5c84f38b8f55a0671442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d009f9f081acf11744e2c5d30cf4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a71c55a43cdec0f084b37248d8f48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295d361d85913e1cb1965f598edf90e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33bad47af94254962791cbc0740bab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf31e3e2317b88ae1d3fb3da8b0c5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f1f8bdf6ae8c31e09730cd94e237a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e8adf41122bfb07c7026a3531c717449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b5aad9f1c93a7abd6d8706690baf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8729d2f91c96947bd326a2fa16cb06e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeea9f08f46531c2a166fdc870e181452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e152dc24eda5ea27634f96dd35508453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5904fe48c3cb33ee2eb784206fc703454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e90327d4e853af1760ae464fd9b49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82791fb85bace0765a6ef96973367c18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43025e2067a785ff9826e28525350a35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206fd2ca431936fdc39009178c8226a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc9109111c732ed9963f034f89e38c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254f80281750db5d1ff09378dd31560460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82e7b03e401a9129141a8cb120060b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76619b506105e0f1acaa7381d46dfbc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0e7fce5cb745d8ea2ab2e1ca59710463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6833f93c606aff11c2c17b6e424022464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d6fcd8e2d3a1cea98fe9873b73aa7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd598bc6e9ba018726431a6695aed12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1466ffef9d31de1a685bc1ecf96e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a07cad5929d0bcaec49ddc1375e24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a21011533694e065629a2262b82a2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df329cc7e2bd9a0efcb465f5f715a25a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c325932672a6d8742d4392b047996f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836403d36ba0a1b5eeffe7835aa61e5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4f3f2eb7d7af60b772349386df44f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c4a8197fbf8aa9d3570573b4e4db0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e85792852e17f0e83f1266e2c09f15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e6a23066aba98744b8cd5ec80bdb1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a273b75eedf84254b9788d614abcf1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41f3a21c3994c07df5babc3adf7a66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b51f93031264d57dd2b2c2e395529479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42390e22491062e0034f05c67f42a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e3834919ad39d2842ad8b2c818845481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3b09beeefe6bfda219064a55a3ab7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47429f607cd537c5dd77111782d6e7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1b7202267ad138f446ae92ce47e91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61b67ac79319fa6134c40d624b60d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0131140733980ca4c830db4019dd8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c693266ff506f9eaea998f196b49e68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb507f9d2b96735bcdc2bcdbc1c510488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2058940e1d6cfe59f57789900eaf0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39cf7bda505ea7dab088017ad6653e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee045568e03c7aa6991d18d282df1f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f57387a8ad8f629c67914fa7ed7462492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b613fe603fed776f131e62f41e8951493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59745b53749c9da85e31505c16ddc93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dacefc1978a1516b8cbad7dfba6fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336978408144805e576ab0d62e28cb24496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b32af72711491779182de867394de1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de78a6b3045405d1cd431851a54ca42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a594401594e794139a99229465bb0f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1bfb487f4c739e5edf475376b7a09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee2560d5d50ee964ebc648eef6fbaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20274b2f581dfb083425b5e7c7920d00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7299e7ab57bb92634651d1423a8a6ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae5ab53d8f26f48ee2524b68240273504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046b29e02af132834925abd4ac7f2fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a837935e5eaf3cafac44a433a3248506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0f57b72d4454c15706ac4613fa4a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94062e3847ec6a648b83b40c31ba7321508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728b99e27a9d5b5834a0a03de86825d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9f14b59f97e6e229f8efd41a7c84f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ff193822ec0db89a7884ac7a47b21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea23fcb1aa8979e20afac385f29f587512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3aae4728d646c9117ae993e9bfb2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1268deb4b965322592c34df670f68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451cd4ea185cc302187511831349fba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526d42e33e78b9c605734e436fdbff8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ec5166ba2c96cbe4509cbefb14367517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c025d4898f5df6fdbce16e517d516518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd26b5662bd4be18ea5fabc889f821519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2826660b240f470dd66fc6618186b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e0f4fa412a8e2fde279acb56ecd38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07c9e49e25d98165b8c94bb7c1948a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baa9de576fe3445c80fa4f56317402523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30525d2f87b33fb70e61823d3105c688524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a24b42abaa455cbf51c9ee0377a44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee677750d40c3461b6a9a1c12ce5aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbc09342c669f3e58ebfc57a4d38a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce234ab50214fb1f35dc46e7f1049064528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c789d213f118772f9bafad7d12046f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61d80660dc5a36a2b840c4a28179bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7eff0f924a9395bb3b562d46aa4d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484666d2c4789c6b943d46cbff430a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3ccfaf28b9b811d33af17f6ce4c04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a0271c24c2425bf0f1bb3643dcc67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd549a79a2194f16ed22a3d31c0907ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1673670ab8e666fea30a6ef276755536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df51e31d5bde524e9f1f31b0076fed0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d858516e620d55aeaa9929c941cd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4e2e612bc0db1ff6acfdad6088883539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b75b9f2a72534fc1b7caad7ee373ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60477a579fc39ce998b1ae508d7c8594541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07a0d2ccd97935aa11e43ae3f599c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a95b7b599a0e91f0973e56bbe712f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbec458cbb890477d21e82bd6974f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad38e4657983114c2737a2c1edde61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bfae0878f3bb67aef66bf85a17a30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786a253b9402e83f9d8a65940a045bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d17701867188c3f5750f2496e02a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84f3716d19d8349f9409f4b5aff8ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516be9c285fa6e417692b893807c5f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd806777c16d78bc63281c1d34c9251551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5927d2f84b8fee3659b2094cbd2d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519a93712bb6e35e260da782bd471d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfd4fc8eab653408329159aef97c75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212c43d0cca7df45ad35938a2370b24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08a8ccebed0cd277cdcf3eb365b65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3397b1dbb72f20e7b21b38cd03c686557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269ecda14ff6bc5dcf5f1218cf65274558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a7e4b2ab55958708687ba481bc093559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc674941e1f5ff111e178bb5bf9a0e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ad246f0aff92cf6f107b21b260eeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700443eb651dea81174e24ccbb373d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896120d80a34c0679eb0ed2f94b7c96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28736db2486fe7024204e58b22dafb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2890ee8b4b04950ec5369997b325a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a6804ed09cf1fd405f93437eeb644566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72859dd68651966f3d5e8eeb828fe9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa589550d58beb4c8d828ac2dc8ec67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633b9752e8767180c91d3e270a7f08b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9fb04f43228df496cd61ae576890d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7296b276b99fbeb4d54ffc0d1ad5064571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769407cf767db6c07ed587d93a149b74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652a5aab2ff0cb8f6a3de5405274df9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bec2d815383e9c91dc77c5652ad03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29174e64d7fdd4c3efa1417d4b5193575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109e6df6d55178b178ac06beb57677a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d147a3455af434221e62d923d2aca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2eed19406054e58ebf5b4e25555a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646379af0ebc5d9aa92c61d026a80b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dbd98e82631f008c8df4d96ffa97b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5495df8696688e8c69868061c862072581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b23e4b0d7ddf16ce9eaa228c06489f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf47e969f62d93bfe171f551a39c7b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844df76710d823cb1d736fc89864eb74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753bfad65c8899066b02b11e93f0015585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fc9d5dcea44fc265920abd0ce3eb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810aae1152c2ad212d431805778699a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e8b427e604b721e7cec43255868ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea8a33c483d02d553c7a3169c25bdb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8b6b72c7737e7ab939339d97748b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad8aeccfa7c8151ad4f18e42d59018591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e0f870f7a438d43d3cbfa7724113d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ef80fc8156f9c466c16331db0463d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fea3b4df0d3031eb69658c9b445732594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db97d8c5dd32c416f083f9f1425bbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b53c8d8b668db4c8f97df2fa1ec8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d98c8ca7d9137132f6842ce041ce11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c47dd92478c407450b4889b817624598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b93e425d45216fbe5b472ec630832599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410780d0b620e56cdc3ac7dc83bcb31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8658b157ed04a4bafd539c4f74985601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd23e1fd32fdd375cd5ceb93a388f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e252a6b7081a3f7ab51370c5370d794603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d162e6eb6d82d59a68cf4eef97351604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b41c47dd351f3973ff74a7b9db01c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f12000ff782731c6e8e2d6b3ace64c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712b75d8c9272e4f1cab8e3db7b64aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df09f550413b64644b4f583037fe06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22886e03ee71ba658b01257a2de92003609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c517c6991556ec644a1a3fd6b11455b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b5193a9e668aa69ef0f01c5da175d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da12712052510eb025b6a62d55216f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515efa0b783b1ead463121eeb07a26b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2176e32fd384cfadc1c1604340e698614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a50bcf62e625fb94700395c8e2d71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff50c344988d602eb8828889452407b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734adb96cdb6e055968f7a1103a7e2f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e9082e33fad20041c2949eac0997a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107ba8f52364a6cebaf425515ad8819619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff851d76174b5f2e27862079acb2bf1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9855dee0b995fc5c88f50c94b48099621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb19e5595ec20e9202adc53d7930e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0facba9a5e2949c79df1edf195ca0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296e4c46f587ed41a4875ba6525441d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de37fe647c1168da1b508c7990c86b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9a09316e82b56cef35b3ae5b3c6ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddd7ebd94a41a0a5d4eb43001f7846627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d934c2279931e0711a8e9b0f97b7320628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d08231aa58cd05e121fc99941779b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfebad7c9cc0d59d1bab8fefb20edd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581fdb881e57154e513fbb951e5819c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80220bb3ef6684a2a8cdc04d5b3f6d05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f0006eabce9cc34d33aff1025c069633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9540f08381e0d499c9f0cfd9952f28b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3932591d6552bb3cb07e8f6ebc2393e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88640f26ff90d21e4f110959ee532951636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0465b2495dc3c09fb3586c146bab6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1addd3ca3acb88c061db7c04f005c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8229e3180f5ecc111dd70e52cbac0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1690aab359b914267b47d7259bdbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58938563cf17cc414c27eb3f1196ad7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc39f7c5ca53167ee629ee6ecabe5ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5d6dca06472921cbc3ca380156cd5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bd6351d763223d136866bf0be36a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca97b763cda8749be70797808747cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ff1add90aaecbdbc3869be6f3f43f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926d859e7fecfb4feb89b0c1ce035e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cad31f4d6b209089583303b704aed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b5e0477d467b8e278d81eaaeb5bd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafce38c7cbfee17bcb9c8cf204563b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe81d1d33b53169225176d6f051f69d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc166d54053b4da74602171ba595a3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512db52876652f20e8cc130dbe400e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aea33398df889da7ab6bd1d56a7c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34d9b8c1854f204a8cccab64cceb49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cdc7d3ee5e4addedc525eb3eb9a96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa478f2904476c26438ea6983851d42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76583016a5ac12f08b018aacba53673658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b74b263cc28650a1fb2a3fe9b538f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11cc3992ea48b9b5cd892ad3d71042660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5d0de989555ccf31f5b4b6746a9ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca777bfc28c43e7a72450f87cb6b47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7601ba8b2e737cd61b998e1e375443663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ed212221278f97e014923a1985861664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70917b2d82cedec5fb4a1d99aa439383665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff00bf860322c7fc1c3742d7827f0f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e554467f6e1be62f1d21e4dedb7f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8822c112643a60d75199c32d26dd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10444a0e82f7dd14d5b0c0c76b7d38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fb0656008de7f56288d5c22cca133670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da3fa9492de0067c915046b2741fb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8252b1c19f7880cc2bbab65d9808b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646f588ead1836812a0a050a3e38d81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3bf4495758c8d05904d07117f84d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535cddcc19d754b0c941664a093971a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcccc81ba2865d8a0df83eb65fb875f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee51f984cc20a09d63ff1ea5b477a6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ec02a03b9a1ed0d3f4459fa2dce9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e029bb18458099ff7ef027d1601e884679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2125f3fad9414a92654df217c65903680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b09595dcd81eab330d5edb88a466f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b3a390b6b4904c04a0025ec736998682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cd6b3f2a1dbbbbd58ef5dfb7c159d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4a65f00a7279c30b61cc6fe257037684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec54d9df9771d744ea1a6747691c59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b9704b36ce77ee451eb5f78136f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e953fba3f6c76eaa25143b7e6936be6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278068911a9c5a285c0fcba0c6fef2ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545e65bf72d24c4ecadf37dfa28a7c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b752f94ee6bbd07168ffed3258a58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e577df7ce4d1f7798c875c9432d02de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c6eb589605d51a5c508b2cf9cf395692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6ba48da5d6cfc63ec3381532b14e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae068c230812d2fd13f8606ef2715e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3fa47da423eb72f809cdc290f50ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d156807bcb10f5d47f2ffa99b168aaf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e757db1f3038fb31ff1da5930b91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040bb79005c7316817cc1c6228609ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f84b1036c37cb6132a28906d4646d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7add23132513ff8133eb6974047175d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460189697d238c73af07101dd56f3bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cad49238a101894119cc567b530da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5bdd82304116062d39c95be07d42f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34bf3bfe9f6a976dbb985c13459033704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f91953e4b3e6917617ac5945c6867705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa80286d0963bc3112025154cf8fab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8ebfc7aae08030312aac4f9c1eb64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71ad82677f231e3f53b4495ad07c1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cbc535d84372f81b5f9560b12c0d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bb143dd3248536f47c3870a1f7492710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b088f220e3a3f2f0193ee062ef72443711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a4fabe5708c01d0abbd4123cb7a3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1fc002adbdec52eaca45807289984713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c001116cc61967fa09600d34431a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d18dfd60d9a73113a0e7c1c5d5fc7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e748181c25ba5834959ed51c8b73bb6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0ae9b17ed3308fd867326c9f2cda0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e250fd6b147a934c133532ccdf9a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4187676ef7507d581d43d4f66923dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b94ae91ffc2a65ebc2bd6973daea7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82d91a0856932826526fc0d0b4dd68721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fff228f1271414234b2f25d1b7419722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a42559cfe29496b1fe50ef8153528723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271220a4c2e294065d4697693c4970e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38a0030774a1f78a4de15cf2a21e89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf350e494a222d14a71b2966d577d91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1350f2b6f132d6105080d6163958b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40231ee46e63a64402d3095611acf61f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a32105e755ec92190397495485f364729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c23fa7b404f6af1913bb7cc67c871730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc804e7d42f267cfac0eec6727ed11c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613a9a4f73f0c123d4ecbeb6a5a8006732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e536e8ca598ab5fcccb949f0a3b0057733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaf7bed28be65053033cf0021b02af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c49ee19684c4acacde7ac0a88da0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82c318eb6a564d8dc63643d0b1f96a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b0881b54ae92fd11aef41bba458c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b131973c57b4e7c055e6c229af1af0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770852a89ceb8ea2cfc1944e71b6008f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecda51a8de96c74dea5b1a5817f15a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3993059d6c04c4f1cf2f8cf49afee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e15289d3b2fbeaf6bfaddafad48ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd614415e0b4d0241834628921c474743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5a0d8b2419d4bcfcdff33f3d8a0c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45c1b78739ead447ec5d7008025564745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e851099bd48faf5f1cd9eb7d5da8542746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0eaf9a12b721d9843e53ede4afaa4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ad07ce7e9d86dc1b65a33b57eb1cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3ff7c5923ec72f38c7f1046f3ac6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7c85d189552762103dbac296da8f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e9be7fe3d6f779fb52da9e66cd0d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243c586e2072edaf91e6784a0b66c58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38464b03d614835c6779a5ee73b63f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4168021db9388b83fcceffd46e02e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631788af10cb0351f4a13292fd2e2e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b9e671b2c6a1c8ca31746d62c365b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025734bd07e5951ad5219af3dd98ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43a42adc5085f946d386865ae24aab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9a5ff5a1e600f420674f9b2ca9fdc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dcf5b5b8339b7945f5b6add88218b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad5bca0a96a65a1040f532a8b2ab452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30accfff26b3eaf9f5a4dae7e0fa3cc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8276918538420ce152280e797d553214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f28b738fa9f7454922fb2cc8d2359f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544ac47aaece681e79ca80e36085ada6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72075b1fbab0c11e8a457aafad920967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05d571141e8574231c5d477bad34318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436c673f3cb0be82131bfaf656dd1cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ab22a6f2cc4cbe62db3a6c9c157dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255cf53ebe79b095c5d23552856fd0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adc5360097321831457f4037f3d2c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5085b2c809a495f255c010c1e08183913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37eec33d82fb3f768ab2d04b8b299714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e563d2fb2bdabf5aef2b83181f1a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d40853310c66bf4ef4ba25e70fefa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997126a73e8779539b11f21192a4d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d255ecc2138f37fb756302ba99bd26018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce886c94e68dce5df2c791c4764d254e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363b08605f2d8a72a1aa2a23cc9bc6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46373f64cb36a750690c7a18ab37f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218caec2546cae3ee321497a08ad0bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cacc410da500490a27203c0f517cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea96023cb476a5e3e51a72152c9322a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f551b1ba84f36c44c287060a2fb3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ea9e32d9c4a0901106568960f773126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09afada058275ee575ed3c58edf52627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c772cfe019b7dee565d8754850fef2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d1552d308aef929fcd1f643c8fb7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2db1265e34c48aefaa998b5d29add730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f68f198533914f6f0ced18e3be1a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384f15f0bcaf18952d6ab563ddac06532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad2fd5e70b90151a167f982bef05f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9707afa3f4a54b9e20802de8c2168df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd36773ccea54c9bb3e77b7573318835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb3b8f661754a565defae48b3a806036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8aff0c66daeca1380fd5db2aa689337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c8e988b23271ef0677555b3cbccf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee674a08d46dd1a2d83fccd3eeb4024f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f05722b6af59b4cb9b64d72c2b9fec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1b538821570f6bc4cb63604e84fa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138c686fcc1c435956bed275e63ef0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84706e4a893c2d0b7fa1e59ba44bd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c57253f5cab9deefe47e7d672c1df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7a4d105e305832175f4e68ce2212545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a20ae92903e35ef3f52124edbb6d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78121443850dfe1ae64d4b68ebdb9c3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828327b1043323bc6410661b67576cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470974317b27f3728cf06e38764edae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca0653d306e8b64dff5796d382258e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85221861e12a566fa7054b23758c8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3483e38d1e87b61c0eeefb9017c71f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da164f4290ca44cec255ad0f05b16bde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640f109ed1a6819e95b0fd70284e17b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c1bf5bc4eb90457de441acff3fab155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d848fe3919507550d651fd664fed856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911dfd2b8842ec9211323aabbde23d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eb1539b5ce16f889629034d437c6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b988d712c67abac0384162b0f420c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3108b840f60ccdbb5dae9ec4fcfe7fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6811b7b8931aba9e32771c82e555a6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b302adadd4f35d116f2697a6f0c4ffe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a58a8474523b9c00f5c76791b80b7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb1c90c9b8819b9df2f7f023c43c2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4dd89f5d6c30824865eaf91d4de6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbee543a20dbdf57da6f489d94e17e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5aefaa8ee2393a2ab50f8cdbc11c2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5f9d362b25c728a4eb9e7bc0a6b7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e5980b27839aee4529f15074aa8c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0f7889916aaa79d41fc3ec8aab04270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf9ef0fbcee90fa4852e3b8c91de7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0f42869fd3050c70cd9e771d1360172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e691687aeffc01ed2e2b664b12cf66e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ff001bab06ab4339fa30967852d9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258869a13feadc4a9eff5be9ac94c2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ad4639c9c75a60e6d58d308a27cab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014048bf5e00b19fd526aac1d78d883d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac8cd2e09c370d43e9c5c3d1040bb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1e691c7f6485300a3c77288729be579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31846fb2a088443d9f0cb9abcedd285c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec81b31247bc637ca73b2eddcdb33c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db321b26d1ffd159459fb84717a8cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45227502f1ef9b31e9d6c2ad2dcd3ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a2598fcf50ae10a69de9b6511aa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1aa6dbb3a019aa889a71462199dbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648de8a67fe8313a07f1e9443d91e7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4cf04ec1852b2ce11a0464ce6ea9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0b9ee8fdadd282e9e89edd6da136488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee502f98a14ca70a9940daa34a9bd34089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b4b1714d3a155862fa71d97eec74090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5db9a88c5bf173920fee5a472a443591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dedc2bb2239e9b13d5f3ed979d5e1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fc144861fd6436899626532650f8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec17c38da9fa7817403b2052763eac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9f64404b9f346f9ed481d726bec1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6486823ebfd70385fdeee397b40378996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139c5546de453572ca5bd334978768997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7dbb63a4b189dd4a2b3ee896705c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe7dc4a9395594b64766a891c64de299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693beb61c6c9eeb0e67d1ec8966c6363100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe462068ed0f1a4fed89fce5eb24c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98952a501dac2eba4f5cdbdb99e68e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7297c380da25cba9f55d0e9122b5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae24393a728e89759c09e487d9599f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170606552d647e6b9f8318769432ac4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf796c496c151267a3596cb28451a8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cf53da5634c50de2142a55303c54c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638bacc391d9f0414a2467e272c19ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d468306accd9d3338999922c845eef1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfbf7af9b95bba94ba72c6f1dd46fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e53ee36b4b82eb38cc1369db146be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908173f1146b435f77032a2d6389ae8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4edb5b675a0c8dc99aa9b22fd9c4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226aec230a5579c2656e766057cedf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7cf16742e84ac6f19c8b942263f2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4ee7439cf95c87a468393b1636d01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34431a2961dc7ad5da7481971ce91b05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313a5d47837a19187f9fa3c2c7efd14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b34ec61d97a28ff0130c097d05d67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79275633e185da78080870d511804743120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd0d28c556d26cc0079da0258e130e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0003c48236bc95bc3acf15c0a02bb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325896dee0fc7ca6ac4a4acda6731293123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51487b836cf813b78a05d3138670e46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6df69e8bbaf5330228d6b78711a4e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f8809728d6a5541fb8781c8dc5905126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acf355884b3c43eefd8619b11cd9a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3bf3de896857cf6414cfaefcdf8f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a35922c8153e6bbae86b2fb49707f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6449dcca71e991bbe024a94c9ad2eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57d576ab7515a8bcd71979f4a5471f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47594a259ad1f3a7a4e649e7313fefdd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7adf0b15b3f18ac01ee90ae918ab1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabcf71627467c1b4d608006c7368a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fc225e63b83859cb8cafd7785c40c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010e21e5a9d8ddedd876d1d87121f12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498f8b3e2462d6c1769067111cda363137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641246852bda40d75de8081167af5f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42643fc9eee35ce6f226773c5ebca0f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d159efa62b247759af147992bba6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b01839a93312d9df022191f3148d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e223c24a68c5dc6ee5de42f14831d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa38b7a120e40328e90075a153a14a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62f6939f1eaa981cdd35e5925a03ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d97468bf784075a6783b3717da078b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ed16bade4acee1adb15ef49a04c7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8010ccec208474858dab897e34024147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad028654e754630ddda96c7a9e0b096c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8038d396cf56dbedf46b79be02e2b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0299e19ffa4e89a09b1ca8ceff9acbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de2ab9fafad7ca4daddcfb10bc9859151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e66e1f2aef1fb23355d8eb369dd26e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b895d72374abd7f0cb90a081119f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2568554a95b378bd61e4e1a08510c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55651eb701abdc0963b68f13ac1dc15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792d999424a1253099262b2a80833c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff7ee901ff8260597a0933bd4c5db9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1365a63450c5870b35a1e11e460a7fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6456649908b5f7a956ef1a15bab5e7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d876fc58f1d7223742e5dfb61aaf4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3924419a414b3782f30a0e061ad20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6c58cf1ea9a5d388ce4e0afdb8ebe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401702e7a936abfba194b31af045b84a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dacab3cbe3c79c92a33c060edf3b1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1afe92fc636cd356cad10e141ed07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d976435e2257d7e643cf78025fe5fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea6d3d08217d8a60522870d01e1ff4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d1f61236710cf46fa1e90d65357b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac15c84cec51cf60b1dc6673098e997169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199ea1a1046dc5da17af800ce847931170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192dfed50f1122b9f1f49198521f282171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370cd850f35329256a750d0aa3c00d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245f0114d8a40cd4646502d2bd19e24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa6436f671692b29da64f17d0aa17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6a238626b2f12c452226fc84b9f7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ed41ff7a20453a09111c49f24988e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5936832bb2acd982a6f28222faf8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26530d95237f3713ed38962a262c9ab0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9e4c535a5d43cf88bf0f29bab8fd3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddf0503bf7c80af60afb540ab81cca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e3bfbbe0451b8f2ef0a3ac5a7125181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fa211f0d36a34753512581d07646f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4d0561aa3bc5c5e6b014c228a4f5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573c73c1ab08ac8ae808d2d3c69541b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58318ddd10ccfb7b24848b093fb690d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c4b8a657385c807609ad39952c47b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ae8902a7a075a0e27e9b2de51d8cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512f3cf749e32ac269285ca02f46409188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcda39be08492fd339cb1e4dacfa9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b927999bb24b396e92c1695b8c09485190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c2003943f30b8903a2308014cfca7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5522134cf9a6e59af0b7e363c8004192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704473a7a88af16d4b7b61811926d2cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fefb0feb5ab9caf572b3c21dc287f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f7711419e71930fadb1c2125c1578195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6bed3a6e0478da3aa21bf854e36d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018ce8b641dc2c98bb147626f58b2c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fd1a7229cd22455bc52d33169de08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a68e5ebfe59455afd1372988b29fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9d583a52d0d69b001031aa83fad9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265054fb936d31bcca8c336e5e16f9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec69b54fa425c475178531247a2805b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231ec50e32759430a45dd62072f345c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77c5c484471dfac7b8c00caa68dd77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36cdb8a14a69bac6bf837ae285d48d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c64495eb2b02c38b82de65b3d3cc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e3ce66684c5433d8d67e234194096207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a687a44092377251bb2aa540c80e49a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e675e4eeadcf8eb4b79dbbf1808601209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50072f1e4cb7c0c21a9901d8e128ee20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a88f55e2bd470c548225f3219f832211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e913f56ef320ad954dc2ee4ef3132212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822afd28ccab6b5a327e981f3bbc774213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b774ed126851dbc6dc7e00ab86b6302214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19e9cba72afea4e485f80cec9a210d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d139a7c7888136142c712d9262238a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ae3dafa6616c112eead04c6568fb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732815cf1a5ace285d214d690cf382cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e7acf06ebdace0fa2325c9db8933a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bfd7be9cef73b51fb32d2d546a2b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65793be21e486c2e674f066c734594a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dd7309a656bfa0866569e7bdb3a08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff1e6a7e8e0da7e10186c40b6ed4ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e4452af77a909d69d753d6d5d4397224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710332d8d9a56512120651925fc8e11c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b39cbd0e3f9adbaddfd28307543b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf485ddac1f1c9583306e56ba711e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87d56a8fad5813f811db89be21618b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74e9a72d105c5f95eea672043b06ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecf9066e8988c2fd162e34c4d594d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ba072d94f27146195f4cf7ea0053b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0bbac5d81bdadae8eac1a5ef573cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c77cd83d7ae1ccdfbd771c5db2375233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c411b4a88c90b2ec82d11b1c02b71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443202c330a6147d04d5bb00a66287ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206083087a592911a26ca9c1b732c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c36af0271b6fa0127ec64266c11183237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5348d0d7ff8eac5a71a685ffc27e96f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686b91d8e05ecaec8f78edc0dd48651239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f47b351df850f7736b013842d5c92c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac0667f5c8a8a551f0d26ea5588bdf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5f335892657b63003ed6663e06563242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9057e80ecfc72563f66c410ae06c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd9e441d5b848570fc8f88fd7ce2a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9e56786d1e421e5998bb9688963b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f02112494ffbf29b8c129719b0a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41672604616216be0b776c63d9a999247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcc1d5886c6cfc354b436ffb976caf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facffc0f7fe6a888c09478ac09a4068249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbd54d16c4f85279ea6196e409c9ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832284fb8ef4b1e412bdd6c45a2b166e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787b9d00a1e581b3aaa9c484be0852b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df63de022eb0b2e8454714fbadfbc68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c05570f7f4e24cd74c97c3980af75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686d19362f248b72502ffa0ba92c814255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb4dc8ea303dc05b40ede7052ffeb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7e10704991a2079513db12c5f8d7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac9bfceaebe984c85d87ce6cbabdcd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ba726ce19929e18b39a2f300cee50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563f1da2c9eb38497357a70df933a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639841c6cff45a120b6e39d540c8838b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182106e222e2015b41043550f15fc8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0436f6a4f80b0a8376b58bcdcfd8657263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2c7b97daa77db120beb752a439e7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee506609a830d8f4569392b9c5c447265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905300b3aba8fbd7cf00386577c97645266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fc48cd4dee2970dbe816bd5f9145c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191f31a4bd160a99eb80428f7c21fe0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3e537d7c1c67b9e067c03c9dbcb6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f806176a16efc6e6312e1ce54e6764e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bf615b07e602b18d296d641de325a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb652073cbba093e87f7347724e21ad7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ccf4b81ab506aeda6292d14dfa8ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef0bdbc6ab522468e18aab34f54ff3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e031887a36f466c07893a5820fa3fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a706020ee56b5c2158c8c586eb6f33d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0984fe888b50969f46857e3f5d571277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e00c63c3a89a48ee40c1b3631df543278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77732692414d8c4621392b3468ba6f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22ae4c2470b7c6fb1c28ee2e2b70b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ca076a254e57a149911b4ed30a35a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4998346abccacd3e9c822a39daeba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f91f2d07032bf10f62c1dba0206c98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585fc8c81043c1992edc1139265b0a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d8f48f8aa105d6b73915bf9b97a30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa53d5fb65a6849b99bd5c5a066e7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8e1e13b6e390b985cc36ea96323b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67d40e3b66a4c95fdca0229c62db3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92925f44ccf65b903080b4f8288d4826289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f0db98f3837ff52ba392e4033817c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afb24736a04cf78df6b4cc3700f8d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd758b4964ee40231b5738e9235d93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aa5931a61cf7f0c356057e43b9ce9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d82b43eace6e851842305ba872a40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688d81d050a07e53ee9a7f16222a475295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a75e845cea6446d961b7625b0b6b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0eee980cba323a51fb74dc70de2f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29b0a717e3ce40e2cc5d7a86263f4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a653206f6078cac985bdc41472d6bba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6bf5441531bed194b24659781317e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cf70c9dc8f35368fe8414d1d67675301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91456b258be91536e2a9881aca817756302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a86424b8266ec0081e5561a7553cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892821b8283bc6474bb5aab610354f76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e17efea83c943397931f59552d808305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5ac2001c85e8036a40fd7536da7fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07056f50209a278efb816570af4e0018307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624286fda6832659e8de9e2cdb4d3b1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeaf2fe400b737427db89eb0453ade309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98a88c4f4a210cfd81364bff3529b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc56980e2da2a536aff166dc931f88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284ea488a5aa0acb2efd501fe527017312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3af824ea41ee0c247582ffb2bbe69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9d100185d963dff24b1f33875bb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31f23294acfbd425e3c9541af1acb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b2072e1d539fb7ad633f7ec5bfa44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361174e45d2f880b1916ced6c2e1a41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9e0ee72d6bbfda6407360dc4b615d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8c2e41eb3ec5be2031803c8b9afa8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7339ecfd9e914bc2efe30fc7efa28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74752328ab1fdbe0692212cae51d1fc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b502769cf8fa4b4f6e333d6cee6218c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d535414339edd3800ad0f528a0f3f13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4211dac3d8af601eef243ce2a01b13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759456d09a56e9ab8048a1f4a0cc6cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f855420f331b6dd3cc7a2450cf75464326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4e9063f358322f71941108814fe04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ea12c8e0022222553f9b7505acd9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c3715dc77fd806c8922f3c1927673329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16924c9a15523bc3a5bb77334989f8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533a83803dde4020a29b3e911db1e2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028d7c8a79d60e4c5a2b9af63f7da4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1376abd5cf221a18368893c38f7afb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7415885e0105cfdc50986e79f04c2d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37e14cff9a3b333f2a6972461d6b4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6895c35f61d0dc75923e71f29f9a01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e7a77f87347d23ad477b32c88b9ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d028190c966f2d67dff327a8f1424338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005c3424757405e6eef23f1efaebd93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89fd0f44b4662fe6a7133c33274f75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f0ff3fdbaf36dcffd9d044cc6cdda341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faff5f16cefc47e2b3e46d463c932e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a85d3bae574c80bbcac85bc6dff1f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c530cfbbe000c700ebbc28844611044344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d586352844cdb77b47087ce89647ff4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886705a13e8242f2a34b07b71c1bbe55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71948ac8622845419125de6466026a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75b298317b76cd30d24ba22b29518d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b7d3b05130405ba64e2022e52f850349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e2656e7dfdcf349eca66ac7a820ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fafd0a2bc0c225e5c630a8ef78bf57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec904a236f5a70efb10ada4b5ee1510352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c070ac2c91c6131df486f3e9c9ed7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553ff7a3382d4e4b241e4108f53a662354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447348542d6503a330a2aa773c4c29b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d33075bf2498d8df14f5c71806618356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a189eab0d88d4866bab2d5c16354fcb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7647508bffb0e60db107533279594c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde5e6b6dd5b368664e210539c07d62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3bc2f542976f0a4d6e4a2e7942f4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed814d52639320cdb7e7d9656d9ffe9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29316beda29f2999f40512e71559e7fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151520440796ccc9c8689a783651143363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667bd3faa6a126792af4c5a81aa17b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d262d7e09d092414fa3e557f176b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49932aedc60d6157ed9542d6163504d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb28728a87492666537f0fb8cba15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb262a09389e5f0bc50571caab3a962368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf130e890513f45bd26a207073b322369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58523404fab31635d2b922f7284397370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712975a1aec6c14e83ab06c9a6f344c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55c604a11bc9cd8b4e54fdebf476a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45a7670462a5d341835db334bbe4d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f967b701c3a385ce9cb891c9b3511374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab7476df173a58c0310b089a1f5955375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cc728c4052f4a85c35c9c8f9e55ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37b7e3bff5c506196c9159ce517030377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadaa6b8640f4304c4109ea26acc277378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acbcc5213c76f944a46799ddaf2fb3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1bda0706d2856f0d373c3e646d1e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9321bad01edec003a73c8d921f44fa8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30a2a47c8e913ee9cd5461fbdf3bcd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c0a2b325ebf88495989e970eb81a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ab3f4fee6eb566f003d46c785639f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a729de5ac88faf92e56ea8c05ad69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512d9a3ccdcb56665e4b0f5fe51d5fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe2cf19f05a8c051c2e907f0ea13ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c73fa910ae51903bd61232b719f5e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93438b61ab91e52a50f3f934452c2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e1a54db603b28c89bccd88f3598d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2e97479d0d0fcc8462b8ff917d056391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046f6de76d330596c6a92d2cec7cf37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d18d71800cd4bec46296101438605393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ca57ff8f54128ad117c4a952d1293394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4991a870ac1092b75ec6c50ba376051395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0aacd74a449041be75147a688dc20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27145c41025c78b86a9bbf556b8745f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de5c908cf8ff0aadfcdf5204cf4f37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567d609ff999d3fa9c9ccfe4ad20cd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b49f5e544fa736988d5e37852221f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0f13878109d6243ffa29feae30797401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da74f888b04da40e8734a5d99e38d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783b37803eadf311d599f98cec8329f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6221ed640f37477fc038207f5ef66dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24876e2854b387a23ad22aae93ec4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad83a69eee776ce1000e758008ea13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5af341d097f43aec9959ae30f8e0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0945f5852920d29fe3d5bbc2d92476408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd898ad03e0ee556ea3bc62f3d543577409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89d1fec5ff0e502f473f032dfeeed8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151908b46b3c7c62a99ff087f91cc694411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbba7debf455c30d10fbf6efed022ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686023d14c952d8cbacd3732a5ab0aed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980e87986a2a3a11216e3e91f2b41f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31a9ac781445e23c25748b3ca897f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85a54d3c44f781ef2ab95a9749bfd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb379908057bcb2d9f84b1163df858417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbdf3d2ede20401d1818ce626384e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85547718acd39a90fa8f728e23c121419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91602b5d6710a0e0063de7e5187f8bed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeb185760bcb026cb224c61552925b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef491054a6a6ebfa6f6f4fe6cb6372422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf718f1804d19060fb83067a0046a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39faa7f32eb76fd4ffcefd7f9b4bfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad87d7d77cc9cca521c15968ac75f45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea4a2fb068a8e3eba51219d5af706b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa943d9e50ef2da56ea9fdd9e60872ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825913f4749114ab184e46a905013e74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe19ce550449f272f4fc3c91a07f756429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549100274a36e8707bb3ddda0c73cb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b489a08fe8732bfefd92b64356e14e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709f77e2015de88e6b0d1c46030b843432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a9ea8c2893923ad9d27b8d267e032433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27beef0b71adb6d85f130673c81d08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2eb28e4ac5bdf9d4fd531f946156b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb90ea498aa0d7ddbda0b43d4c08baa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caff5f8b0e0a43ed9f1824c467d979437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed5de929ead04839a2c85c65f90b5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3dc2e53f6504d1c63c886ddf06248439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cffede0163bb1a3b7c50aad438ce9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4714f10d2bc8bea722c7707fe10d5e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62613671c25cba4cde74df1cdde37cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08f47e50de2928e3baa4694452231d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caceab03e882d799576d8cdd7cce1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e89f2e6d943f0756ce9aed8cd06cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834db91edfb8a59f9fb59318631c84b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1b5e81e6a9ec2d7524e156af0299f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f159de49dad45e3d935098266f5040d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397224ddaac6ece767062df27fa57d39449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9da689053f39b4c1e48135d9b122d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1653957f481b696e893efc344cf5c8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea99fe7c9c8467751a1ba0dd351b23d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ba7f961829003853990b50ba5e3a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0274e69dfeb86f62a2efc2dede03b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd7bedc9d81a63ae382908a706f834455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eec2b83a6515260b6625000b3ddee7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a0da0584402976db9034254157c41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24254d5586a15fda4ea4b0589791f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb97883d7710762993ce1748d6fe9ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820dcd06f8d51015c8973333eaf75d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec14aa23687693fca9b025c431882a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04377e038f0c65e66f0892f9a55d62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bb16656492812ca0aae9df825bcad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004a41b92a8bdddf8e11c7a1700d569464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a9ae91e4aafa90fb99298bbd22eca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9684fffbbf86e0d7fda659abd78f25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419b2210b08ce0ae561ff8c92312a78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5aca21cdac0162fe1c151cd47890f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cdb313b46ec9305d2e521fe11e087469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c0e60c3b8cc7327636a2f5556c386470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437283138cb3b491181c729fd016cc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c0b4457fa142e69db1d4374152355472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db865142b909af85bab9241586d689473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6d9f2e4227d6ed518ef7dede85484474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfad46353707edf7f4d988f5ee1163f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07bb88caf71a5ea181717c0f917338476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e454b952d016f24c4857da893da4349477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3714801b9a636926d06edde0c025b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06de1421668e4e12a2d99528a7cb8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46347ad43455c9e2f3addd9e3dd7c909480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c51dd0086e41556ae96b4c4d0ea907481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94a4fe53ce8d1b13808fd75853dfbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e894457f60fff4250e3c41d73c65aa2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ad5c4f72d2752aa73a0c6aee80f73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87dfdab51683e96f613d9c01df9fac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6488c12838d3449013d912ad5c1c404486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3c378340639d527b35d7a047ac292487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f17edaec8698a80d9eb9a17c535454488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fc2dc161787944725a192f2cb93d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03b98c0581d98f38e3c7639c163823490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30502739c6bb877f6a9cdc713cf58568491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ad98d1aafe7b450d354d21bcabdaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdac1af5c730353528793f89cf646f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdb403a9c32ac0e78ec805b493eff5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00ca0bf2f88fd4007dac786eec1f43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131d8d4bcc3a56c15bfd1e407416aa0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce152ebc00bb71e1127cea9f1b139c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd3366a007055405010fe02a981361498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e83a4a6273c8dc4c299df0206ce49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d9213cd95fc4525efdccca89aea88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9d0e3f39ff2a3c5f178f03cea9c27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cfa395ae21cb2c515fc8e3fbe1f27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10684e0831f8dea0f754b65c6d467b10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcca5ff06a05598afb4b3ab90c3891504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69754c91efe0e218f440daa10681da24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc07be3ca6ee435f9a378155267a9fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41889c6e18c013e37e887c21473bb45c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082edc8f8d81d175ba77ca2145bd0d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cb521b261f4906045b61f04f095c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7b01f57124782b4c34b75f263baa1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0d9ef1123b1f76bc6a6c070bb9d25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64367611c169b0dbe610a08318bf2c35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cb2e5bd1400e63b9dc6dbe53649df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98bf3257cdab43236ef199621f8f80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b773d30fb9326b3f0710f29ef6e7c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3ebc6845fd53c9e0cd1f5eea1e3d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155eef9e8a5f9951c9552a9c3acf9b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc88d992de8ba663292b0b6c9811da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5473dbef3c8d19277c8353ea900b18e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60f8009338a57859f21a811bb7b2f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d659b93f32c397f94ee4d6da0b15854521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97f26f31831dd2c5c363b1f13ad678522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd717f5465bc33f4b3ed72ec078e54f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fdcc7665fe6e64bc29ac8a1e83124524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39244df4e4487e7510d7efcd7e0d99a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30cc0213624935520191c962ca9e97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1ccadb338ae8859049eb794ed2b0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79d36b4fca62570b9ff4c2671264ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe2626aa91982664f1ae406594ae04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927ea326eb024d9ec7b8a5353d1e470530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c7b2f3eedc8594244f20a4bb9747d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ccd1804c3318709bc9311acce8d00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e579e7c547964e1a70ab98ea5fa703533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f0fa2b2fe480963fa9f560bb219e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9b4bb31a8392ae9eae70d534feb1c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf9fefaa79732d1d180dd7d773f600536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661b6581ba49831aaa125292766c89c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee0f17a65826b0bff3ca135beb25a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0358bf3a3c506f1b992733905fbce5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933662dcb37687124506f2429c7f768540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9524f189dd80b14a7ca470c58b92c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec99e4940687f64f157727215497167542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f054a748048ac87c0ff6564394427543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d5c979c9f20b373cf22dc4874109e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba66f2342253c0b9b84b28c16c13ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342107d245f36232558a863eab8d3d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9e26c07295dfad7f57d32b8faf843547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e260b62bdc2220670d4e54d52fecd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ce49bbc60151ce1e6b9039484defc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5a3d4912486499b9d9b5b2e773acb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131832432caa89ca0450d7e8ba7894a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f98f2a045ce4b3c83c60c1404347e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe57dc97f31dc67d7d6389a652994d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef3c95a91ef7f6c781572801d7710f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6ca655eb166035f7731022530ecad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadde496eea4b0fe12ec9bc4cd49f26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149572729820302d83927c22d1629aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db839d8ce87fd651488bf508c2fada0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600b8bf165c5895fda74cf1c775be34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552425f9246bf3f8cb5747baa4ca28f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019f9ffe32e1f91db4bada78f52dfa0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0281e6faeb962581553eb0edcbc7b71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c89065f6809f9c164f4304708e664a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df5a5e5f8028692086375bc79817fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b88f7b32c407d1c5542f25c8dcdb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba268f0ce62a680052f5f3f14f7d8241566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3be0da947a16371b42a1ea8ed6cf0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18415f6ff8a07de811c6158a9db45abd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc499a7ae9733a09c0a3796d5d613e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aad7f09b4a0f33dffb070328f07d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f8944996ed0025d5fdd64892e2d66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d900437d4e1d05e328a4187d3754fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da62d69daa12785c4f9e141b4cae5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427ddb029a49ec5f4eed7c4662139f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c26ee5fd11d2e956ba32df8eb7e9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f87f42474da72ffd22aacc37dad1c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5066234a1540d6614da43e6f778ebf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814833156d6601530303bb356caccc9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b24883b3b9cc4b32bb62d9b8b0df94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5d706e9d5c3c5335046482ce1e1dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06725336f7f9d50d8cb70ab8f8c8aaf6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701db7cb1cc3a7cf83fcc1496b4465bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819245dc4939eaa1be5d5b6f0c9b78e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec253f1d07543796d0d7e2ca0d8a5c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d421df8b51f33d0b641dfd1fe74fb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a370286565b4583fb12109268f29b69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200477ba284240f0c8c747e59c52498587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b03d6aaef3f29761cc66a283c3c9f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4058230e07c31960833121921631bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a7f389ac91582559f5ea85a05f4c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ff4ba28f23bfc64c792cbdd6f4dea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4ddc9cd9f529a0e43c496971e66b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8d8cd12ef6c297c9e11315276ce64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e332a103f745693ba9978af4190df9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6087a90c6c824cb3f1e5fd330370f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017377dd7d158fbb6f0ba5cb0e4f4fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468835c7abb829dc87467c734d4d38c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0756ca14c8e5a9fd7f085b9be6be09c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4b7cfc6958f00b17cfe89be5a95d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e59bac6018f1dd15f0a5043a5320e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8dc798a8434073b4b574c417c6c92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88321f8ba6c16b8b8694de6eecf5e98f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0d99840a00f316d8b5c7616c0fe97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458152eb4fa07740c651091b771fac09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81016eb0f865df7d43a5058e6aad08c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2ca46b31831d6fbe74f0d4581ff18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d964b5ab1661843b6e0a69a65ff73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd426debbd488d8c747613494d03087608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f45d3503c046dfc0c866c8ea879834609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea99272a3ba2a48051876aeec2dd34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb01f5d05864bd169ecc5990bd879c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e319a723c6b4b5b9a19eddbb77692612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa0ccc0f4d05da92d1b12bd4541722613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237e7ae54312949ee712ff0a488abac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587a74b7997313c6439492a02c7426d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54477c8c73d4da72dc478aac7a13e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef266d71fd54d83c552c36ccea3408617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39a6d884e5a521d5210db478958dab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d6d098290c49c1429c42840fb727e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01175add6b49e0c1790efa821fa1fe6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa3f3e05501e98eb2bf2044d6917a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d824a6a593e1fc64f700a223834a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7d757c0afcdb2ba173c3d32e494a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2474669164859c787d0a8716cf6f13c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eb6887e8f81f0e135c2a08dcb0de5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb0852f4d2344fb6d2bc194b1705ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac758c4ed9ebe0d32b4278581231319f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859b07b6c33efce309109503b6ead14628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12ac6bbf9db5e6340da01f952598d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a4fece5fb1a33b656d3f68b34f017630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4109916f15528179e9ad604d777ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cb149044e8477c1cd2f71a98c7a44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95817c62ce488b217c12cdffb05c6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c46312d0ee3c00ff016702eb262f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea24d2524e04c408ac6d5ccd0eec52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1d61ef46e57dd026fb4e6de63e3a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062623b92ef41c44e58536a113cfb1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc25e1f0e7b9ef62b41bf1f6fea35e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808c6ae0cb793add4ae6dcd8a0d8216639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f8e6fc5f94de270eec4f3fd56af36640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2e123b914aa026c9e27b4b59ec386641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3a379fc8b61115f1900663aaa3328642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46991d69783186e4a778b72ae5ccfd4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76baf06ee6917d086203c4b2bbc1e38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b2a47d103fc87a2f1cffadbf57693645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d04dd183f3af9a22e6e1728fd76ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c403bf558a7d1ada3ade2e71352e8f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d6a77b3e5777fbe9532b97832629f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d846b40cf4458a5c0b1f16ff18036c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb98dac1f5dcf54911c2bf6ecea75d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07274b97116e59293fee642ffc55c5a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ced272ee84eb5a173c5560a872358652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb955ff7764169b3ba3ac434bbbbc57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f536495357b9cfbc081453a99aa8f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac3be3afe11ecf2ef706c6a45775e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974d6b13f728d3be8754847eaf317fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38cd66ecb15f0280c359d4964c091c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112df7585c2dd6a810abec45ef22d00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eb178fddacf6b3afe74f817bddf79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c118af15538fb8da7e6d830fd102e92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54830c50b694c373b659fdd64c80a2a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85d2b1801620b4866f6fa2e207e749662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1785cb647a1e3ee74ae15450a443160663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111d1c8a7ad54b358754d7563dbd019664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecd3fa31aaabdda41cb736f2147164665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eba2cb53fc84c1e931f56d0623768f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62deedef3b0cea51d469c0b8ffb6ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a436a381921476a34b2b61687e6aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba0814380100365c29bc04bf0e976c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf8deb87905f5f42980d9dc098ce11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedf9fc08dc5d36a8604e72d7a89621671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c196d0e0b5ce71cdd093ddf8c9f79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0302a6d09ea637ee52ed5dac1226f43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd474a50349ff7a0abcbf3f0804076ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97e9deb19f8e930a79a5d5dff6027f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee0539d78e2ec01c04e76cba2def3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c5e659520a0e6bbe7ce0605be77bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f7aaf978aa2bd9855d00effb8db02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a8749b9b664653e7b85e2964f033d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d0a1904f190a455e8717075d57687680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c2cccaf79da7d215819ab70fc1fca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f25451e56382438064e13561602152682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439c1d068ab7822b8da0882107b3cbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83537c95839faee97a9351794a2b5b31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6fd8fc27d42ba4e6fd754ceca30cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe6d5afd37a86489248d3b0afe2c46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391986e0983977282cca87a5313928c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2065d279e00dd66e3aeb35189b2c3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c875c33099479a9f28ea140b5611d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dca088cc575268999703582da79ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64307639f27479450193ceaf29b5e65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8085f51d2c68d4748a0609ef620af1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0c0886e6620ee5c147275351d9c71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c973552e83fe5f7e023078a129d64d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6088ffe5c88f11023159baaf1935d4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da459f579436d204cfe0dbab1c1695c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36277535e0525fb494581d60342d440b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3053cbd38b8504eea52b0370a98ea9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1951941105ba187fb39852aebb8d8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cc6fd2df71c99590d178055ad5ee3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0a486087dc39106af237b2d5126b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c64dc9bf5008d2993230fa1b54e09f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d0e68d14626bd64bc78d575414bf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fff7f84ffe8c846e12d0525c6e507e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66e12d138d465881a0d849e0020fb1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206122564f12f1c1001b69700302b1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ed77546c2c87ebd23ff627fe201e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8afa2d28cd7cfbbc55894c26f9aba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a75cb3761053ff9e13b64c4f39e366709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ae59880da748c5cb6c18081115835710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a368570eaba8ff0c21286a0b26ebb9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209a56f6f2495edc29cd645085cfa00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788997fb104970796bd03c96db97fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e528ae0ca1c046bb008000d283f912714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8613603c2bd85fdb5dc93da1cda1d7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc70bd85349719cbc06c488d3f3994b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923975bc109d5c5f65ba727675ba07e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fb24fe72d1636fa6d8728be2a3b96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38a2ebab4ce7acb044c3493ab1bbd8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249e464cbdf276f3f63a806b9a76dc6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809291b2e0bc1a85377a2caff1f3524721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dced90425dcf1419cca33a840a27788722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22abb29fb0186311bf2611261d24c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b618f18ba1ca0f0753bf7d143c7ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f519e88fb5bf90c13bffa6b90a30d77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30685149e7d17c43d44f02dcd9f23e45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd77f0daae978ee4ebf2a613117061d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff48f581d0c2e108269de2a17c98d40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f886126efa8f1e67d420295643000a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ae98a43cfc489ea8201aaa0cda092730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451cc12dbbb235ff4949ca65fea2f4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e0935111f0fad5504cc2ad667a584732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4898bc8178e47b17389067fc4ce63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1418ea5cc0d090ddfbf02e3ac3f2cd8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4d124516a834c5f32933900b41483735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e061a4004569162ff75f6b15d015b3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699825d2cd0a26efca5db774a3d2d880737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af189d3919bcb5c14165e602008ee60738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33532ff982861f783830482a803c7f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb313d4917d38937fcb332b2f3a72f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f3d26bca3afbcb1aaafb5b7270ecb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcafc00dae3b696970ad2af54c3a8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09477b8f6210d611d38089bd9acdb00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac56f93c1db1bb871a4cdf011cc4de8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdad84a6954989692c394fbc64b8513745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d69670d9282b4f04ccbc90947ab716746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4b86592e8e41c496b1942a1f77e0e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64569055c9295c06544221b5bdc4639748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e44a07ad274cd4ac7ba81a31f9811749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771d974492930fde6de1b6b8e8b4692750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41d209d61fa5b537badb5191a8e31a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3070b5f0a65fbfbc814c9900f8fcd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1766314abce5995277fa263d2c3a1f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa15f5be5b03676da14f0ba541e7587754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bdbdbd35388f177c0c9e0b6c3b17f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d602e510ad9b97ebf82f7f027d1ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a48b7031792d1e27a75c3671704ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4fc5321b3cd9927a4e3b2d1ac4f21758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9d613c45a4eac9bf2de519ed98eb5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>