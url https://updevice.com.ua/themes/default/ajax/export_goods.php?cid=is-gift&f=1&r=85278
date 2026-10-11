--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d71828ffcf8f6f049bbe5de7a20cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f7235f7845ee9c051402954b136f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa825a816b86156b41b33110995e39573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25727c0593ac6a03f17b334eb466ea3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82309ebb600d346ed630e7cbc7ca0bfe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0b91daddb71a3bad306ae5a414b2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccda9d4958ac4c08bbe63548b2503e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b4a8ae785f2b95ff5fd6c61355f498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db86d3a513b728f53d733c06de57de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa33924fa9831139fb5e84eec0ffdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d5c4b250a50d4645c899d163f917311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e324a872b2b03b99e1473fd04d5a8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55305b86106f49cc6e6aebfbf469029c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2dc5720d43a5f6e170fe5033ac9f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287764c791cdce5bfcd2f318261aca8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bf4ed5d555b6b548e53523b9a5f5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff0bb990a7a834b6dd382e77635b5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c3ec8821a9e4c877f89d5fda4be1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc4bfdd18d108d1a12d21b72d2339519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d2c0a46a33d2ab18e7f24a7e6522f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366771e204eed3a8e3d32139098ce1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b975445c24045155e7fe2c8981eda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075752bbbc3729acfb68e359ae6f02d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d298b6ab7273b906e0794c7efb647e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1ce71963f2d94bb24eb819f6f2ff425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e953a0a23a5933185051d9ad3ac7f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53f7d3a8791d671b0f7467a694cc0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258c6e1364220e99fd50f32b7d8b80428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99795dfb0a9851c7d0564f916430dc5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93d939387a1f3a6be3d74436aa2b3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23756928f923431e24df2fc5aafac2ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f97b2d9f3eaf4d838311b92b3a9ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27df9cd4ddf80740ccc1c87e60b70833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c8ed5d22e523e86b597efc5970ab434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781009e90850f588d4d7a981c66b5eed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e4077b2c237a875c87335da6aeab936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bea8db8a1b996bee14076459b1a5f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee1a85ef5950eb5073de22c4fd2bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952b807a11e67aaf255cd1b0576037d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa97766ae3a3a76d623881ac26267940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa874a3eea04234698eead8f7597c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61cd2094e2d1fcbefa28e016eb6ad442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b8732d7724451e1ef06c8d314080a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a96d1eb5c87bf302fa869fc134578444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5c81fb6209e3d98fe876be74dc08445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128949a01d276e8ca75119324242ca546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c8157591462250757f1e1a4d674cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4de642586ed8c7e61ab658105ca8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94030e67d86d899807b036ffc4e6265749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163a0e3f9c6a8cfdb5265599fa8f11d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073aaeb054023843e14c493439a560251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366c6db30254da980ee31ef44aeeee652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd84db7ab78785bbb058b0fa5d3a0b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248bf3a9be2987871a0eb0ac0ccaf0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d31ec743b9aa3baf9a5c78f2475a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb8ad50d261977337ab92fc4cdc8e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78098b75b202566578903140840d98e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4ac96e4c02e3f2a9b0d4c7f049cd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870922ee6dd58f1da4dfea33330e71159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c95403cff7429c47a7f2ab605c37960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ace4292546f6a0e0e10461b25a95861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072748bc9e0f6797186932b88b1adb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f296c7f88bdb9c6d7389be046b7fb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679429aa92bd2238c56bcd4905ca7fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e8efe08df16ce866ff154eaa8f16e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d2a058c3aa065c9e46e9382df403666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173ecf62a07b9d4d85be34617623d5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41986f39804cbf1c81b202b887fc537868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa84439ca6b052b06acdb626a9b4b1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8014d3d376bda2cd323e953894ab7b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec01b483b1e2c3df4b80a74f160d92b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f956e5637add1cffb6ff7a891b81e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dda9005a3eedd8fddeb4f41f1237d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684954ea9d179a44c2f039b8fdf647f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693a368e3b9572ee7db654ef9deeb4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02354ca5abb0b49741ff854f8889e3b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50879eee57ff1524ec5c1f8b0eaca2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729231a526bff3de946b4e414a1ec9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64d8fe3b6ec467fcceae0924afd2f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fb2d419f44a26e1ad7530f40004e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f74630a7f9a57244b81284460701eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033a5adb9778d8a34cb79a162f13c2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707aeacf50bd00b5771928971f34ac883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98365b0b69dde5e302f8bc8800ed403584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54047dbefa62deaa19033d5b70f13b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe5a3b310fbe660e429c095ff2e2d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda9fb49deb1744851f564deaa0fe1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937d01390f6f57edd8fd02e26d62a3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e9cf34bf1131ec4846f83655c4cbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cebadff3f61dab51074b7649d718790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5b3621ec932a3ac6f07f8462aa42991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e19812bd82305813fa250c81523d2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a4cb93f438b2418dc3a818d927d0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fe22549c2389fbc5edfb7a248bad694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d66b38e73d11b57bccd828a85bd3b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0470950457867bb899f5ae722d93696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015626c810eaab6eb47a8118c84e78097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822be0eb96e702d9271344cdfdb8c9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23f5323fd960361f22486fd31d412c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024e9029f84bce3567a6dfa54bc95ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec433da42d82e3ed418d1b5428ac857101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918a2731d70bd3b881ae95a5fc0661e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097a728e9b5828d7a1acebbdca4d209103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd7ee0de7a145cd1ce7e7c8115a4ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ad9ea63a5603d15b55323476bbb02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f090184414825f878148b0cb81a8df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54047174d7ce73b1fdd549d70f613ec5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e97436192465afb9294d3de40fc0d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354a3e65f5f7e16484cc4369f4326a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eba08e57fee5cb2e481fc29c50978110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d93236d24b04e5cd754cb291c7a227111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a6b73c844068ef76419b40edc842e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab958dab73ce008ed133390cdc641bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d3c34f61aae4ba285f1bd3dbec604114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2e79fbcd49d85ac9b61a78234732a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f6fd531179ac6c9ceb1b1d7e3bd4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbb74575446c389d7b3a24c1684bd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85c8d775738201ee8ba166a5a9adb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93109e0c48b23cb2a07a8dd4cf0d6e16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55572beb0831cf7e63d5dcc648b45284120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a90a8281f2b0d7d35d5685e0c4da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2c9e5c7423b8f5ea9dc259a6d85cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb40aaca7d1127b7d8861c8b411287123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a205f7549ead53c4400f961b994588124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085e7189e37fd77ae46f4cad414d8e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5781a0555d8992a3d670f6847a69f03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653a61dd223c2bc6d24ef0a14b998a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc70daea95ab29428106483d7b92f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70347e43fce9e156aaf3e19a470c25c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf861e371b1f1ef98cd2b33354025e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975bc33a6dc1b6d11182a80b1fd8e92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732ba65458d18199f57e60ff4aad8a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093a512a59fb214fff151a0d5048090133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd7fede44056bddc35a6bdfeaada77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26704f1cc332036251ce9360b57117b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14addab27417eb89fad0a346d942ec61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ca135c5de0f3cad18216837dc70d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4f161b1f95a206c1f76c639d338cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf471640fbfc613b321575a58482ef03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38efc94a391b900a778b248b1457516140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921060c620290f2dbc33af0847202185141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f048900fc23eee3548ee9fa581d540e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a69b9d341d661acc2c1953ec50b4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab239a8eeb2f0287557e0f984cc33e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f608ab959fceb61cdf55593bca4cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4943654353bd84a72832163fd2f46c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116fcfb3eb47d6e8a67ea3f8437b876147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcb00f9f125499661b60d16067357d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb8b30e2e9a732150da8fc165fc45c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ff0c4c9c0002b709321f03d625ad9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c9767e19b99afc0aba77fd8863efb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67752d47319eb9546fd018adb9646f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bef0733ebe77b8b1ebeebbeb1b7d11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69131ca2756b58b53b4d475461a37e37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74416fc44459b6ccc17b7001b90a7fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95150e9e7a08d604dd32816043c798dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293800951058268d0cccca49fa2485b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360e9bea4ed1218ab1973905af8fc5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11bbdbd108136ebc07cf03075ccd9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a9188a0aa9e17801f625770c4084c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208cbd8df9bdeb45c516a5627e35aa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4301829aef759ed60084f0c4ad2a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d646b6867e4d4e0f93b5240d37d30c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323e444fac7e076119c2a4c40da1a1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15466b8a2905a02a811851c0b591e84d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4150a72af2bc49246c68fa7db9f37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda93a661e4d1eeabca5707eaa30cdae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ae709ff92580b43b168300d3ba98b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6a0b213246149cce97ac9ae553f4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c336405d5929decb6592965f602bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ca2a51bc7ae15d25071fb1e136e2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdbfb8f73fabc7f8de543c9c9a42fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e90d9cd43fb8366cf70414593ca300173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107697387881243756bdbb740fb9124174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36979292c5ea79bdaff7ccaf9f3b6ae0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e42a23f7c26f983218ab5d33c3035d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1bab049ee41b5b98a095bf0f9680b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ef1b4e32b2c7cd69c84004bf7497b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c7f584edefc4ee15e944e9b3a0991179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ca57d6782fc6c331a803cbc9143b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeffb579b2c5efd6e6d9f5a5d0a0de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d115896c44dd368ed19274ca453f59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1d13f8c4b5c7596055efd7ca31e70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0d1024ab24346db3353f37a3cb05a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726697990270aef9cfbfd027396be26e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd5e23223ed6d56d62560cbcf2689c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9a8dce89e2609261485dc679ae830187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c0effffdf9c3ad5438ac55218387c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b9046c3e20c3f3b148ebdf29b4af2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad642998cbaf9c29c08d02b1ff7efd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6b969adf96a5ad1373406b2ea8336191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a32220cd2927703c53ae5a1d7dd10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286d5485a246397ceb991a93789daf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368125c556eb65cef7271bb879f6e21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d44d65e3e277e03cbe08bd1a8b539195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51be0bc424dded92f7fd2460d5f917196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c519c4fd7211fd0e6030a57481f3f40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3b86fd80a700e1f54e11e363ad676198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d097e7c2e8b370fc57111c014af371199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6e90f1306a90590098bc9edb3fc3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a423e6ce239afbf71febd620aac5172201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd83ff94971417a3e9f26adf4b3ee13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27685babbe7c6426236e8b4b7fa4a52f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d2571394baccc202b08c9bda0b625204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eb6591377c0a803a6cc1d0e2bac34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eed226c75c7b8f00e34af56418758206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d4cb582bf3d4eec1f75de063e7eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02517bec7e4ee524803ed050e69ea2f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaadc14ab39b411d93ef73b6b68fff4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db626ea4f63ff079813ad65cbce95cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130ebdfeebb1057374ae8487b41daf2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a459782b9657c35b5c7021d341eaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02124494648bdd2150dd9e5b7ba919213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfe06bfac05d86f8fce629fd25d124214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b6fea233283bb9c697ec5d1e95432215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c432d897660b7112b910dbae2dd592216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236fffb34981fd73e2a3c451871a557217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be13d5c4c95ff3277fb67f2353e4b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b467fc34d09f673849eb63ed0a8874219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21261aa95a8e46c75023ce52a539b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd6b1c0c135b34e046e91b8064ad75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2353142556e3f6455ef46022f3bfbe1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7779fdc06ed5cddf6273cbf3be4a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5852fa11fa0b0550f56123def9f20f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bc0deba8d9eb1699c268a19f20bd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e21bea3643dd65be38a4c714188628226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadd6167ff0adcf474b3cffc885a8dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa73dc63f9108a50a66132548250b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e05d1b663ff3cf8a973b7852899bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997415d601bc39518dcca101508c655230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc48418eff24c2e74f268e356ad045231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213434ba5dd4a04693d2d8f5f4de8a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9e3ef3f24e752b8c844356269d501233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9488cfd58f6c352a2c785de023e8c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40772432dee37d60b220d782bfa275235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feeb243a36f9abf68f37bf075e9a7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd0d6372976b9d05de74a16c5bd019237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91adb2f306f72578398697d76a8184238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f04fae521c866aacbdd4633a0a394e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea73051693a233986d92223f005866f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649af630b2c888e163ddd2aa5fd0b8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7187ff7a3a030d6dc69bec08092cb0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ec0256950442bed740c67e89cfc09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9308ee7ee9af087510b9582dfa31ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799513bb3b1e098728037734f4c3644d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10b03fc3237541a917489ba2dc05fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2a63e2b6895793ddeccb9d7d02544247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4c59ea56a56166651baaf61b984ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b581343c4f7ded83d1a97b8871c34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483849ab66602a368ba202a527df275250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb8fc20308f57fcd253b5c6d527b37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957606a5873ac3a203a086672151902d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503901796a45828508953f407f62892e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820237ee17198399be78ee51f0d6c5de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d686f3fa59db3d9fe48383b73d8b68e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c7773beb5f1c13a1b89d458aa119256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9abbd8634a225cbc851623a51b993b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2efce959ed707070ccc98777aba08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69078225a385ff99ae8b0038d707663259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec2e735fcb85a45310879be348b059260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e20144b0734d37724ccb23e786d1a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed408d8a01cd9d17cb87e43ebee1a1bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edc997fa39aa48237a54620b794291263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2bf12a7ac55f2e554ab1e7b8d24f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86751f2bf6f457fbeb8bff9f5328ec63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de359b70dcf17ae13b40cf3aa9eabe65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f3f2f9c855dbe7698a04f0488a846267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca9dd15df0dc8d23fa400a33d2e4bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbd62bec1d603dd51fc4c7f133c38d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a4278e58d7a3aa9dd0b29b4e6bda1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febeb9ff6ab954a773d026edc320346271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef9ea1b900ba0c032de610afdd8471272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aac3ee59281d13bb8d5fb5f8fb080273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6158aa5b6e08a49a92c29a1030247274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9fca22116b74f54437486342c23af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6c220d211237427fe72fdf91892d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7513cce892008e3a6e7b039acfa1ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcce9640ee0a0db2fa0287ea7845c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6203ba023a9bb9dbdc05ced7dec1d4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0083e4ef7832b98be95d91c96e509e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813cd0ecca9cc0435475ff8b8f687bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9d1824179571b190871a5b586b3f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d406a631e0490c6eb774e98d469649283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9de1d58ed2eac98a1f26016902503284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a2ba882369e3185293167a4f1bb42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17336819dfc6981c84e7d8954a408d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acdabc542feb4ca9157fd4b4bf0583287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df36d1e354c5c65530d2c3d3bd3308a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c4ec17d580011061614962f39ea59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955f384ac10bfc90804edcb5ed95d75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ae1c1424bf04a710b86a5f28a9d92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1b8fd607602e3a55ab781566bdc1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ba5806fabf458c511323720a32093293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58847b88eac78fb3c76aff1aa1d280d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f2f88f7425bc0fe88d92e6cd71d28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ee61af6a16ef112241b80fa48b36c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcc98df9b74edcfdf4dc215ca45c28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb383538caed5b660c0f51b1501af28a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b0a6e3ec988638489521b70daa76f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d516b60378c334a2d9f87bd8ca4a9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e802ce0a764b71be684818a4f79aa8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1987d515308c0ebf1cda924912136302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544929c3b8ec04d7eae7ac12668a8d88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ea713383562a9b7417b35337cbf24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe9dfe011d9189cf4bc0258248c024305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbb126ef865b0523aca6ba4719680b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd776b14c1df67cb51d9c951fa2118307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2de382152afa44cc4919cf683da71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea8d8e7a2abe2f8ab71d788e4d2b50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de456bbfa7363e71067c0ef99fc02ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ec08c46fd3c11b3b9fc389ad35d59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d823cd6ebcd8af49e42c517b2124785312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa44627fc73fe86b2ae31aba1565c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ae3616d56905b820e0136bb73df8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db30439052f25ab5e77dd88859e1786315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0be70f80eec5f0c7247f56d0dfaa4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb668892a6781c1016a4961a387e534f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865279d63b55b645289cbea9bd2f60cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581bb8564da9ee39b94bb037f6796c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a579ca4c84d513ffd1006ccc5a300b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fc20ea848767dfa8abb4df7825ed7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd14b8e0b1dce1a3111dfac0b80d38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08638f422f9e8ca656b9180ee7bb636a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60fea23e947204e26af3b80b87441a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216ffdb11e9e55f0c9b21296acd485e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ad1042662ea3d208ae9e2cfa724b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a65d8f554f20c243020fd5a195dfa3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d908fc6f9e8b719b2f23c7c92bd16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0a0ac223ef70e880bc78962e98f15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d166cee861d8deb95cd0c451708c32c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329214f5c2ac5ef0ddccb23cec77fc3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab104c5595f10c5c5f3504aabfc2047332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff579fdf8cbd9552c8535f489dd8b21d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f7626415a849c2132ccf20029c967334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6791ae97f4d7866e7b41bc5a560f6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9dbf69b54d33d53bcb779fc0957de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07083f06892ca82ddcfc1d459a604e27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8db11eaefeabaa903e1241b78bba4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cbcf6aaf6cd4cb96e60f21e4e26b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50cb08e1000db02b27c655ec7290bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f36b5fd13eb24f24ded19217d0fa8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b28bc56b4448409538a1c4f91b1265342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b2c275be6e038c64d2bc5b65263b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2ad39314bcdbe24dca914a303c2f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e1727be9f8b6d5998771dae5c5a3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6693089664a07ec2cad1f08536ed358346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff621e4780963549fcab4d3e32b3541347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22f18a356a57fef19933e31aa493c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e97f3d6705d40b80fcc2ff4846a51d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11257b0308824bdce70cf971cc1b7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb259225e1c2662eeac6a2ff2ac1a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b4e9abb97e079c86bc46ee86ac54b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8c4940c8c4d55b663010fab81bf37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dc9848366d2bfb213bf62e6034351354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ab71254089d6fe38d43f54ef74bb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a775a7875f3842aa5a8205d8312e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b0053e6d90581893f89f01539a547357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0bb056a4776c6026050d8f9e40d03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dcd15615e3b8e4443ea0029da6fcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e3fc0a3a95f59590741268025fc29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48ef84e445badecda6d9cf21d5c02d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287e73d6a36af7a5872b7809c2bd81f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cba160eb18a840a714251b4323bb6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baeb783effe172e306c5e431a0ebe9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09226d67ae9fb5568e0d2e8c60bdd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c02aacccd822a55adb386b2ee44138366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7c7949005c0d4dca1b911b3e4001e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c9932ec249d87c1cb4257c79e7ff3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810638288230ceee01b58b73e0dbaff4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319074c22115384cac369dbec90f1f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84731e56db9d9622a5a19e3933eab3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a2827afd0a2ea27b41990fa2e816e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03115c5b5a0b868c058261f6c5ed9eed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b7218a46159c78313edc1db6c72a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1e6a14bee95215ae7c75a16d01f90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6111e81b6be1654665225d35cb7b46f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3a44f61656538e1a028de495b7773377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6476cb02621fd7ad7df056eee9d9e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f35c6ca07f632cf0c71a9cc931e8ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a1d4281f420779bb649f881037f9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b23b3e9d8564a25f6d30671b964e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5209a1cadb4301c2cf9b381a640c26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fcfc83892b5cbf4a1898acf813a40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272caf43d05fc7958b2cba7195e917f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400295eebe5f0dc6a6f84a9153d86510385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37bf7f5b96c697ca9e629d3b5b0eba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799e5c9e462769ee7411ccb34018d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e08e27cabd82cfd5155cea7260ddd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc132c234c61d8d7db715269a283ae79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574fcdae85dc9875bc5e195264567be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf097e86514adbbd7320c5c54ab79a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c187fdd3a9200a89e4fcf824d6c3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc066c883684588865022e5149e14c20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad379ecbbc97095e7b169a126a30b306394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922a4fd5902c244980cc024617156ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7ee6b3f6003c4ffb89bbb4a461b10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272cd3d4b5a8750e83de7545b5747aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e391956d4f8186fb421c248113f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf04a90c20ecd39f6b7d6b6a7ef8b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0757a06357f1585d21204ffc5779484400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335bfab863944c0ba9bf1e6c43bc326401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aeb9627daf5af64f17902125b0b10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deba7ee03d18132d6f8f4e5fba5aa93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc67e0782954d283a4ca83f11a83216404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591e5a1e6cea8ad5ec10aef07c498f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc734db4dcd2dc3ea65bf2d7504f80e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3184d4bc80102666f1767689e5db8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede73e14944a84080f67d125e02ac048408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a9d27f6b4c66fd033e467f89f9531409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72675e5d9b60a0acd0ad409360c9e2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff3827808ea3b24b29b9a880dc6247411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcbf6960b052e4e0300bb23376cb77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178149ac1c1bd4251b1073459ab45948413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e644926f520db77d9b5e4810ec46a99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7021fd0295194d3fa5a78ccd74fac7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dff18d3847234d45f29726f6fde9b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db52ccb56ba9c93df03ebb94c2732417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dc3b600338b1ffa0eb0bd9673e5e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0097fb59167c5f5a712c0e9acae2ef0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5f37e20345b0fce2c3df7608fc12f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e49f3c4fad6d163b8aa7d83e4b9884421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d126a10f159d23728b95eb3f6773046422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a650aee22b59391104e0a7d592d6c6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba88bf4130a4c7ae05f75a8168ad01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51284574c20492276478a2b50308c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a914d298342bbed14e146534529a8f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee861394a96f599338a98d42b39bdf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767b9d6975cdb6c8df5296076ba64b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de82e9e7eb2c713aad17be676354999429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de07e693fb4340b24dd9d785573163430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bdeae02a808636aed388daf8a1cee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b23817bb8ee504dd789c8e6fa5ee8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153fa8c3d083026aca97ea0fa207efe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535d499d5f252bb4fc94c58f45782a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da53249f263d36c8b32f3b52168614435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f3fca3dfcc648052da1c2a3b78141436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae3b677f214ef9ccce7c684de9c434437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd181f630bf779ce9d10e13ce1ff5e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdb98681411deef0b2a89d55b660d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9e0de124fc2950de761d24be3549d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7e7241b94b37e745066c331de27c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429496f1fd491ea195d3fae6a39846ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ba3b959e0c96661008c64b13dad77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac84ba48a6432522f0fca7279cf9d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fc62ab904de3106a59d71f41424fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3957537f0fc1a6aea91f7960683e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7056f265cfa8c80ca9f1c17e58bd890447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eee60e20dacecaec78d781769d0170448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851f37d7249b1679be8897395e334bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243bf38ae61436c9ff506472d97b813450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43fb7199598f4c4d5aeb1b5b071d71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0fecdf5625af70b8284cd1c750872452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049fc062a4af93297f00274a5d85100453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b359feb238e64545bf6f35e9477dfc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49711d242aa619eba41dce7ba1e908c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002f2e6ed7a0957b7e7d56bd4f0aec6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e940426b724779634195b460c2fb43d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e576ff445e0e5b7ecc42f15b820fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe396d3e0f6359b99c8863de0de5cb9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e0ba1ec5e7f77d6a464a9e77618e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d90f60f00f0206ab9717aa1f705d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023b86cf9204a5ef89fc4c3f9089ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165badc681b2cfc93c840e9bf1997012463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfb3d05d3b4d4db71e01e65624046c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed823fdbb3d3380bbc939d3f5a1a2f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dc10510ee5abd3a98ea24a55d6832466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037007c02009e80448293eed3d54c98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d708a97b30b4fca82ca834509e85e38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0893ae2f85dfc99c1dd5d3835146d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629b9f710842835861110777614bee6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe603b12894f4d6bda50d8f84f20f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af9f829cf6c87758f84e1cd8c0e345472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5b1472ff9c6348e2fa0561e548118473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a01877a9148cf181333529d834cbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf22ca85cabc45cfd68873cc0df836475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d0078afb631d49ddbb8f70f18aa89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bb37edf2481c8e276bb0fcec68c75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8ab641cae4fd9d4503f8369f9107a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15280de1478ae9475da868f84207fc6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8825bb89cdab6c01606ed9b57c388480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bcc3a3f5e48d7f38d50561f43a59b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44fc10882a1804666ed3d32fceed41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8821e6dd0957cdddf1794ea7e34cfe2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21495b6783c54a2b18666802e64092b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d851dbe5a301571cc1f420390af92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b8129a231e4da894106f2a5d82546486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d1e15e256cb7f812197c08dbbf2e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48f6b429a18f437ac746f880fc1581488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf53a5dd6e7d2f5ac546e600f01458489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c769c8a20dc095a65c79ddbc6aa70f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d086f3a7aada9b680ad8d39ae6f578491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e2eac5b3a28a0913059139b07d662492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd6c81d21f98027716cb72e99d98fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b072609d616eb385d7346c2bed626b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf81b27be3ae8408185f49efe30e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678c4d08cbb6c2d394a19ee6e61be86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90344b6293bb3760bf5bc57f5c4f07cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01c80219e6f79079201b3b0092538d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917cf03ea9324ee56f3af0182288467499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99136ed83cbec31101f980c4c769bf2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dd64d6fad39276997be7e438bae43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58152aac0d395f94d22548fd3faa428502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9e2db1a4f66e2d55e8b3fb3a3d164503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93eb6425d8676b65f60c543fc78520504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da658b90ca318985c7662ae0a31076505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab9509143c98b200edc0a113c86c5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308ec590f0eca77995bb6093f0fa14f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57994ce6a13189e27b7c11b17a98375d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03f8994e0a19347b7c3d03ad870dd9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873473874e38b50c3a00c9e1d3b66c52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f45d4fec45d15ca1f5c4e6b31b5e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7758dd36127e41435796fa64b55a55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878235dca6dfad616291c34e459b43ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dff6dc409b693c190c835fc5764f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9ac0e1269f7936e70c18d63fb830e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd092bfb7cd82f9b76b97f583ae19d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb76a3bfadd8ac552dbfa3f7750751517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9958932d6e2f4886afb349c8d74a251518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aafc6b94051bcb82c0a7820754baa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30322162a39a33b19e060871a4a0e2e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911964949b67fe6af7d4e5368dec444521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a0ed93e5ff244891bdbe01cf1826c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e01a1075be7c2f398ee8205c86aa8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f83e603572c0844a40b3f2906c9e3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340723f739f2b6fcae78d4df861c580c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be416b7c690f3ef5d3171d43aee0f1ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e165ef91d90cc72ef3b06101fa3355527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5828134ec02501ae85278d7da64be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646754a719f80a2950d8d77a1367e81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48280641aa6fd354219e410c7d5f7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a59599b2dc535269568ef1c8f33735531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb5123dd8f02759df66d9dce60ef8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655ffd12d65e51c52b7a147e2e4b146533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284db87f8801a79a849521daa7b583f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a588fa768b3b6491e89c434027228f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885ab861311dcf7208a458a5a37087f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c19c250c307ff19438cb87ff36a97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517ead99316cc4bae263690b537d76e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6246badf6863aeb892e82c2699238a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086705da6ccd340e9211b48b91d2e0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22e14d3a2735dbedd1730cf4aa0dd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a43edeee1367d970f903e90726af98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fb1ec171b25f05f80a1ed440a3f9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037344928bceedb3fda54f4c57e1a1a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe46767f567ea33f0a4430bdd2f96b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda8f340f9435d9ddd088329036f998546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c1afdef084bf786071fcbc8478599547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa59744fecb990a92c566a4d21c9d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26c2f1dc2355f3d68293d73374b31e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e0116539789c85a686302ded76419550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9f291704e50f4024c47b3fb9cd49d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3a096ed4ddd6094da3c96e55be4a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010d44f5b98f42f71a3a189d7a36e43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd00c441e58b7f4c5653f2a513afed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7825ec0fc202d2e8fcee0adefa67a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ca06a8a5714e7cc5d33a08a4744b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802da73b28a1e5c6d14329d7726afe42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c20e3a10922511c8febca8605fa1a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa757a07119802d6388f64e8993800559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ba759d502a0042559e06076fe03a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a842d32c0960c4b2cb726db259c79c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb536daf2426bfadf86ed48cbf9dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487238fcaf7084cf0f42d67e57916f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed8b404059a539123cd50417f973fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c9effa539baf171a57620599d3776565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22260044c08a1e2d8552fb2ed7f60f89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8c504e2e7a6b86e22d81a30f8877d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735fa418c1f0eda0aa56346ab3af99d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad04d79487998255ce1382cfa773d9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b69299963f716b0df63a45d4aa0d0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7f7f524302695696c395f7d8d4e71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270c1f2980357ff3ec1eeb6ed76c08c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8077f4c3ffdf183001b2cc35db7894c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2d047ade4900d63e9f888172959f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dee0a4433ceb5711748580aedb091a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f6972f0e835af903652bd27e4968f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5761444fad41afd4b414e910cb143c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf54364ac16121773b158deea2821a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f798924478909c341d9ec96b8f1cdf6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a02504399603d7bb5b6d81b3aa57b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb195b165f1ef19dedc72ec1bf5d4c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722812a70e78d83113e991d72bac2b79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97724a84103913f09a9e3d5e2067602f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98034570d5bea26b7334e543b1668f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e8b84e722f2a61b45d6407a6b6e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb8be4b2237ef3b70c9bdb11e4b59d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395ec8420f45bbb774f8f363d4d74a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cb77caba64b16553244204bf7e63b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bad8f22ce24160db8b1909158a5cbe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5bf04623e489691f27eb1541acd18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04de44630a3911901fdd7bdef3a20b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a526b5e113771334355d016577899b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aee0a64904eb91a648f50fb8ca8be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af21c6f21e4f42b956604e45fd31ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99da9ac04d479aea698c7bee9a345b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0193070ebe6fcc861982d2c93122200596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634780ba3630c973bfc2992c43101698597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982b05062951d68e31c7f7ceb4c9937598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62a8b4a7e6dc4deb4544dc9f588032599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaa3fe32a93842445545c1af930dbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8000fbeff9811535ecae0e50704b64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53223c89c40f229c4ec91bb2c7a19c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cdabd8b08f067de09ddabb00141bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9934663fb712e47896e9e167b1748604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da092f3e83a93e44b5cd4be65e440c36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07d5f347b8907d2a98f3d13eef72ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14f7a368bf955415a2fe7de426c971607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040441ffcdcf65fa7ab26d52abe57ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579c5f65eba6a0bfbab793d3dd6ba26609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8491bf64934aaa6be509b7ad9614af5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90f3add43ba75aeb43f834521fb3ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee5796379de14a0cd4548f36d5c144612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234feabe5e2c0553c4df6879b1ca74c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebb428e973264da805964c7305b612614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3854b81cdb96aac431d20f5470a392615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf95ff0264f7cc818a9ffd7e9383f7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc513a143c3215518e20fc4cbf3a12c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b5e17eac7f09f5c0bc4f8397217e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15cb1d3047439644ae0088758786cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec494303f22bf33ac9d326267f7f0c9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b4d3de80ffadc6504824f9960b6c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e8ce23634d481d7c1ee44b79da56d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec3f32285d8f2a927a6294bc420b52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebd892813456eabe7caf65422c5173624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d0cd8b5a5a42699919ca77fb5f392625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8603b6734af53a2d077d8f28b17575626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a70e1a13e61797d46c89b013018253627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13276c76018aecf0ed3f3dd188350236628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa48d3478216184d686fe3ea801777629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f32ae10df47c2b4e4d6c77b81aa6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50ee2423570cdd6e965d2957976a36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab32b96e73c8c8f0736d117afd3394632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90679557bcc5912b13b0ae35086ebf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e86b5fb12cf35050da26f3359f368634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf706fd41f61759e498288cabd1224635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453e75fcbbb1cc4dae0e05813f8b9b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6f2c12fe70258fda6e49e147f9d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d94d24427a5a91bab2fc4990ad78b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25359bcf5b00ccfc3844e916bb842358639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7b387a09dbc7c3d7ffde773308bf0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529df4f23eab8f34055059359e455e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb41f3f178fd059e2ae6260ad0851a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1b6aabeee3c166fe04596a27d790c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745603f0cc724259e768f39d3514a87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac1a4bbad0adc6ea13852822c1ef1e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d3eede9e377baa899bc59544c9ba1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c451141277d098d5362b6a5ba1632647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42283fe745b576c8bd745b829e770be2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751295bb632edd6a83ef312ac6d4783649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c6368cf18180c23f43749c2121200650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb181c51bbe88cb9347658127036d069651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88310a39ae96ec3ffdbe1c64b1f4b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49085aa348c3530378e0c3ecfde57840653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088846504932b6e2b35299f1c0d8f76d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1968c10f0c0c5fc1dc2935b70c33d30655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705022b27c5ede3315df50aa1beddbfe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22287b11c5f5a73dd4bbba66407c795657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c11aaa27b61bd773f08a5e8069a3da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029c17d30d60e613ea1aa55d10e9297659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aa8eadfc7b663d6fd4b49066b3fa9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69109d9a18e15b9454c0aa19085b378e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518d98c87d582d3f284d45e024a6b8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779b8b28562f32a3390df928996544b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf976c63a7b75382cf920c9d90cdab10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4dce2d2ba2f8d2cf84efe1fcdac50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9bcfd4467a085e3a93c49bf1262cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f71a0d38048d3e582619bd7a747b12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0b8321c85b1a9e08022a3ef3ebd90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a70b789b1e65a1587237097e5d911669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27431bb94e60c612963727814847bdf1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea5f0d68f2ce8d08366555301fb98f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965b55c7f323f7c3fe33875c4a79cba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521dd698c21bf36148a2077ac78916a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253c8dda40ffd51f6904dae11d61b37674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3e374b6748517167ab8c164374629675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58582713135ca79fa25f179562f27ef5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46808a866720363e98c7bc6dc1cbd0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810638f5356bf031e4c78d6193dddad6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf61ed8dc0d45ad45eeddcb07e6301679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1cd28b578b8053f8d53aa838bf9bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db673ffdfe6bf73e1fce5d0844150f32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a89c7281cd688857e269487756c92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d76a1bfd8344252cb9112c30f6738f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46badbfd07da70dca9d009c9ad5e8ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda35e2a9321d82f3122028dcbbd29a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1ef9c89c46a73fef6c4e3cd006439686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34e36b02dda480554fca6417ebf10e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed962607b3cb5adc97b7fdbe752f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda3b184f47303e05dcd5398b21ed75689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca576a382286ebdd17850acfcc72e4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034a92ffb528fa2afb14b4c21ffcedb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d05cff311b327674e764a94e83843692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44997b8f6166a93d2fcc2f3d45bf33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb986ca8c80261e6772b89e0446e301694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0215de66225b8dd810eb03ac738a60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a7116d4dbce3078925231a318a9ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145c2038bb1c4e7a642e66d23ea7595697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639db17094a0f3c0b1a5d1ad66f348f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78185191b078486453be717fff73e710699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d15fdd27a54a1d70da01d999898aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca869592123bc4805725847784abc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf267a8ef7a263ff22ddc31bfbb8eafd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad48d10a01c9218f1eff42dfad6f5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bceda90092b67022251cb2ca49489704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02f1470a5491b54b24dc10ae45b6fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eb75f01ebca12598da6c7273fe3a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc74f49e212102a84a523650402048a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccad6f9fe6409c3d4d70a92a49d09b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b001074bc9e17a9545a23b6f2192f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a161226fb8dc9e1ed51a9e0ff518bca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7cadd24fafefab094ae945883c9e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1137dc45b34780df8732b1568bab1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ce5769844a13d08dd5c2af56d1930713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3795ea79550ef906d47efa58f2fc894714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eb365f185b73aa7872e556a31f799715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7272aff393a174167252c10a2db4815716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54634067311e220985b98199173a87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2963df692c8c052d90188dc1eafc0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfffded11e96cbeab47d360759ae55719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faba78403413a110fe6a62ac95f70e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbede77c1923dde72c2cc1de84a2e3b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d2b267ea05b9f2d27a57f0ad655a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73908b4e05d65a6a4d50c14a97f2f16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc29676ef830ffd1249bd53d5c956af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2d41d2306daea09f239ecf0c2c363725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32208222e14011cca791526bb1fb856726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e84580a03dba2b61228b3300fe34a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c54924327df9afa4dc5d60e742a9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05ac1ff21cc4cd41c171b58e3303d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ad7bbc06423c7404f42523e41b5e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0f5063b4d4d1904c1624b701c0478731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd04fde83cc7ab6583cde05aa13457732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36a4270d155a971108a8ed10a4352c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aa5d3d059f6c123a75b65379a0b9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dfb5e5ce40e7a47796e9abf460981735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bffda2956da6bacfe6f5b4c6c5529e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fe11be3c1d424fe2cc1bcc0f1b28a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e11abd7b7e9e16dde643c4daeccb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964c6bfc977943c833c48a6cce462fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199417e12b22a8ad9d0eb90dc3921db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f5fc340763923501e50bc4498d590741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3889a266c7dc122d9c035b76cb8dbf4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e73260018c6d00be40b36a376ecc70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a5e7426c1eb57610accceef626788744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89e066a167bcb4ca7594ccad3e5982745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c391a4001055b916412d03898f135ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35928c1129311264d4b22ab20f925c93747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d630706abe10e07c1fb8f5e8790daf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542d8b887253dde79363f48ce118e21749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f3f06ec2254104426a4298fe05b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af44d747e7e2fb0b0ae2242c36f4e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e853971536befcf8361d685c757f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb37a47ba1ff03e9fe06d727a6068e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce56df7e23dbe232a509dfbcfae6c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0585aab4a4cc7cfe73bb57f20a9c79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b0894e0d6954a81822ede598c9a90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b575c425995632d7e972a1401e25f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3e0453b3a1278ce06e63a611e439d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339f7701bc37fe524b306cc7a7321aa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff6605d8d5cf6a280b11f9a8a2f3d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97516f7a540eaefb09d3241ee2f3072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab954f6a68b9e7d17fd96dfbd1fc8853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eeedd828408a0d896b642b10d14704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac95648c0b568b1e2f53de93d429bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddfa77f64ddda5c65a8869599c88ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b743d79f6fa813a1bf15be4b545dcc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fd90bb9e542895db704d3947923ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cc371902b9b5f4a8703f942480dac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c86f0127e9c3679137808f61f43fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fcf6d414b36291cdb596241bd072c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f2df181361b05ef1474ffed3253ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31302f1b1f1b3e71e87ebb6136b3ab8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ee3ffee7c054634b90484110dfa9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968d35cc6633275f14fe71d90fa824a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40754ab78fa14dbd19588efdcf84f8dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff840caf0a48fe8a1cedc56edb6ebce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ab961f275df624f245a3331af6f6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feebc045dae479db2f97c4fef3e89a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df97bd15b96a7ef49599768572dc1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecee7dc21ed0d8601d46711448e5f5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2864b6b7ef82d8777875478800b3fb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a966e79b79cddc1bbf5f9fe1c51b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641d100856b358da592f2d266fe949824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed75949fa8bb376f3f4ef55d422060d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ec5bac656537dc05b4a474456dc5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58ad1a987f149f2f31ab5ddeedf8a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269395ceb63c8f66bb285d6e0d704d7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25e1b60d00039a23087618d8ee4f9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd66eee03960e4ecd96c7bd8f74e73430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715e23937d889c4c73cda9f3e656a8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c118b148ed66857989ca0725c5a976c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e109fbe8e63cd64de84a7c197851bcf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc877857bb0e8699c436414b97988d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78155494436279c5dbbefbf52aa4b5fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d82b48857dd020fc15e6c0060b79436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf13ce1073db7b508e112b0a9499dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42952b268feaa0afd8b6f44fa87571fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f0ac9223df83cf88e87db239271ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3b70c55df69c469995ecaee5ea4cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96de0a090eea75fbb36a8a7d5933f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc901ef7f3bde1df9af042effa7a8cef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b61481f4836145b2e9eaf5f8ea89e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26942ff62b0fe741b826b76866c6f82644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd873787ab7d0c9196d12ed7d5fe29b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c05e2d7a163f2aff8ccd7247ee16d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69ecfbadd4a5b3ee953073256b15c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6a6c20ba3ed674c8ba70eb78daa1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a6bc41af67dbd99eef3948a6f8a8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f8db034d05f83b2ee8752202b0e3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb3a9e8d2b7ea445e47661d83612051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e1373bd9f120f3cf0af7f5af35d4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c7928f6cfbdfde4de83e892bdc1dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbe4dbf2ab9624210868274754c78854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f203d7847f006893d205346e33223ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e849e6a5b7398848f4bef7627b22b6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942464209af01073219a686e00f175f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439259929b16dff5b40f606380c3b2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4bc9bcc5ca27cb2284e18f501c7dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c56549d46e068b99e60966f43c242860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebcabaff28da77c6481af643cc6b7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704c3f96e72bbe8df6afba248706d9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebd7360038077e9d14759211ab986863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dfc07d33c108d6260e3e88f07979064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d45bb1d711fb1302d5512712f1db565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8273a0c16bc9b215da2cdb16789e68266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae82809b27a3348c83ae2b709c5ca5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c10cc2822efed2e28e51b8840ab9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6aafd5c09482e3ae87f4272c2210d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2d9edc15b7646f21575382839a0c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6af5b7950934135a7c266c3cdfc2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c8ec3e0751a2f55bb8e0e250c911872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2780ba3331ac6df0927e76b84a13e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f243d5de149ac018c125b0fb38b0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04e74330ec97436bb45dc35eb79db175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df2ca69f0de122d2fecf3801131ae676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1602bc55661c0716eaa1d357ba9449077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb9b556ea7719397b6bc9dd20c260578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfb83c3eebba3c523cb0470ffd0b7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d36e9c5ffa4165003f86cc6e52ee9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a654c2de8d3d6d900fa2e291a4f7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499cfae0bf7607e6c0994a499c738d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd98bcfbaef118a676f3b748adc6c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddf90d57e4455290da07cef231b89684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160b0a7542a7d41831d50a1544e861385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1d1af0fd3badefe5a2ac19b0a3a7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc127e12d07c188b0e151b838fdd18d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb341b16245591ee6bb1f8cf1727f74588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a45ff7ad8f54ba6f204ab9bcd5d31a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304c4f4d41e169d05156f0269da9e4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcf2ab644b7db8ec3c43521675511791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb818b5a7ded6c6df73098990fa386c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3b69cde0dbcfc774bef1f2fd3807f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6748f12d12426907b84ddb70e9f93b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c74619b6cd50609d8bb10f29a2a1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d958fc149f2ff3e5f6a5daf52472f8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375d7fb962c723b404490f6e222ecb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c89af37ae8aff3df748ac266cf8a3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f3b23633ecb3896aa9cca00280ab199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c175207e9771702e1f207eaa082a0e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5726bebea32dd80893570063070faa7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7dd97505837f2a9180de2be4bac19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43992ab22183d949e8b7fe85c6ea4892103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e515b9c464df885c18ca0702916b14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96a9413a97401924bbbce9b1f90fea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28c14a43eb17a39fb688f1dd033ef0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922026b724dfa1dc33bc37d5152194c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56e7ab51c92c95ac3117424aaf9d38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66988e19c41766b9f09c811b24707ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a580fb822c64813a8498044620254110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f9151c713546510ef40b931bdc5c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece2f115cceb9dd5d2dea78658a313112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ad33042f4d09c86fb7b0b4b3648cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf45a5147236496d2c57bff8db1fc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a55c682b2753053f9c68e82723c0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ed346519ae82c4cfa6b69dfc2b48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3e2635b39caac3689ff2a1b005b63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfe97ef682e4613309ec76fa86ae01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86f60709437e2b6e39d03fb909e076119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022e7e3906774527a63370ebfc6f495120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c069117be130b06c5fa492cfccacbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4047e73e504bce9f3bc3192b3cc461122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f421d532a77e80ea0343582521010c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23085f80e9e9834e1e13f0e1cb145f65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ccfdb5fd0745bc415fbb11aad62bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153b771c788976263b30031cb8c4d19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55761590ab40e39cf5f01612875d62f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c490ff83faf2835c0749bd825c317128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46635e672b687ac279dbcd6d2565ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137c31bad895d59084bf4e041723442130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9d3bbc785ec4b5fb6c507deaee962131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bb054cc0d250ee6e078d50006f14f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2325ed53602d4c6d88673f728f68ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324c007c9ba711fee87d495dc3df7f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30a8939b8c7532dbefc5bcec31d8cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4b4fafdcc44a338d8fd324dd98238136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580b9ea9b841d9cb42ad25ac922736a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605f6cca2ebc5591823f69233cb7a2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbd4cf25a840db8baa85969c3ac325139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90353e1a4991eeb63f428794745df11c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeb6aa8e4ac6b7cea591ab9ac0cddc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de21641072155ede5107d0d1773304b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6526b21867bc70217a718a03037daf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022abf5d73cfba8759601db1f6af84f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2854eb286efcecf8bb5b912aed821145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d25214d301080330a040b9af76a489146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b5f7c4305d1fbd1ac7f6939394355147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a11e42748a12fb2082289c9fb7fd3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9892b8cd05fbef88884386a364e8d7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f82f1b153126093e1ffa1d4f257f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb836c947b9756ab2bf808dcb3ce7e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21ab4c27b30c0973eed62f2b7ea4ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f74efd832ea97a03d640d79fa83db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585351cc1d77b2e2b2b96b88eb369698154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901178db3f3a41af874205ac00a8c6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e03f0a2efbe3aa5a56d49582ead673156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a289fcd03abd167e298eff4ea4d0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8316f99b902d4ad728e0f92457cf1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2361b268cebaa58d67ac13c045daa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceebcd042fafde076126430639dceab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1661699b3647a62a281b10d3467a3c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61555684d91bad7aa6519ecc9609434e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ababd7b56924921cf0f72b75acecd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30eb5cdf113a7d8999b51e83bcb3e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0f4a47716d22d76a46776af835618165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a2608dca1aef9167751fbb710668b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edfb4e54ec2c16bd1724e61e5411d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73319c9aa59090f6645b17dde9e6578d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d1ffb784b5c17c2b71db65b9bf414169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffd131211184c33e71adfe54aef5d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cd472c76fab38c3a2a83def506ce1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa970287ffe45bb914ecd0bfb9b32ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792909a91ff72ffc21633885c9ae6bc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084fba9c665c8d4542ebdbe9bd94355174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1361ac85e88a5397f93530bd48584175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4980aa06ca9d2695c93f596f1d217b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755769368729e25701db34a00abba1bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13484ec47ca6f2a6ca06c044f716b7e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bf41e8d011c0325b982730ffd18bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931d119f9a174898fc706e70c9efc79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aff7915e1b52d30b09590e55eab86d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d0b284d78ba41a739767dc7500d53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24e7b89b76f4dfd6e8145fddfd88d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294052d25650e456aa02a47e72c84d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6484396b7f03539dc81e6310197676185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef86a8513f1f29958cc7f9ac4cdd368186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8779493a4f20c478af5babf7568cfd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24777c8b5b31af07d5e11e591cddb181188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f8c7630bd289ea6bb692bb2fa12fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd79eba7d5394526a34dfad79a5da8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65132580fa42a875650283daa8cfab93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bc749e5f0478924a15ce556f94822192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845ba3977d6fd1c57984788d694c9cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8b37d5e23517a2dd28a6318fb302a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53827e610ba476202a24b97abf1a38b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d3d625b58bbe98c5148556aa454e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0527e293d83b320f2637e86f6c25b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabeb2252561d0179e73ef278c226ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c79a05acebdd969c57125f95fa53d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30018ddf5ef467de79c76451e2478923200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03c5e2c2f9abfb0aef745f2634c421201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26162d879ea2b11f9d40b26127c6c7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e6e91daafca66b1726f94b7547615203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b8d35fba267c01e3cd17dbba803ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ad763d87b2b0acb56954a8148ef3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4461457a415e835c13d600ce2eb3ff6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81e0af0b3d6f0ba468b3fbb9394833207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015b147af1074721a9f6c5f6510b93b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883f4b03deff547c698f663403c3316209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f194236b4edd16b1eb6458e3e0373f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5897ff3e1e2119bb4f796168c0c938d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9698720b35321042eb8bc826453bab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c357826bacf07639f87aa8dd89c6e51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d898a4a4cac55aa1d7060c5e48a7706214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1f9a840406b7dd788f5eb9ed621ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26082288f2b9da075b124c564d1f1ce6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff4f8d518e5275f428443a3667ae8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5952d426f2878d748c3a7d25ec30d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b221dc5dd27018e68ccb1605c2b1b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dccbcdd430942361a6294064ceb80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7c8f21106b7150e036acbb7ecf273221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e42dca99f271707050c7b48413baad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986a067592c38e87053ed22203b3a6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fbd5df38301ad0ecf134ab883c572224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6867597fb30e99c288d0ac2b6e7492b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81130648fca7e094434e7fe8d2599c71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44b3292dc0c78a4b616face0f12523227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9f555a533d1172ea27ba99c4ae80c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273ed5782249f2451ae3ed61cd767fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f02fb3e1444cb7497d150d1ccea79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453142fd93a1e8a04ede826ad71c82f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d8bfc672045b6c38c0d80a8181f09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53e06cbed05888d53b1eb53cf2cd1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc62f2d1c20d9a9392ff7658ffbb7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9833a330ceb31f02ae5592d069046235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b935f493bf72bbb22efa6dc5a1979ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd2b03fa8dce90e29348841c9d048b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b714324c3f922992487e7f2d3980238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bf0b33659b949990f5c24895c1f0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e7a7ae4c729293d5eba43d4ea2f55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d4fd96605893a5e4830030a84d451241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef9251b3c71c4ee4f99714cf0872bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d108e59317f2df33ecf490bcc5cb575243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52462ae649b10dd9c493f350c8ae5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf77c615e1ab53ea4fe2065c4d4cca9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e65cfd4feca18adbf73fc24387f007246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec02cbc7659640cd57ed1b3151d2302247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c2bb74e49354e42723af32750d08f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497af2430dd15e26969230d959a8f11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175e96739bec7314cec79907d823b7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c8bb656f7e009b4e8402584dda199251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141a7b4931c4ae0225d55e7ecd9c026252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d129875cf57263bf12f9cd9f480dba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fecce0fe4bb01fb97ca7eab6625039254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11b790692fb29b4a07629d862211c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd0ee185285a259088df135ea5ed03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821b97571dc6f871ccdfbeabc67d327257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55758de2121fde989a17944807374b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacffd0122cfe86329baefaedd28febb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514cc6b002dccf7b80d4e6f02bc4390260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863efb97182a8bf4c2dd997e88ae2087261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7fcd7cb871a39f2c4c77dd128861c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73781b60078b7777c016717ca2d766263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e3985fb88a15cd059c4e867558e0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433288c3ec1cbb5b0220c41102684e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830608bba3db97a857169aeda3c6f02f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278748a294dfc1e383e37462a76cad7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c0fe80c8738b4661824bed2669778268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652a6e3fa8c2dbd75c0e56a1afd0f89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e8c4b320c06e6cc9b58b087c36e2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b782fa15236105409851733c2f69ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2da687fb06d57f5cd2ffb2226bc23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c89ed6b7fcb801cb0f8c2d792231c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5ce4fb29024fc06258d6f0d432180274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35543dc299345a5bde0e4b2b9a0b0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536db969311fb3a64dc904ba2bb5e9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce8652b19c940c6e040f781b0fcd96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ee08b4b343cd31ee50e09cd330f73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824ddbb74b326509f9011200c43c2bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a0b703dd9b12b088bcb945c964047280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd72e1e207fb895e2e868b8a436607281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e0d69b18ef14e3a12ae9d9fef4f7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a82e3a0469d66fca35b750493b01c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a75f39ee2680631636018052e79a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8ea836aa38953cc75dae85d22eb09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde8774a7accee5b3ece50734b752d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f42c9cb0680ef15a4e408a55033457287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba75af2c230787110e7a0a20a8b437a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc2bf27b4e17c247c01f49f9d46056289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cb1cc8279511f07e3eabb22a53358290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc7cca71d746f518980c60ac527872291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0c4b5e0226bf06c9e64a2c516050f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c52e164dd4089990166298b19197eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5d2c5aa2ff97b05f1c6cf5adc0eaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f2e044adb22cf757bdeacace7d6a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32948bcf29afac70e58f42775c52b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f0bd772325faae70dfde21f36d31f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfaaf463f80b94f4cb636486fb0517298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48b2b80de36307b04bba39cc8adec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab50c1f3102a24498fa83a39b51838f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965121a2e58c7c6566ae73b3684626c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4f3a35c2f2f11939a4fd2cd3968dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1cb0db745e998b4a4a3abd95e4ec7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6397bc5ffbdd9569f6e8b50ec442d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40ad6bc15626ed688213e6191f7a02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b1f15f9ad2e3e6c6fb27ada5a4a0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75281e637e3e5d68bab23e5593bf9a7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658c10e053953987c3fdc393807a49e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccb604adc6973d33ae98f6105114e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5edf8f8d57ba78bab940d14258890310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2112f92945eab41f9d4ad6de5d46b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22635f4857d4b8997f807be612c3f4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b15072a608f795b5b8908759339b70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ab77561f048f48c62e9b8d276b1af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa77dd58b100d971e5d1d62f49beac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aa26e8500eba3c48a2f1138aac2cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332c766f694d44b409838346488ddcf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc8a1a84b3e8744e2f9a6f9d1d27b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40cc3597181a66cf286cea525ba9e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69777d317a06a74c940e78d4e35bdf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bb63cba3d70ca2a2aeb3ab19a2558321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc5feb54b7e325b762aaa8539273b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ffcca167d3f9c01cb668ba1360d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca17cd374007136b7e3f549c0a8223324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4ae0d91cd7683d76ecd05d4753542325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ed38251931b3e9cab4c43641e23d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938c69294f6dac6ec9a9058391f9ac2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830f3ee4f8e05dc9ddf23ecd3d61c16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78f41f4fc64a68ebc3eb7a82838054329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015ea5f28f906a05faa74c53a42ec97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccf967471a49e7b07634063485b782331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaff423c3ed6146c3c63a9d26e45881332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8de1bb40c27387cd765077661e9c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1708ce010249e2a00dcd5057ed592ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44783b3e14b7bc74472865f577f1b4bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df77e2e7b50f54189108e91a97f2b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9795a468681eae01525f1509fb83cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23db86f0b80c0f191a7816d6c41286338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806287558714b871b77c8d0fa20144cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c11c5c8c769cc64e95b9116c91e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914f78fd7b7bc64f3deb0ab517cbe73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4195ff7abe4f9d9ec67b0ecdda775342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b03fd9cf7f3659bed878178e5ad519343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd367e725fe2752bd37f4f07c79a9c8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11078829b2506455b28d297ddb22a71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11806820c8fe16e302ccad1fd2afc095346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ddf51717fa545415fe7e2a017306c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bf6b2cbd2c16353e27fa756c9ba05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4522b9cf60023ae426e2064df9de4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73578ae66829070cd3aea51aa1cade55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfe1551b61465bb1b6d5779cb33a9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad5ff8a11869146808b9b9d091523d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dde35eae071bffa77a18f0020db87d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f69f0d997e70b52472a232de72018354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7db57c33f417b761cf3ed389517c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46879668d575a4719065cc413e6b36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c4ee6d1f05cb1017e2e57d9d4762f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91031bc385fbf00fbb776f6eca5bdcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b824c57ac48b97300519faa19464b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d6dc4163f7ae34fad4b1b960a4243360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f71ec084bcf78adbc2911137021ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dd29e59bbd89369242718e405e301362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6885db290c68eea650c9211da0a4c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7e50d1b3d91361f644b7ee51a0abe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a234fcbdb00911e875b8b8e3d0e43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd814415c52db320fd06139e632cb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97d2a83f33c8451eadcee9bee5ee57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3766d17c66fd748fa84c4ca27d7f28c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42b4f0dc4010d33997f6aac12cae2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f312a2c03580896a0f625e7a763d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110f0bfbda74c9f119e64766621d2b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdda578fa64057e529e5b5a9a2b6ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6940320729e72cee08224b134a4fa3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aa50f5ada1afc3670e4213fbbd3c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fe3489b3688ec5d575089b08eb14e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e224198bd8cf0e93d05f2b1f3622081376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d263f8dfd6ef20fd488de3cc3fc7e22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8300e68c3f64d77124b358878c00501378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d07a102dfe8824dacacb9d454f4f11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d4363c763b6fc4db4d545ec48a0f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a8da801981c72df550979bb2b306e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b27c418a6e8bc1e083701917daa1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea57a8771fca167228a1bd8dbcf11e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dc24c43981fe5153d8391bea6f28c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d97b1f38275158b1d5270f6cf070385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe082873ee7062880537ab8e1a3e182386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765321b0c7621866c9372e573340cb1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48c49c92aa733dfa1a01f58ec6e102388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97739733a951b47a07cf05707ceb725389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a45cb3d1bdd9904d940f073cef9b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f150b1511fcda9a0d77268b8c3fd6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab769a07bc3c3ff2149276590caa14d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db1ff15037864c0d49e55cb43d1ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c094bdf339cc1e98670b9c9b52bfd9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a6bdf65a2b38b175d5872f0362ef5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9586cdc5fee0e0e636907f900474c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c45e5aecae32808bd84bd4d589f1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449c00393bcf081130ba2c48fb9b930398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03b74ca7a51da415ea28daae02ef17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6cf0d42702ac52b0406f9665626f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423590ccd161387d2445f2e680566948401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c93b6af501ac08726713535a31394402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f1908925141d0c62dee3a15531040403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5469d691d70b4553cff6b27327070404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083258c08faba350e7403368637f5491405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e593996ff11b203ebe374313e765b6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0a16c730c9cd9900d53740031aa6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcee308f45e7debe438cac6cf5bbcf5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127907bcf004e40c860989209048192409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d7b1d0935c23de32dd5b1192fe51b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b1c3434773f318e7f0352852285ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6952c1caec60f9cff2311b995f25ae3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c87f6d139671105c41991931bf9c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02eba9c718db1cae9e620b4b75af1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eaa93f266cf5f926b93332d56f383415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8a43810d26cb29caff15271610acd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750bf334af8827ef1eb4cb718259dcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b187df6be1c267aefdb79b6294909418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a15503eabb11d0ef52429f919be7d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed15cad8fab06ef7f49b6864aacc6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cc1ca4fb01e91a3521b0182e3a2c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1310c96157d1361c998d32ab764c54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b88a135840a4fc13f582970a99fd02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a20d206e84adf65c4099b62a73514424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648db298f7516f2a9bffee0b50d132b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c84ba7ff4d477f0dd465c07fba317426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5b70dcefbe9a09f29a6e3ca4bfb1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf59d47a1c18c80d330d0bcd720c3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309d6fc6e633121b0e6a8f3c6e2e25c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf044b2b8df44f4599abe92dcbaf6366430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb0d36d480d432c6248d63cba244a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13235415174e9264b9c24962fa1c18e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c8291e65eed780a5a9af5d0b73fe5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a14a8df432e68b2482a0b82584b9be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f458699d111857ee8c06f25263f0ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cab1b3c5d15010305e034dc3fe7eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c3227758bcb0c47b7aec7bde1e85a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5c331e6a1fb1df2fb28423c827003438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb803a4eb63942a3576340a59c7316439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97584fa2a07369bcf6237dc08067c59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba741ea66e9e6eb5a164182547f95f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15085db28958b75e42d932842c3eb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f3ac14402bcd6f7455778e0844b1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374ffd7ceaf023ec6390607750d4922444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed36ed30db6792fc8639a863b4a409445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1578353c56482a3e813626cba8a01c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da989f84a56f1fc8fca9932ac07a66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126cff6c133a63f2cfa7a8e7ef56f27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c46e62661109df5cadec9380a23726449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47f5ccb451d07576131eee474a2101450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b542577e8c5e8daec99088e29c4d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3a13edca7ee5d3f35913e1cf06ab2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0098c82c62be04ce6fa2bbf2eb9b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a7f6c7105d77305dff0f0d71185dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b855a2af1979bab3982bce169c55c9f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462fdb49f0e92a008722dda5d8c28c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39e468a1b9fbd385b05f8acf7fdbda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a636f95de754beb95275dea247022e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ca19889acc4f8e237925dfb06bf00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda5b55b4447b3cc4a0a7ff0bc138d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77461f8419f524a70039bf7dfac374461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d3692e0ae37769cf8257fa9bc259c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0565801d7453dcce2002968b210f967463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342a8729d5a144e9f52495556f6e67c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f92ff0923be7af57308f27737ef51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bc6b26428cdaca620a97277770729466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175e62bd1cbf2f60af8a32e1061dbce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1770173d3261a4e0b49c8555aebab5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e825d98587d5fe5784e84d9b870b6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cba57d72d90cef34ebd44601060fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e9dca6b2f3af105795aefef0f9dd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0bbe77189f7e8cabb2069c57c212d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88860b59df2f7ea68808f52ef8a06058473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abca9c39c393090afd00b59acc7f7bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98261489cc772b49edb6de66a4f69fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a4b8087ef019b8af98398a1e227ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00939a82d21eeedc2bd936424bd1a419477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769dd8472f2ff351ec816dd83099101478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb98ed259bebfdb386ff0d1163e6a53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e6272abad7cb4f826a83dec0c160b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd8feb0550ad3a11042f69ee2b6da5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46487e6f034571304dd56ffd9c0a6f19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eaf43aa3f617905c222beae6809a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80654ec14a1325da8282de1ee9736c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60662d49f16b1e59d2684ac6c533d739485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6991835c3a21bf9d0e9ed89077e72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587b0abcfe03f99c74e0845b031914f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c273c6007a54eb9eefe3740cb63a50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aa2e9cb4cee61067de7247c2e9f21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803c7e84801409d5305e9977c860262490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b263a2174b00517b4f35ecc1e7e53b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf0da3778ae14454ac9636ebbcc1ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcd19979aa08bb44e334d54f22c3c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eec46a7382c1a409f0052ffb8be07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa74236cc4d1253eb613217ac2b27da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae8db97149a49af28128226fe70aad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d50b58e64cfa5aab01f4d6b9510bc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d0627eb3bf76e526626662a4760a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0d35447a39a031a91164a33c78e0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2d210a5c30f246585a0945544e10f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed173077353b181e4bb83b91b192c102501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b478960b9e7b1a701d884d94c289a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463949e1ff8a23531a3f0cdbec068a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559f53b60460da9f598ecc12f6a1f98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee84a3f09789a5a6c6aeee71981a2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f29767e523d922070d73d433cf1bbc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4289a3e0ebccc1b51039d8f1121fe8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d01e86f7d0c80f18ded79e383d3d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7fab23d14e4007808179b632988ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f265d1c4c9dacca701947f01b8ffcf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc402a120e5cae12459e993dc5eb2140511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a80cd5826fc71f2ef2ba1e2512b7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce5954a665f550591a4b7592edb118513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92d112b7d4070e6ee46b391e76a1ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931d4943aeaa7afc0b4c6f0411783c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836e3e2e1967f5e1b6dcdcb2b0dfaae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f88180e113f560f1a5e4e5b5605d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bfcb0530ee3c2e420f44806a76436518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a6ed82de18a84599755b0dbcc3430519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587cd31f28e578d5f288ba56e581fc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ba336ccdcdbfbee95bb7dc4d32078521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f6d1f3a90b06a55afb8264dcf83e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563a198c08bf479eb732df184716bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f460e5a792965413ec2d38f6922887c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf472d62b6484b54a9afb38cdc50b7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9ace66eda03139b353d33169b903d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04fd4c4fcb2a56958937d783b671dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac30987996b631fcc54a5b4a22e29d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdbd53cd724e7f7bb4154db40a16e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d27b595409d97009416b22d5cea5ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cb3ea8adc6c89423dba0bb6913319531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee88d3aace3fc8d9c8072046bea3a5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61e1e01a7916293296e1201d3be98e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d73447302bf451f02e99455c874699534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdd4a57c87c2efec5211e9fa3e821f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d32e41a0b579245f18350c4a7c9ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904ee6ce384b6385f0abf35a1f07273537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fadf3fcfe1d6162f2a6142a2a81a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebd0ce14ac9271fd10a040bc4f789f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4495d7963cbf7348f0aeb39eae77b7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855ea386d40392281e0d532f2ae1283541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45758dbb26c8894f8ebbe659a9e0429a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678ccde674e290a261489e2eb3c67d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f64133f8eeb461b72970dae3ca4cd9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f782d64e1e7448906cf2ad5a248684545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31425fee7f887897263975c54d8b7f26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ce7f44b64a2249ecc085e73e8a07b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671be1db2487e5483ac64e3173343f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456681a6341fd0a82a531eab8ed9ab81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba82db3566db90b1bd18dc04ebd716d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ce0b4cc46deda8bac0c2780ed2c18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15261ba665155128e2bc97d2cf495977552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886be506fc1716b3f318f4a12c739c3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef38b81a0d0df36eab86b8dddf61e78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba90b2931597a18693c0b120af64dc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1cf1cc2a852bf1f2de564bf7611e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafaf754c9b7e454a22af34162006e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dc9d4c584b9691d5c91ec0fa7ab46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f97ecdd1e56a30e5f3cb0fb0d66e7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633daa71402995b1005742023ff48319560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ba6e3496b96bf68b1fc07328c42e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573db1e38fb6c79f922e662876f579e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a2341653dbde8202f04e76082a2a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2c4fedf1a70567036045279cdd3cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb28b966508b0a919539b3030a4631565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c22c76b1e2f881328db6d978a6ed3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940841a11829286741d3b09d99ee2cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488968d16a748ea53500e8a6033c6942568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420becb3bd22e6696c0cc76bcc95aa27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf890c378d601935c1a15a629e09aa60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148da74bb42e73b0c108797fd6b822d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1a13361ad6e6dcde5752f2cfc9189572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffcd83cd415e6db36ae1bfe32d0a1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b7223fd172383e38514549ea9a993574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfb3ebfa253a35816824fa22aa48b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914154381dd1b3163810b75e9eabb00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f9116a3024d97344bd9f8ff182c71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a78e668899b2beacdccde755d48015578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b758cfa762284da38d5496410a1ba5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c367133c841b11691009bcc50f09fa1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa2b2807d01ec744fc20971e49fa3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c77322a73f9302ec8de832fa86eccf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f5466b49c48578304bd5306be5e15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16872bb7d5118b235c2004ae894b8548584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209160c527cacdf2163803d1010c887585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75754cc6493fa2ad1906ac128ffaf92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc9f7da3b1b9d6c0a2dc5841dc9787587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e68deffa5a83161c4258070459f04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb41525143759329216daf9dfb8becc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc312636156f3f778e70c305715b4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b2fe52a5cbc8d2552749df0085ca0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a9f23e4e88cab23cdedd275f83d68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da422da59e0b8123b0ce685a1c1efb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ad2f2f513892fcfc2d82491732e20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccda498395dfdbcb08989e788eeca19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0b31f66391fc553df4c2151d2ba69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc09a92914a2a3ef7f110e7af25604f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a850627307e20087b3503b4570fc95a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4820259d1faaa01dabf107af312c5f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f971ddbed90414b57bf73a3fcc81d09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693899ceb6e430dabd3ce3851bd70144601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e392173cfefea077b7135b262b7478602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a77a8a610a8756b0d24c55455424ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba6b17531a27bebe2ce57d6ea9155e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef388867f81d9a2dfffa3c62e9c36a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6ae2a0eca36b4d658f8680fad14cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28484d52381a311ba0331f1223d3bc60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360d2acd407adc972b67ed81767735608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4b0b808be57e82788e8fdd6cc940d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebc688ddda5e5bb0fe8db0c62f973f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eb1307e275f81e1b5c9ab97d7a9ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d092961f545cf4b61f73718aeac5d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5230efd17ec3d49ec902be23734dc5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59968c3478403b9e84e9408f8d5f8720614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4ddf39f81ce1f7d620ace11877c9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649d6be52f9ac60803c1c108ead5d24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c33a9d6d9325d9db3c51bb9cbdaa0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2517d41ed2a8445f3bd6d98bdffc097618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ade931edb2243ccac8ca399ab1b310619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9389f2c090598f87ccc211d66f9693620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9da2ef80aa6dee84ca8e2f5d26a5d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587a3ae300375ae3bdd9be6f59cd351622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a165fa987c5afed534e711e6196dcc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7744ebfc93035eaf0f49e73a46662624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccc4e6595b1336e231275a7faa67f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86143278612f419cd18a5ba6ff2841626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba9f5d931a00bd77c3e100a14ce386627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547cd5ef36e7e6bf0b8206ee6402b56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18214314acf5f30e09538f7ae0334dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381e56d1fed4c65012a8a617cd37e96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e77e6520f842b1fc6b358197445bb1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d952c47e18aaf72793c265b6b5dff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9a1b4fedcf8f177c46e77a8fde4a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497bed55a725991fe6320af6a105c82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6cf8325d4e2e53e38cbe4f2d028de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b172de176e0bcabab4d0316eb7b89b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4364c5df2943943fd03ac94b2d5b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c223062493daeb0a3d2e9cfb5631d2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0823b1b1a3947b9ad0124da7d59a37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6742468af42617c4bddc89f70f901640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34207ac3f98d55d3f8e0b300e030aa7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ba156532047ba14c673be1f74d0dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09a1ec67d25dedc67a9f9b06dc8aa6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d3481cd8856f793b6739d7bb74e83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6ac3224e529ab49cf4cbcd1a7d4d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc132228537fc63853089da19b2b7686646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5cfc98c7769aab804007289113a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5883e6897563b84b21148db8f84b69d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a675032ccb4142172757e6ec333ee1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daa42bcc05e319b4b5258586756ed1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57189743dbefd886f3db655593e6febf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da376edfffc986224cc0db0cc8275855652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbb5ef4e90f3d7f6b3e14cf21f525c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee042f931f396e07ef4b6b9e4ef72bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776ca8a41d8d682f1eccefd709cf309655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04a16ae827fef58f853fe354a37b59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c36f8ef4b8fff9c61876603395380657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286054e148123f3e42c9a5d9eb37503658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721edca53662074a7a7c49518753805659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086afeb78ddf38b5bda830a67340fbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40b293915b7343d7546b535c403150661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771c22bf82de70fccefa6c4bb402c83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23493a0f331a21a6534b4a7209a26b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14561b80083e08f8f5f3450d2b86ecf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea08a8d5c378760a05dcef04beb28c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d70c587de6821454dd15f9c5f7ccc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81144988147e3d89f69ca00eeeaac9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff07ea55c8c91812780213cecedc857668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aa6a2cae55f536bb1a72427fbd9be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61774fbea549a5ec93c49cb05b78f9fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568342b80e3a56ca97041ba29847bcc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2c8dd4053d4ffb8a9a365beb60ab4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fdd03546927554024fb3cd700a772673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d818fb4ed2f0c3a993e39e51bb4ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f645b95293cbe8cb4a2558c2501c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e75c4a0bef45647dc5baabe85260a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feb5a1d797977bc1c8e15af2c417c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a722073d81398d386875beb6b845f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c34ae88b49fe0935ef398b1e0b91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9afc2f1a790471b8c9cd125ec120c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bb8eef1f6110bc70ea2dc02a1d5b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99f176da7ef79358f48fb2265e9636682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571318380c8b1e5e9e99c664855883a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c090c465d8a2239a385f995ba5953684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34776f75d849081370eb1f852ec825c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24f8a96fb17749f48ecf03d53594f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e2a6b8a8da6ad02cac09073192881687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d1df6ff46980decfd19aed5bbc115688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086f2dbb61b5e107504bc570a5ea7c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0667f00ae3b7f47457dea2fb83efc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f2c7f8b1f1fe3fd49940c23600220691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7feae4d8600c08a01a6c0f76e6bdd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18d403f5312f58edf1c85a3d4b5511693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adb275a3b26b970be47283f081c635694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b88ac70d5ba2b7046da92ab8d310c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3a7de4765aba66a18d561026d7ec0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad32c6290a8ebfea0f22061784de507697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0086d3e461169b0fdf23e10e4b55e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8936e1a87a7677e25375643242115c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f9aa5d883c2bdc6f1ad9727e4282b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b7efa61a06a155d728d704cfb3d0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b824ca685c513bbdf71a45f6b64d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366395601bd12693602f55c3ca092517703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db7f41cc9b1d4e04ad86985c1841a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f63b8b1cfa0978cb7a2ed1ae0ce442705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12db81ce98fe939f83007031dcb018706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1085b848f78566157051d53f580eb7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fc52d058d2c8bb694bc948c727176708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22706b44b2952f77487c0c16c8304cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4c39e0eee0594e7a66b8e70eda015710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f80210746807a5c8c606cdff4ed18a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869700fe325bc5bd18a0aa54554d46e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8782186eb69b65b4cc77d22d9098e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ced894a082d19d93cff4cf12c2bc67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a44acbd69ad27aaab31d4c18accda715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40e30bf0e06934482f39f3ea004212716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cc8448d37a7bb3dd847ac8741b38a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86367514fe669648554c83d641d1d969718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be739eac3fad151a1cbf7c18db2793c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a7aef06bf670fa150dc997760c091720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded311ab2336216317c640c86449e88f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211291199e817f402ad9d8eb2f3e746722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0119a4957f0d3157c4348b4c018f26b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e1cbc240dfd5ab2a09cbd4c93c2d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d68b56fc6f43d73fc52f6ca261c9e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafa9cd636ac6ccf9a21d752a7e35ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a16cf21a0e5f3d824ae1ad41201fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa19bae9cf1a71008d302db767989c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20ebdf9f5da059539ca44a36175897729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3036bbc30235a5532cfb665b67ca5a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca623108ae85eacb9e71474e6df468cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ffeae4b1542fee57e400b4a6af323732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dad2e3d93199ed6fd44be67d12d8e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74c0ea7893d348731330c2e2211f29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e9d798a7f08fea4b627b22f582e98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e931b6a3265b156f72a3314b15287736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb6ed100968e9c125972494df7e32f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd33e4ac930ddf72834181d8a26a6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cb3e751660c1feff2aa8f693f18a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277b3e8fd1af5acc588abf0a0776116740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea500007d3700a19efdf0f28aa48b17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d6fea21241e8462358d5c2146ce65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c59ad477794872b0d2cdac72a4808743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de0e6b2edd3b82f7122a47bcd2c8ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24105b2d2c33f06d96059b3d66ed52c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb98ccaf120b31568dea4244efdaaf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb1a8380e8146bdde6bc933febeb60747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89282b7514c80c6946dd58fcc33c4439748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358412d1407fd8b64b1c2c9468f1d23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594698118f622deb37e47ebf87a15d55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c403f285b271f5d91d5bf704d401d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74d8eb04c7f0d7711fd9102536a0dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f7b86678eb3d71b4de6c6f69f7035753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>