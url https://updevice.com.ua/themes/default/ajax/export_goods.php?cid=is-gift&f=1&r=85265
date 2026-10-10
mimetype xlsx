--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9905e078b959ac7ca76ad9f957abf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f641b697d2a0ecfa3d829b0858e067f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2c442126822032ccd3abdde58a1a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cce021626cb938431e4b804f1f4064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6bc9fa82dec8c51babbba2abcd6ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2693fc6cfdf4461929c89f2da7a1726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc8e20af27efdc1d930246d13568a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ddd3212a2ff80cc30306e2afc58018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13c3253a0161d0d9e032303ccf2eb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99fbfe23ea68f58d4677cb98f831bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b78d33d0ad832b006e6d592ac69d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709ad1abdde15f83dd6b08050a6820312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f939aa2d3c79d21453d811dfaf89013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb80a83fb8735f30af6047b6177f4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c599f52bc8da4a296a852964e650c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b6fc1236c56e3f2e770d99f32966f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274772284ef9f866ce8bd1b0409a726217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516ae1fb8abe1c2c864b29db95209a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f98675ed594e6cad1c0242222fb90019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b5a9ad3136ea7aca436542c46eea520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579aeb8cd69401fc86b9184cff7c990721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3027e746a689297fbdabb356f03dcf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fbc3b82502388f2101324ee712ae423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b908ed42bf171df1bde5bbe9c4da724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a31224e2434f3579a61a930f9537325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af61a74bc3d9af28373679f650f71326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333044fbc5a7bf298151915d9e46c2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d510a1ccaa8c5e5c6901ed3fc20721a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c499e0f036fd151b5aabd5b0dc767329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c337eeceb18882d776da3c265d8e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22062cca9f447ecc9798e7c7949683a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a416642e18be1c892f518d5affb26c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93f9e20afb77e574fa96e95a85143a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15b6ab3e776de6bcd0f0e9f7a4351e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ade6be2d4c6edbb394a05b8b78402d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616975ab55529a4e9b9f43dc835ff4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e2d42c6655aae217b8fbde413a32b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11a9d4a8ee302f57cff53fbb5c51e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f340f610f758316604c2fb73ad40039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd4363dee7ddff4a7aa6ceec17cf2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e4027f12f0639a98449ed2883895d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e13af53d346007675d7b16beef42a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f434495c11a5e65fb22bb08f8c425d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d19f907bc3c3460dbf5f88992158ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a546c1ca9e7fcbfbcfce445df73cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a839ae2efc229a271cc862a192c6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2503007b9e634ca6f08d464dfb79a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69870ed5e8394306fd99e2a4e31ce89748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694733d0bf45eab0641d49c2a548ad649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b7d45254aee35d2f1c8e5aa208d5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd518530a24c6c89356f19af5705ca1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfe1dd5d39eb5f7ee6c111dff4059052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34e7e2e2954c46f43c36bc5191c19453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0b207a1564490907ade7797da9aae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93426fa93bddf5681c5d604b8cf2c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796f93de992d00f4ec0c294a1fcdf8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f9eff2c9c10ae1fd002c3281c4b7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf144700b3bfc5f02ecca4d0a5a0e15558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36306ccae154019d491b17ff9ac3638559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b1f396a3f13cca46388cc7d48ede60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f62f8e3aa8ecb84ae1632270d5ae3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574d276c25641811ef07f8bbd940c3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03596b14b631883fc59a0128ef2bec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aa64b551ec893ce92248cf00f9ca164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cb04b7b8d7a83859fc097dc24e3c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e5ae98c3fdd899e005b8e25cc485466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9f45c9770ff5cf3c27c9e085f62de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c4bb882ace150c5fcbde7147b9cf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d0a7326af6cf1d18a8b3c3fcc206b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8643164ad3025937ada76342f72146070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2a5511287fecb721a3d19c3fd9f3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53847a6c83a68cc178cd9b37321cd4d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fb73f6eaac58870ab31fa944cc20973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b64fc84a20b2069fb3edf787e50f1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcae8124241042a7c5ec13d407907975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb5595473a9a29b62fb821a40988c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa482d833388e231d54970b0dc955577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc31110ef2330971c90339de55ed61078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c739d34926f71fb9de43746d615ea3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001a42ddef8b1990556b2cd676f378280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef841f69d4bf3076b7408099a06d42f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77bf287598599b901254ddd251c23d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e855b36c49352c32ac1a8cdb713067083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7dd660e174253ed71b9df4a456dea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d3368da1495a25f6e79e212e5529885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de6c2a192378229270821a904be98286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d9cf646c1b393bb3aa05f4e25cd2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666f602d79f42782225b9aa776424ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36d9548488688397b85e9e9229412789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8200db373723316c6446f0304dd1f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd014d4b9b805afc69f1f8f5e1fde691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cffb03cbf1a3759ffe66b28042747a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae735acba03043e6b8767827831f0c7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857aa51578e4778d3a8ca59b6054e8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ba0ea698bea6336d610fdea3ac95f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb157a2990cc27826f536ea6482da096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ec76a1a2ddea34c00abffec093d8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a39e9b661649ae32cab04942b616c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd21732792da393692de28721ac42899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799b435468067ab7e6a78b91c87cdfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890722f1339df747cb0caa1c9ecf6dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d96fb41f869abd01a534dc78972ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2aef884b9367b09f18f7452cf2fb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75fa1faa9b300956c325f50d264e28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d7b547aaf79e8c0dd1e5c342c167a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027f7b727dea518543bb0d0701959f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80491765ef56554759b4fb01c7ad96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f89767ab5f08c09e658c536eea7205108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655734c6bd55b6648ad360ab156b485109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f895fe0fca09b8bdbea7f4b0c5386110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891f7ea6ebeaab903b10d85830c2d1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789c2a47bb3dfa8cef6acea9d453940112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9ce6fa76462ce7d6c7779573bc016113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a039a19f454874d1269d8da7910dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b54c8519ca5280adf3b5b833cb8c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9afdb9fdb60238a65fd97c2956040116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615edbcad25c9c5ef555ff3a6486dea0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dd6305f7301ccaac54ff2838816fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81901bde34f537ad4b3ee684d8896251119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65efdaa356bdb3181d9ff33b3bf585120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff29be8eefbaa6d95b89bdd0209666f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37228c6ac4f74639c5bdb3b2df17d732122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a127217d6598291d07f9e17e24113123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef5a2266395626c788194009f1628a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b77dbbc53d0d4dd6b862b7da957e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8e0800ca0dc854605784cf0d07750126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4d73f096ec80cf2951b15f0a6617d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40b41480b9ec294d1ad355c2834317128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de2161f798653c50d45c3afd2163e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dfdadb999f38c3d4c9298e74c3da2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc9fdb0f8593ad7ee125ff064987d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df231b81e94aa467b1dd3a3ec653e05e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1e483a9f9cda3fe8edb7fffb03684133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d5da1ae3527ae16e60c7472a441c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e39cf967d1a18117b17e7cc9ec27a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982c7aec1e3e9e000a65bde41f35e5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7eb9bbafd06914a1116641fa44f86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e8d702ea4b4c9fcb9beec0718a320138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f48b366c7998ce6fcf44562f6e326139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b645776880a6f9db14ae7e13c090fef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ea40a77583d9ef6f18452321654e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acb4d20b343852985946940ae141a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c12b754df7188302633340cd46abd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a173cd61e9e851619388dee1dff4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb06feb86131aac2b570330a6235bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdca42c30a4a42d0c2f8e341797bda1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cb83a9dc60115cfadc972ce1d8fd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6d01a13ca352698d162c74c4885c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a0e2050cbf483b6efd0574fba50b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f556f6ceffcd365bba38c2c975bd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7139be17a1da698a2d7bc1a6b4660151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91337e72f8227869a08f40e00e8acb7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f21fa67b16c047e6c7968818a4ae5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319399db716e696fe53eb643151a8d3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d43c0e80d80684ca7945d8e76e544155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847c283754bbafbe576ff590725126e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c5e24cbde6f19122e3107abfae805157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf75e3609bb5a2b7686b066339264c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca665bc164ebd67a2a37b6bd7892f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c625ed91eb2265f15c40a8cbd7be7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718193860f4a5cd6309a20dad0da330161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af4de13ae0a8739a726d18ce41a14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fa132d53006cf5f501ea5d0814571163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f518194c9a5d538f0e325947ef42e36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efddc7cc9fad98db98006ee58e5301c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c538679d17d87796b41c76c723dd22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2b84a7e7b5d782bf0583f7957059f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272831d75e590cb41e832ecaf3583d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb2e530d5ab0c5076d06630dc5ec96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a8a1baa4d9483a5219a124607120170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed971769bb4bc7250610ffd172dc00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5dba03c5d98a554d11afbf52dd869172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c449e928ff10cf453d749892bfb8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da46e1a4f6101dbe279149cc31a74b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662cde99658e64f31d9e5e5f444f94f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06677aa6681f8a2dbe574df3e7f8c02a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9cdf7ac8f6d73adea072383b8ee27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b10617a28b62539324a27a75e40f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4ca2e98eab90716aac1f5f388790e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df663c0fa71aa0e0f832d32bd2dc81e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fff3941458fd87e00821189dfb862e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a76660271abe7762e241704c4f17d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f0d6edccd9080d91992450da0dfde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013e07d1734399f4055190863eb71ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0169c5aaf3a9c0ef7eedbd39a86ae6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3201713fac84dec2e76c264cc8a4292186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12850a3536ce979b70f4b1e06dac20cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f0158fd11b68164ba7669122c07b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e09ede1fed092be8c001cd22149be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4bf912ef523f14f475dc6f2cf80c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bacf244a64cfe1f848bd93429ecfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2744d612660494d35efd6438d236dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729db12128fea895cd6905ceaf0c391193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd01b1b54a7c2ea917629ef5c8fb6c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5622ece3b81f09211f5d947c44b8f44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc610f1614b95e6ad3c422c1362e51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ee686cbe778642b0921e7987ee552197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c172fb261ae9a0412a39304b08e5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d33be0e9758b719fe5427738a9d9f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef86c678908c761ae48cafaa5cea443200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e91ffda90f320cb1acefa98a2edb32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2d2b6b66e631cae9a541406af1257202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49474537bd176395ba6850990a4605f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485668908a4620a9059354d980ec995204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafa1d934d10429ea70eaa1f262c1a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513ec29534b82bc26660c6b06625858206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fa8542b8cf869300a77cbc0724c35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444978cfdf455abd7160d9a0fbffcef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583707481b6ef155722bfc3df290ce0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c956271dfc39fcc0df1c66671519c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3291628af62b08070ac9c2f0192c6e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486b2500fccfe06a78ff02d0e439ef0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a2ae6492c10b2f177cab56efcf931213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d511788db4d81546fc5e3df59d636c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16222deab9bd59536189850b9a40c960215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80735575ee8c0e88ae409f8c70638d2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da51f23c65870b25e5085735a785f2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c53487831517ae3ca819f5966931c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f0a1405850e8ff121efbe75395cc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400be8885c42d55800f741c9d0143a92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bca6fc12d8a1fcb66a61ad62f9a63c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf45a33a506891129acb22c26b76e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b371f9aa1949dea1fcf5985bd28da0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0bed265244e90d394a19b3f00f59e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23c7460c8824664aa1a974f0378a80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c072933a836d2bd6e33329131c4d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec2b725eea9aa0eb70ab057eaacc71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1654d60a1ce0b8aa57a9f385deca6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b433565dd699957b213e665e25ba9c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304277bf5a030fa1322eb0bd48b4e574230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ecd4d7d2445bdd48a723eeb55ed93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47cdd8dce7ac3ac808ebfcf0bbde3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75edaf68de02c047f82377c506546ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad68bf0897f97e9922d6582cd6378e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa098f957ea1d5762c47ba9aef27a31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15295b42a1156d24a7217afa5c658b74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10099db4d8da504adf6fb22b5fd5ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3211442ed00982daefaf3deaee8745238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d44b2665b2fdf29c1177d3d7c02f55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d8c67a8fa028e90a922b1f0a2786d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a3cc71adc41a2eaf93d0703b3af95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b62b98491c51dc14ac342c2b5499d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bcfb67558132b6c298a5df916e248243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5f87b64ca459d6eab3f857862754d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f173999f32141179daaba7e5d3d8eeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd0b1827dc37552968baa66949bcf2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503625e142c4d51602feab321b40ae0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e374bc1009548740a52357bff1ed167248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44d3c0a45dd9677227f11e19cfc8e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6974773c1567b759de6aba4e14c8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e7110d765760b003a9d6ce3cb7f9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1998fef656e7538de852ff5da0b109252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05286cd6a1cee6d9e4be9629152ce2db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace987677e8ec5cdf35e01c794d103254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc733d35a158b8cd9724e3469fd36a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f1c304af321f58393154d86e574c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798eee994a6168ca56719f86bd166ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad981e726d5694c4e0d60c850cf894258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cbcff0f1fb7e87a8db80010c4b8a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e4653aa63fe73648a19e5c09a5e46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a057919b36f10df9451013d20bfce65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a02b4b8f152ac8fd46042e9fc23256262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a4f6babf6bd5689c757a2b624e68a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2b05192b3be1a272b82b85cc44878264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7799577692d3086b386831a9a6514f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2c233839aa2b4e365ebb0ca36187e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9347ac73d78a32439eef1cded035f3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dfc2eaa0da34ee0f0bd7ef43f0f50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb218f9ee84e11a2c5fc52b2c9f6965e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9033b5d309daeeceda8e6dd5866cfe1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d6a20b79e26999dafe2d2d1c2721c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f8b5c11068f7cb7f3c9013b6868e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77edf748b87eb234f491ff2386107c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54144cdbd1c908167514f28ceb9d2165274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f788335b96dc239b995e7fb156256dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb418ef1f2a65d28861a35b0c86b24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a583cf0ebbf2edd27fb54c4806bcebc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068b04f2d6e29418b27de7048432ab5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12a1902e9aa6dd69f47f773fb779de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd04401ecec75c729ca857404777070280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5554fe7a0720434be71bb2343eca13d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe40be9aed34f8a472f4268660ad1e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ac891a6d612ff22aa901e1d24d95a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e304a27f20b06382f1272142fb9f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ecb32356805f6466f243ede1bc994285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e189f0ac3c2cb614035d5d94de5fd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca050a5dca098c925bb0f82e1bec61e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdad03f0a887d3d15540daffd302721288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38af06797e4d23fdf10661a0a5dbda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f7d014913ef5fa7d87c947a350e5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7877206b432da6283a9ef350ffc6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85488690e77f391ff85cc403357ead292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9768b603702890d6806f2e1aea6db8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414aa0b87a67b98315668d1c79f494a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d55d9111d4c3fbdf9f24c60cfc3b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00457e3394b7afa430cdfd62e8d8a94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d1d1ce3fbddfe538449e13bec121e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc204d8795c3132196c55b76ea46c3ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3c1f9b930f33b5c610c3f816d74fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b072ea4bfadbd802b642e99c1833808300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8ff3bc99f5e77fd482236c5bc1790301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f394202abaef52a558fe701ff95e588302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79487045991824cc73a5db2425e63bbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f3361fdcb403106505f5a3ba79bc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305e75a5c1c7ed9f2c053f0a3c634b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51800c7bc35d37876498f7952b0976306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc8ac2f144e7d0818a9b14bb427d9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873a6413ac363f6bbabc92c2f330d5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e1255adab67053d8650f646b2216c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fc45308e249397af86c54caf61c0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812ad1d67f1261684c188904be2cad2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc091125e1182ce5ea884df56ced5cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e050637acc2ea0edd227ef9942c1f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591455caa57b7b4472c1919760ac3993314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9eb6e4240bf7f4bc9955babf5b9b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2da4863c99dd4fa9098cd7f778e9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3642e297ba17322c6a2cdd31984cd96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea23659761ae7032d0ee82acd53137318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611419e1ee615dcc6c428fe5baaaaa1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa4a8c7067627c3a6f142df6d9a7c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b449c1ed786b80e388af66ab8ef897d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c113fc2661cecb10ff36c015824df5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c5851c82d896b957180a648b82b48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad560a03dc542f71269014fcc6fe127324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71724be7cb17b8b9f78b0a497bbfab5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35a20e58510669f42a5745b70b70c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c9c8327f73a98823c73ae8c8ef70c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43704e5bffa3b16df218e96bd9150a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435db5645df4ad25a6ab0d76c3b8f10c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4023d15524cfecd37d8f1e1b8623d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe72155d164690f2dcc8fa469397ef1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f187a709bfac534ba7db53c4f90982332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9806e418f0a220110754a6ae21939dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d1813c7d927d589956c989b782c67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac09ddb3e48795809e65243c57619f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f4d061535b3d97b7b7724ae38f573336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1539b577df764473e8ae099e70e0558337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7696d2189af0687ecb772a4fb002d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b0d1c939a64a17409f698fc209626339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c028108c1bc253922b81b114dfd3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cc2c47b847e38209a5bd2ad29b823341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f54cc6e7ab3e3495da548129f0c84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ac81da2134e76e2e95dd4b8a9b6d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162676e55217622d4e1525b3edbb55e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b447c1b099c8b3668f725f0209abb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d487b611fd4ee0c03f7fbe41e071bcb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fced44483d03ae6c974238f4c1ed6f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48294e24a67126604eff318fbc9beee9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39702de54f433cafdd11df6fb4d8f26f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449d64001e47322b82e7a5d4a4cfff2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a3aad68dbac8833ecf29fa6e52dd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66188c5135fd5e6cdec3ef9de85ab8f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb02975e6aa3b535816163d5d04c0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9e4ece3974da12ed8e98112082df8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63480d4722aa965b572a328cd07976ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5b0303fc7238b382f37d45e9a9aa7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bff326e3f2a21afd4a376717773cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64719a02be5e87c096defc845ba18a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce3016726583363b49d303d940fe9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7becd989e61f67f3473d29844adf4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783dcf34c0dad60a1796f043a98752e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc1bb64b4834c39335be67ba08ef9b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948615dc72bc70f4b33b3e479cb6f50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634999ecb31b7ea5c2d59ae173d3912364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ff60ab0bc190b81c1f3ac3e654f29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168ae1584c9f84ec6d0eb557fbecb7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd81d3f5b89948adea677c5ff5dc123367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d06ecea483d67d2a8f10d2ff2ef536368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a819a99b6559bc0ca8452e22b723ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35d4857ffd472248cdb2d28972f970370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dda03ccaf50d247c663b065603bcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaefe0e424ae0adc2e9c01d94ebc7fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd129231a42e4508655f1839f481266373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a8d54808464e46deb444874107aa2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a703f2e25e2d4acbb349d2128c317375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ac3dfa43abca9f414dc1c555d77cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62553743c26d20787c42460c911b7b1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f9b5d74301c9abf0439293853e459378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4cf19f7ea02dd7654997ceeab63be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80cbd0f5733a2845730b163ce252d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b50a1431c1eede75865e347ee67bf9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e735dc25e0bfdff64590de9da830f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6562349595485ae3d9be2a63afad87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c63618955cf6a589485be86e45230384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dce363881f9323769b0344d69f26c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec5ffa5f986364e615c957f41bb286386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140a294daaa8603fe59d0d7b074a40b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb357e654ab9cd47b3fcf89c92089ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4dc8d8ab00065dca47412c396a4f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb3cf9a36cf86f00117f498f6550e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1267ce80e2b7d8a4d65f9a73b8e9d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18535ff99a46e150fe4ec602a6c0e04f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d334ca02298967ba7383fa6081cdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375d79b8c9e2c54720dfb436cd7853394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b07c5a402286a3b32f760057cd265a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f80fc0e26963b63acc1e7cb973220396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874061aac35e4819b5c84fb59ce6bc0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a2821f5ed7c87c198d8ea6771be6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81324aea12cd0bebba35b82b80ff611399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc0d328337a07248a6f059c188ea87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe8bb50d36265a5fa050c47d8c4929401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e685e97ce4e856f6ccc046d1652a1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29914e75f5e112328a1009a7de8cb004403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f36a1a4b8281cab7e2dbfa6f94f611404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5c6a48177f789f2d5da9d873e33a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293e34ae89fa16020d340b2e64ded6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1b7bcdb329a626d68b0efae9c2b15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e630140d2ce300497e6785466bad34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ac6f51f853c3b4d0bd25015ef09fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56cb56b67c534f1f8acb0535c99444410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c0e79dc83fcd4e800cd38baf02db1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebf6eaea44eb517f00f9d261908ca5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93813ace930765810b4671e39608ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d14b6754fba582df492bdf3bd542414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da26ab80e318c1e9a916513a4bb9e2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514918607dc409c28c37047031327bb7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb86eac6450cc7629620c4135b938cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d7c6b14e3c6b91c95d89c6a520aab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63997c21b5c973ae1897511d40b8aae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61610e6b006a76346304ff1528bdfc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c9a9ee110c6ce660eb218eb4a4b6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04356571675051c67ed5c3189b17085422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1fdff121f915f4cf7543954f1a7ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1991413a4bdb23a933ebf5160b1982424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a08c81904a494dfbce14d23f08c5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9008d7514e49f509003e42efa6a7226426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2512bfc3ccc6eae3279b5c41dc5bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf04d1a36df58a867f3c58969c0ac1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe85dd804ed603fe8b68ea8d928d73b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe3e5f4f1d7904a6551491e7405865430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889cf0f4ad738c7d98608289ae33d3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a991792fdc896c133813202ab05d76b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c7a773d6598440811d156eb44b6de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff57b75121faa348bf234b4c455acb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42fefacdf07f4c48ec8fa1bdfbc202435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d94f15818ad60eeb50ac3945666fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f1e42e9f5d11d3b69b1bcf0103939437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e88b3221ef7ae07ae37d6bfaafa76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b67e8143da95393f94affad7cdfba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd0166c392f54cb7c4d5f64a36504440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676cfd9a1d83c6086569e78e022b388441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1082ae60bb90859ef0fe9b54f4f33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61168ef4591e1b75aa4c3362d97d7e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da52ce0e623fb636763056c7a841781444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3ae3db002b74f6b7cdcb4d9857cab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63033affb3a09f46c4899e8cee8614aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abed6b48977b7f4d6bf730e0fe7c064447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bf164aa21d7376a4de52d4d9bd040448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd01b9eac218fd90de7eed85b6f0fb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb40310309d6c6903757e4362a03b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c401e1389b73d1da4308b9cff67812c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafee4683548d6b0ae2c13b5bbdb7bf9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959ab132c25088c8ec91f6242551c81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b31f596ca86a367f2222a92d0544e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc8f50b5252182862bca51100c4ca6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc809c3a2d82be56c18d08677aba6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140e18b0d79ff34cb389704a94e71cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4de16ef1b43c49d8afb61ae6c52d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9a4cbf24507f6980f7b790cf3f689459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e02f229840d212703df29a7eac2f49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b969787899ad38adf74bf77a10038d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d56f3169913d25a0536f67c7098949462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e09427aa803de412b9fea78c7aa09f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9574a5769b67b1cc3af40b0ca8854464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f84e645b4f2a3e76f8cc526e9ea88f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f34a9c0c37f6b28a314cdaccff230466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48918be46d03a945f2917169bc6f0a79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa28bf5129297d5c45b405335a1f31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22b14e3e272da8562e499df279c354469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a39678b510795e554feac4a1e4daff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbc40cf3c3a9b3ed3036e9cd345cf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5e34185d32160e046a60a7131e799472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd50b7f1d14e392d8e7348d0ea4619473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c40254da3768adbc50e3d94155ee9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bc4ba08f8dc1d8cc1d27c141fc1cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257213ff5ab43f2f68f96d0044d29a8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca5dc1b5ad841b32cffb0fc1756a03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58d340c59da5132c982067cf7ac057478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03276ffe245c3ac50258fa208b4937e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd98da360a053cab6cc7ee76913d02a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431b5fdecf5568479e178a8b69af72e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04473aa55101c5c0ab11cf2b8385a87d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdc70ff122b037c5dd50f8375c5168483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de96d7954cc3444657974dd6a951e12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e48cb7d64f68a15755be291a453676485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77df5104a9100a6b7def3891b1e8d21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887ca901360a11d0cd42563664ce468487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d79c2c85bf8aaf03500e279e0e2169488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03c597ef5055d7013baaf1257ff658489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898b16a7752b1ce2ef722e8f57a56e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50094f705f20ad86c06139377fdc6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f915e6a554e2064ddb0a8a7784b62c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29e292e2addbee9cc729450bfaa968493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aea039361d500cdfc5ef6c4545f8da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ea7beec8884fce538dbb0829dee52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684a49ad6003855bee22b680db76987496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19970d238d7d40216a704779e649b454497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8546c25dab9a3e12212b9b8e68691498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e86b49f345a8da04b74e8f274c670499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07199985e8dcaad048729e62bb58a0e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b224e004ef05527b26ff838d3a8ebb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92e6e95f658ccf68fab1bce00f6196502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccba497e6fcacbbebb0d4504156d1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844f655cd9bbbb0453719f9b9cc1168504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96808336c4176a70c2f5b7269f185bdd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18d5853155112d9527a45009f95958506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb37db64b316bfab0bfcb94203a519507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09030d5d61ddab964bab6c9aa9836315508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a6ef4b7d98dc13b4fcfa961836b03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de028dc73c63d09d7b211c5410c371ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d5cec4b8996878a9eb13314758d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81a5a45c6a5b06ddd77da7242ec71e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa231244c452137dfe609d6c247a60a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9519cbe547de95b49228cd72e0280514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3970e6a8ab7782d72f8ae79ead85d8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086a3cee27f9654bb5220073c3a3819516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02c46a7e9e61ebd6be8edd5f183b4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a60ca43a209ab462f9797acc617a73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bec0f85fa99569e80f011c658d7475519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a00cfcfaddcfe9ed2518f7497f4a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5176f11b0eeede86463c15f7e4fcfd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559100a07aadb69f555fe0faa46d602522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4017479f2bf3760a5914ce0a81b4d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f7c558f09f1d6d562204510919ae7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1aca8cda18e3912a3272a6ab2c6a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ca09fe6b22a685cbcea390e9f0c4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd26c564688f6d90a57fa9aae7b04a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de85eda9eaf544c2430aeb444fdefc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251febb795893a8d13ad226dc693ce1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6980856540695e2e7eb64818a02ed6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9866a2d5d08bd8dc2bbacb4a903d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e607ced264a3e3420a4f1f43b9b17be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea936fd112fe553bf92d767e6509214533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ffc95e2c970c6be49220dd2247d95534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334846f9be1651c25887af755554135535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f157d52eca70bf1fb750d8b709f3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fa771fcbb68b65c83591402175094537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896921ca28e06a1283eccf27ce0943a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb450f8c8e02140e3ac283595143658539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e622a525276664d208df3fe9e0256b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b158a2299db148711f0dc0e111aef29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e90af656e83911fb5c286172b0480b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a70435fd8e0f78104e577e61cb527f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baf19ea27c5332def8e1637cbbbf92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d24054c40544442e0c4feb1b19b4c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b449130f388d431e4bbb82ff51e939546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf25c0220f89b69a6b761a1a999696547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc97b2948cd6295da1e29dbc03d8b3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de95c34d07ccaf9153dfdb8433a1a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31268240e03fad3eac663dc9eb1ebec5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99065be8e19c3374e0cfc043cdf213f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3190728adfec75023074763ae81c07c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587311711b9d7489f9179a476ae6c40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82d511a4c253814d7593fe673977dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364cb65a70ecb3b3b72ba34daafbce2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1233c18d5d0d3888ad519766b8225b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82653d2622e71ff26433223de080120e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeeb56d9f5e6e14dff1a749c66b189558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a81a4f11c78444f1cf10bf41f2853559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff9c7cdd6cc1ceceeb3053cc3b8b65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899878588ef2a36059ef322dc3aa76c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292be84a4501504393b1f2fb6cbec89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f82605df92ca120578dd103b2c03f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f3452157ae6e2433d63bab4625244564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59767fa8803750ea6fc6aff281f5c27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5175c6f3d915d65605e4f43518768566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1b9a67eee7f222f62701e99c000b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e5dc69d49b61ecaa2ce519b7e4305568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf334edf3368bd325fd2750b06df53e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137438706ce45259a552d3017a68a43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ae251a969219b1f56fc37ff0eac80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5dc002e55f7d4085a44f32921611f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e479b26c605d5656d67a29100608573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971d243f46cb8040d91a189e58d105a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e1b9c99a1890017e3c46235ae9184575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31854ede9ffc58e7bfd6114b0e091db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f4b6c88cb030ceda282ad712ab16e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4630d5884da273865cdafc39c7103ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0da42d41a0114452e2ae791f72a48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451764c5a07518a6ccec8b42fada3d4f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a11d93110110e04ade3802c3210a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b160dc116d116537ac594a9952b9cfd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500c423182f98446b87896156e9b32f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4170d651ba84a3d3034bc6967be7069584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831add695878886f5274258d8112643e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb86dbfdd5dbc5f5000d1a298bd5b0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95609097cc8b3d6de273e4537a951391587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc73b792b6d1200efdde3b8cb8ccea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c3cc3c1335f34f7f7c87e131245b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fffa6005fb30c27626e2e74c4e495590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec30a5c3ffff08fd1aaf95393485b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118210a1a229ed3fb0b01d2a6b5b20ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7651301b2b2aec953c353ece2a282593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4867ca5e1b2a96f5f8e3992e5adff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca39ef5b40604159df535ea64676902595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59c71c2893d586702886e6c76fac88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a4247531a331d46c3bbcf56177db2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e666446b46a99e897edd032b05bb02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc264b1578ed8fecc6a220c8733109599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8e96abfa06d907dc10d8e0ca7d1ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6019c0610ed87cc8952413ec7045f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c449f45e2d24b46e61db50a9497e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a9d169de162a8fb31be3889d74838603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6e9b00e5db572577354648b3a05a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7bdd56ccd531a5ab693bc1645f55c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89533f0dfa3ea1f4b1c8cb4a03c6574e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee9d5c2583f2da5efe48779d97d037607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b253a11b5f4a45a776c2ba1a0235d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb64010b74df487439baf8ac998060609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0ade453e764045d389af7046b54fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34788242cb810d46f1b3acdd59a814e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605caaee52e0805add9d601b4311a7ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e090bd3f206b133b2629b62ac7b39d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548078383bc24b8092b21cd98d72167614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663bfc5a028d00c1fda4a6beb724b19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d956a3b0e2afbb2743fba61f9594616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068f000d38e7a62b6d96d7a730243ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675a28d5ef72bf67c14d9316948a73e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42c85babfe6e7c3f1c4fc3c0540f19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6df9185970029df69a7c4f90d0bd7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbef537aa3111e0ea1e94d3d6b86622621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e146645b37c782084f1bcd486e747a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036297d217b5e26b5d227db8c7fbb7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c7cd4ba54329feb2fa2769a895435624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489c0af371608acab5229a9c11869cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38f4466ed18ded59cf32650f87e826626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61920adc525f286e55e56398c80826c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e561e6a08f35b65201506020ab542628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b37bc2471aa5af76c14531527be60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762702bcd2da1ea421289cc06067d83630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44ecd10852e6e124ed13f926ec848a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8869625c1d751ea20bb34f633e49d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf4d2b0fa1a0c875e08ef83c4f7aa7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b541f9c8a3141c2574a934765a5c4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677bcdc977fd4297b20b8fb68b5f629635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e086bedc2d3fee3b2d776c12242879a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a6e35feb05ddc8abebe87e0acc28b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6e891bb3a885446930091d5aef792638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0790ae2dc81d2e55c07509ff2d9a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a75385a1e03138f5e06e477d299c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6a342cb89af338da4e8b98ebf62a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279976d4ac18ead3d741bb72fb39eae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de576afaf70c99c32b7ee94ffb69b37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326decb7e435d241075f84bfb03fca51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e260d6c001bd163a7cb798f3343a3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fccb850ed19c0cac7aa9e2b60d139646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63b9818c8645d1d6238626feea8b76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472fe3132d565a6ac5cdd777fb27775648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3ba680eebd78bee23eda1f8580b2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43e78e8181f38ca4ba14f42d947975650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ef108f991d20886465d6429ced6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396b44b41d1d44f3b569ade927a31f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deaebd5fd15cc1bc9a08146f915b68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76358744a4a3cfb150112bdec5e1ce06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235f9b474a898ddf5843a84a1cef2f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9c0a5ba0426c7f1f2d849412df273656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23b29a0e6495c0d35d433d8d40abe7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317adde3efb2036739240bda44d887b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c4176bcfc3fbc53a16ec472dae2b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037ef152ed149f58667d841350bd982660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff346e53951ed0d8191ae22aae4f217d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef530563ecc075044228e16e7e15c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9a5706a5acec7fe8647bce466f538663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8358c30630c68709e0f5329de2e880664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62febd874f5b7658d3985aef3b3b130e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49fecf07f276a573bb181308f402df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128e37ea98efa0b564d42609dc1d454667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a728d1da9daad96e8e1a562f2e39e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09447c6e2f5108fa9f6b2241f9561218669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1340fb3305bff8fe111af4cce97266d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191df14115bac724e5c5dd2a117344c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0b8ffd0c068c41cd960eca3edfa31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67ebc1c6171249a5671f8b54638756673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c83054fbca17521572ebc7806a06d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fee80577bae121655c90bd4711ffd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed6ce7b842b1258df8f990e6914d73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caa9efa630486a2c6b9b292bf77450677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53a11c2d1557fcdfe1619a1cfa98ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186127e893242d74849fc44b6c7dc99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256e5a27e3bfebd90aca3274c4aa879680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3044980e4c0beb51006e9e0893b51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1be0d78702e42a83a5f0b47c7ae0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c13260dc4e85dd5e7b910435cf2dba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53811b1db5efdee7fdd9ae8d2211f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f45f245c72945b97f21c58c85749be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490347cc01dea079040f6dd257c2deb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc6e63bf53c5ec2ea8e8f2fa456e98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dd470f76dcff318792643684176ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45507a3b8c0f2706435750c903d687689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b8f68203b6b1a1e2b5e4317e521f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64713290105422c683ea562bd470b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9a88bd05aefca90c9680ae9c72ff3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b422d22a3a699daf604636097229e20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3e07a1d9875e356c70b668cb6c6de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e077f24b27b88c11a47fdd47b9768695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf254e6558e65cfdf44d2893e9d642a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84ee9632e6c7035875862f71dac975697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513965b67e23270bd978d4efa8d5b96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987b5464b0f7effa96fb83ca77a0d92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c598d379da2a5bbf6297bd22654920700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bc28447d47a402469eb57055521dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf882f9b67052dcdbe5cff7d546b87a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e6112fc250a123f2cd80b15fd7615703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b173351f705561c2471fcb9e97475cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ecd6a9e45678d2a0ba9299949937c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9af83b1a0dbe6a9e719784ae8f4747706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3510c986aa237f934ca2b78bfde55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03e7391eb5f758bce7d70b986fc4cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f598b2858ec3501752e7763968631b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf32c9a1e1313cdeb3d5669211775710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d0cdd7dc5785657aa80888a6a243d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5619359532857cdd2137fa807affb02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841b57a2673c2ce824f9916240df246713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adffaa60a2435207129010e84ec277714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237beb024e39e6b8cfc2c24670c4238715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982629909519f0b8452baf075569008a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0dc8402f1cc764384fae2f7f2c9cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aa717ff41243569a17dcb4ef65028718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52acfa3fd3ede7ead96f30024b4d956719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d43bdbf196cf67be2a27e064f65f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901c984561ad54903e8d3f9a88b5f4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d0d7cab77f03b2f9384d9c8de71f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75bb817f8f387b55921000ffb01f3d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240422f3f6863b0b315ad89ce4f13f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e335e2caa65e4e0257431ffbd92db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b199a5b1ab640ff007833732abaad5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0471c7583e98607f7e51eab426e31e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51485dd452f4991e503e68425ce66f41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09a90d9c7c59996b5d29783018660729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bdd62007ae28390ef600839c4260a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778451b5fad46106efc1553b47ec416731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b65e11514f5a7e7f0566d83ffa0efd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa488cacb5dcc108d4d103ab896d09733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b15c070db82e36887b2925459ad67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5389b8d47418c4cfb19940fc848858735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73afb6c704537379f97c880c78100a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d471841f825da38592dae462d112d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a52afe67a5d4ec45869e9f5aae96d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a632ba192ba7b6cdd6cf714c56b17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31135e010b572ee8793f0adb1f1e33ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59e7b1d593651b6fef3d6b0e100699741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47365ad2d00dbebec4315fc20dd62b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2c28270940ed70de49cbc1afa2f64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24489b0c30097a2e60f45a480aab9a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c21afcddf639af0be697fd2b75230745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace53bca5d97279cad54471dd3b26f1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911a5a043bc4796db3b8972a8cb9a6d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20c96e984119ee55b42460adf371f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f626d9919ff05f81e62149d60b88ef2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897476ce1110a0386b4662410d8db3a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359710486945e43a4564de69f3efbea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86ecee7f42b2c3e7b6bca8080c5155752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68bdc531e6b3be12811728f6214dae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a310c94b49528cb42c1b3adf10440c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56602db1212cd20859694a7a46812c7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7198942797371fa7110cd9d2cf9e8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13970f7a1c494c930c7f52dc44b3ed5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc98e1c2707615ddbeab47fbd66e417758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9609c06a6ecf78eb000f892d486df0d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26da4faaa8b9b262ab3d788bfd5c5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6abec548a687e4994ca5bb54bd94d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2b4567b8a5f0752cf72034f7cd9353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f839281497324b3ac62ecb104e930094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9e3c99f360262fae7cde07e9ca2c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95346bcde30f9a35a01fa692b3c5a246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66756160a9e79c4c7e6f2750840c0c757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcd4d022a34f81940f3abe988b82c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bbb3e8802f3026c49a03fe7d480b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d55137c4329574b8859e6b6b081a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83021ed63e7afc484f570ee1429b7e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46399c1860d8ca54771f8dc04ec0315312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2881e04f88d5834061a83052acd79cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c64a618eb3a27e0a4dd7564db8929a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba16a0de4e57004df2ca72555c0f1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97ccf79676a3edd22a4a554e66dcfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedb14462b883370b3737e5f8853a7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f2bcd6ba7a11b9b7b1fce37d914318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86651173c05ede6f51df8948c40dcf5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaa6e2231adf496f6c8c9edd0a44b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0a53ccc154d6759d5e4a81761b73a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd3879e41e89f80697d1f6f09f8a2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f541712795c4ea73570c9cdc80868023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c711d7eaa2f20a7369f49102f28878424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b3e8688fab80cd9c2c3bd10f3f48425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987958bed68b26b64da0ddbfbd8610826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145bb06532c9291fe7e0586cb6edb9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad607c0bb3736cb6b1ff7f9abb97ea6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e5fb58173d874c04932056fc3874229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b54ca935b7cff3acc69ab568d7bcaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b4a0c3dfedea3369c05da9077cecf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c226891bb5987e1e158c01db4f0ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfedc9fa0329e1d040146b40c4ea1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0c84f4345d4f4370d65e10733821534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdca1788c8bfdf6d2a6b71a0662ada35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16624b382a5506cfb44615ca6b514e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8e39246de85cf9e037a0f40c8bfe937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432c50e97a3f63e04ae078f102a209038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b313485455c4289328a75cf5ccfca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a0d0fd761168891aa7041c7669fd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47622f7b4a22af028c5e0998be8a58a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe6fb5a58cd368759d25f9d836c2b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b8a84c8d7e975356b37716887374643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a74b8d7cb2caa9b43ca3e726586bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aa6cff72b5506bce91091b6dead9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30ff28afbd7fdaa4e46a472f96e5f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ab80225bce277e62e9a8792be14d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d0c71cc87526755a622512bbe89b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61859222cfcac6d2cd01d0b74921dd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f2a4d2d9f31fcd22893e0b0fe690250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49173e5e2414c96024b07743a0e0dbbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd891c6258b8a0942f9372fb5f07a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2793cdc0054c9ee69d161dbfba8d3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379365591aec787a8fdcaa5d123491f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edc8fc1090aff55c7c73f7bcf7258c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fc8834e51b5394a076db53eaa642856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244479e6c24924ee4981c128837f302057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbf38ecd97b34ee9e8031683469a9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99edda4814fcb4fb4da11df8f29d7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20173d71ae40a6044faacbe11013b12060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbe4f582cae35e06c98060be84962e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28550ba9ac7aed4f68da9c510bf1861c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbed01ff0fa1afc9b97f74d4e1e64d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b18b9ffbbda6604e85ae693e5401d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9797c4fae7cc169a555485f9055fec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264fa68a7dae6e979c67c41bd7f602566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9013f7c82f4861ef9b3ec9ba9234deb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fb35ab56b300001af16cd05bb92c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50922cfd80933f38b10bf5b0af63ebb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d277b19eaa3a41cbf4298fc15278270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dcb2fe3507d9b6df6c10e32b89a0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdf18a6139b075f14ae5dda8707c9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365df05eb6f63d9525f88f081112f46273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5f474e322e2ed7eed19b07ec3e69e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fb76cb020bf59229129ac048e008775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7c204eea3c640075e68f31475b47976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7964d493946bdbadc9f885872eff177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f09ff865fe318498274acb160a32478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55683ac3abe838500316d3f702c434e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e8ed70e14e47380f4290dde42758380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcceb4ae5bc92973bda42059789a82281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e7f1cc158c32913d58fc9a88bc60382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12104d9ddfc3ad7ac54a555153b40b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939423da22cf08827d094d8ce17608a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a00f94eb73dee2c849d04f2d6b9a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347020f82f371aa5b533d6fdb84d6b3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76067183ac101c01949934495a471587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eafa2d1b19c3596c49822cf50399988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138076dccd3608304648b5d02d0c37489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6baa3c7213bddc73c04e48d24663090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998ae794cc5b40785bcf8ce1b4bf4bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6cd0cc94fa478f268c3683a7f2dc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5586557b0f8b774156c5640e36fd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867cec61d8ac87e273ff0c5796b59294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b77de5d3614c84b43a607d036a58195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df6f4e4ffc55dba30a3ddc55064ce996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c1575bab4afe88c5eb42cd9d2be5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a096804b78aa39df74553659468f6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178d1b4e1fda5e124f5846c64a2f36c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7269627c60b665e0d0c4f5aee8e71a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04907c935b3ab1a53fad3aa0a82b671f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158afcaeffe1baffbf0c90b2cee1959d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877e74731ff12b5b7beb8150ef61abf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cede5fba1a7e16786c8d2f0a7305f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c963eb839dc559712e2b417186022105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77afac410c9964387b2f07d8c4a631106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbf2e94c7016e3239ec73007b80d04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccda59fe1cde6d76e6ee94c587f0a61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c9b6f51da3ea411e2f6a0fbc66cdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da527e3d3990cb0a25816ff2ec458c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba892f6f49668d6980e4de3c57ff92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dc1beed85ec8f439195ab388c5d34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92db5883011227e475104675652d49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b27b0fb52105e5727478c77b295a54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389bf6401f57e966c005c07db60a17c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a259199f97882f9d164a08d1f890c12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a99f78ed635089ee8f1c043a0697bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07bfa29c71788ef4ba50e517f69935118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d29f1c43ba3d7aa815807f2842876c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c44544a1881a43f58a9b046026912120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b59389824189417db8846d3dc5f925121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d964255dee27313eb25fc17d445bb84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87441059c0e703fc4d4c91c1147a5c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db51ec6a190e146edf93acdf89030ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd233429181697f2e38f5a2af8af9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24b0b7cc16997c5dab2ca761e7e62f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c36219ea02944b84e0b46fa11bcd7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c2a2aa998da8d2b932fe20c6e06bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6b116af76d224a5d0a960663f3d5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc2be4f28e55cb413e8ba525e0c409130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54107ad2a65f60f24f9ab7d347ba79f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a94bb43eb3885c5aab1f89c4393dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ea0b14380de8909fde58ceece918d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f320d7a92be23dd301770258d295df7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf8fa041b140caa22f2fddffe7dff4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d486a22390dadc39ab598991284417136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f94a08560da0a6f72a5d59b227027137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0806ccd501119092370bb1140426e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e8dd4c5676e6a58ff6c5355fbbbc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364201f84e43d55f2cf07cf29391710140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f8fd5dd1bf863d38ee4f928ab4be9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbaeb93bd0b869ffbe1b61cdefd01a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92892dd329f5e634fe13401a2abcfc26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16913bbe45f53bca5b60ed3a9a288e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e7359081f8097fc69d3c971c8f51d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c04114fc43723df3974d602d43e3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c973133e1eb7854231061cb039b95e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d28c59ca69d9a1280ad15c7cd73046148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f498f9839885e35ffe13dc5e88bced0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bee2abc71cf0bab925f618ad2d82b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1bfea65974a3f45ecf5ae776487b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9cb6bc00550ae98ac49e84bfe4b5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132eabcc93937f1a85a4524fd817d295153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276868b41d1815e1805fcaf67165603154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbf8477702143c972c023e6c3f5a02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c354feb13c79e2121b7931733958d68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadc89e89466e4159c6d4de467ba0e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9b5bca63b5c88fd6601aa0a9b1efc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552696052ed7c86b843fbb87d584b66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace55a6842bbaf3daf35e93a6821fab6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82e4ce211553d97bb2d083c7035e9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c3b4c508f48ca59870dd92602d392162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d26690cab72b9448fc4bf7b432db1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d895f9fc60b7e3fb494cb8dad5a77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735f036e4914ebf9b47fe81e58d7b5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9290b335b693cbc33372e7c297537166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d27f69d4aa81630f736c217c33ee2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d0cc93f6cd71b014d048a1a08ac6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79414cb3e3e5ed52f801981755d3bc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73ce11cff38e01308d4909c6ac333e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e9e3cf7cb3a29e730e1e413936d7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59936910efeead1988cb3e915db23003172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9763d5e90016f47d595aa83bc33ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18aadec668e8428696a0a300ceda01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8163785a2f84ff6e0fd8e0cb19a909175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d27eaad7023a1a00029ca36f87c041176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5fca6f7253ae3ab5509a92a94b600177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29082e5bd96eaede7a19c2d782df76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb275b5f6790ac8cec4ee5eb0cee11d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb4cd9e0f2c8a95021ae9bdf93c5b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87ef30f7848ba3e2bfe835cdccddae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da03369b97a1cbccd5f77134afb62f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a98d2e506bd2e8b828a7525f88e65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8ee793f3773a532e14e3c1dece69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178b7c81bea4d112c9634da6ebfb089185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59a4240440851dbc7786d5e438546d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6561117c6a2249d5a948e09bc2efd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7431105815e4f262bf84ab2ea926f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1b5f9f06a34749f085e64eac27650189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efb449fa82189ee865344f8b490106190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c36d2d84ed7d884c46283775e4ea6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cef3fa6d949a5a0c31d1efaa4683e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7477fc40d17e853f2d631b2f24db82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193004510c0b72b50533717abd4d8ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a79dcc96e4e49a8cd108a837e899e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91852a49784ef294f9190d6ab6b7a9c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af57b3b68edbe0a0705a800dbd989197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec356576a6608512bb8e5628d4201ffd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b98d816dc835489a0c25fbe81c0fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff121603cb09a2893f9865bc8716f0af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce99e0fcd416d0357b4b09e402075201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a0a453e084fd0d83ae65e61cdff8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7f8092558797b53b13d11b345b31b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54353cf2a13f3291d764f703bfb905d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf5fb20f4fb6e9447b2bca0fd4cfdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a561b988e8d4a1971f71e9b602d302b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951acd55919b94e0a5e3b9e186b95ef9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8fccf5a4db8bd373c3fc685ecf156208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523e4644308580bd6a3b3f091b06901209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af0e106c88983f862ae726dda0d4f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb83fed31e8d15b97d4b87c3e05939211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164e4eb8b6a423ba0a59f44351dfa11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1988db2f882d30ae23d500087ad41b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e498b7f328848d21f05d7d8c4a97066214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efe1c128b8c7902246ed289b7c93bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323e4d5d7fa693471c0b3b36ac1921a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ab6a82f08bdfe5f5dfd3ae833fb5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2be8f8ffa4db2faebda9c6e48dbf99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cbd3b6d50b6936a32c8d53288bddd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eea1f096eb9665359237bcc3fbbc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546200edca0dfca5dfd24d9f255c4cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc711fb8285f1942e4508281bba8646e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211e0138fbb9cb49edcc138e6aba706223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d654366cd16c6161e548ff05f026457224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931132258a89e07d7c8bacd8a74a7197225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116693351d361548e99fd463a85dab2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a204f09034f4e387df88b2146734b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6806e832997529b4ff15a375b98ed7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd224026bb729bb9e6691484a434ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145302a969ba5df60157416f0ccc484e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7bf9c7a700182c41139aca3ece2e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a7619fdbefcc267d2c29f1341058c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd72fa54d97fb343b344745848b8d3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503eef80d23ecae0d60ba9bac361aa8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82505f0054d0d48c10e27e14392da761235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee43ef97705ddd4796c5fcc7d2db46a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa8d646186e7d3641b55f42d0ebd07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e826ac95597d5e63739f01ca05d659f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac53cd09f947d49b50c5e5ec7a7ce7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19c8d0cbf77d3a0c4b046453b88d6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdcb51826f1964d548384b4771769e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dc250c5e6eb51701f2314fd8dcf0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ac9128192e5f1cbd7a68fa571e92d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e1e65a43cade426378f7853193bc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9972181c6e2020b7a6a318f8831d4d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036f0ef300f849d575d166f1596d7a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c09801a114241e98d77606236d7c3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3284d0fc9b34ef26cf0c905865dc512248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5851557585b49f360058bec43256b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b81cba3ce4bd868b747e1b93623cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4292b9938ae14fc22b3c0685b602c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cb59a84d03584251b6c3d389b121b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1d4861fa7e90219b31f50e2178da5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322bf9eb85eea428b884cd802a43bec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb746a0836324e21530a9ecc10e98cd9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fb0b7519242274d11d6cb40f8dd1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959924a72867234a915ef1e1fe40726257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5746bd7b77e07ae4414fb035babd3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2dd0ca1ec5a4571f1fd3505274cbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e172f858d3319812efe7f063e71f635260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23efa1d247ed01ae131a618ad49fe8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebf6cf550ad6ad71370b1136062c93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e28155a50b3453962d381b37f527d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963e380a018c1a7ba634d7cd8e17690264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e772b5a567a006b6d372267ac3c34d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05b62cc671ee28afac4cb21498dbee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473f7870868832ae31cbb88438064b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a670880b53c3aab07e5322ff909c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118760252e90b43f074ddb97687069bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043c2d050d9ffb2492b6661ac8553f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ac23977bc3b0ab2ecc33d8f2e44f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661ba7a284416ce5b93cdb686f95e23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218a5f886967e8d439d2af3e7c5301b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0968d20eb7e4e2fb674b90006dc9dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9d0e985af0dd1791fd3756f51d19c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45419cf528039a090dee3c366d7b6816276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a00d991e99477b9d355928ae971417277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f00cb2a56c52c542cc89c68834b4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8447b78379146796d376569cb3b9ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b8ab008b45e9ba4ace5bf429dc34b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a027710457e753f8ca502d20b8c4aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437ce08e9caa1918d05aa8c0f092924282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb838f098a5d90cb2de4d63cc9f1c01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d0c9be173c1507cb059f12ff1464284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf28bb3209848b3b99df3c4fb977bd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd960b10c8eb42008ac65da3e49aab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c145f417c1f20607c350f9481ccf2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688fad2e67d65a60a7615ecfd48154d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01725eaa6f83d88b27a9f2ad9bc82764289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e20ed9b813a64bac7b712de118c7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0df5c58a6a2fd6dd217c5ff25e9b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f0e6711a748a15e42d2c2cc82dfbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351959fbb1648292ad1b391f70551c50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c70c046a448e2f8e788a6dde3b4de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391555c8251688a2ec30dc9f244c5e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafb5f40fdb586e347f2f10c3968d71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0f40eb91b83930acdd2cb53523e41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99900e6fdbcddc281ad8f60d2c531bb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c96b99098ebac341ff0d17042f4629299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2891709fc6f942f32bacd099fc887300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f95705dc6d962b00282a215981561301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6951f5f5f3e6a43a4237358bdff75c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9196f9ef3ab36ac6efc93c71d8d52e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880685c38226a18f64adbd0d39088281304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd8cc79c8ae028e5485acc76851961305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1007e145fea13b15d9a1b78c9f0f52f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0d83ad7fb6d5a8d78fdc2a4ab3295307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98f9aeaa0c571388c6d88eebcc0bbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9207225704087d9dfe5a20937c17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b61c23823d3e97f847af08e96c9dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5448a4396c3274ca67d1516502e97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11758571ae54dd528d6e9d35b29428312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b846aa5c7a71c414d6a3b33c90600313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b16c65ea84948c5127be3e52032322314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce38136f26513606eda334d62be7ebc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ee75acf792801bfdfd754d7d0b9ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0510f63e61edb9ff84acf99725097e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955743cec83080d95a9b96403a51e50b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47d39eb2573a3095048447e6716b5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddf22f5232709919ab2b0cf0a88a7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19aea38937335ab0fefe0fabb9fea2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dc8ec581089a6b749b615e78929c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422161a4c804b745b43c0266a421ca7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091e6007dba1349b2a68b9a448dd0f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f38783aa3fb107986540191c4497de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd841a328a30e4ee4f24c9ff3dde5b00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394f29997d8567f36ff4d35b0886405327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b4d568f2e7373e9f3ee02be580331328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e331ea91eb156db062468c7212dd16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd446aff7ac7f3d98d8535cef86b08b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46e48e657f94eecf6cf6329421410a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da3c768e8841d09cdc2eaad5735628332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4a7f8942d792a065c12a60b535e82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acef70fe9ba2d399563cdcbb728f5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6956686ee211f9ba08450ec37ccd3e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a026c47317cc38f97ea7409720fe7d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1c8530343efafcbd1d2bd3de5452f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa48f16dc4c15110ae907a5b0886fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e564a62e041f373d1601e89dd28911c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd06318444d50ea807311c142e75994340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebcf99a8d3abe50917b02c6d920cbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec789f81ba646ccc8f5b0bd3e93d98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb15f8f2a77cb16da6e5ee41a884af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3017f00e5444ba9c605be36a5448d66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dc63303452af637e134b2ccdc4214345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89d518fd45be602fad93f74fe1e60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446abaeafed49ddc3ca876f5282b56c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263bef86e1ce7d185f59a5487ada42b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8d4f5c86920d7acce3be5881359da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1036be6bea638750d9ce73519a00b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e01c70e5cd63b4849ced1bb27298da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba150c60d6a0f68887cc3102d94e851352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8d29e2ca106bf26eb022a6e69a272353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afe6b970523986c71c368fd7ad9077354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd68b1519db82dc206dff9b8db1737355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c538157d44feeee0e355b7c6b0ccfc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340c131dfc2b6478c09947efa3ddd96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d190436eebcf1af2c51620f2e6767358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced5c04af11bb724c1042c5d232c508359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a486a0151ff43875b0ebe8ba0bd372360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e4ca8bd4194ab856e328afb6709de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941201a2fcafea04db8c7eb09b37787362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ac22c3cbdf88e363fb61258fc58c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450916e306d6fe84e32a31ef3700290364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb93f5d2c1fa12992fafd4bac5dedba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c375fbe64ff9be99a53d421bc3be95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c49bd8877b76ef1bb7a4f7e042b363367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13036690f047fcb4f19b49a8e2121948368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32cf1dee23a566a1799492db705bf7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73f213a69b9fc84dc739024585ccca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6803e2de30734ad7187faa0ba8ef136371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c75758569f5545114f9b952dbc262372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f828fea3fc3de2246eff5b167ea2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35174db082cf242cd609b484b9f62c81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0395e65ab468c9f87e1cce23c4d014375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b278a937a92dcb35009954201108281376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657febb46e1e35c4e19c2b844052e86e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bc5c0e3bf015e686ad24716096575378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def95604001e0d55e194dc3776866b6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a06c6a0cd04ae784711e3f2dc5fa6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bb72aa906c01df5cb12171d376a4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77a5ea0070c6fb1cd0c3c21ca6acf5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c23164aee4c50e77de7c3acc253f7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef8f5c66fceb452802a251aeb118d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad51f9a9648bd6f9c600805f1febca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cdf523a0b92d831afb14655c64786386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33f783ba3b9cb0ea6f2618cf3f58df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138f4e3eab918a9e71f55a9a5bc9dc6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cdb7d138f4f4d76116a166484e1ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3cb5948e4ae8a0029eca7715d2e97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6add675fd61a3a962d396a65c1ccfa4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120064eed1543c80b9e132c4d51b4d8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee1faa09aa8ff34af05a04dc187016393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cac125d697a7ce2b4e10c366e7afd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430244a4d3efc98e3821c4ad7bdfb002395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4dee320ae872489bfd663ef1901a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e95f16a08dbe186676924da990b195397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fe5917f1aeec6be289c51d2bb663e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732d6fc90142cd6f9e551da7e3966f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c8fa999b0dc3f4394412a036f9d19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0f7d585e65edea40639017d374a15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5d22f2e1d744be7fe7dd45411d3aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016537cee65689fd894d052ca0d26f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8a237cd89a4fd89e49afeb258443c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e012575c2581259dd5dbdcffce7737405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912801d495c5d5b7965a5d1e2d94eab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d920e1b3faa81551f7723de6f9d6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416d7c79ed89cbcb1d7997cc60d929f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641214fe4eda92bb010138a0b38edad0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f19ea1357cb3d446ed5f698d2a839410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e56ddca0a6df23a76ca07f187be3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac2ba83914ab699ba019d5eb292994412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d0f62c31e45e82c00033d193608c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f99897a7e07ef8c3ae22d32727e4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024468c502a39411b1caeb2840ad938d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5738571ab45ecdd1fa8a929735d52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4505d8c98331dcacfcfc409008f65a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a912f8fa91af940dcee64b647f86dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a208507e27a52ef436dedb0e46eeee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9e4df517f5d322b750834afc96589420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0fab6764a377c96b11a94a6705af5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc29f370e05d1dca69c508c1b5f013422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911714ebed37b2ea07130c90a3eaef6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a57bea80760dd0ac06db956bd52c05424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c3f0db952b9aa75d04d5301cf510d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b2b9019b3071688b53c40bba73827426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61248718127688658bbc706e70c2835f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd042497486bcf8176ab3b1dd5bae8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ab5ac28b631ad51786c43f0131195429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a529824c5f75462102d168d43fac1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977beee69c114dc4129a2c9662e64c70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30136cb55aba2f312667030027e1d336432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1794578c73168245611c06aac2b104d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9a1133b67d9f1881cb49e18d31d7a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12f6a9bd8d15d80ca58dabeb6aabc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee81ed0f9b8bfc68167b97ab9da37f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f471c03db5ca2541a69621bb9145b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cdc1db216fca1bd51b4d4a728d6f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb5c657a99d8599f696b954e58c83d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b191340420f3cc1e1006c30d3bf88a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dff14b9e6bae8e975999761f4eb2c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874316a1dda1a22d549e785834f5bf3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a0661cae801f737346e992601b2b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b414c62f46c424935a67aff071d5b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382d0a6dff9984ebb798d1f79350358445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34313867e7a5d1c5ef410295f8b59c18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3316ed234790b2654d0a8dd49cca9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2086af6a37b2f788fc9ef2805dff8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe1a839ec11b04a0259f10bffbd54d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eba38207cb8d123358466bbabe131450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a64c3d93850ad8208e41b24fac273451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad302e389763d7ce0295137edd21bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a24e98506a547df294b1d6534283f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d486d5980974192b9c7ed1fde1d97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b1f60ac95bc8d4ba1fb18c0276f1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb571a694a2cb06452e0d4ac08554ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39936bc3dfe813e7c1ca856be8829012457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec1dbaf6c446792a4dafb7dbc0cba8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d07066075948db136e0cd99ed0f70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1928a13ebab64248cb49bf793d04724460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c99907023a0068a16c5df5ebac3b08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c16d506bb794418b9890cc6c00dd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe75931b1a0c99a8532f7e95de9faa5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756e05efaf748c1ef0836d28454e012464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61626b3ac2ede895e9a8df29d2030721465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed140401bd79ba29161cef1098d778b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86ce6bb765a8656217b1df5e64b501467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee022f038f8ec105a6fe80ecca072c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e85d7abd617941180fa1366a7df30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2027504c888a28a16a435369771d009470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158280139ec89b301bfa89043a2e81c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce505289bd0ab83e73557aae4047f043472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91ea3bf83688902aac6e2fd7753165473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab31431246eaa93db68eabb3b1d35ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0af63419a597ce3c3d0bb2441d375475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ef973e155eac8a76dffff9af3a35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258e0912413c01ecc755181d199d730477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30404913d8838e711efe3afa74067566478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ff3ba5bd24aa45e94cad1f0ed159479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d75f636a34e8629ab80b43225e3ae9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8177b11a1dfa9deed6c9694ba905d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327674a7f2386bcbdefc81fd70da2a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bf49950943f8babb74946a0905052483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2077b674f1d0cc6add14ece31c844a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18965fa1d9b7b4f18dfb35ead8cea169485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc47c4160cfc6d2e46730842a9b5fc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdac3d7230cb4dd504e1d1d5be7d521487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564aecd1bcfbdd1180d7238cf77da89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002202c32d4ef64d454e6fb3d2a3cd3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095973595fc2178b1d877bb41564b0fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f47c32eb24b331301bcf63e94ad9c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce552e6a6cc4280d20c7ddb909da2ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c687573a04fe98a717cc78906f948493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f132887820a04aca1ba4e63f73829494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0eb0fb94198b23a55e7335f5f6740495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dff6b2341e3ca1ce833828f8cfc6ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7c2a5dbb965237aff5d2d40b15476497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727243a22fa9afddf9f5a53962cc801498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b989781acaec8eda46436de003633499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2116e78956e729b2ed32630ab8eec5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a58618ee63406678e6a09b6450901501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f55bbf1cbe0d718276f022322aaf6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b28e88972f9452b7d5ffdbe85dc0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb2c45e15ceecefdf3c12ec188ae3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e15f21f6814c37ec9e4c3d05c275d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96a76e43fd46c84555123d01b75dee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0428754fd124c5120828b6182cc593b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da12c997a62dec216bf25151e7f607508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33964bf2e1c070c6f44b4bf7c8af44a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4cff4dcbc8d24770c98215011b6aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9c3ed1058dd6457fec3aa465ba78b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fc532b6d885aa56f9f0a6a2302fbd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d88efd2b3f80aa1b0cf4e68dfd6e03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed7a6287a76f726f809d36a5b0105d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc4636e976e465965317309c77b8f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbb662367e2fb08667a99c60f9a0eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bfcde55c2acaf66089fced35fc7ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8229de4315996f7f78d859547f4ebf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0a6ce9cd68d92aa16bb787da8679c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011234f4d0fe816e25f8890894290689520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0834b80bdad8e02761325903816f800521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96714c46f0ccba30c6e6dd30736128522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312fc2dd1d3620bb85618db14e4c51b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37923f24e8189dd70cfa755d219e3aab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae044b3b6e7dd635581b0dac574bc89a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6b3569b44e4a1682ab90e7e24d44e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f582350fd115c984f643d458a68a9f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3defa9d605c66fd99bcdc7da52f47ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162826547c59834dccfc27dd6527ae8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2ebcb9e7de098f914d89c348b74d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcbb752f4a7d8baa612631faa95ef2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b05b60daea5f16696db82f7b8d073532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2689e854aa1c15c2bfff549004c0c42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a401b391dc6389ccb8ffecfefebe8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1f4c7bfe126b6300975960e302172535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ad80c6e3f2ccb0dc78736a3c03942536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d94f4f8fc2545019cb3411db23a1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f00527dbf8b3d35ea61956aaeb641e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55944f6ca03ff8b0f79efbc6c0692e8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c43a67bc2ab638a3d4a4ce49cf47b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1136ebde598424f7e482b55ec00b78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c37eb294e71640720f87423201fdff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d119b1dbb6a99191d97bf90b98012dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca847a17c0efd282b7a1d9fafb4cc39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccb417da368cb9a17d50965760552b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfa93c5fdc83853e0df9f3f6e90cb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6eff08f79d7b3127870d50d0a4d34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4837300bc3b13e822af9b48dacfe0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909686cf8e047db0c5b41e408c6d295549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846028e3663ac315d3b2a78d6c8b5a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82a15b18c693f144f4d29d2ef06dea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fbca8b30febdc81dee1afca300a9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b53fd99a7d5a3fc1a1bbff6701310553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a10eec93ab080974aebebc0766c0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa0160feb20e1039b054f3f20450ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7571537fc883f8afa0cecc551a9f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8855b31a6e1774ab4e15240a8439bcd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbd1ceec561cb5a1cea22e167ef727558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827730a1ddfc95aa674c653ac897953559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece500cf9629b10c35a50f5d213ee0ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d694963bb2d4255edbcf1157ddf78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efaef8314fcd3ffe230e66abbd3e6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9915badde67671437d3f6ada24b17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851dbbbf6b3b4984615f5eee756f852564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fee01c8e742e5e80aca97c3b31d3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0371c8dca1ca8a80ae2ca82414b4df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59905fb291b86c22e3fcb69f06856acd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71851e5f606b70d68ffca9d12b3a55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c464d88bdfe14ac55d9ecea097cb1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0d1dd14c9a3a90ab7bd6cae4c63ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d39c9c2bc91c64b6cbb68f95da86c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fbe8472d11784693cb946d8faaf15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66021edb19f7a1913c48f624c2a20adc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9934ea37bbca86a2f4d4cd48eb8c0ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e97307b891c5d340ea402d1f0b5aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedb74835b004eecab6884811a2bab0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbbc3e3b27c24f65d9711ab1f317ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef8ee0a32ab3814500a4b4b53b455f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a707027f7ac951f08cd457749fa68a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b761b6cebd93e7c7054c7cc5fc0646580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64179467cbd93998da1e7f7f029824fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098e434440f643f662a025f7f2c4b5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0041b26421380bd1faac5e03faa0c84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718ff726a03b11178acff869db03f84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5ffb0db8053dfdba5492c7934b6f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda73d7bf092afec977f42e0716b06c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7b0a79c51342063d933eb8283d5de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdca51e668c131130d2095aaccec3db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a84f3e4c8e15f76f24da01bb729854589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599374f3254172922bfbda84caaf245590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57711d366aeb634e7edb86319b6f594591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9d742eda8ba5266003b397c063e37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cbac49d4a280938bdeac16621cb9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c104b3988231d5d56a150cfdf2e34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52826ce6ef8a99c5d4b95d05da07e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed777c1a0aefbab84bf583ac5e71cc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10223d5ea23625f127c51c02eb3d9a50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1885362f04893b9a4f221a280fafd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261ba691f4ee5b498450b456fce0501599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e664124cab570ccaa21d676380d4e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811bc9fe0532e074869346ccd1c04a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e508267ea69d11f71c655789e636c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294396fb33091bac3cad5e7ce8dee4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332678f5c848a1ce45aeb4fadd00cdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61d93e1a22944cfdebfcfebc5b3804605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3c3baf53cb22203b6d0c81d00303606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb552d9ac1de690a9657a52044f3e74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee658870085b2d168841813430e65d44608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baae23b0536f34f206daf24defbe6f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fb82cd7f994f450050a68889543b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d171f9ae9006426cf9f7244a88c2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2016fc9826a5927a173748b6de29415612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f0405cbaddcdb3d38042c5567086613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c96abf454383a08ac6d7ab0e1662d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f407dfbccc55d1e4249c6f8a84d47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637622c7c2ca2c2a81dbedd60035068616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97887f0e1d2f1a1f285d7885169819f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbc684bb43000dee7e6b70fe41a1d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4120ffb19dff0f4f68f66e80ada68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0acc8817373b92d49c99cfcfb690b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea6b707bd29b0d2548e2a81641a33d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5356c696d9f78f3ae58b45794c411ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60bdb5c54e1f682cd7cdca95e3fc98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c8689fe46674a0eccce81b403e3a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a390daf9ce3b8e2a98375158ec9faa7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659848c7bb4d79727ac7ea0c2ff616a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642f6686ee836a3c7192c9aa391ee28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d067e01bc8c6d4a6017ac92b33375628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d40d6368ecf9115eb3dabfe98b5c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bcf4ab4dc53c64b32d88d5f63266c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b86e755917f0c3f7758d058f9e07c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844da27ed07998db93133121dbc4440632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08299a5831f6f9dd8fac16c4a0c08f6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7d687e768bd19a6c3c341e12450a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d05347427fbc5a11f88d927d0aeec5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c6d710145935f12a423b08a44b6ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cdcff17250f9713d3c556dc45b284637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e56efaef96d38caf75f52537f60922638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5839f6e2746ae3710702d28793faa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc041d46e8542e20112a1120cc09336c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f26da25c80bd9aea3a8927655b936641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce4c0c74eedb9603e337e502463d05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647727f7d96d8a2ec0eb0712f8955607643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be42eb28b1c9ea235ba4ecffb0fd5d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f319518b1f1c0acb4d3759490498e8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f848149990854e4540c417aad5d02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2dbb70bccadd85c86c7bb89428b4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd2319bbc9bfd62ad2896c8db9fdb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eaabff2f2f828f7ee842028007a38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a63d8fe145f0f15ffcb2f5daf839f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9acfb62e36c5df1d3c6bdb38ab3bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edea83a1230508c018b8e205fa25698652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f61e0b7dff627b5eb85b4c56cdee16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27dbf65458b46e515ae686cda6f05d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d214317ab641fa920ea07861efda3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9842333109ea3e46792bc6bacfd8a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdc36eb787f1e57fe858855f8cd669657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a588e1aa4900e2f2292cbade870b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7a3b389357a4131a58b181de35d6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302f452b578cf2277f2ce62c3657d48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804e347bc7c85c7bb52b5db1e30d88f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3d079c621531047894a6e2aac0f5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d9638e01d8d224d93fdecdceaf9eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa40147e7f569fc0a4fb32c46c26ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b74106be8fb55a950fbb22aa97e2cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445881387ba9d08ac3a9b398f3779cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a273005e3ee747f32a9e87d82c1c977667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915f31bd7f753b8535d54126c4652c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418fff439aa92ecdd224909476d5981669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b912137248594bbdf09c182407caf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ff4735794d64c565376e65f5e5089671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288a019574c8689f3c0a1c9ab9dd9a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b199dd23d8c7a5a590fd3616a45c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6a245f9d71371489a46e748845c11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509f37f23fd63031cd33aeae15e2c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4759f1326ed853508af1a414da5ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674215519d134929992596bc78133e40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c642c2673384231f677439b809c7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39492a1347a65093b60f944b0b24aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410afa95ca4422ec6e13d75f70a2a021680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaddf245caadb143713f6d16ce7410681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c400e4705392e842ac5ebd63ad743682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f758a9b6fb7235bc577545dac0ae0e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d5d3becd01bce40fc2fbbb2828e20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924ef39a9f429940501af60591f5cc5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb4c986080dce6bf1d4d3b4fba032f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f2799cb0e78184f38cc1316b41fb1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ce3cb457436510962f7a0ae152d86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9738f5a9674bac0a2f30dbd328c24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71a697a3839cfc3caa16b08253b309690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27f0b09329baecfc14e28527d9c742691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8919b087deb63fb2dc5cccb2923879692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6926a080b3912e563aa16040c626993693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c61c3a343a46ff6d3d37561339337694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6ba277d8031f1232c39b65a2d05d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab143300d888c675b4a1b57980c7d1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491adecc9369fadcb572436a81176550697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2863cd8d54debf5ee41540f1189fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59a343f15e362f72103308a963fadd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dd769d702a9b7d35d92101781645e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e763b1634d3cc435ab446665cd73a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9c6c8e2a6c77c66f7a05435518015702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba1eade585311e31f141f48720ac24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a01037c15c54df192943e1d94ada65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5678e93349b26f84d30612746da0380705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8687dd03d2aefeafcc7746ddd5caa5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c50191417ffab5c6a23b8c2a8bde56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ff63257e7adf123d2af3ad9f65f55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb407e06fa8827b65cee31f79557f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555189bd41c890f3498e12be214011f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99a66ca6a0411efb26a208b2c76853711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54498fe7b9b440c13b0a6348fae0c4fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a26091bafded48149d46491a901a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a353779f93942b9aa18c58011af3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14257e3562986780e68b8168552380715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd590e15588ff27af1f45f21271c13716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badabce26d0876448481f9351310653b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc492ec40c39db2b0adf9e61de9f72d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d593636ea8653699982ee9202b7e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bf4b183fe75b1d73a5e0820a29cae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867667b3681cde141c00f242e87249e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb01068f3d74800423e2c5e7f0ef93d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849107c7a3e92d92f191a4da69a42a19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35e2b0d876599ec32e54f3d2e61495724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91b4e05c2940f216e293dac7160c58725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb102811936773974147d134d4d526a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ee42f10de680ccb2031cd3da4446e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893434204ecd6e72530a6c0ee8103174728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e3323ea2a4ae9fe0b8b86cdf32ddd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c3b19303c8190e2cf64e210f7c842730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075833576ccf22f8e31a751737e3e6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e85190ebc2a12ee467a95fafa78798732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d2e883936586df6deb6ab3dbddfc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113631200b52923808a5c7383b5481b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464df9cd434b95ba6857d48119d6165735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecbe46cc0876aa7ae623861df2d9c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9f1786a4d5c0e505c043ba93cc75d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ff7a6a628a42ea799770400c5a753738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dc675c877c8b8433d5f143ed2f8d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6b63933600992718bbe639c99178c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c00cc0603629b5c3e9751256ecaf67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192966dfd3efb9ea85bee26676306ce4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e810c070d597dfb07d050b01a0222b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daceb677e9dbd49e557196f3fe9225d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a205470701cc20bb46e580e341436745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb641844556205953b83c1c7c7eb7aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf17a22f298cbdf9b4ac0cdf4425703747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0367e0d8691c1cb88d952ce87a8f23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a66b371fcc1a744925d46f6842bb74749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd1e69711ca4aa21f57f8d04fd799b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d45284419fda9e9b8712e72e874540751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608394d8be4d809454f11a8f1bec062752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168698b440e6ac9ff25a92e02a6b7dc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e264772a935919f2d77927a5cbf66754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d60fa75c1d89fe7ed947167d53cfd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6a642fe6c408aa16d693a082d98bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351e2c626043abc267ed2803d6a6ef7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17f696d71112175b0bcd55f9f2660f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de095cab138afb78ba1644325d3aa67d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>