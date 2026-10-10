--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3346,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58da3553aeaf8a41201f05779bc3bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b1cc5d3603ab4fcc024023b78a8bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606cad095baaa921d85b6de079a504d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da24c830c2db57f313371a7a622db74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0c5f38ec7a2f1b9e87cbb3d8eca605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce998e7e949891fe0cdd4b5643d3c0cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb720f298ed82d0991277fba46ed1437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f7b7bb6e56ad3ca22e939e73cf9a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea211b40466944c192c3898ef25f939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df17f78cdb4b33c0ed5327ce3e03a2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b432190cf56ca4596e93572dd346811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ef9ca20e1593919ab03022986863a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1f9c373487b05fc975cdf4bdcc83413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4ce1533f5210adb291271d9cf371914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472ce067b851d8497e29bbb54cc6f9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32e6e97aca824fd1c4eaf2f8d1d41e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf527729d0c029bdf4255ed0f0ad42717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aba084fba035a11324d5d8bde2a9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eba3c4cf1ac2174dde26cb9faf94619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ce4d74f503aad8707492a21ecbdad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef107fc80f4b373f4490badaa7d4c6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc26c79a9a957aa70a878c29459797922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927de40a7f7fa0bb610c735a4eb0e1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8c8af6a0c3b135dae18d59f12e97824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec1f7b85bd3db9593a465cecfa7afc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b9ba533bc0aae5f4cfab5e8ad64a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f6009ef099a7473a59ca8d7519d2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5616af4ac421ec9cf85223312895cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c60543a6753b5ebbb3235a69ed82c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8a15e204c1f7e9539d40826f06f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953566ee749a0527b77979e659fadaca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b15215d149675cbf67e6480721742c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51571379007a9de300d8e4b5cd6d541433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a33efd9bf0fbf1630a8316494d68c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bfa805f898afa6b2313b0e32a463235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b629420c11b89e34dc79a79f6688736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca2b6acc4ba16bf04cedb714f0a28837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f22dcc830a110aa384a491fd53bbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179757d4ad0776559123af263fc71d1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e622e255c0cd1d509de758da1cb2a7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d28df49f80a526cb09102e0aa8f54141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd33e659bc1c670ed7be385a3450b9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca7a16717b8de356a813d75859690043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe339d7691d85201bfe26baefeb971c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ab2a8dafff68f60b020125bfe101945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892c01c45297d8332769f96d71ed3dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffc05e47d90644f1c8aaf9f82cc25a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de037ca5191a973730e8ce7a7f7da248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3796b13f2cd22487835b1d586707c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c6be3d2ade76793cd3b1ee8b7e72250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ce877985f4834b9431973a0fe785851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d51503e9d9a85d94d2e80be6d024d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeba6a5f9681988c69f882d5aa4e60a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762a2cecb1ffc8f849bd7097b7287b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc0e8c5ed1fc30dc1be41a1d81714c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e7114e30d461b5cd9b5afc28a13f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3d6db1a4cdc72dd1d3a9e4619091f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e706c3cdecefe692c30bdfe9aaf2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6c7fa0bf79e92d383cc425621f00359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf76cafa078d3a660a138afcf773a5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be0e3cd1232cfd01c42df19e6bafb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059861271a2cdaaf95c5095d872189862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9c9fe2c1f8348693d5c2d3d6ab9db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b78fd85740d64b0cb9ad002a2936964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8401ed3d8376fb1a2f3ac4ba7efe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ef7a96c7b863779207884acfc1d8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69502b125baef9bf413ad0f33f80c1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957396272ebce27c31f9f3d8907ebd1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e45565fde8d40b1b5306473542b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4741e9857095cbcb9f17f375da47f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f7bdac3dbde270d14cb28575d2a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526e335a6e5ea1d0f2033279a770f7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d81bee5ebc93dd03125f98837aaad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc4cfc3d69256be299d4e53506afc874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73c0c82a1b2dcca4a3f2548f5712b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abdc444e5eee6a57f7426b9f619e3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8076d273fa1ba054c96c267910ab3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a97d915566119b837993f0d9583d4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb4bf3d3a585c5e3c15221d2c95c4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55885ab6ce677f132682d78892034b4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe1bb717f2bad78174c02f3d7503ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c2ce0db009a29a3b17cf982839a7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51b15e20f4a24dcad862fa2ba030ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65e27d7c46fdc901421d9d0e4de0fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca968f1b1a788be20f2e42b98764ba385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13808e737856621ac681be5de6203c0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2229dea27ed2df72345b6739f9ce9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef390f2124d7c79908e6d7dabee33fa188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3db934c4ebab8d15dbc6249045e64689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b65e219017a6456c0cfcf9167df3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f91926868ca5dcaa897e1bb36e9f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fedac35c1bf34c82d17a3806ddc98592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5d2e80817251be397f4d7bd994bc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6241d6d238edea054ef3a862c3280d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c658d2a789114f3fa524f982e5328f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b33d040f6cda427b293a3001594e2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f929cc5d727b7d406ae2f8c53a075797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac151519e0d2e139841fe4c3f725bfaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01241f27ae472adcdc47bed2a484d8ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf019c947cf24a97d830d153979672a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69323ad0fa9ed56604f0423b30b9bc68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857328afba928f53465156bae0c246d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633bdb2843d2e8dd4c0312c97831753103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2074cfc26d1f74214e7d3606615975104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b273c142f2b0fcc70418977cb1cd8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc800a9a9d811afed64b8574876fc07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d6ea71434c1397f1074d646d81129107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc90c172f6583ee4acd51f8a3d6b21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2ccb756e47ddde9e86ae88e5cdba4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19045219a8255738cad9f50903f3cd60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476c0c2f25a8e85f92edfeb20687ef2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2a595c0cf6daa284b5b0ef3f9af73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc4ad945d5f187931474f7d8e911b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7f39d5f5a6a62d79df73312a03e5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fa695ec07952b8c33b14756c70778115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c9e8728d6f4def1f1c281f00c51e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a9a9df569b0cfc3fab241d36fd3de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949166b652e53be01cf3355d91e3c368118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a2df7591251a2d198cc547c67d991119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c993818f1f44cc439edc9c391f8bb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afe0ab1a5410b226558519dd127ce3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6386474092794c63b5b287b5bba1e1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488350d994d5f43c3503df42811125da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523683f4113cae39d4d37a557d0e0e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7f18500dee634faa956ed15e49235125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b90c5ba36689bd2f5657e266321eff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbb24b6693ece1fb10874292484550127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5ca30b743ccb5c8667d7fa09f8abc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8da8be9c129b0492de8f1d84396b62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e8609830ca2a57c5a07e81771d7b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0ae307890e7e33e02953c431944dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3175380918716f0eb99969ec178648132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656d6ece1672300e7cd21730790c14a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0afec816e646370118de426bedd773134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809fe59bc7757ae1428dc791f25cf91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29a8be6146ea3cca7a82aa2365be1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa2984be9e3c24bdd3a591f97eb667137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb76a36bde8ead35664039cc2538c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd492db79f98434b7c7e817583b0fd1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a20625453a94a34cf09596f89f825140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf297c51691510a3fda55e04388a20a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac1152b64ac92805a21fe4975665a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af161da578ad3c54416415979d5ee508143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9402b9edfddec101efa180f7053b880144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c0cf76c0a26b019183f8fd1bb6fbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c4e9f2a429d9a7c208a44893fabae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7523df794d7e9519493f72d4836d8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efd00b647a9cab8295cc411a4a0cde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d56608492a396c018a58f0049795c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70f090e494c8741aa1008974978770150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f37176adc26ac1088ad9c361514d9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c91f08eccdc9b2c7d61bfc7c3fad2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cd59b6df0459dad66208707782de7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b586b94736e0cd70877cd8fbf5a35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488676aebcc57e32f4d1456cb8f26c51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3256d0ea4808ab5af0ca82f475eef3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310d666eedbefeef08e042de396dfe8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcde1eda308afdb971d0e759b182af3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b27eefbb17583783a4b1205183bf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32518701c9d3e18fff9ca463f9bbaa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea4952395fbf6e5133f1f5f1b9dff0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592ed505be7ad154f7e422306b3c6e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48b2022a0fc0917aba7593c9a56d55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca92e8a1a5920a4f8f8ead58af2444164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8de0541025e1adace5596aaaf46d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6644064a54bed99e1479d3f9052c382166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0445fb884316369f2d467d60561647d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e034ce90427f3d102604042c793a58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9510c4f7ae58480433eb077f5b2297e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64760bb4e79e0d5def306b0d85b87a95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636b0914eeb21cd6245568e41449f52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7275a7c67deb520efbc9e6bfce0768c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7da9aba4f66676b418c4e88f527c1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891035c9cfd7291ab2b4c02b4368100174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f7f6a623f0379adcbedbfcc95ed7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042081d73c1a3c892187bb0be2891094176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c315300563aea29c61c50cac41637177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fd3190d65119b62aa418ecdd2cb72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fab10f6968b25ea3ab37657cd4a60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc04cee32422a6d41c828cdc9ebd11a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089e00e78887f9235b34e282303ac71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458e45e8f665596d8f61496135676d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591588461e6a0d236d8ca1e2ccd1ebb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47b1341479b5b200d3377983645f37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386689d742e57809decc4e7b3507de75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0835b040fa38812f9b62c581da9d5a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974342c04538ee79da89c6a41ec8058187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbd709cc1cc6d6b2964d7bced50b0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decdb516513008db5c32dd40b08c395189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760714302ae02c86913c1035e0cd56e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23888d137c40c6a2bb58d81130a360b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e195b726b727e55a42c5318e2457fc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c29b828e14436e312462a3e4653ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383590c5107d8cec510ad8019a986cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448b3ab36a305cf29ea0a9701968b2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90929b18fa35a098d52f9f8fc2f697f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1863c39bd96d3f8a68ac08ceec33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39e00617ad9bb9cf783d7b304fe820198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d885a353d777c335694c5438d8c3e6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9aaa59a59e6a8522e3e580d1c8af7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2644d84b1e4be643325756f54f1f7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0610c0766bfa7e87c2df47996ffada202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6ac7b471b9cd893c7949ddd08791d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08bbf9cff01543d01eae377c6de71b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81775209b15f2756042ea635c04330ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad6ba2be36b9f54938553767bbe307206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a488b0c348f4d795ca29d9973215c90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89c981bbb1566c8886ed14fd727289208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29faea120652953568bf688f33aec3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5b40fd99bc3cbb75bee4a0aa4a8e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255e7e728edb4389340aad4fc40aaea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28e0e791e6e7cb89db4f986928c0a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb21036d85388913966e0dfc9323c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7639c8d2ff540abed78302d8d5194c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47763f80283d96e6a0b0fec8fa151211215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b18abe2f386a044cc1cb40ef2f1959216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35e896b8e730d0027f3f557e701915217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94dea750accb6f8e100f0262a6cfa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b2e63a36d310a927a71f777a78a98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ecac72b7a0759d89ea2b0e2300b33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f2d39353423b7493bde566acf0c35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439376e55b50c9f90ec1e5632c00fc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b6211cb91053f89e154d546f3ecbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067279f708063b26be2d15fbb3b17752224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95933fba130cde981ebdda16002431225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd4b96dcf8676709c8b9a4b752a604226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feefe100634ae27a01ce7efacc6113227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5723277aca6e4bf2de28c630ffe05c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c4174337dcd57df785367bc6045c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb17fb15cf4a1f59c18ab2680f64fd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03b28d43137c628407c839e640c413231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c593189c06c5c8b00069a49387bffa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baef5473647faaac35d97f32f559ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc726f0cea3405deb02adb493c73e86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1154c337a82bd6bb92979fe7ea8d55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d310e85ddf2a26416aa59af3ccbcc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee50e94974be13721339be6ca442b35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f57a447c98a144416df4f96949104f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6954bf4199a7f8c6eb1bb801d7ce09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa10d90ce519b9cf6d7de31370ec73b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc5cea72a62cf0b40b7b31146d36e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846483d22af8cdbd12946905bc3f65a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf241b8d84cd01008ff5f56360a6ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ccd3db66a205e07c6ab8daa55313d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c98566c1faa98c6a1efb0430f785fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28ae1c7ac72a806f6ae47efae9810246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b99c7df6c0d49009fe4f027b124d6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f734246b50e982e22da506194450c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37162b590bf1f9397c39b38902e0f91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cb81073b9197e2cd555d81a7fbaad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc8a8c15abde87ff0712fd662f844e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1acca56c99bb75063cc85ded27a06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d1dd4a6553844510efc15f691a503253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190fc020091e34081dd310f4367ba84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45798098a922ff9e80c6edf0c7fe935255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde53c38aac9019aa26b0e27ff68daf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ffc9bd55fe0bc9d600b966aac39c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050851c9edd903a55b000e5c97819ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2076ae0de8e6f913516da0002b93018259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676eca29f87f96e1a62f42f391b1bae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376761db2264efc163be52117a6cba92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc7befc59cdd2cfff2d5379969c68b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc860c7fa175a0fd066008aa8d2cb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307660e0a79c83a21230131a90537d48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332bdabceda2db66d8f2bc83cbc6b2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421181132aaf020d5c7b0a85d4c55f74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5a6d21b69039a5673624ff6571dea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503b9684b64b8dd40673e0203a47709268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eae0aaf29ebecd43cb7b3636b350e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6944d30499e458993bef27b7bdc5849270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076778ccddebe47d5812f11cda2969b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43987c8751c84c3c7f6f1b1642a735d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d662632ff3a8290315671fc51dd54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf08b1d9f69d958d1a53be6c6209d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ea1c2fcb7804786b9564454b61186275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e340884012824a91db14d17f05b03a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406d0d6fe08cc5b3dd5bc01e6238dd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78c89a0aa56d0e4d3b9e35d62b5e8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916568285107c2d1c8cd21ce83caeb68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780eb6b4c2b822a31053231d7671e24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5e51f74043ee0256ea696e0e5b436281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12b0966e487f8bee7e3e7afdbbb175282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54471177f8f48dbfa725692a4e885c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfa0df174173dd495fdfeea6bd483c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4264a9bdff5fc3744ea0cd54d2bc0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a77fe356419ae1354321dc559573ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770fe57e23e3b5c0e3f90bac5eef052287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded77fb57eca638de3c7a51b4bb4ddc2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5992cc19944b5b898bc18c0369f77d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c452c67a0a783c36a3bb941ed484c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2ac7c7bb8ffdf9b360fec7127169f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c9ac00dbbc5bc8941441684f267e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e0cb5bc5009ba3f03ad2dacebe6fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3979b49fcd8599cdce3eb9e1e0412a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27d72a6371b67c722af64a8a5ffab6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb211c8de97d0cd8f7460abd6ba7926296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ae6ab3c51cb4f428733a35abfd233297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5534cc0461bc34382991b5f9f5841f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21b91513bb8a8da87a550cab935de3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79556091f320be29c2dcd255be81ba56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee42717b504d2e20c306b63199bf34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea144d4441bf2482b88a8a3240a0f7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4de819363b12b731c4cfe4500792a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d148b0b9cb9d779fb030b3d510eb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270be0c429a79d4a3acc3e91840525e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffe33855fb3dc719ab2d6380523065306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd26d2872b3e765c899b8797dd608b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e24255e8822336e06e9dcb85d69fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f882a468ad869c568a3b78d1f20122309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c616897c7b8e6904b0561514cd0c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d2d305e6322fe8089bef75e4bad9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960dbfac940f4f77433ba561ed695a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b7c52b840ac34975d35e01dfa42de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b555006ec298212564a87e20b9c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1386d15cabfeed7f0cf285f584e0e53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688adff9d2c3ceb874b593557b3ab757316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cb5a3adae2ef9d9abc119aa521fb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f5a9f642f7f22ea5d082d83e26c26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746629c1f98b142ddfc3aa143b86b05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066599529be92476e3c023db0515143320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7340ae9d0acfd7f9dac6654921d305a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e616d2a5cb22c817601e4462ad9ca3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66367f3f75c74ecd15b4b47c91ba5d0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21daea5705ceb55d4e21094b4fb7992324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc108f35d9489154dd9aa785d58df43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010aa885ee80e030a3a30cc9a0d5839326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aeb7d38e30502a247117e87736a2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62ff6075f290b4aee17c50715b58fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c884346c2a7c84910e877966cb182329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1dd0814ddfa5f2e9245cfa11f0c71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d9c78e03c81abc3cf3c9f03adc7a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad04c96a699b040bde0a06f2f3dc09c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6b4df66189d464678fb8ba38b5c85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673bcc2adc3305235c1f77d31531784334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab8d95fccd7b2906a20758dd23b659335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e77037693f6ad3738c12dcc352347336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b16924b801cc439466ded8167a89c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440c988940a3e6eb9b37b7312cd2e56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38bad3963ccada073cb846a09eaac3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ac33cabba9948c753b4c82137ca1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdb4c1d911f1e420bc2349cd5270b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288973d281128f7c00de872d65de66bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e111dff8bd9bdf2c6a69666ed5cfaa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a51bdce0b7319dac29b011de97192d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c232790da11a05200bd988eacde30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e4e2154401d46da87b7b863457810346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915f9c424dc25eed54201b0d951db2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e85a5514273437b786103e0f4a656348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea9a1bc5cd6956f671396c4baafe80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00e836c88ae8ea506d8b59e740b4e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239c893f4a5b8d493cfb595da1344e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855d88bce23da158bdeb6fa1f84845e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5b2ae81f3421da60b4d52c2c7e51a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257a557435dee346e11d10cc7cbfd75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea6943060673e8320f13b762a841a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43233470ee72919c5e3d32a080b037ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d51eeedb510ad92ac81faba88bb7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f5f53e777d171a2d70b196cf33700358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466ef7ef187b39f373bc5407a6fa866359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77352f7bbdb1de634a8dfd1c5faeae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2863816529dcc6599f1aef44500dd7a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a6501202e93fe47874e7f756cb57a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d10f5697299e44cdff7b777f457ba7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180871f7a9cdc0ce5b3713ab153ef9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4086b37d6cc7ff7907b115516d404365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1003914177f2b0d014a1815083256ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d58537db90cecf911cf7fe2e8c5c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22dc3d5f5fb2db84bee3df6395783f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f7437571e473146b77e5eef2aa415369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6700cd44fa599beab4dac6faee7a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f00be14e1eff6bd2b1e4515f65093b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cef0f4fa2627e792aeeccbfbf9790372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596e8c0c08d3f8931bf25983e8ad24f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf13a6a85e0b36e7377ff64a3e57825374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314343235f7b6489614592e5d188df0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28d7d62bdf0998c973695bc899b1d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d810a8e7b0dfba2486a123851f4ddb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47258c800088fc15fcb5e714890298378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdf0535d267ab849803918e81bb177379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db47dbf53ee3e6882be6dcd6bb1a509380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9097251ffd94aab27bc204047861d02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e416b5e01c18cfffd74a67c7d94e3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c733886d4f2bebf52fdcb1df0f7af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fd6dad59f4aac04d0145dca40eb7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8981d2f0f4bdc6504e6f22944632e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f82934466aa185ef2e2da43a819e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf454783d3032bb8fc137b6361b991f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53b8d75394cfc5c9bcd052ad369dc0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce622a7fea5565e05de82c05a02ccf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a39cfc264ad5ca38b168f77e9f0490390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b34ff6b728e796b3e26ca7da52d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b5af7a221f90c4e6de888e5e3e47f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b354547527ee50f01271269006a4c95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541288850e0b0c363ba8605fe0216219394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251734ef03388ac07a06917fe96882f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e36c6b118df458e70acb24219b7f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0c5d3decad793340fc2c2ac7d0f5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea852b962678c592636f1c68dfb68579398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a02335c03c66e3f05c94a5a29cb32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832fc1d6f2f7dc4ab60aa476b8fcce3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e446c35b85380696040ec84f611c0e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466894e483ef75dc97b08fa0895e50b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c455324d04231be18a90fb0e0b23f05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2d937387889039eacfa81186c56ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69df1ee94d478bd9bb6afda0cc7dca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126811a73d5ee7e773c615adfad0ef1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422a33be489491542bff62f8f0bd82c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ce3a61981ad37483d801e7381d07b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57648cdb3b6fd49c846a45fee54971e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2be4c355c875b3830dab9fe1d4fc49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83b287fca0e417d1d7ec397da25ca5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71213e59f86c5ac9b9eeb0b9751bdd10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8507ff8449135fb00d15b751cafb54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0f29c863f5f3730f69076f2da164a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca0bb7e7a7199ce33ea1d0afb72299415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0c9290824af4d65d760fd1b60755416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd93f5eecc5050ab118a7f999dfee0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcee225360de38782dc51a095d43d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f07bcdb9e5778ec724a3275745e9e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e9674fdad1083291a54f1429e98d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a85e36f0407cedf7b13c2b67f78673421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdea2d85845231398447a65618eacc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2ec25a3a84340ed143af8b63b6315423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd17dce75f1b42a3b528c968f6aa70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a661ceb7e837aa647abd5e81ea5f88d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f286b2d14c4d8687d1184a41123fe2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31304e743e1ec8ebd28b2d8f297a9174427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ad7ee6928562e98de4dad351eaa0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a1b86bf21c80063edcb538d360df9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e63ac49121d6ab4df9a317c7024b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccfdc31b529ece9a0d47cfd843ab2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06346a64d126f14b90b9f406164249432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d578fadef18e182ec0d98a680e2895e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156011e90feb686266e60c7feaf1882434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6985cb111b53de6ade8375eb625d1dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eb2f69f160923c18a47030dc98c7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9002835b32b189a431367a499e4300437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ac68b1b8277b00c722094fccf25eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ffe3b31164916ea3b99af18b066d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba10b9ec72dcd6861577cbcd8ee55c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e099b86ae37af2729da45bc4d6ba4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cef04ac0ce3a6bc7e977c7daa4b3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c495448bb35db910389c01579c0f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052ad24424268c99010df7655c0b8ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887013348dd249d11c76a4061fedcd5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eaf96fa0bb5dda97bc8963a906a59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed315ba4a7b17606bd2de58fcdf2d44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4240aef466c13fe96c713046a594f7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f4e6d5cd5b4dfbfe0f32ed297cdec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12297dc33c5f1d9d98e80c9eb41e7484450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07677225b5355d670f3d132871a28b80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af64f4d528ce37644414ee2436fbf15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759cb33a990898ae3054ffb5e44d637453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ea53a18abb52fc49d47165a142392454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3253a02d11872a5eac5ade8b0eee6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f64fe012a53e53b148696b163dd6b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe682b60cf6cc193904ad18c894f8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8473671fe2c20148c629dbb46133720458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21da4c46d9335248456b61fc3f070a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948ae81b1650fe4cfbab4580e7049a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd271f19d0f18f80c8350a00071fcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71604b5b2f16f79467f37da981ab44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a61b48465aec4507e38d850d47ce9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96e4a570c467dc9b86202c981254f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3aa2cffb138cf4111b4958c8f0b39465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82ed1bb8850c1a7fd269fb768d8741466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b78c90bfcd304319451d217afda7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206de23cc6b438f211909be92eb42c64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51100179405d37cce3d5766fd1d016b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6bbc93ef2cdd79d9affc046290309470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3197577070c0770a116601810d1828471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27736ff63f137ebae1afb18c6347ca7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c25831cd6dae5939cd56e9ca9ab26f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502565050f4dff66437900681d17825d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36259b334680878ff77b05d0364b80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee38d6fe0824db4c6392f8d4095bc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477d3d0d58645d1b61ad9d3198a5017477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266c4d6630c65063b1a3dd86a845c13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a1d724bec4830a2660253be36291479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0516e86288941f1a0099b5cf4906d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcf7fd62c5711cdbe4759dfb817188481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007809a052c53a0949ce27645819fe1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6cc44d169cff6125349c2cf446a4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508b954789aace55f2a7fc7ef62d92c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af873f826899018d6b029699be7afb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ad36e6db38b6371d619e5c0d64718486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cac409a7411f4c2ee9e885ca8332f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa319eafb81b22c223e4af7c1ae128b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c489557df2e57db21ce8a2e957345d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18859d3ba74f007a0673cb84d8fba965490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71f9dbdf8fb42cc61e060679d02a72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee966eb27645ce4d4f9e5620eed86b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971af2f1d4d87f71200d41ab65088bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f75b2f46c80d0c2464d9d517fc1849494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae04da8ac1519f611468245269ff64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf51f170446cb2693f8b9f98eabdfb5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080e06867950440162d8cecc9599614497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f647a60e65cc3d35762ff7d93c2f52f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136ef4fd7a1768391138d0369f79bf7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e55ddeaadde2fa656fb7fe0c3db542500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8412f33ddf9111ff6c582c1390c703501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef81f7f043e3fae62b99f1f1a809c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efb1ed68642617153e6bf37315d62a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a014ff373fbaff51fc3a3d3e30d44c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8665d0c65d794bfc42cc240d08ca09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf9d590dfb23bddadafdfad42608b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c72e1a83de29001fd7b4601b150efc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e8baade6e5fda3c9e7ac77ec3b2ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1e41806164f3521b87dc7eabd3d56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28a7e38bf2ab9f6a20a021f389c40b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525869c27142b11808582efe227968b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6f47babc27623cae30b581bdf75cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec2c23e6879a2daafe69c5a03efb2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4336d80fb583f01943f698059332287514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae160b2edf84dd8543cc445b21ecd6a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dbee56223b81c8c7ec461d383275e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e5d19e294edb10f00aadf2744a97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beedbfe256799ca35166c1856ebb09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad692fbf2c523b938f1230cd170691519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c5824ab8a07184f6b691c626748bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab14ff65f5e818761a9dc33593135c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83341d71cc17fe2d480ea0fc0b5e237522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6796785a3f0743d072329dce22880523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c80c87c8767c0fb812a298068dc60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a2b146dc8482697c91311a75b5aac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4418c1f562ed73323dd3d3ac34252a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e70a13135215edee6798d140983266527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cfc09d64760ea953ac6a616ed75ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e57b196cf8bd3445cb28fcad4082c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce29426590106b9aa7ca356f7c4d55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7963430f82aa70b95057964a2382d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d353c6c2cc9448aa28cb06f1d743306532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1db45793b88f0a1cf648d5b8c74362533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b00ad267e636cc926edce318c79265534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1e5dfe3fbb1a5bcf2553c955fd684535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce83fa337798b13eafdb9d9cd586ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a294a65ef6a4233e49fa783759a17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72634d27b0f5ef36f63ed15a7c2343a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b40a3a81d6c4dcaf0a2fe5be3da31b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279504d71fbdb12e30a27510a4fe805540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fbd77fada3b74514ea707981869f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15178b536b2e3723fab1d82aad1d325542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d95ccd9a356b467520414ee4930d0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be02f0f2b391a545458d9a51ff42426544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb97cd3e0d067262295a352fe24250d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ff41e95c743546c6f707b2a26e70e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c25f6b0740889f16b1890cff42ab3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c217d536c0a715f2693280c2a7336548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80dcaaa8e0a571c68667c87882786d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9821067e8acbdab5d6b13eba017a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eac7f5e194f1ac324ebccb0ea68048551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16ec2c548d03487dcf4e9f976436a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42b5f0473d93bad3b94321285d421e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f4827703b495b561a6b9701f550e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff4576a21cf0488b005142fe6b307b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8eefbc636950ff54a2bc3e8a7fbc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aebde094cce2d7523cbd9ed6054030557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceca14c341e0d192eababa176c16053558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbdf0be69dabe3d5081c23ef9f63f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc632f5d60464c35471a9bebb679eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfef5abf060d79e6f8972028d62383561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b911797152911f3cfc4675e39351754562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec3f5c1317c446158d6a3b67ccc6ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970d7f85fbba78e0f81fdc2db7179f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4504a4a9271af3d52dbcf4805573d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1f08ecae25dcdca55aad7ba2829da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93650e89e94e846c9caae8c504972079567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f41445053779a38243805547934fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faad7a109b5312ae8e8f08d685458b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec907d6c1b2f94f4b896521daa09ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c563e2b45a40894ff3efedc5658516f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d207d596d1b61171b928b702109a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b22b01bf785a53aa0ee03bd50237f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d5f013ac4be8c22b588af3c8bb844574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c1405259eb940efcdb74cff0b3ee3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf308949c48811ec3d983b4e10a8a80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905fcc6c05359349ebe118af873fe1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d40387f9dcd34d495268ac6803227578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b36f527e7f89c43640923479b4b601579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeac8d61fdd525dbba8264dc2c132b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eb175770cbb3a58d8e1e2dbd09647581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95009b036fa943b6395dfe7544890b85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423c16db53dd8bf677ea2e8cd45de44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7b4ce9fe8d74f37216f9b33035c22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e6fb32132856a31dd66a952abaa3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7584b0a23f582a163457f1ef6ce88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e4f3266a615a336244bb81af1a156587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564673debc896958e867865a754aa5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2fdd265a20c33ef271cae6e838cb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717fa95fc67bfb77eee31a9f4d94c8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c589331fa791e5eabf7ed600179d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662bd8df1fc4cdbfc3ae7d203270ef9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e5fc04d1f3148f18bc04f7d788a83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ee95653ac511a1d33c28a77967760594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999916c3e9153e0cbf0465e84af017a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c8471d1a25f445b5222cf22b54a0a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27333fc89869d43cac19712242802e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54cc72e48e2b0dcdcdaa93a4f45d10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e1b69ada8c74791d5c516f52488ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a2cf9a739c162750940893c7356b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec41c65f4a01354229e92a51570fb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74745236d7c572488b1b8ac91e96abf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1b6c922c9f73077d3a39ca3297e5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6824894b8a2f4d903c11d1a73d02ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf32ee55461bd716ae24eceed19060605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82948efcb3c4a449f038b544b439e15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab169aa54c49e60bbba2abcdb0850004607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6a79c136163223479a9ecb5dfe527608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc9d7b771f3356e52a8013eff73925609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27fe5be0bc4b8e9305189ce097726d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899c2eda96036a74584484e022d9e32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c31f4afcf5687c462572f5b76279b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ce67b327a5bb24d5cd2e74e74bef7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5a4dc959015d0c2ef7ce895e6115a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffe03e7532e67f3e4a5e0175ff4530615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee71093f9e3055d0a7157ac019b27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fe4fb1602868838edb429fcaefbf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5ffe358d240ff738ca35beb21627d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b17a0361002abfe8d05746841572a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04503b11ae83de12c8738d445607e8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d0bd6b40d5ccc1169d71525ce4868621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5a74d54ac18dece01b5e8ee4fe53d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a63263ac46f9d5c5e3d369dbb5e6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a55ab065a41843592db421622c5f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920e0c7562d1aa6e40a540d587a85d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa87b3a92d517fb1e6bec1cbce63d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78decff9c4edb04a9ae1c19fec0bdced627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf02957a12ccd0b19ab79299ab39bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce73d3c2e6c0bea92e19cf54193d79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c36ac8e8abfbc310015b5e772eccb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0ad197ba136d2ef83f105320162b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e585f5ec65db2448dcba7a36f25a78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd85cca8b01ee47bb53bab4a4451e6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9a1e3aee71b2136984b915cc130cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb9ca9eff5ff1d130ed33c9eb7de90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eea6d61ff15f7a6443fb5c31ff323636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ad55f420ba13edb32b9c4f2cd1ed2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67967dfb3d5d73a7d1f2028c705b3dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836addb63d17d4a267f20ae763eb5fc0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e98dc5b8a93eae1ecbb1ac56f9801640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a2b7884ecc2ce945776a3b6cfa2b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799d2ce72217a89b216f135b1f2957b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249840391bd886617373ca132b76a33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff4b28cf6c7f3f9c8c1811e096d647644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14a97af0ae32e3144f42a139b410ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06409487d438ef1ed9070eb82a91fd54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2bbba45e44cb96e0967bc7b6ad73d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a4c6c8c66d543a2c8736b11f07d44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25541bd9bbad4051b5307afb1517d72c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339b0b7472d362d442e5f76df47225650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff74e3eb7ac7688b7abd846c325605e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a9dab9e078068959050bddae02944652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109bf8a3d4e6cb724cfa34dcf44c222653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c7e000c21e21c9338b227f384743f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c5be9d8622eb1de3ef0dd336fec7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0231e6f00e6a12a52777275ef90b5b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d9ac990a5e466a65c1d0066f68f6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fc8f46a177306ac147d2f04858842658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33b01e4d2ba31a449415365d91a143659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b4eb1fc529aed6c205dcebc32acb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70218d6ad804666bd0ace32719202425661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd6f3e49cc96cb1d416ac82451a943662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e2a9691601d268a40acb2e00998f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a5a3889079ed267f884f933621c1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b76bf050488f481b95247223c6751665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e29e04b23820ac174cfe276884c7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc96f23c798bba6ddb52274290e718667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf77b4c4d9e7cfc021424454987f2e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a45b6329c33074b6c546bf3522800669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ed266ae90f49dcb116a98b8f9fdb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edade097253eb8e9365c822084a0a315671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013a4af185a2c18fb2aeac02189995c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ed88583dc43db2c4cd213fe0ba399673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b2304d2333ddf3a6e41251100e2ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b1751dba7d71b9bdfaf53c0ee81f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd1570bef156ff73dd6fb8cda63510676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa302b141538feedc1fbec4d80bf958677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de73af1e22751375b9bb67dff4ed7b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433022e674fc7b20e1547b6068a0e269679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ad69e9f48c0b08491bad05c106692680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f84afb3369f0b2fe01e8c19ffcf2c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54be9c59d6062b4a0ac9a79e2996fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de50f14611bfb307c208787a37c66a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bda7733d2e79b76add4c04cc88a81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da7cc1ae3883776d9b29b24078af94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da28b88ee70ca2d01cc5adedb6bd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533af0d0321d8fab7d9df90bcd01010687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946acbf2009db8b08a0d0b78ec36c57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4025e1a6fbcb3461bdf01242c72ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c6fcdfa793420b6688d7bcd7028f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53914b4176189d321df24647e1dcc1c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb4a7de0c78328cddf997e66ecd555692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026f3adebde339181ab1570b61b42c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039653f7f44cb7986e74ace3aad1cd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63ba9d351bb68e7a70c29105186834695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419deb3bf688394fb6ee6194e3ed9422696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b87fc26ba076da824e8f27ad910b75697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693db2f9b1b094d801da2a644c214698698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd49ac1d9ab111f1996afe4184e851699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05877353abf71d8950d2d6a84c1e5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4595b9cdfa22c3770d6c7d6c05335c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f89ddc5acbda480899b41da447287702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c15e0f61d72dc1eb37148f9c6d1649703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eb9d050d24fbaf0071eb13ee51712704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf7285fc4a4096fdff354a897397eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce311c50bfcf01bff05bffe467320750706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f44ea7f9e654557890be0b3b94abd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c697a0c23476aeaf601498b42ff2ccc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d52c725edfd3173d3ab3b4781133d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ca2c6a9020c5f4b5003e0a60af1d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0c2ff43e588f919fc6ad9035105a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142e2e338902733a336014c731d825b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0661572958cca701f0f2b618f9ebd6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2f92b291d0e08d2404e05af829352714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86465dea3efefbc1354aaea4129a6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26a29f2f25e18a78e70905b63e5088716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeb17635957000790e8239d853441c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9696fb226457cea92a2b98893bf22b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51d0982ca3b20dfe6d32a76403d8fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e61d25ed013fb442da4ed5507cde7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ede409ce923c2ad6b6f8f9080fec3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d7cef73645d9d01c37b32a7b8dc18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39093adcf9ad8316395700b460a69f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c9579b01a63a11b03b976f8b0d8af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791541958082be8900cf42d4db5e91e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680571ce41e6582050de24c1fae41e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0ef55755647d1ff74314aabe3f802727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ab00019dbccc7bf0f27a1b54fbbc9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0142c151066ea268a1c4a2d444b76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103b3f3d9f9498920f3d42c0a46fc48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00dca8e738a67323447dde4b98828c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c68ac2c1bf13b8a454500fd19027a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb1391189e4a59def1dfcf711bf83a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b00d805e1b856bd49e85fb01fb7888734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66642d754d18d7259b5abe46dbe1be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d2f4054770cb27f03bd72f0529770736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca96fb360c79d8fcb74d3f1d5bf91e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aaeaca0c7d4c0adcb17e0f5ae4561738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57280e9ac9d5287b2e5f186f7c455d02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21b2a29ca8bd9848e13b59b4bc6173740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91e53a5f85d022dbe42c1d046c86d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a383244fb4080a7e18c2535c95b0539742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa01b33fd4f0b27959878eae1d7bda9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4f70279f1fb51ee5c8a7ec6e4cd37744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ceaf9fce31ff75d184934cd80e00f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae75d68d13a26e792296fdb8529a58c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10e48933343898f9253f7149e399e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1c97ada19325fe06f714c89bdc108748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ff4375849ed6c42332d4a2d1ce49a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45135349160ad2af7a00f9ab85e69df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d77e795b80d2764bd927e9f5192f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f72f5609091f7723a7931b47b54396752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2704f8a838cdd652358fe97887bf102753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fb3c6b3b716aaf21c0abaf86dae6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57201b5682a4e4cffe0d0bcb297c7671755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588edd35cbdf1b7b3fd212942cbcb4ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862416f65e9691dd48e9d6c8c1b14ba757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e01893d1db31bd1d55d4e3ba6447561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7069c8ae9855da498a05fe66feed3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38108bbd8b94379c09411ab97f2b04b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d705c6e507f21f50d078003d8950e7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b4946e6032d2bddbfdb89d22f4be05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438a71d2350d9156a9ac83d528178626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed9082e3140d38ba7a6a9eba1b55377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dcdfcb5852a97e78ea236f6a756438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bed81384b615c7dafe12368900f9de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e089e63f502e25b03f87f9fd0d83ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c00d1672ca1e6d0a2930f08a0d93dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2244e948f2d8ee3683b22dc37c946012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d79778a89aa6c0009b29b3b93426513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabb4084c5ac01733ef5ed58681e70d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285226ff2ce0fadcbe75871c164431e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ebce143c1d771942be215309d525a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a64e9e2ea7ac3d23aadc654d96ac217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74011a2fe6d825e0ddc2a7954e12a2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef553f3b37a0b10a9fdce9c618395119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4c53ad240db853ac6723a0457585920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab157cc0c3d981e8d410b14e10df7cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be3c0f150e92f7e1afbfe2bd8f8e4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32b0f1db107a26697bb8327de7a25323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b695edddb31e54f02b47561ae8fbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfd2f1af46317862b75db0f82914c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48ccd1c6a49d1fcf431d581495bbf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b27644890ea0d50dc4d6b88d7bcd1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e81be71f55f002723037ab8247cc2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cbe5fafe63d8c086885e73778977529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e6e7c2a7c3f17536bdb9aed8ce39730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1276962f23760fea5a4e68bc4b3e8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8a756cd43320e9a4f0952a31d700732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929081ae0966aa83972a2c7a5ab689a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f34269c7abf913b5288da60ef031834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cca9362dfc2ed8c26ac5ec5279ff5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc50b66f05c9a9ecd2249c210edd78436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14efadf1fa29f91903c382d2573cea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8036657b3ccca3cdba9a9110e9aa8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc311553521e766502e8e324ed6e8bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a668c081f4469d2a58c0ecc3e96be640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891ab1e37ccf9da1bc16d53f8717f6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a05fbf1b1c8ea058f46d13e9eb68b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ebe38589ec1e151fe0c61d92e385343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56374d434296151118ba4c09db67b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ed9a23b71bc36487536c7e4bc5b4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7a8cce4f1a125c4132a70b5ec18fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90616cc088064e2ad45ddc3dd9b8b9a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950e4133a8f1343cd258661b39ba9a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd43bf39d5ec15b6e1c4cf2d984d1f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f30979d4fc4ce0575586bfc2cd78ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f55b684d4e89a5903aec01a09a9c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23208208060646739ae4417e358c1a6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d47e6ba1a79a124df262c51eae680953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fec566356d44294599ce46a4c474654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658576c15e85a157766f22902f486bc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab96501425f226ae0ee47d91d52903f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cdd3375f038d0469d9fccb76710ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31d59e9738db22024ec40c0b8e92c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df6168f23e0d85ef7b642bea26a58259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0399d592d727f99413f2dc76af53a2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2b2d6b4b39a101a5d50d92699fd4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d99f6af3eabed4addf1fa5cea55cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7081a8a1e01094496538323744de063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06026ba81f064afccced6562afc66b1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c3948925439783fec5f4d24810ce665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c115e57446e072dab006ed465e9c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9ed8fdd8cf69fd5ea6cca5072318967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93398b069561928f1382bd46c4f86d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243d205b8a53e437ce1362ab1ecf1b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80443919de14e645429d9398d516d18170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18099c575b0a940e79acf8c58bbeb02471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1bb8372fe4951477fb76f8364cc2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc0f0a9e6b43cc5e087e40b723aff573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aa56fbb5907c4732d6bf825a9d95874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a52a6fdcd5dc466a1754797e06c3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b6a5e227cd1ace4f78f641b72ad2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9c9c7f915a4835a76d15aa7aa7e3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684d3247fe895e15c63b7cded915fb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adc7458931921a12a9d1a53bd5bccb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3025bbcf6a1c583947273fa4c87a4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ade3e529a9cbfd7b236f1f4a57747881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86c77f5de1f67fa63f4fb4fb96476082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33081d7dd2e54c90503643156abe4ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3d5026b1a4aab0f20992a20e6235784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92847da657b34d3ed5aa554b37f60b1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfff2a7a548e05f09bf72d010908d4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93428c531c33540f170f876464319cff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223b83613afb4df085ec8da04d241d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60233356c1da272b253fe4d65094f9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cbf087c2112725bab3846122ccdb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3ac7f1cdf05230e95a9febef7095291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5965eadabfca1d8a52d181f936c904d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801128c39a932cbc80d0eb9592312f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b8e1a599f4d2e359a224566ae536894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef73e83ba51acef867fcc3b8905a9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433a894db1de21bf77f77d861bc461e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30b317c495b6d253a66d74e169380f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03c1eaf4967fdc123b7005cadc2ee198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc2cd4146d92cbddf33bab3a04002599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfc319934f8d835ed45ee3a99edc53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604b9c9cceff044d46255e344bf6989101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47f4cb2b25a03e1686801aedf9cf80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df88545f991e6356f1b1de1216f7e8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469e2948483d8807eaae225fd691ecd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bc82c110fb6911ab0012ac4467e3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28814573f6d35800637dd47d68fb372d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76031d030a9344b33401559b2ebdb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a906c2c1debfb474b2fd5d2f9edff0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ce41bc01df09846937b8c113e86b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c1ab2238044646de841185b3cf2f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edca08a28a247a51668f919a03bb01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3afeb4e08a0f78d3f7cf3bca8b80b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c424e6dcbe46e128931d8fc476f96c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f868f6279d681e2090fc1062344825114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d3a3950dac0da7aed60d314265d12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebebb3038acb6a404ddfa0b124f29a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c6d7499ec955096fa1c6a9dab8f19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113e05cb0abda169c93b6d9e896197d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a0da8e7940c189fcba7b0271ed563119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e741f13fe77fef37c78562f32895120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf872f48f6b50523cf328a9f97c00d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a91bc61053ba131500fba250dad0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760b0ae545d72d063596773175392b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87170b644aa03edb57f9b44fdd7ff21e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab9aea1c4043d66e7919db57f34e0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb692b3785387f5d863841a0b3283e3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade796a48757e8e88b3dc09d1ca75c9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482720ad751c83416f725ffbab460f8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6d7dfc45cdaf8d6c9d5c5ede67094129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57e6f32f07d74b4c84fbb13a700dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe3c5d22959ff7f971a656eae28891131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72f611c5823e4854fa12f217dd9c0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61515e04ecd47110d542724757c80a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62561770a0bea60938df119c20741218134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4b0f33d3557ea342cf743ba0cfa30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd9e187c7073664b368988d1689e6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7ebf9f4b21368241ae56ba0791523137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330e833549beb3cab0730527e261c52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7514f69d541a4e5c70926abc56bb7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877164fbff719d85584ff1db5d3a408140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fa4098b369b4fa54193f51b50a545141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e02e28497ef787a798e73e1c71ed8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d66adfd36d52eb0242b6756edbe2b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750885c86f4f95837972321ddf4efa01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f0ff0d3102d7905c0b570c64c3c0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97eee174a75dbb53661e0af6bb1ba9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519249d6c07e76f08e3393cb985e8a6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f187fdf61944337bbf6d11eff5f926a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05cea4bc6d326d1f7d1d3d2c37801a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eec073ead9bfe5debb51d565ffe41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e26d9cacb8fae6146c975a30fbf534151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256d71b6d2ac4cf16ddee6f6c3f2de5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335b1bc755f6a3ae019bfbc8e6ab012153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d9b6a53ffd16e67b33496275e85c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a465aba5c63e62489f4eae4a13f050a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fb6cc792d48dade3c9c29b91b4c59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a081368bb6aa9924ed7677d9b14fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb5afb05e0e62e25ecd5829772221158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e61e3ad8b712618808a5d94e7b976a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf5297979ed702666b0c623aabb11b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48fdb73ab1544df026f04eeaa7cb06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4f7277f78fc155204adc8b2e64778162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a37ddb8c34d56812334fc77553e5db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad9b0a9639736052791d15322048bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c876ac6b2f7b0884cee052993eb67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48942d2e04765761b009b11dfaa21a70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93628c213689d2d4f58d45364d5232d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05be74d61503148595d89320afaff7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b18b275286f0cdfe26dc8d9da43b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b56a4ebc8022d7837bde8ccdb19a77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a191e8fd9918d430128d5aa00d018f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4200d8a5565b29321943d77e9dc9b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774ccbfa8e52bef5234f474b8f6a08c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd048ef69eecb75e722f3de128938f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228b0bec882c929e3d8ef728ee36852175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ce985f6cce6740e43798c32c6e016176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddb48988f13666f9cecbfa497f88d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe7f01f9865e8b3db5a4e072033e88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2e08098f81120ca2f1c1756da0364179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f4e2792f356666ee959d86231e3c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56286353d3d41987fb43bb2c45f4d01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c7ff75afe431444e66786574a2594182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54002567b99a4b7ff78c0bb645d5ab2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abb645fbcc9760c3a5a6eb666df2fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916e0a4915e7ae3c21c1fae0edcc9b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a5c611a6e9c19ff953ba834214e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca31a3ab577ba6958c7c3ea92caba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490ea6cd273659e2ab20ff7fe576413188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc59d218bc5da9160885e2cc5ff94d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e1c6e19c18eff9e132cae2f2ee15a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93df6d77e6a0fdf3cd663cc8a33a89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8283001bd91a769e1d33dd8f9cb2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a64c21838be70143d98a3a32f1d31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88985b74e493e8f9b869af9fee9c97bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13cdd85c7cf0739f6480508423313f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8603460b6b6ffa354e369430f3281196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232c2930a33c3a28e10248564820065197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7802fe36870c4251e5de8c999abc0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecdfa189b253d24c1d24993153d5c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ef7332a20590b2aee7329e5fc8946200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c242f3be230b3e239fd25b9837839c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd39953baf1995b3103b9894c436f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c14659e98f98be135e6fc0223d0a85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39384e5a19a8adf70703145118295204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fa590f637e3de7e4444152f90647d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf859a22eb1cf6516333a1d3f7873e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ab1c947168528fa73da9e78cfd189207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea5868b0a2d874571316ec7a488a98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd83c0c2b2a0986f47a4b619e0ec11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8dc243dbc366054b27442b0889d7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ae93522f6d0c7de26d03553c423ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb135706561201e64fbf8afc326d0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dd10b7b86562e1e6526de5a5972f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a21d720064e9ca09002b1440da0cf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56049a27790466f9da821ee99ba014215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab20a478f62136d974cbc93892f3ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9ca77e4f371e4e62eaf094d88c42a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c932ed21404843d21832db2d3f9d913218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9934e5256113c4eaf57bfda60ac0c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730cb693b71443878c5bbfbc7d4dc7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261f9e92c2ef854e599ba2fc2345373221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ebb2e779140180ef096dd57c4103d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fc758eb7cd634183adb58854b4716223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccf43883a92665af0d0c96509c7829224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c4282d3b8455a5164f40af754ce0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0698adbce93ac12153fa133bf89683e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1d2f497e8670fd598c98a3883b795227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f890eb245767a38ca2de0b56e1c94cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ebea927bd6a26e98f73384c55ae0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719c74a72a772158432548fa67ec740230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09880b4e715dbd343043ab5643e3763231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c261f5107c2d0c59a93379c0154bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe41b8484aa3de75ccfdad3fc31402233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955bd1dad4d0ba080dcf2b954db00e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bcc72f5238623142ef6ac4e41de27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba5df6893cafa9b0cb624bb9e52b7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21afb0b1cef7a7ef77a92ec4c49cde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77c652b19a36c4b78460e6ec0ac2bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b853699f8ea98667e2fd37788c422239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be57f391525f9f0df502778c1aa3c76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cb15b2ad3eec5574dcc77cd8ee3eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85048c82daf13a85f6a2ba20f8d00eef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d22f58de8a4cf9b3eaeb7155c90c7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad412c1737751ed90e6acc12dc140f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cde79fa10c22a4b3b865ee55dcaf6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61387d96cee872f967c7497b925440246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cac54c1be3618559dd0767eb8f12f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df1a4b6b0b28f2ac8832bbf82d25b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2786e2149dc27cb4c0f6621cfed3552249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec23bcd8d2c176efe1d61b73bd26c98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d937f6776198b06e560363eee2bac4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e096c2e84b49091b70a37adc2d9dce0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764636ec10ee983c0fc66ab4c6f35bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f3c4bba8a8cb68d29250d56c49532254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d28a5ade57439c12678e9eea19bf1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e4677d38079da34752bf2efa2c7cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee09b33ec19fcd8c27b291344e6ce61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de3e902339528dd3c901c362c20c21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ff119df2cba39201c00d5a1350a5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e584f442e8ebd0650ee03810995958260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f289c720740c0e9c34d15a6b6a8cc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14874af06d1163c1f5efe8c536d3d81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950b58097db8c451ab998a18d9e5e17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e837d0c195f7455290cbd46f3f6ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcec840cfd697700db96b6ee84e6c47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93864f58d19f5c7b9f52abfa593a638266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea221b826589e3f39d2c9b770d25e365267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89303476f271dc4ae1a427fb54ac4a40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac2a9b501495ab171ddcd9d7b36220269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ae1fd67c2e554acedbb8e351b4d79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8c16c8f21229ac1cfc94ba2eccb31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406034b46e8cc75a9193627ae1a8cbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72dc865b07401e9ec2289ed6060001273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9438bba7cefb14eff801773028783e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92512a86d8231fd860887d6a625c5647275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ce119b9ceab4502eee9038f990ae5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0840eb073ccf025b17df4ef2586704277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0de4df5b12584afac8ef511f86bae7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dda1d123d03ecacb0eb065e0b8644279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3853ff6ea510acf13f365259036b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74c55dd29444af48a783fdb1166dd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab25520632de31a63097042e250f97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574be0fc8976d16ff19ff67eab5e50ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f78530952697d0a759915d8e74438284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9585576cb9fb6e3398086fe845c9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f472fe50b44193ebcfc96b18e06b14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0bd164e42ed5ffad0af2c3844ba42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eda5e482fb294f472380a9d5da17d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277b8b24929b6f2a873eca5db41c022289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ed6dd0296d4e6d257a4968924fd38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2977b74e61104c4ef030c30e4e79f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e28c77ca4cc3c35e4f93c21e39c198292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bb3c215cc276c2e189c626248dab4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ce3279c54d36e0df868235cb42342294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de6ccf884dd187bc3c719ff623ec4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46a14daf423abe872d377ec5b46ee4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e065105ce44f23f5897146611a75792297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c52aeb83874d2bc6c612f8aeb915a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac52244f532c538d7a93664c5727483299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867af2d9d1f7174e10d89fbc97e09346300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838271d5da65950125ae662cd5e41dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd7a36683276ff853640c39028cf1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b84ef406984ff4c4820258768a4113303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ece4d25a32cbd3d44431dc2eecbd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473e63e71f478f78dc05601e23e18e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b753ef3ee6428737003af8059a677306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1201bf0f45ebd34d4d37593e2d8dc14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bda1cb629aec0b6f27445df5a7dd80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7359f793f26cbc68bd244d97e758c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdd326d146d25de3d1fe8ac6f8669d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd84780c774f91c718c0a386aa52ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eead0a3c14add1969bc8205e641f3c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04538c522a72282a693b3bc96414bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00709517a59600ecbbeb88ab792519314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd76e7dbce5317f3fbe23b591acf1da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1e7873a6993b729cd947e4e07cf75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea65dac74d1fbf4a1da14030fd970317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463bafb2ab9ba5a431216a03b9536ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48da98a89c159ac88f353d098a0af2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610962b46f458fea707a1934a36b7873320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33be74a2c52e66a51c0826d7182d807321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c54b8b03fc751c377b94c16fba220322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2dc3b3a54559110e5fea135ea6770323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544e9c29cb8f905c03e6981b1d93e33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bbf0bc1ea72f7d049dfa6d383db7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218494d009cccb358436d1d95fe56f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafc62b3f4541f48209e0f02fb9a5e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd13397895f0b6583def39a96abc7b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799563002fb412c17a7269301a0c9d5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9b26958b4dc85bf68505ceda91ff3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e48c916ea642728ecf721999139a5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809431cd50fad77cb9e7f94ee9cd7d56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b80e63b8e6b13a7277acd059c748c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f960192c0f9f392c19645fd1195c5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9e175a3b01ee06afd968b86261c3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291250f33708d635687eaef37c2e0999336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8723d6e12b2765a1cc77de0d2162858337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981018c88a93592ec0fac394caa84c42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23180afc8b67bf3c0461f4476e18da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fddf1944797c227a8111042d734c49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a389710ac17db7cc8188ac253953284341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2259c0fa19b635dcab6fd6f6ef3bf4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f2d3aaa695ed03646339ddf588c40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbe74916f8775ba3817c3062d968f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e185352ee8365558feda9d81c627bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5c604c5b2b53f9c3bd731c812334c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099389df9630dc9f62e991f51d1b4a06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e65dce11f0e7291d51bc2efac344ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af46e812e1ae25d56ca4f91c475392b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9a1b4bbd33e3aaaa9d1ec021bd31e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d1ff0b109713a09d7dbf68c7cb989351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75e990a6662a3fc7913a5307c4262a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0da7a3182c6c7dc616e0cf69d6e92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84df5b45c550bde4909a6319bbca22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05094cbb78989435316f91b029391524355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6c6301540620714db36ad264a84b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d007ca771b9304c0b2acc21c4535d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f68f9fd2b9e4516516f03c3be6f492358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c74a12bc562d2763ad0209c135b416359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723c8d5a0d4d6e4d098271247037612360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f1b3eac6c1a0a2b63abcc2f054126361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f473b7b22ff2ed875d8a2c19d704ffd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892dd010aaa0b03aaf12aa5fa3fdcf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1b6675b74882c09f362157de5726f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30812f9b2e77909beb979e04c2e175365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ac232fb80f4146f1979ab9962eaf1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426a03bcd341cef970d6226f1d6ba59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d300e55a3c41654975352b94a90d40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae2a9ff7675143a421d7518ad0eac0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883a29c098bfd1df92d7c1a75c59da0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744ae0fbe7cb407da3ddf80f6e8182b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23b03ead174769b11341d0d1c2642d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff019d1d2c8be9fca3b9ba2e43ac804b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ae6e8f4ae70d298a812a92fb307d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850f941c508d97c8481a381e01eb95a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819133c5efdf273992fe1dcec91db5e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bace29ef0c54f2004f8f0f860b1baba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eef97b82011f7322669266793173a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f325b92eadbe9248a49ee77ae021a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239f985d57f677564ff400783807844380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aafd5ff8a6fa4aef1cd44348bd3fe6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d4c9b65d995649cece6bc9b89a607382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdb12d34460a966952ab676e47a75e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c84386a582bdbff4b5d194a3c4e15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fb9f76b14763d6fb23f4593ac8a9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c8345304c9b19da3fa1c7c657ac4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30721df5f43f4ca457b48e888175cf68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779bb2ccba7fa30fa77b3ef073df6ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069a804e57054550706f5bccea74483389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619658804d3be893665ecfa518cdfce9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba55a29986576c1bc3c748ec3dc581c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db618197bc0be45f4cdaae52a4a5222b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723494005c71d8276b29b145eb4b7c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb0840690589b770ca243d4f3eb5ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e31e80f3eb4d244375d88a7946025f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48958a134f31074235aad744b3e33711396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a0ec919f96c4fdd67e1fde686dddd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3559e9b199c955ba7b9ab6e4770e708398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083eded532a6680fedeecc6272ab020399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d19ca07b2a5288ba8c218db039d214400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6c1dafbbafe7f5bc7fc865dc4965e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019fef129d6b1f5c1e084e9fdfdb18c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375294b9d4d3d2e520387d040a1b5554403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820cf319b058f6507f36cc8a9301308404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89298c40cf1034864b93014c49a82b05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e31d3633d6c976e33dc62862752c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07204fcfee68b14d2fc2de9ea966ba2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8145037e53cba9b9494576577a6e5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4e5a95e908c5ff2f4c7587c855b16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc47a5e3b9ed8cab3ed2a49c04797b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cba6014053b2b0db3a93177a2f63e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f28e50dfcd5d15e66b1c5cec02e79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe15fd747d6f2af7f8d3d73ac926dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03261300ade829ce20ef523d55b1007414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21e9e9b850cc26e65ad8b4b5cb4e39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f622b70c744765b3cbc8b8531cafc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eccff3ffc1f9546d3444a11ca138bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2174a86d47d5ee7586e74e3be42453418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a134119291e3663f5a1795c72b9a942419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f79e10d0690bc67ed6db51fe1d8665420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2169c18956708f44bae88cd8b94651421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad7acab7ac8ade98afa75b9b8a4634422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee91fcf41b1c3229f4a9f6042b78df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b7648514e61c2985eaf2a79f485e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba3233a46ca532b8176008d9206e5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d2f87b1e23611784e31df8ce2ef0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbda6d83ec7553fd992537502335f87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc428df09fb8dc549ad3ff719caf358428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7781373497fdf85dbc791f59a264c66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba97895b191a3ea2f2e3f262177777430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f594320207ce855ad07ea6f4a928a21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6099ad6deb867100d41aba542592dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a793c674e1684844d6d7ecbfb480c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c83f7212657e6bc173e47b0ed0a6e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de4cbc6ef17f70e8e3e0f2aaa11c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e6b948a360105913b7582db20178d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35f2f1a20f79589a91f8a3796cba1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662b5dd70e619369c14211d499b0006438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0d6a667777f6f6251118a81e4c3ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e261017f7f9016984d2b6e2afe6b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba6ac4f44f1b3d6dbd18744ad500cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3ab96e3ccef8d9eaf1a312b15b9a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2113b9ebaa5666e3c1a96b666eaa8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71da9f15f3f13919e749db8e185bc0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d96ab6817d1d02a71ac7f188f3fc8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cbd43ee9bcd14593f18f395927216446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3609d6174306f7cf27e596ef4fa32c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0479b6e24f9f108a0a682f2cb30a9bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bbec9bb845196d2cd47fa9d8f9ea3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c0e9c1a3f27c5ffd7db615c003008450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c1970cbaa5c0ec9408c5a60ad80de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ab2a45bac4efc73d7cf3246fa2076452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1d82e26bd8bcc9abc7abca0ed5595453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad6099a5c5c61ba0a423a35f521476454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dd066d707df15afb11c126d57c8c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600fbd7e8816fe94fca2794c6c16c89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5f46e38ac2c68f1ee41934d7b6045457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f34c6574c7a1cd573d1302d7f9180c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d11890600916385e7bd64ebca7c77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8062b44e031b80b3dec44fbf4893249460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4010b8fa7ec77fc70f7ccbd26da11c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895119d01770b56a94c11aab108489c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee6686fc714d8553f822b52b51a2b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9c269c1114b6d3d7cfed9c12937c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4065f81fe97677e826b224e8bf8c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fd82628441e5c7090e034e3f95e5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e5c4f2f61195224be13b99bd4a8ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae33a0eaa20cd157b8301381675255468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b51a12955d3bbba01e7a720ccb52fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73609f26057ea08b1cb3e8213557e5a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4e246c6a7fa6fb64ce8f835848442471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1f7122e9a178566651d7b76df4e9d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559f308163a579dd155e1f856f9f1c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aa038cb188b2603af3d0c47fd2c17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb67840430521b8ef84ed02d3bd061e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b1dd6c06dec79261e3e80e326d493476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfe041626686bc0ef592d3804e8d9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510cf27fd55f4eeb88c545cb4cf5c3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844281a80aa5c3c48fcd4a2ed2d35da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33339c41cde0a61272a2faa3cca7cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5fcc1d7747de14fded2956793650e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7079693337463f8b3efc3b4ef147e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f96874f990005aea68f663788c2eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a8e8c6142925ae8475a0b037608e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909ec3330146238340fc9e105198a17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83e982e4aebdcd197ebc357fe26057486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c212053cf32bdab936b640016c71e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0622e2f4c07ecb3c457e6c3add22c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb0bbbf76dcaaadd8e64784ad74162489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66630e967be918fcc2416c47c1be333490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b0cbfea0f1d41cf3790e8e7c0cbf3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d07408470cc63b9d59ef49319c59a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ff6f19af7a9b3af48dd317e3329a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e9fa80f69256167bc4a05c4effd94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf32f8f02e4ca23f47d0ed40dbaa512495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db016ac472e11badf8efacf38d55ccd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336728705937100bf9be0659b034bd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a57515b425ab0476de74333f5b901d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee82eab19550ef117255f1a9141927c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef55c03aba4dd6fed3abe62ea03e6c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd90d69d4f2ec5df63bc79a4175e84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91e472da2744043fee7b94c431dc3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb64ff573267ea3087ed7e4c8197f7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8694aa121b281a1ccb4c6958f968f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd9d51adab3bb3e7c2adfde0a2ace8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfee334c9cd8075850afca1d7af25a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004405d5e7c2b4ecc172fbcec52b99e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338602c42d2495d2ab33fcee8796beb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe37cdc0e98c98c7e49890dd4eed7a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74669e4e4145f0576c8d88bbd64db295510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc433e15dd56b38f6ecfbb3dd0ce7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79629f97ab6a7f87e960f07d66d9c5d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6506a6a889c2689cffa8cee86bc68b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4077d6b00f6c876095f4de03c1167fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c220872e8b80f88bf8b75a62306af37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c441d7f3794fd5404733e964a6925516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b83c5675a5742e5913c099fb8e3f0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390b0f9b4580d36865f20c33850b60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b4c1300f85844c79a6c8f8a811195519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d1ccbafea10ca8393c564ea5c5f0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79364e9711dcebf01ca1f4d81eddd9fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d22bf624efeb1b8537dbce07f35d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8199a58e4258184efac22a8dea556f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc2f620ce5042b45e7e3acb1af791f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a43c823018e6cc739b10d77b3d3d5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b66c19d2a1d645da481da0b1d0d12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b728b68ff29700fbf63bbf1296d77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537d0dc6db8e52fe9713af71a835f86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bdb8cd1b6784b3df4f09a1b534955529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d090cd7ca1b6fefa4383cb79675a02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b1e23a28a477b3a44638632c6896e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94d1eb4c882ccb42b5867ff40a693c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e94e37aab6da09ce4cca8005f33ce9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e9680fbccf2149501649c94eb37c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635baf91a2e70fd733e6abd36fa86e79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fc0fa681d424c717e9007e08eb239536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eb7948d405f649654fa9c64141965537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cb5934ee89050b4e1d153c310b916538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1bbdce4366ad9611ddaab53fa5642539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c7936937e6b6a5f7343ea94e232ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38acae88743756846c6115137e4c27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8352560b1f070d8af47f4aa07c9c7c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3678b3a68eee7b5e6201ba39b51132543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e986d25268b41c00d9505ab94c734544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680287ad4d31d6a02056d052f2b25d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c913eb8f6f6fde6c6bcffd444c1c85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269d1902573233e6a18be80e810c545547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec0bab228f811815cbf149be4b40a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0e2d7de3b8e421ee367104a147143549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b02803dbed2396d47cfc9c9b631252550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673f3fc77becbf523f74f2f12f67bf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0e3e61d9aed7dd49e055f462ac258552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bb79382348fbbac2c22d3d0f6c2a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0288640db4d84afb7b64fa3b20f196e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd14a625dc4ee50c17aee13ec950f2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b11cb73ab5519e25e90c894b3a5042556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20908af47848782bced746c945a1d44f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96b336aed56b78e0cafa385850696f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c49884d26411e2a480129248959877559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85304b4441ffc0645e51e06c1d4f81d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027428124c4703e7550e2907c3f27f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4fb38157c786af379da23c1f10e1f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33826377e9e87fcb80b7b208868e64c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47f06b0f9c0cd775929c18b1a1e4b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355bcc1697a1b84852a5474161b4126565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241bac7f8236d602ce266a886198a53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d007e36430e4c3b431889ffaaa4b05e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931bca7e03535da9b91b84b9034671a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951145012e0d8162ee72a28be23d5ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4d32c34843bfefff3c10436c6953570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbc4207e325004ff55b19501169704571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e35e6bde9a52cf24c424b3b84dda6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674d568343f7527f2d37cbb5d7b5052573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e21b5a56540ce14defd888f8973c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc08be69fc049a201e97f0bfcdf8877575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b32fa7be00111593cb138c6ac5b84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46510853ad2e59a484d97a970597e112577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70633bb8e770fd686e2a14e54e004d51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc82cae5e9ebbb5cb9d5581005f631579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbedde49990f973c43a0a0f403a67a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c92be1234b3905788023dec09918e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7b9067c9c0f425b95c33f65b67eb5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2c5ac6fde963156f73e7912883dfa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99572f93b01f02dc5003be6a9d01ae6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377316432865d5efd6d3445badb5d26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad065f31401562baf80956db5cc9a08c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8579d4075eed04ea87bab41b3b7762587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd878ac969e82d9d7a79155d1bad201588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d5d5d771919f659517e9ba0e2d009589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481ec303db7990292fa2a3d48466c6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d30e714969269767635c7276db2594591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef1b82bc079f7c91f67987d3628a19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5359b8b05e2b839a060d485cef6df9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb553c53316b102ef2576ac69d5360594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02560944ed42bf30c9c8986db8545a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbfc4ff14bee430d0c74e3c2b06e5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b7c5fc48690fbac08e1cbdf0dbeb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b602a949f6da97c320c9b2cedaa59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a78367db26971fb9c43551727eaa2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e220d7db8a8e1285e5de44c4f2dae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61adaa6333909084d388f227ff4022601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38f72c3ec8689ca873ecf0a3e42b3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933cd69cd3c6c1ce23f65161b4b7cfd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bf60b0acdc9afe07759aceff6d71c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f5446c58d9c4a436a4d63ffa483d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176c0085c8a44ac80128df8f54e2c1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624a11bdf146fba5ae639d0c1e8bcd0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd58c88dbf0b3eac504c8a92101b11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719289e544faf528fe70a612f32ba7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aa256f32771b8568c6f5f83c4db01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e8deeec83bc3bf2c5bafa5c1bdb7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b7b0f26b4c4e9f399f24ffc4e369c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afc6275c1c2e43bb726b7f54c1e07d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f601c9bf272d43195dc1ade1d00f3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac260844444cbb5fd6a2a79adae461615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1135ec0226faa1242b2cda6b4dcb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d28aa0ea1f53882cdb18e8c076f91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce5c5634a019499e71f95048222e7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bb2423930569e664bdb6e582fe11e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef95f47b4a64189c2e908344261f8e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db0e7aff31a620f0b39f2523dee794621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa471542d955c3e4c5c08cd3ea3a1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71c515b6abea48c4d45c2479fd75b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991f1ac7e79c41975f778a86037819e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1544fc7653dbe98591c07e53f5ced625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1406a03be5b0a935a28c7661a4e7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd770e5bc827ef856d3ebd977b8ded6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0364829c0a4f3de9733d12f027083628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfc43217871b9077a0b02ad9e4e3cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023fc0b41bcd55d3cfc936dcc466b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0e165d2b60ee1878012c7939cb02b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de2d1e3a5f59fd56d165770c76f893632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c07ae8390f06772ce7a98d2afec892633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e9b49dbcf3d5a87ae627603b91072634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fc4a89783ff023312ecfc92c40328635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83a68751a0a37138ddc8c09b8fd5b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9df4d40a535c59d259caa06f10dee6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fd4964bcf94594129a105f9a05d9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bd2bad51653946ed203704fa3a625639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc1db690400ca835976aa4d86c46fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e9ba9fde263d222b65d416284c15e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414d70a7579089624b446b5a028c074642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020ac57bd9c1597361593e4891db52f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6105e028c9720bf314c8ec7e06a078644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded81c00e1e31787f9c3475e09b68da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96070b184d164469b2b3b4319c1a0ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa33ffd9222bca5b4d6ba501f9db305647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0dd0137301442bce576087613784e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce80b2361d25c129b0c4da65e7be3f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8cdf0f259e017d81bbdbb0402f544650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993162058f1bd08cbe77617ac64d58f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc59a6daccbb328ee39614a553b12a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3782e70c05c62ce8052b85ba0cff49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe33883ac09c703b0dee0608ed8379654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641db97b1824b8207495a7cafc18d273655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e9722e7d0f0897dcb744a84037528656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35915cd2587f0be50f83f5f7f45be7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62a01e0848dc0b525daf2bcf4fd124658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc786b7ba1a01ab60d486593693d37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280e61d91ce2daa27938c622e32ab3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec265aac5e2be73bb433771bb06e243661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266ab50f68e1929bd3f7b6ccdfde772662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791b663e0620da0102a54523aa8f5b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1f933f26ef168fc7295beaee326ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cce6f312b63d7fb8cc77e80b34018b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eab46820f3228817e60c92a7f7ebcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd209d6203f8c0b67c071324f2a733d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb82a77073686eae853fcad6a90ce5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e2e08cab0ed9352c5260dc89d847e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df20afea98ef505f5f374554cd32571670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249072346521416ca4eccc9880fc44e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018946962518333d74f82290ad1c09c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7576a2d207d24c72bad25ab64759bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc875a1d7fd7509031c1f3d0d400efd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17611a29138dff1131eec222faff1f72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d76e492969fd153ac2a0f5df696f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122a21b24ca306bc80abfb3fa8bb823677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405fa03f1ff504afc2303efd66a311a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86291ed0f898fd0bb058738a95ee15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15285b88e7984de513f1918f341d1b7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd90f2570b942af2797d4c32515b29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd06debb25f9480a8dfd7932494966f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214019b067a547510f5865e9d6526ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859438e1f8e9d6beed778c289682a0b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7937650f36695f5302c5de1e0044ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d570e84b06db6410d496aecc6690edf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0f3e9b9bb950cd78a8618732f96e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4ec06d77fdcc94e241f9f6e23ce6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256997ffe0532d77402e1d7e2152f5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22edaf783efdce6bde075d8aeecb1b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9570c4e50d19b37b8e77e7293714f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27b1c8669fe836a2a41a2aa0fc3944692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0866e8554f037e58002da0415e9b46c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8e1d6f28ec37b1cdfc19cb9b2d2ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1787b3224ad547984ee0652c7db749695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5ec0588a1e62692ca4770aa98844d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dc5febf3bdebe629ed430dae52b2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5c7d8fa2c1dca1ac5cdcf13887d99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8623d1efd2a450dd80f45f154a5ed5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6f181b7346c69d34ca757f28be416700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690515c4ce70ca70c5d5d2cb46cc8587701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bce33465e069d748e3840f7780ccf4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920163713f30fcf7961cb4fe8d639fd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e75e0a1f98beb02da80a0e942f75f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1d0374b16e7c9bc3139af04e2fa53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344b2b6210706a3ef29f235f45f4bdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1db2007e3997e3bcb6faf172b22bd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcc369fba801571cad816dde77b696708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623fa5e7be114c9ef67473b5de9fc61709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6891945cd7f5c425107bc120d194629710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a3463f0e3425a3c9e08610b14716b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b660fac71918ccdb395f5669bc5dc5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637e54ad4dea20830e1b03398088bd9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf6c677f9d556e778a990f49cd1ce5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2a927615377bc990439f585ebbf9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c413f6869b46a8967ee975ed9af79a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cb42481e19f1cef714d85b82e5334717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692b6d3410cd52cbdb8a212744e90ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da42fe65c597200c4fd6cd0faf7ecaf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b83f87f58374e663a25dd3a29e170720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b647d5373720e1ad2f17c370598a112721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860722b29881ea6fe468843fa72e47c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390521df2ca34e56b0ab886686551b0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0860ae00ce4d0aab9a67667031712724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876b14d98da1798e7071edd8a841a23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673afd9928d6b9386c7feb040d5ca3b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884873e568aa5573da5bc933703569f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d262cf5947cdf246d353bfeab0fe8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ab00db9b89341990e8c2dc2facc61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65603acb34b591d27b57a3b11aae09ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8492bfb3b9af97ab1ebdd90cba0d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20438e0f87091e3fc829e718395c3aee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913aaca93f7106183933a4ea6e83e8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f45473e75cc8508e103ddd47ff47e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c9231f41c9f89c78ac8283b43c64f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa440b454a88aeefc29481b60fee25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a024912220952e1e6e71662aa2f13737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67037dcd5325b7f6112b5eb3d0c29885738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456f719580478125a1346cd2a4c9a2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993d2011e514b5409106a3ce1a6877740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de47f84066f2eee37f2ca86a320923741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fa0bf78edf23e8593a5ab07bfe45b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a40609a2f5f12e0ea6717f969bd8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16efd3a96c45729e1b95c9c0eec92e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85ef906c1982c1fc2754e28f5ef11c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59835454284eb7a8d66f5772b1d5b537746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f26a8f27179da5f44f6f246e750dc1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094d679bc6721028327cf77beb05d22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd6c6d3cebd6d75c3d98c0a70b18d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0588b205b4001172dd97b2c339dec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8144374600431fad7ab94eb770a22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be19788b57ad624d4e6b76f7306e471752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11013a8cb3f02956f64df362554d38c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff710a14ca0cb21011e78f2274150be3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b3d99dbb7dedbb293620d58a97883755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ce9b167fefcd6fb5c0a1a9204148e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef62b4a417b6a3666923b42e7c20c4c757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>