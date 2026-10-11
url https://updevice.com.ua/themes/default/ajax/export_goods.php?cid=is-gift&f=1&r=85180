--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d837f00dbedb5b189c27586644c831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e374d8c0b48f879fa8d27ab72e3e8492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eec87881ad5ebbcd01109bb7cfe8f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01791fe5fe83dc96c6c028dabe27d7274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7ca54664477e7968b29cea31cd6ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb038d2610ad89c373361c9bf264346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dcbee1c8bdb3c14b9f689954cb6557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc9dd1e13b670266503fe4583a225b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fd5a712f75bf64de30b2fa436fa3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bd71762f549bf32dba037f47eab8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc5e0cdfee3aff8dc1d32edf3afe411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a92b5a90ea740a5b58deaf69bb4f2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9159bd866c40853be715d91bad4517913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb62c0703429be74abb8360d6aebc0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dd71a9dd58196c1fe2c346f8e380715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92717b834868c90bc583deced5ed5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384048d34c76cc08cf3dc188a8fab8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a07374d8c11d4dd07d1831a5c9b0b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745736a74c625cebd2a8df8ffdaac81f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706fe3570c982e0581c3c9bf648b02820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7243dce2ae6c92bac74555265b50a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e570336ee2c73e6ba6176ceafb75c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbafe72fad4640b2030797498b1a81c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a164c80382dedd96da144fe503c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e597027991cf4f881563cd0fb3ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef19f8c8762d5d0829156fd2486c9e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dec9b23bbe69a05de454ed79fd11427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7d7a74f47e53e74d1aaa09809ae5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74dd6ee529da72b41566505db383da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d1b1e658dc6f0169349c5450bd73a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9d62aefd2fcb1995be060af1c4fef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f18f4eec2be88194390b33403b71832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffcc29718e21b7a7d1af467ff5dbe633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f6cac2c25d7b9d22e8cdaddb8564934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cfbc634e0a13b2788ea6c58e0184635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da560c189fde24a09c1e29d883ab86c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade293eaf8444c5f4b2aaee793525a8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758b46d51bd48e32cb8455d8143456c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643e2dbe72e8484eaf2c64b3ee913c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d4c33a0a3aa264db2212b9e35f18140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03913d0595d4b660e1c78bf455383ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a120e4175783ece22e6727279fd37f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505015b5f8c89689f0dd222f1523ec043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e83005309a7e104a69d19c7f45e3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461b8f8d1c2e320bf24c6a9a4e8f9fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeb00511038dc65e8d3aff6195e86546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcff0ce05c7afc9911677c4c75410a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224b158b7dac795098ef54a1a82a21b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed227a8dcaa8826644fdeec49988455249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba856e8670cb6281af72e939f2eb37b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24cac6265e36c11fff7e0978cb114b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560c7d9035d32170f2805c3dd3298ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc5b08e6053cc038cc91e363e92a7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d00aaf87f5996c1ec9ecd95da9a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070db90c285875d2f15bc7ba7209ea6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bbed2e937db4a532f5d3176a0204f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674e82d9548ad9226bf0a7366febe0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5903a6edf843cd9bb6b27374e445cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf489696e843720dbb01a43b147577159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272e426a972fcf7d578dd8b34e1c5f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae1779978b61b29848c9ae4619372361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289e60816ae9e166ea8178dfd0a51c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d127d1f93b20fcbea41539287cff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ae2c9a5dc8b006ef37d4981f6c20264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e42f5921bf7ca877d30eb932808a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a1583acfcbbf78cf5c0a3158280dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b96d207990a668652830f9f845041267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b623787d22520aa5f84f2edaa1ffc7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec81b5d87d8c1a7de74af2fd93b89e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd08355fbc2310b8cd25ceb07cf8ce970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2c2e6876b4a030d2ea56d472e259471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d644fbdb5f9c9a0f05cd4828f1bd4c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8d3288d72a8865d2579cf10e6110273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25317ebf466c395c68f92877d056fc6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa87f3339c3ab3a4d3f502449f658c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2516e91f748b760103b3add494341176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21831d93ae3df2702df1d5905841cce877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab0725c0737a7a0f626d563818d46d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3ad5b238cdc6f3f26a3d262dc119279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec228095886eb4f06bdd7f56112ec6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd17d206585166a4703901196c86dac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222019444d384685d5565565abb368d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3846b087a43d0b550776114d956791283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55d01269485497ce2318a4185830f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50a846182b27456cc3bec1d394464685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d046c43af13ba534fa9f0ae3f046186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4ba60ad4c04114cb480611a2e9f1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c79dafb0895639ae454503f701fcd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c48822139812aa4777271ab6417c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c077e68f4a65d647dd83f79401b474d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8960379bae5e909791b1a8899e8f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581da64d10ec563aba22779e349fb0b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d2888f888fedfa59ab2de989923bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19813704b224d09fd345539dca0ea93194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6780d9f2d9bf78e8ad9b6ed1c242495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf654fd6a847fc83b26725c55244d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fadea641eff6a45bb07e6acac64f3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7be527ad73fe4c5779acac9bd3e51898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee2a68c496bf5ef1830d6e61f1f23999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a9b3e1aa9d976ac1ecb6e63cde3e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2b2600014630bdef0042160b80828101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a019613964210a3ab65b666334200102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52ccf35ae3fd3945a99ea199e5d9a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43760d0b9e8e4814366f4720d840e47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8e5a1bdae586d9634a52a899c9a94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863e0b584c4046dd985961f4c996d68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf77da1c2f732f82a3d79bb87f65eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cf4d3212cfa35dc68d540e962c1ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474afc83c725525b7f1c3a2b788d328d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4f0c44350aef47d7d804fb5c59fa5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4afa215b0c191a3a18fd5dc0ab949111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180558285092cce121cd7391f5b63e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85014b4176491507e64dafc9172070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938361c40cf372ca8878d464169879f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ae7ffe8f0b20a70b58a4319b34b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4d6dcfde4f1994a88318e9e77b597116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79149ea0e42221f650d64a382e7426fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99877ac9b48b0002306961c114d71f84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c8e9d9c376a943a14078e494b748119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244948c88ecd428633331147b095eb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109ec5c5950e5ac796dc1364615b418121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888984884469a1a141d68f130fb307d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765acb373d8d736d24270c864c51ba5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf16186102c3d23db4cd764e0444da0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829e47dcca4616c030a696bcc162044125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8037308e48507593c76823e3dfd4c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a228709740f998c0ab4c76899cf16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a474ba8fe099df22b03e62b8ad77260128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dca996f076748b21ca4a775aec627129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd8458fa5ae9eeafa636222aee03de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566afada9e95d5a36d5f32c3dc99813131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6cec0525f7d2f9a8b93b4c1fb1478132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3ab59978810c271d892c0d17b2a83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c445d175358995e9d4d58c56be0e52a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89050b15e4cfe51d426ba9701ce951d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9180f39960b0be5c980afeed6a72a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87fc07cf425259e5cc770772adb5ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf83e6ddd071d5817a962c600847b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec424d98c0a5a1fb55a9accce1925ed9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86182e4743c6a573678601fcf95ea69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10969cc4156c9fb50ba249cc1dfb259141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f667a729ce91f32d46f9ad0fcefdf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1561527d027f431aaf3c555cc15fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcb4c5c740a58ac7655ebbd2e1bdd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a42217b9416e6c5c41b1eb4d5a047145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73af00961e9a8577b336da6a94ea61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec8427b4715f94d6e4da9685336a9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e8e2287b46b86c299b40589a5aef6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f4e7a35ed97ae133c09920b3e9cd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aecd62595b299555fc1b0e3e0ad831150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8642282b187be140021cde5a10b5c16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f6206d38120ac49ea81e75c2e2a55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835178e3e9c9a623da38b227fa16069153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268161d5b08acb6e9ff8a16dab468f80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7009ea3e95f19e6226103ed3dc52f11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48e9d08f796ea74735059e01b440d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132de67638481cef52a122a0a2170b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dd3e867876b9fb49bf2fcabb70db2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211b325104c3ecea87a6d2040f8bcfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2da4449d92d7fadeded007fb1296a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fe4263843c6efafd89050d2188d3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e54128c018bb50bc7e8ebd70d01bb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e91ae74d98dfa3d79a227b5e1ae33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c790008111ad99f92991e678773bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36b4ef058fb54aa206e1da352dcf16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ee38eacc70038398ae45879f671d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe51c57b3bf39f9f097c2c6c79dfedb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ba19b9508be3184df9c5b89cfa65e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9fd248206ac70c2f1bdd906342d72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccec37fd80d9f72af031a05ab7cc061170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e13be87f10ef2cb3db33ff4dd5e22a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a8ac16dd76b507616209c64e8fd7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b56509c6e674858a4a9211deb002c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d007bd8f214b3c8231635b6126fb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb799821d109d6b06df869f723ef15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fe60799dc9b1b3789fa3593c0117a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755743fc5dd9a3af8d59ae8ca1d769c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d471509e2adb26dfa9aca8fbb297421178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02116af416e517ecb0c8dfe0d0e8d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127935b04941b4f901cc00b425174004180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35181c25b0be016472841958f900795b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4555943bedd95bfe1b7024039004d92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db17b45cb95cae77cbcd4efde56c0be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17cc94f8bd0475e619054d783b6c57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cf8aee8eb2d54ee2853562e3e84cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54064de851ba0d4f1213abef457dda5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19f7e35723ba95e2141c6208a0f1a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe18118929bf7fd19356712156a5ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c83f707ee6de364fa54653589436b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a2dd1fda9df9c2336d028ceed8aa7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ae5a605d3bfe1587fcfa9f270c0b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdddae46a73e93d7af76e09f677038d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57ceada85e19cf309e6dd906a3173c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c49696e0471e403a3037e3cfb5318194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35901037c3c295fbba856c4ce7a75925195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0517a1889101f458d3ab1cc7e29330196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581c99814c34bacb7ee52de0b1a29b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ae8ccf005ebe532a649d2c8a3eeb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b325c1ab27dda595b9f15ed10e9d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec0b0e36dafcd9640bd8802b483cbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a352cca3d969544150bc5625b59977201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf5b188e13754972a9b5d54b886b14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae94b75fbe19b92ad6c5225b78ad9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f480627447ccac593f90698fb55e496204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4302b83a61f5c99d36edcb3f78e5758205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b679dbd067fa2c30f64ea47c2bcce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82ec207a3020d64b1339b2bc5390fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b69d7581868d3eccb721a71d84667208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f047148fc098e1beafeeb665844d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddccf4364c0e5b4eadf55b785c37c59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa9e4ecb736627ef17ab5067ce6fed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d13f5cfe90ec1b8684a3b225b1ec9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08030f1863d2bb58c58e032000199301213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0be4d5c1a6eedbf89fec970a2168d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5815b7ed9bfbe8191c07d33ef22ef7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d693661b74e41a1e4c15356e05c4df4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cd80d13729124739141c3ba189796217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754344cb98a3ffbc0b301d30194d9897218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d324f25ed350ee0b5d9702132f7ee16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f96a3ab1882bc93a3c9410f3daa3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d97f862c709a97715c3ac9212170e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81381b85b7f4c02be7c73ffdf1ced368222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e753f8b5540c237db0c22aa085c83a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeb28deef34120de0cde8d0ebce077224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cb8056870aed5d30f907617ec23a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136665c0ae8e5d00eaa913184220655226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da409240dc231de6a03ac77714cc10b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddd16a925677c612bdcadaffc6fc1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89016b582cffd7d9f3cb0303a39f8ddf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a67437297ccf96ace9031ae2f9aee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6870ece0a521e6e0b00f3122656a00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9667932c878919aa79905cbb969b38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2167197edb9d5189bb47ee8da7be77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6718b871dc1857b35d04d603b8d50fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b985082b1f6ea977eaf20ddcf04e506235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93749ab4d8c547786d231bb67f900df4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482a68f55161f98c968a7bf9274c3f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95f8b83825299a5013aba70ade9c19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1420366172cabee61a809fc110323239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f138da832318974a53c7313a11ff194240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e6ad758a54dabe0f20c0d462364f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edd2b95e5485ca89a763468fadf996242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529f712cb9f14731f30602703ec30a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497ab986079224068383c32572dc549244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b489abc62f79826df2bf2c909ddae3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d23c6ea4f42d4c6af5c95634e32a41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bd88a49968a5ae800d50794c3722d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa671f140b239d1ccd526611548f50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331b5115ecf5b38345ab1fcdc58f122249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174be8a849d41c3bed6250081b492a41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80692f2e4f5a3c30fe73c617f5f9ae1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a7d549c7b7d1c5e4a58bf2981553d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7064227c766cc5958d0960f27e37206253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3df7c5045615c1637bba416a92718c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e412f29b7843a0b6464ae3d3c68b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922175eade37ee0d667fabd7a012337256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dfeaa1a8e1773f4eb4aa289f60b2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b87bd0d37b2d5dc79ce8d92292ecb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e43c432b316b0c44991ccfe7f691bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e0d6baf1f5cf7dcef25bb26c3ad3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c81298d73319c5530ee5f43d6507a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a87c54f6a26f9e0e0848a5e2e72d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234302f99ddcd25c00dbec48045836c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0cd7ad5c152c3b74484938e40f28d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919628da7d55174fed643904c1ed867265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceea7008e26dc12d3bc2b77cad95ee8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917665f1c48c785bb0f7a9fa22643218267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d530dde506e510a05809dd94c6cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64d59ad82e87c3421adec209d1cba9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ca53a5bc906d7c17b871d38af8ac2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359a38446b6555798011f40ecec2b7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa56d42cefe68e1a4bb05279f6a44db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096d81b28512d9dfc22e463ee413a8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b94714afe2d4dd6f38e0588d0e4e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e789f0dc016546d9719b214bdad6fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ed64facfabc8b8df1395e1b6d478a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad97cd3af14777300c94d714d4d1003277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4658b104a09a0bc39442f86bee0e1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b185eef7eb8552c242ee528150c203279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66cd01950c2e960c9ea89304c614d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa411589350d1a999788f2b8d700a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531a12afe739a08046a5abfa3a29370282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f458dfa00a2e82d8c0a0ca9bff9f2e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1381e60fe11d058394d83ed03ee433e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff3061550f181d96eadcfce8a92815285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067818d096f4524034cdc4ccb960670b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4619c4708f0fd0653131958caa8d1b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a06af79c1b3c39bfce457c9f7eb369288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2311716f21d558bb27ed1e13ce75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c195941ec63ab1c146a3010277f90c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6981a090aa45f53f8527655b3f2935291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88066efadf8a79e829c181ca644a6c04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944e88969f708c4a00fcc87ab05513a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38823a08da2d5ad40396f695f846592294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bd1998fde95ecf197830f7d2c739a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aff6e316af70d92a0c5288b2353c48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30d87623ef3a1353fc9d27a54b3ea4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a523c16988f1dfdbffd5cb084d29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec1730b25c0deb1286018bfa9c1a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31676aa6fd83d287cb01030546badfb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f93a66b9d1460bbcdbb79feab47e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafde452ab720b0eafba8888edf994c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a8167d2e362e9fd30f5df64f93ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8cc2f2d8f21e193794322372515ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe38b38e6ff6f9b8bec33e88924e85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87619c25b3b9c7aa5456362715940ee0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2574b337777cfc1e8e7cb1b5088a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c51d873bdbabe58afec4eb6b7f997308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079559a2d595e74b1b934d97285395a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec24bed10184571ac5eb6c79d0f244310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbaa9d06a026f11fd6a3bc525e1c35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6134d3991b4d70692ec87932847edd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911f8a5a8c768458365e067e1274071313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90bad93a09c0ca37176bf531039b6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d748245d3904191121a81950e16727315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e9802211986f2ab5eedbf14e873b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa560891abaa4a394512ffb65c5d50c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095a05285f72b16049209ffb9a817fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4635c0b5989602d6c7a02d264616ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28bfcbedcdb9c94b10be22de3dec4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abbc6502b7d45460e317db800cc8e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd29ffa7936cfab0424b2e86b695000322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01225d8f77d347c943f27b32a54f1abc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846e0f83e6c65ad268d6c072f3fac67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f614757af13c9cf42bb73909416ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ac68ae9a945967afd90c7421baedf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03f487704b5351ea8f0f6e42395e37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6573bdf89f2dbd34f7676357de226b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339b07e9386b062a7b911b67fb22af9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d783fc4b447c599e813c8ace659ba3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a023d49df2e943999d10c346fe0e8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69465787a19d6e4630c0c5f5839f994332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5820aa470be6eb359043f6cba2f309333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc49da0ed0bd1e45ffb31d0acc647f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705af784aec3a84b04cad40ea839c403335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542f6bf7552d8710853b5e8d4b01dce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc3dda7fee414c1ed444435e36e4fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5561ccdc9b1c32cb1b41fc4b60d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa258a28f32178965c4a135c55afe6aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78510b4fe018e029b70def6f543034d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b737a434de29fc7c33a69416b92f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64c41363edf965095b5158b9e055b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e91527a3c9b21a59a2a87422fef62d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdccb399f55b46456f50db49b04068344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af30129941117e5f8b9eed1b450fcf4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e697f68df93f3ad906b38f5d28fdbf5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea88685f9f7201e886eff8c8b426f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d210fe42d715c259fc0b69158d5e37348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10965341af0808db7090416a686e01d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744617c247c48ee75fcc616bca08361350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a681d3a059f036ee687e0b67fbf941351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd293ce414afdd77500b665c0e86b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0a7685115e9463e19d39600ccb764353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c8682b8b2e4f8991683117cfa4cd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d17f1500a7c41ab9981004bf873e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942e1e742d9502b064fe63668fe43e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24f1bccd833cc17a6cad1e93fa96ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730cd216c42cb2984246ed6251c851f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01d5e9d7180cee66c41636f2b29cc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408017970c91db1ddee24ef6e00de21b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c55a814138d679a367516ee758b584361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f573367bae5a98cfbcafc72ffbf1687362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a30b48b0b61393084637c53be60fb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058b0e4064ae481291427d1b7993cf8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930a8373f067123dda48e154cfbff35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94202f3b9ef49355a9459f0b8ac3bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43fd2acb68b59b26f122b909879fb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c836fd21773b67fc548dd9700ed592368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efe1b4dbdc596b877f84459bb515f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48252d0293d9d1b8e7a8b85840858646370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d54c57580d9bf592fcbf079ec3110371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d67b2f40c49c8dcefaddcc4b26fefe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a150d1a4662b8207ba66754a904a4de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a114ca9d55e926a3ed4bf1edb6f0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5bea0a5b72b234f02f217327228ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a504c87e54959a773365821cc4753c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca449cda42a1b0bbc8fe067c508075c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152179e3643dd2808b375a848f83f9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e041c5661d1b43668025d4019e41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02e0666c8a8c113b16c5865c918268380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6095ee9ffdc1c52aaad7fcf6e0290381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a318c503c54762926e7174fdec37c49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22c2bc548b742e8b60e4700c56c907383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5498943dd5d44b7456959fd19e1e75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f892ba031fde8a42d0211dd4331a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0fca4c140f3f832333d0ebe7eb477386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ba195535b5888e5543d2723171396387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec78fa1c7600876e26931fe808e30af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5ebefcd1c96985675af63a160d289389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a07ee1a714afbcd3bcb45d37fd656390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87c44605e9dc9ee9a83e9977430b84391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4886444c4eb9b9b65fa52ebe2174d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7dd4fb33cf21dadacf779bfe58d0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d244be39b4d931192134f61669fbd24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40729d33ff711899560781e64d7b9426395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743a8bb818b3bf84296ef4941c757ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6ba01603343f80f99ac5841f6142c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900666198f4c3e0d299250f164bce98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60c25466dff42993fedb9c3b07466c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b680ed2b3aad88c0d19b82e03c081400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492ce2fb8b222c9f2dba169fde1dd00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf73dc79c07ae98b69de7b34d26f26c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1dcf8bc1a0868efaf71a1c209fa58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68851d5f58f213daae055fa503d2434404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eb6a5d354fbe21ff619165a779026405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631218464b9f14ef28da8181b102bec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117d4e59ba06ed52c25b0d2b5ebd06f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b839e84226bae712bcd39682bafed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e8e7524510a49bfdacebfc6e9c1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21e294857bfdb478c93fdbf4311616410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cf0c1c2ff3b24f87a7e352f10c01f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e50fdbd64fc6134f889952590299c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7428b73e5b5854ee8f9f7f48ac1bb8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206017ba4f4368b039fd21c571589b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd3aec64e85ae15072ffa29f5ed6b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88a333594e23067b7d87ddb4737188416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f809983a0218c197baface8e329f004417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12372655caf9675dc4d12c461d11788418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fd78950abf8eaf8a74ea691df4785419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b311547a7bf3ae9086af30aca872068420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d611cd0a3a34006f4e0d2ca5d2bc59421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3906795f3b4c07c0d6781df7c311775422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70adf9fda2a44b1aa0aba1f1a9a818423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a643320711b646c44ab9aa842c2deeb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b373a27cba1f823c899587df3697f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97e8d7a1f450e69a2fd3fcd043e1ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56f531dc5259e6e67faa427ffd7c5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afede694be5203f9470ce802114b1176428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9e62c5a49cdd4594fdab3fa247326429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b0dee9737c6301daee02a29b1b602430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6f890bc651ac434e72e9ab44a2bab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c5db98b8a3012634fa4091d70a60a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c02437759352b5018ee177f41e4002433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602259ddb210512fa4845b4530c3cedf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509076ecf512cd9546ea274191f1f437435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c4c4216006b2aadffad3095570d29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f63b6d1986ef75b17ae77b46a979e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bf58bf50b577c1111bd88c0ed88f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f63749a7df6c84fb9b89ed0846a06b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcca3cb827d7620d49d2f09e836eb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b7e7bf2c4a024f1e928b03090d7cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ced1942b2aa5166dd41e66673f033442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40894964ef93d45641eb51b6aed459a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a589b45d7de6eedfdde4ff5a2a038444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b2f22007394d1aaf466c873de21f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd4e57631f9ac90e8e6b2a58fea751446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b9ddb01dfd6afa4d65f561d870f2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519afc33f68ef5bdaddef4e86cd7dff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13198ed9e800915450b23ba26ac047449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60744d531eaafe54bf66992c2a97a7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ffe21d4d8073a43d12c3c33959e9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b327df46ce61ec78ab7cf7b06ebac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae90d037d8d7c3913ca42a0d248734453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e90745e83334c5f4e8440dcce80fb1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6a4aa8c19ff57fca0fcc26299ae2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538671d611144ce0da0ce765d5f290ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da718bb225924bb7bff13b1e869e3a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4cbf874e03eb64a8b5554f9333f18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1b0be938e7f69e3e8c926c73a16ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32b07f27ec5bad02f4b6d3f518fcbf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b64f6c056194bacd412d9cad1921bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1924e681337d457407ebbe813b6399462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af6470e6103f0d18c91bce32054130463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a108e7d555c35f5be34133b8a50da2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27252eb6eff844d78f9474045f02a606465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e62e830e7b3e5c5a767c6ecadd245466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fb953d8e38199ad76c832e4d363d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726af42aeae175749a611e79ad32efa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536f96918c064a78b0ceb937678c989469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d618c65f0769b6c4ff678ee07cfa497470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bcd5d484e354e42b6b174fbcfe384471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e70b3354580075880ca8f9e588244472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131be5ff55a21e6c4981e82f6820afc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94fea782a61231e1944dfd0e1c2769474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd978be2f78160f6baafe9468c587ce9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab505a2c05d17ae02fef5bf34aa037e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03668ff9d0defdd18a561fdfa55314477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c10f236fc58bbe8d08001e2232dc0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8c19dfb1adf629493949c34fb3cf1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502c496ce24a80c8f8ee1276620aca0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdf2f45c2f1c1fc7372c9b707f73fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8359f0c9c474d3395b22346774570482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2414457d1b5109c8af7244907496c7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa5dc1719f7a56f9962ce2575b9dec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20770b55be2d82ccabec742f23b31c9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e3c216ca8a20295c76010040326ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2990f66364612f3a2c17dbbb1865f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29751a2c1f7b85c1787995881431501488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8cf8d3a7ebf55c3b2c172fbfc51ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8698a24f0aa735f0015d553914371d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b70ccb9cb93b727106f65a9c5d5ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a31864cea29191ff097312f73748c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d21a8a49d230a4c00dc4d35e463283493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b597e879012a6bf1e4d9934af2f3798494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b971072cdd2d4fecfd0390f6152208495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8c0e7ae334fa63a7003aa50f738a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81431e9b09d489d115e4ee926dee640a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bca3b405726c9daa4b9822b7660cbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca45e7c03d56d5a75247d5345e6ae2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139a695f929b38e40253e74f0a979c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbd8e1ee3a05d21fe4baef532becb2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ec7fc6778add779fdc871a7ce8b68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b6d8b53bf5059a6e65f3505317a90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d633afc8826627da88287139942f92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a2d6587d22dffe17f328d19bca2a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f7926414c0b411b6fde99622ed2cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcd3a73414e4c1d877f4bd1ae27771507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915838d42bad88e844e92247a241087508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c696cbf48134745650dbbb9cdbdaf31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390ee61a3a84f62bc3ef7f776a0d184510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481cacefacc280a025f5be45f49afa7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbd9d1877c9430c665b7954dac4335512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a1cfab45cd74c65908114be21cdd1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1914f163879cedd489d877c0c9ed59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bee11f759026310521c3ce332ea6e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c7e1ac7fce543694d9d0134c7f2de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770092ad9336a3f93b8ff84c356fd2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d056c2a1e966a948f3acd4d9c6099518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bff12223275db5010eb1a486a6116519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629abbcc547631802b967e1060c277c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9684acbc411830073321cc95d1093f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf148491b540e03b998fb8dfa7d21209522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fa555b453a46d8bae349ba7b56271523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62af46b3d230e7e23ccb6d68efb0b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde728f346273377d55a933e380a8ef4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a23c5b607412bf04da8dedb69a1cdf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149bcd8329a2d995dfcdf857c5ed5d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f300669df202649946dbd3f886a8a76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420d986620087c4a8e923eb5eb5faa0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7585035270a0b6eaa4dbdca48fb2ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8865129e0e395357d9ac4b769093307531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba4742b45515f5ac6087e0e0d7f655532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dae67c91cdeca95b02e70796574fa3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16c1ffebbca779153da83e70ade035534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c9caf5d3c79f2801c809d649459eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d3971c52573e44de1f6af7b09022d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447eda34c8a9665792db65299447e26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706c453ca1141031c37306440d50589538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709c67080d9a880125ebdfa7a4d27e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd0d5a0d618b10accaf0d53c0dd210540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97c1f8c6d79df3cafdbf37cefd3091541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64977cb5f3c4aec7983ba50edbed1ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccd00bc420a428a1b60bf231fc0dd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae140e40c9be6548b16c95574bccb5d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139f966a6c963e8b54007f4809acaca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940623a7c9501d6c204c0578a4073ad8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b130731bc3a2b1d1fb7d787a5aab7a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02add684deb05d56b177570e75cad483548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c9bc5759e9d89dc080e97e310ba37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47a37ee8285a51577a37eef5f797ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a312485a39e37f703c6c8f7b551b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802c5ecf04ecd0c864b167daae8b102552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f18d7951475cd7e75a18b6f873c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7ab37ee46a102153808c7802052f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edb7e0d83c35b64db395743d365c88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebf10e6ac9b2aa9d03af56ea20ffec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da7315d7ec17b9f69bfbde9a2b7354557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289b13a8d9c1fa145a6cf820db39f0c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ec831c0695be842f1b2f09b4b8d63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0214968901c8826b47b80a730c0c84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7279ac8d765e72fc170623b4b5875561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023413c817058c337bc434c06b2e054b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca1488052805c2335bd9f24dbabcd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf07ced11f10cd7d53a071d6a5d4f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde0576510c9e01a4ebe9dd0c851600565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993f1e4089a1dec953b84258370ea9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398811db63685d205a692cccfc74d8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc810e78f2faf555525ee8c5461917568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95401a8f5e1a1cc0f7044c32ce3349f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcadd63d37d4561edb43bab463002be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f13474b9b8b7b7723fab7ea1780b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8bb38ab146c794af5180ed512c171572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8af5b8e2336404676770590accc16d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed93335d5178f3e407b92a68c7e8ec0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d5b104155e249cb685714e3868b0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354b7c01003099e86887afa96af0aab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461a5693198865f34713602473555cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db95677772aeb5c49b30806824d6e60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970c2612d7b42bdd83e2a9a918d4983579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1235194c8f355cc1a1d564251bf1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea7cd5f49be6115572fb862235f3a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122b9621b285e3f1a8a7a9a0df4a18d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf48bf44443d73722720aafc622ea33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44734d9707a58c3c1d850de897a16578584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bc1dfe246c700d030561e75736d2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b920eb251d8d4c4781ef6a8a98e46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f826695acd0e5c144f6e4eb6e7bcf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a91302bd213a41a397d7b71b29fc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a95e229181ce076b5c169391c9097589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27350c8b19a60dc1031d7a50d18730590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed9642fa3a36be22cf69b99ca76aa4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630ff709536afc3cf45ab20f73dc2d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524a46332cd4d5965608680e145f66b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5ee13e1265cd00bebdc00fdf55033594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb05cb5d587bd4a2a790ab451e4646595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c02f40a0067288b18f67d161a056b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dea392bce8dedbeae9ca641bd48ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e1107fab9e9718b8528c30117f293598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06df9e3b80a7273f9712f0e89314f75599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba588a02921023935dce0ac367c740600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c1cc85b96826b9ddd233bd4d69072601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508aadefbca2ce143627e14cd6fb0c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f54f526c282ee6508ef225d23f7d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c67263a2bf1f237ab90cc593e95b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7351533c2c01254e24d3c87a549bbbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76f328a57888b2e6e51099200354df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ecaa99d1f063ca9868799021f01ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903279a7138ae16a66a182f6c5bff70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b3f2dfb2e741adefc93e9e386e3de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61e01dbc248b3b09195c1d5d75b1a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c2fe1839f5426da64db9030b155ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e385fb4fa214d7e08209f605e0173612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cf0d45b1b30952c54d0a0ff5b8fbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59d12656eaa5587442c993efc93756614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471d915052809735f8e634ae0fb8115615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd6f87d8d39229b886b919172e36d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe931b81ef79f36ce9bf49f79a9d3d91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ae86d93d81d85c60515a932ee6139618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0828c7c7b6105f7a3e214c96b6de59f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95c11f61c53edc3274815f506d1380620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cc6d0674994f6078ec442850fc368621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2558f9f7515237898b0c146eeaa983622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057daaf4951418a97e753cb888a00bbf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9c47e1cbe5e0d50d12c33f55f12ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449607056fba8d9147b86e4e54d378b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025804a4496683a92bdd87472841ea78626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8aa6c100f35938764797760ad788a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafd6b9974ebeb3d115d6c98c7c4faa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3a4d02a391a8fe9b9c1d0a1cd4b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691000feb9ff75d257a71c9f8eddcd7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b774681e11897853dc6f298516d7b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbb3cc3957ded870c48d7f05c27a3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de59ab6b4aab91a382a503c4467e45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993062a9e525ddb01ef64f320ee2a0ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2e2a2e69f7a52eb6293c7ca53c95d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ade9a56bd4dd79ed2478f67ddb2069636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cb257ecc57f580a4bc6455096c9f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c1cdbc43e2a0e7b9088a3dff4bc8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac4ed8483aa88dbd11fbeb5b997848639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd14fc75704d440faf31abd251dd6a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837871a1af3d585947cd1ea36e5b108f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd87e55efd575ce5f2e951b3b2537642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa3911acfe71279fe0548483e69620643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7057cd76b1c5960eb02470797f12ed1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d13527c87b9e3aa5293b2d7f5eee0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2461b9ddece0e3863bb1b805b4b223d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1dfaedb1ba4da77fdd5e9d54714f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcdfab9e47d532bc45018a6cad27a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86a7e475f4892433f47f17652ed8e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943bf1c9b850a024c8f24e88682132f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff275ed2d1a7c2e188068581cbdc42b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9999e3d72c2898e17743c43c8a36268652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7254d6c81eff37896e2178be18c1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916d38574ff674aac5fc242e62838c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3a8da05b30ab4ac50e430322bf8aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b974765762330089bb8423c2c01ea26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f3555c25c193e0cc59f0256bf3359657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91272abe3af183d72e6b1b1ce2fe1894658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3d732edf54f767f7e7a1cac1f390c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d37f3b191f576e419863763eceefd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452b9c7358caca6db3fd71e49ec2308661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a2b49af866d31c0369f5b04c942e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ff4015be6af45c87a461e26fa2042663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91329bc6306f11a63e20c39f54bc4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676afe20e0ffb2a6a3acf11d0e133a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3116cc4dbecd01fefa24d641ed4639666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc2fda910f2ed615912d90aad8cee6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9337205b8cf748955b7c3478569ad81668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85846364a5fe7b921e280db6456f68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25dc6f7eb1a363a49ed9e74e5c03de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41295b0f8a8a81dc87e2bc571ecb76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efafa804bd823d99805ccfe8fa49321672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e2370346b4f87229cd3098a991f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1d30ef28a17831afd9f768f7d55b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870648be2e1075112ec6c4f58a31818c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e04ac19e0948b1ed9716a3c9d3a20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c3e57e42728611fb243031965e147677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd9fdca7c881fd2e35490bae4f9468678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0af486fea3919b28d41c5e56b89f8c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d5905f889c4e34afb157b394d8d19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20761cb53069e3f09394a3a5de4cfb6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedeb8fb25281834332b947f550977c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8df4f87cc126010e5fe3ac5ab3ae7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a4e8fb815869c53d70d062fb2eafe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d88801d636305a7e31dc0f0248eed4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be219e9d60cbab49c9817ca5a4a5a689686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7472afc6366bdd27dd5821e753f1c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf173b01bc79c3cd5b0a54b51bbbf6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a362dcdff4411b2c0a6a1a3c0030d3f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd5077bad459e6c7018c87d8e3595a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470a2a1002e2278a14f15f9eeaf348f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d160a8815226f41bf4cbca8a289ab9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06d5eddabf0a701db2a6e195734a8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87999fcb858fae513437585ae3d1587c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361ce35c6363e65011871719ed74375695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc94c046487ab73ce835cd40d0c2cd8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012951e17ca77344f830e4a9f528dc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48347f93c12b21b00dd2fcf76374756698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9cca0d2080a3d78ec16367da7acc9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69d756947879c8d8ce132eef14a610700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ff053b7ef6a8a4b494aaca0f98e24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43faa9f5c2cd0e6d45401b336e1ec3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dd5ef4d9ead093e0da06dd3758e1e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a97ca3821410283d2f739f86e8a938704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9a4e292f7a49c797712e1b999996a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b555a9d66c8e7cd3f2d221df97c3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2dcf8d83f7ac07053e7bc7e9d0d2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72e0c51fa7b70c49e7ea720daf957c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f964d1a010210f21a8328bc089f358709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f80ce9f7793208aa8c3d52d60a234710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9abae2f803af22ec409d9618022bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890a2016c8feecbdb83a305e2a88862712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc67363bd20dc43c4d355a64576f21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d588c3184b29db9f9673447326dba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc0df4d04aad87b54b40d2a5533035715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2b110cbca726420a66e496e483253716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232171c201d4e998920dcc37b8486ce2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba387809f71695d298d15ed8f3e6ce8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bfab797521d67cb54a06af0248d2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa0c5359af69c906531b095f42a6fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734abfc5030fbdea1cd37015bf13cac7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d1e36f310867da1dd492e66efa5f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddb12b9c9e438bdb6072b7b74e96ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635700ee45edd343d6c21d195876dc6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcf8583a120f98400758132b54fbad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa699ad961ed225edb79b84bb1635cf4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc979eea6fbde22ac5a87e4cb4a5324727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc37a76e71032707089682e11153df2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6a2b4e8a44e74db9ad6599f2b3d8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb6bdcbded565c72bedb1fd179b354730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162994d64f558a3d2ebfc92e0e4f2f34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff7482249c650e5c9af7cb4e921ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee444a77888fe1be3293549b2c170ba4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3286fb14513ac1619049fdab4c205e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b6eafd46e975d4d1dfb5458db2e8f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892585c28bfcb53804a7663fc310cae4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbf462488880de5746767fcaf5f367737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb66e04c0f8f33e5e36fbef723c13d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b75437bea4a4280955ddacf83971dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ac0307e0dafef2034ae4f9fe1efcc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ed477bd495a7c67c42fe91ae94077741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825ea88db8e1a3a80e83eb975aab840742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af5cde6cbfcdd03a9e953a037dcc7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c20f725e2d74fdd894fb0c72edd51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3e2a489d7e0ccf3f919b30dbec57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656999fb5de7051260d756b45d3f68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c145f07a31c20a768db92121276317747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6da590045f28efe1b60619d01e225748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34eea30b4e831a935469c0dbf41b34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186a54f72b46ce4b381f9ec0bcbeb1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b2b0ee2460467bd3a8c634e814062751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fe1afeb9ca2b1f727b7483cc4f683752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146786f15d350caefea2833d75a651bb753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d517ebdc40e9eb237c0ccfe4a0c8af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11999997068f4ac0291bb0deb198002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562fe93d0a1d4a6663730de7921f24c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355833a12f4b39f57d7c3b40aa542784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffd943debd2d3d2ea35d5b935c50c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f96abc8f1811f6e277fd54c8388686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad1ca497230f43578d5cd77416e9d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257da2158639c831edbe573ad6a1c138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9ef7f8fde3ab78f58bd5ffe5d94e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579a3c62989e5d3652e14547fa2e6a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ff1a297945886ba432c55303aa46011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60382495623e4c2098b99a3b9993cd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc836c7ae2484b3b1ee8e279339e30ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4e9899b99dc92f10f1f49b7e15b6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c52804adb50df06fd45622dc37f8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3db8a1c98a38cf8440bdcc778d1daa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a3261219e15d3a2bfb94d5aabe63217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c0af2c6b39cb404bc2aab44f7256818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824bda1c68985865ccafeddf0d91fed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4081cdeffe3078c11b42acdea500220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae372009eea4f4a7659a29239df1bac521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3878c31d697342c78494f233f73fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f530c9cd62e7fa31ad0ad613f3cd9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd594fa7f4c49eba8b9c32fc6ecbd92524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce91569c70e19291a7503e3a9f3c1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992597cac34138b241c64ca500741e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce0b378c0daa5f2ccb67e2abca19a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912a6d9a793145df2bb7264d74a7e7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd202e2c70e0436c92214ce23bfa6d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15d4b757e6a14b42978190b70f3ca930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e145f002db2f55b6e0c3b868973b19731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d35ddc8df7902a7078b97ba25588032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0377a30be1372254cf6d58ff4989a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb58e3a2ed989d890ed35c2f81aa70634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44954b83e2db7ef533a0424119254e9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989d656d27fecce851136b01d37b3b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9757569a455d758a6c65909436f1bf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e6de12d986518e58b0fd7841caf1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58833ce6a8f953662f44381fac033f9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9fbbc30550e43ab43c4020c6effb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b180bccbec340c5b822805ba691f3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80afb54576866667e7fcd2eddb057742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23fb65c5276b998982f49631fd3eb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473d2a400ae2333a326c3866e9cca6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca60497c5a441ff33b8b506f166f8e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79d71a81e7c3f59dd143e359fe583e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16262148aaa64ba253ee00e9db2a4a9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe6eca5918a267652fc8999d4a805748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6d571e2611afd1605234fff72319149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bd29880968ccf334ab36e98617ff650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba7741aa7a593dc3541779bedf59e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cfa6426e7a6b9a8485532ba22fda852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def23c5a701dfaf3f83c1448cf9a0ae353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30836fabcee5f6e51efecf1c049e9c9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4802a690099e47f883bc7a93046ae7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee3f2eeaca1e10bc5d708cf4aa4f4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b222925d2683aed52d8d2c0f57ee4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d07064a5993a136bcbff5e5364964a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2252bd31a6944091c3012093953fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cf28f098d7c7d9c59a7e6a14b975360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d840c905f8bd65dc7a405fa7dcb64561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9664ea88dbdbf040c3c6a168c69ca762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eed04116e07f767d567881484e08a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6cb8ba5a94a85b8740c0a1d4fb76564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b311aa001ffa1f18d1d7d0be9a5e86365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b06b8f9cd5d55f4f8f0df00a0c997b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0214af0070f835a864d73422fba9f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cec89ce868ce9ace7c93d6923d2fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb0b12ec4e6a994aed80ea2f018ccd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed085d766bd552f337d361962eb322df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc2091d31b84b753bfe3fb4faa0beb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39edd4728cbad89af5e4ffad787a7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b50f77cbd829cc5a0ffcfdeccc19dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c9c99260fc4ae8501a5e6281b2fd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbf62a72e48a38d954c220a7c7ee3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da5c50a663f4a0d629cdf3798d299376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1ceb25e041811471509b55e9a792f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357dc166e9d7baa2a26310d233478b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f60a531b6cbffb5de3bfb858eb37979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b676ac2bd59c63fa434418d98e63f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015584a6b11358175dd5f26e720c0ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62c8e433900b9fccc7649c3ef8f52782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518f1733e3deac032d9f730d2a2ea8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432a89b0aba410157fc2a7ca15cc9dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278c9e14b85ef45fcd3cad0b83f086085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f826411dc705364b6c7f2391a77b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd27daf10ae63add7342a90add5f94e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebd06b970bd56ae91a9566b556e02a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572ec4e57abe8045520b9cda52cfffb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38700bd33e6b598cb80e5d9f6088c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a51ba90f489770dc0dc979ccdad4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150d7566c19b16a606000241691b9e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7ad38e538fd2ce7e55f0ebaae135e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb0f01e2b5786ecb7b8722c6e3131a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfea650b234315b26c17219136622d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a7c6eb92b835cfd2e724d84a0b35f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9c8e548ddead4ef9efe8b9e934f4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c71eba07127327df42832de5be7af898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d1582fc9e83c7b3059750fec6b51499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ff910dcc74b098f350f8d7ad8c769100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558c49e7d1597192f64d7526acb73e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186ed89381684190094bc8e92b6f266102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d126ef98d6c6ca0b508b8b893f6815103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e7ee6f1c75b40e5c0f6b420f8b66f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994de19df13dc529d90c31c72e656ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02537dbd13214d7285dbb70f4c5a6585106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a9fd1eaebb4b8096723f5b71728ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422873db9f938abc1c1befba521286de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae56150548179e976f03188f3ad1aa9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe92565a1fdbf8cb8b6777cd448463110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf950f077b69728a6f2706983c7c29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923124e8fc385a8e1a82ab374612702112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f09d5e573e34a387f1d3f23ac9adf2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73475db1a0223fde82b3b8c2d42c3bd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6e151e205f6e7f21668c7a2d36a44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e849084a995797fb37f66c09f41b25b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed447a6d62bc488656b50a4e189f38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252c298e23a33323b4a46a606157d14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145d03782d7cd5d79b1198a56e96153119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b38489473112d43eaa4df511e1f28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd39881ed60a9d1eef8296989f737e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd844caabb417de33693b947386eecc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f69a70a275b059b5624b804dd15b5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4ee7442a3a525c1a1fe54152e8d71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3f27410c296cdfcec34d4e7e2687b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5120b79927b4b9884d30cd3ac4213f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e76b347fcd1967bfbe802d0d29d28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b166d69401e92b85b68d51305686d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5d011c95317567be79e35714dfb03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dd31d231a02aae2c64554900aec9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4069d755405945dcf88caabd2de43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173127e1059c8c80cc8fdf4ad29fbe05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea4b77c727b4d70dd78b9fb45219d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85208d47d236fbebada595b30c18cd0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe10021146c168dd033eac6bbcaaa1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aa74affcdf5adf5a6d6644f6783d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078c36549fc6b35e46828bf1c7a6247137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dda88d8d66b7a123f661c801a60d3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5bd85c2b9c21074a3885df9bd6af5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0f49c630740fcf0ffc2389844182d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98106220ad2c81bdab3f2fffb87e93ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06055b6eac5535c99b649a5a557997e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091f8346049ac8e3097e2f9d6ede754143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cec54177112ca9d6d23bdcf63c029144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5f3ff635e9bfb27f5c1a39e1285ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c3617c396f5e164862cea27e85f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e697c2918308107b171ab4d3d616a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c59392bd0191c2497c9c7cec287c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8dd1eb8a29ddd4b014e4bd45a8088149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecddb098d65eda5062ff9fc65ac09d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab784bb235c51935b2cb5adcac075a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb929ceef7f865894492e62d9e6dc39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af8179d4da648c9371694095014cbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5ff607ecb983fe560e12fc598aedd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcc24371573ad8eebadd1dc0ebbe7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95216c161a04b45a751ed2e2f95550bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e4e753b065292acd192f0a4beb79c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d48830c59df421a0a86dc7114cf2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692267b7895500854adb3eb97b8cc4a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2f408b442ecdaf24cc2a65514a3bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd49ba4768afc8f3b18f1d51749e2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06292d1e037a231a4ba3a79d5871a98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4574f6cd1131c6177f39533d30b0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c898ba4d638c711bf8476c7e163f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273131596228fa0939bde04588df74ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6d64ec6bc3f4563ce32e1473ab3c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d42250f2e5fc7f112468025bf96580167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0febf0de4b85ce3758e0b0699f0bc34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68d8b01e5b7c3454bc41bfa3c2b13c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539a8d26d12fc2bcdfe0ba91fbce551170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce1f18cc12ea06b5e63424f841e004171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a33ca96a399d8e684c07af7906a51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77cae3b43d0182744a11d28f52362d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d0207fe99fc98a2450ab5d11bc90d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd83531b574448551e4b0296000573175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ccc809ad6fd11d6e83047d1fb6101176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fdf84582e524a6704de52b584dc5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fc7822533b14f407a4200a2b42739178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c74605cf5aefabd57808fb9b1d2b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342575553d59ae5725f0e91e4e64e09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91dfc61eef764c67c87bb0e1532db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29910802757a9b34cd51e075b8cdc7a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ddbdb63626983aab3fdcaba093380183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf59568915e2a139c81d90a60d25a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb70352b9daad899938e02d6bb8824d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56fd54fc68cd72bf6000c1efd5bbdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93168ed3e7d4c5548d8672ad641f5054187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf247ba652ebed40a3ea61f78741fd63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60606bc58acc59b89d47416a5ce8f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed040c520a14ff4347394810e9a509190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfbf748c73a55bae1a52d8e6e5b192191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952ee13e2a049a4a6737bb21cc6e983192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d721581c0a00a35a0a6777d9ff1f3b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ad345f7d7279f14176b2bb1c54596194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae73acff5450717e01acfd2462c1168195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c795e74e413e9922b10ffc66bb0cff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc00d6bc4195f4cea684855cdc36c63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532bee36631ee845ac6f4ca542519b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb66e1756806a9819ea4acd66eb3713199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decec43c47bac4eb972a97109052a296200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fcbda6f7d85aef1a3e31f8b8d1119201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e391298551e2571b14368f4a4beb8b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7444c724cf9256c2564b467676a928203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a195e1e3d848defeccbc5f3388886f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a26c9d1d5c97c76051819542b2f135205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3536d2747edebadc787f3afcecc26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b328ca6b31808b41d80f4f448ad55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd7b443c0dca737a318fcc31836ef4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369ed43221e2b7c38d83e7798a98642209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ce5abafd2e30323edae6a1938d625210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a60ca1b720c070a6c74b97c907f387211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ebe3a0ee146f16513adb602592cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4535661c11d657ed78f945cc544a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4e19986e89b7e31a61ca1013943b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0262bda1365e5359a619c75b44020a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f9fdd9d9523ccb9ccf0fc603039d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec0c229e9c5311ef52c9c3519660be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009287dc628eb86246ceec8701307b2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3c5b6c5492b005139c3e73d25e7ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9929175c2b5fa8b67be4d1149dd5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5102d234ddbd9582460218f1e2744221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eec992ec61ca435fecca97073d8f1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fa40a90a13eb95e8b76226543d1ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012c1b4f7211a7487d33cb5aa3801f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9101a8238e90e7012444fb19e3e4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76548d9ad2c1f9128798a63f1fc9484b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864af47cedcecebc1afbe19b9ceeac6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cd6755b5a008365e9f83815f656b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a3c5c755bcbe4ba2042abb69986f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca429d69d47109f90a086aafb76e36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37287824bb957b376f144b246d0e2610231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c0093d81c59918d909688b49925ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423ab7d7d20fc2fdfa3b4b8125e2ea6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1c240a9ce593fbd2f1417fc54e4fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb36326d3bb99faeebc126c18ff32f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6258f3c7a062bdcc3377fbf7a629414236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de1ff45aee0f3a21843ab9e1023388237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071475a838bed43a1896dd79b34fe9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feeba5774d71ed5ef305446515f841239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afb943881b84fc59577e19224d67f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0212a67b6158f2df8c0ba3c3d8f97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bc481b4368b066d18e235410ed975242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571968dee29f0631904f20645350f570243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6236145751283763edeb23d8b122aca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08211c361fe99b8dba4b4d03767c6198245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff524043c8d83a03d65414dbf5c6bb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870957eecba4cfb261352d05e7820315247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d834105bb098ea221de119e295c7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9a57a2b494d2a83199a31cdcbcd5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115894483b8ba358aa5407931a98975a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4416e26b8bebb048d7a637cc7b253251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8251f018711cb5bb6f521666c450e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be45e3c751760e147f3c4002552f8d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7566584f464b065479e95e6625f9b0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36515e469a3fe66608ba752440569bd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681a90378ce14642e8279fe65c96e5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579329931d2a7df402491aff1a03476257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44b817dea416dcc3747dfd73806a38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f28595762bb65ddb7c8cf86ab16a3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46643aa17550fbe9ace47348979dc65c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eea6f92e7d43239cc01ad0d046afb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4cb59415ef46f13ed1233716f5680262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b96f5b53c693798b9abc8b67158767263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b446562dffcd3c885cb8b21dd5a29b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d6ee1d2aa1ad5bb6061e1006cd7df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e0a6e6dd7b70647c98f031c1eb641266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2954bc0546733a07784f7e2c9a7ba8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d24c4c11a96ef9566b26f890a8e15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e6b88b9e3beb03fb6cdf7f15e5a60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6227ee8769aeb87ce924ea0769db5e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da7d25fe5a11e1a7fe0a0db0a52e95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f9e5e993516210c4a8ca02b05f765272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544be8227b7a5186aab6dda565f0567273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e8fbbf82b571e6b0b142eb174a1ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fc6d20361c9a4ba7340c174191b6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db4f1e8297d9891a4db2dcc7e90e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cf3fcf7da3fb6ece88c4f44075ba1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c72e5504dbe65e05ddf8fe2e5a42db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97296682cbc33a5048cdaa4a9e23f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d45b900d3dc3c87298c2ee4293dcb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4340a78cdf420466fcd045068ce501c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34fc369bfb8958a7d5f3c46cda16ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a0f39beb38c7098acf5f19ecf7cd0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f180f0b561a2beca5e4f2b8b0f67da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1089db711f0360916dc7f4c5a1757285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a78c4e2cfb2d6a43d6a0d1a35a413286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ad17c8f50861bc2bae86b37616c19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eb6ff725f970f190400af0c9dd6cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35ad09c0412b9c62c53723efd25d0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289fee63408b7eb636bdd36fe9ac430290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a485f96e7f1e09b89fc5260ce646a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70614d4c78af82fdc1bd923c1d5b18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7631bfd446197242412fdc33bbee7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d48b821975f26a100ab17ff0b375f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfc1fbf02f4f25e4ae9ba613e538a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365820930ec4b4ac076e6e1afbb1607296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce43bf5e525577d67549d24eba3be84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd7cfd3b93a47a7d92f67709b2606298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3c0686ccc27390e9765b0a11de051299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb3282b8ec2f5385fa170c79f2f30c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128b206c329a64c9cca8db536f5b6a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c35f307002b0b483ec1e2995c3ad5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dc314cf1c3706265e2311078bca84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b9105617b66ecee16a3d70ff88df2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68580da209251fa2fd3c6b77f3a78e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2ab669a784bbc1bfb70cfaf935d5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ce05ee2aea117a4eb901e6a97c3a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01861028f84a08d23ece372b244173ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd464f4e6092b23e0b8b657bdfa34e14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425a0a99c35bc3acfcf44bf3bffff0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40db5b607f1388d0eba08f4067c820311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381974e5467c41115624af4f032a76c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b503a97a7ad8d31e03d5011da02ab3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300e24620b523918921377454a92117314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5869c44e2b71f02bfb8058ffb9b0d80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053be0b54b445b2d728356a0588a5655316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19d0994f0fa8fc8b07d1cc28aae5e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1337ef2e625a18dbe6bc11265263e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce8dc587829649884c63eeb5111565319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c74337fa8e515f3ed5d9f03b03b5a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7490aa63e7fa0ffa8ad25e4f673fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e446ce3c674666d395402661401d43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3409f8b3ae501035e6263fb3df997de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaba47aeb4e8c3f1b31f5c814fd3438324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a9cee3e9f9c0b48adc4da54d8a572325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f216de6218752e21a41af301a076a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe5e4ced646ffac698694131afb678327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116d8945d132776ecd732870c1e6960328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f035acd4e624cc1a44abccb08721c0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ac4e3274612bc0bfe6cb214f263e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a71ff41a34a1610c127cada28c8247331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f85c6d80e730528a249732564ae34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e818b9c8e54ea126e33889e04e41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae64a528e18aa1dc07dd9a359e313b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dbd3a3beefbba2180fa789bcb11c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf5ea57bda98d03778d31c31e4a846336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7da34087d451e0587cc8a6b7d2db9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03c9b34687453d9e15f937a9d5fa03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ea466249099ca8c8f18806db101b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00825de276afc3ec4bd2150ab1f277340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e8c8953a106d5ce60d455b8292d15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8d28a494d3a0d0366ecbb53c040c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffe71d0d8b402a1288c361a033cea3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dea5c5dcb34ff87950f6426f26a40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db700a51fc31128c1fef6a7d6cf32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf750c29f178ce15356621401f9e38da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598890ef6d021f34360847beaa123423347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095952b551743e2c6cfff6353d3d3dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a483df0e062b966a54aacb1380d7820349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a8e676852e3eb93029cf436e62bd5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc90d15c0a3839833d1d604bf7b0e23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7f121d16b5d5ca5f069c80aebbcd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507a065acd3450f9a615ae76c8daeaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb50aa24a48aef54e4c193f1eae7f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73456c564db6639d39fe8ae81b76349355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa0dfb3ff47fbe2bbea66fa0d5783e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc26adaf54f9c29bb573d633ce470e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c6be533dab7130d0131a032fe8c0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769abb08bd87d4eb4f6e829b85c47441359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe8ca23f38727552f54fd9815023d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e11099bc949aab9983e366e518aea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bc452cb1d688367c357dc2ea2fbbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599529f0e77f041d3a8539fc375d3ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5df60b545ece96f83b21fa48d3298364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f46c78837485dfeda42c819103a555365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07315aa9a6cbea0c81fd6ee6871cf058366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0f05e0efd5febab05fc164e748399367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a65cbe8b28b22d1d54c73f0d2bfb52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4efd6a85b6d4ffe9f4be6f8ca6864e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3d10fa62c7b99a7c581570f6e75c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cbfc4ffb33855058fc120638a1851371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be08df88abe4f85225c9195127b6058372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e965e0bdb30f6b96139411796a1db44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10574cbc5c644ae94ca7f05cbe5bc14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33aa4c49cd4417d25c29369d6ddb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976b398177245c00b89fb93907b860b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59a4a43f1a004314db8da1a9e4a32e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf204cf73ee2890af74b58bb264aa9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f9bebc3e4e53d264a013f47f2bbde379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c6ecf22cb41d15cfc6f0ad53d9588380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c612e61b7c99acc764c79e86dbc55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95060b4e711d340bd115edc975196ee1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5def63ce5a2bb4df0097b1c3eb46c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e9e7185b47ac79cf8324ccdbaa660384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86404a99eaa1f3c6fde40f114d2dc8bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3338d501c8b7442216bacf7367bc3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304888d7ce018a625c5a40a3c4c957a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448568edf9d65f0145653b5a732a9f5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24aae7e2f38fe9a03fe10b472f5872389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd226ed4725528ff33fd719c90f67d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b716a2817b885fa6b0d5192446e73e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a6aa2a232f848bd321c5b2f5e18e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb837f069be7543adbe54cd5c8f5bb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953060062e71e09f286250a389a3547394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4fbde60771cdaa4b8ce2895bbfc24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510062c676a00da4e21ed77459d3d209396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf34675008fc299d18b4910e9f971d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b24f698d690786c6270b84a53cb92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93816bae070e69468af948d97c09a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1582ff41eae7b784d67c06f843d8e41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e670b38321f755e801466b8e0e1832a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4643bce25b62dace0509416bf33521402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d9092ed46ed22e227e47015579b15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51a071a9a53dc8bbac084bfb920fb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9eb6382a23caae61876cef842768d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dca88b78879afc8ed34dd23e6e7cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be84fcfc25fd1253c143137cd1dddb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766711ebb65ce23eae46ad7503da193408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c052ea95d549664364ea071312071409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6e8ae821eacf996a89053ca4ba88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630fbbee91eaed5d20e6dfc7c62abe2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1da564ca93fd7b2636b37a577ce28d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ca9a048a889c1f1ad77bdb5bd40e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46439f94f48779c47750b4b30b37dd3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09c831ff6914edd7619741eda9939b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae118acf74d1a2f19dfd967b346fc8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c8eb5d85e54c0f397118876a734a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f82060952ddbf7b41c4c977feff21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582678f9c8f95da2de3c03099a129fa5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75969a99fd35ff098173239e9c9e9463420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64d3abf30172425ce71f4c14191108421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4e9dec3b5cedbd92f6aafb1fe150a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d75f767029e9932627a0ef4265cbf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab6c7887db794bb8f234e00cd03b63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf292607a2cb62cdab9566415cdb0c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78193679ec3b9f0613c477d781dca19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d24a517f1a88993ec53f8413eae85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdad4841055fde7cd56beec73ee07a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fedb6aa832e7b918bee39319b9e44f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b566daaa9b26c308e6dc34b4f2f049430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb2c563542ef6dd724ee5dfbd4c58a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a6ad8d544a8793d302743a5f560db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416791f098463c1bb36cf78ef41f93a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeff1b628124c69d27c495930d074a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba92556588d67bc0601585002d10d1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849ef954e1874a4d5d04c43c83ca69e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae343cdbcb73e7263bf267099e979e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336998258b265f8845c51b200e8222ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fb9d8a7ca6bdc5eae21bdddf6df40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06280b0f71891b2e4dc67edebc85a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71498bdf9ae9544537316421348a8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66334231a9217c9cbf4469ad824115e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e068c247251ea433657ae352b3681cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814c32c428fcb3ea32a7fd81abbdf85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95af95105d3e26aaa9ee37757680e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ed21a568fdcedee31796dbb0b7a4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16df0701b25d1639d0a237ddb17659447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07d0e40513a6730d0107cd0d404f0d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf7e21d6b681def4a628c8cf1a5070449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f500fa92f449f22473c98493542c1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6c913aa6833cb727b1e59289dd7ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143152c6de2dcb11467b0ef430e6671452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e76ea3dab95f4c1d23d96af33a1b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06567fbcf8de63c845f9b9168d33a741454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc2193f7c3fb8469f341cfdd7b140d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff65fd8724f89d3b758cbd7491af65a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ce578bb9edca39743dcbb4a10e286457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fe025782d99b1f60c6f5ba6760701458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe894e9fead3beeb9946eb9ac82dc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04ba3ac99d3abda458c270b5a3db46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee6b427ca2f7f21ae7193a01967a58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed41f74b778534eb919f3cd464dbff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b25fc60772805b79bbe20e405b8a43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fe2714efbb7aa64c4fdc8360170b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96043577cc62312b453109c495d7672465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928b6e4bc3143925ac456bb3d428021466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567436e42a0a383f67fcd5b55f1a9341467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1933fb84fa087d9d23e7c3009391e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b419ebe8e16dfe0337b6a2da13b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d7c78ff62a7e30b818372e8a0932470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e6763d796156d193239d50185c809471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b016cd6f3caf1f982ef33a32a0b82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cb501b603ed8dab7eab4a3f2a0b47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf134a9368ed55b46c4ef1fd626d68d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684da33f557a2aba66d989548b7169bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cac48aa7ed1d743d64600b1271bfcb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a55d3a2e99e8ae8d0152bf35a06d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f0d9142b4c0d16c3f9f3935704fc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285f91eaf4e6dbb888c78581c9aed77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04bc04cfeb27ea6fc0c62a38ef8ff9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eef10beb47f31d4b9177d8edd47ef0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4044371de6648764d730b7ae3aa6a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2542306409144bf5b67b31dfad5f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2301a371a6821e5b617d170f4bff9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf34791dfd179d493bd08d061d78bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41382dd275500200a26abeaee3846e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d6bfa0d78e1e7ec97d48f611a455b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6449ab60f76e45731ad4ce8e29c73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67ccd0601617474dbbba3deff013a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a3594139ab6d004aa1011f9469b59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4cbbdf3d8ad167b9c121d6f9a8560491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571bec4e43e8dcb88ffe9aa56a8cb04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4ee88b822ab571c0d1bfd30a5812d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01e153d099b0ca186ae2d5146a5dac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851246a521f1e692527e79b1c98ebfdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878864405da2f9e468ebe14939f5d85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7594124dfd33268bfeade09ece846ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca66c6f59f4d89670278e28082c75eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10599a3217ca5e526bd4fdec98bec561499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab470d26205b76236cb634e692beb17d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a964857f038aed8421299241114e799501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e37fed0d471fe9d5ecf96ddd5c8756502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b49cd5197c19f5563c26a7e147a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d29ba9fde46c87981fb67cdcce46ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec5d4703de9926fd4ca6f3cf2899bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06f668af93a4723ccce935e0756794506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe796790915ea8c750db191cb2aa1b78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af436915b052cb1687fa0db89ca364508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb8590fb10c5f9232da05f2bac561b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b4d65d24bc956696e94d9900518c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc0eecc8d44abe0ecdfe1a52e68df0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a960a9cae91738a73e5f52ccbe88e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf33146f36554431e7d69efe6afa566513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df37d695a43499277ab5725ce93a06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425c6ac0517bc4fec76b44c30863b2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a00de7ccae777111b61f7505d318a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dfb30daac819c07d5544a57751b93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9cd67d6b197fe0d9d9e97a206af48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d86d16edcbe6d055446f88a7c7264519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d8808c589f9ca9ae183237e343698520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a2819674842aa63f3cc9d773ae2e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f6241d32ef182a087f45ec032edc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ddf81c85c102c07acae631a499642523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594306b15123e156f0daced0369cf076524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dc3bfb4b54abca1b572342db4fb5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309b8dd54f2cdf355cebf9152c4358f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6f42cfabe096b5856d056fc593d99527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6faa64ccb537959516864bd9cd6511528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f33c9c687c87f62543239178917b9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd0b091a6e09e18f127d8e6ca1f35c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c13a7ad90e92d05ab784544e04ba3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cac1e00498828bdfed202fdf304a8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b92432268bb3ed97b9df9dc78a5d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae2703953183d64c172617ee0bf826534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209ff7f76d2c5d7674fa3704b34f63a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11045f03de15838bb413a7f7346da6dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580233ec2a2440cf0f94d2881b56ef38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18848c8084721d61e502ee76f7f3812538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddc5bb0a403d18d2ccdf88a036f2fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c240ed89fbed8528e07780798b7cbf3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928310fc8291786247fef9a8763035e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd96b148176eb2fced7f7829f45097d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c599d7934aed5f2e0865b2eeb2bd87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68b843ed4fb74fdcca20916bc42218544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15673993ea539a6e94dc08c5ba2d30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800fe89e85f5b13f38fb48a032b2ccc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22050ef18f742ff396ddf9a53eeee895547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015ca9f4ea5c1c6c382b00c8ccd5ed0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3407edae9483aac56bc066327ad3473549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bb9a63c624a03447944d9457d4d5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc7ee67204253ad3f6cc62dd98528b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae3ea4e3f9cf0b35e1e532d56386f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d7db8e7bee1e8d8597a3bf9b96d69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76a1b9eb22f251c8b8fa9031a16919554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d83c3ea210696fb7b984518b4981a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466f44b96b814b51d4bf8e9af448873556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfc5eca1f674cfe537c9c6e60e2e9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a815617191da31f164e7d629425403558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517868ea57ec7fe57e69043cda4a06a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc910f87a381e9a0450092347e9276560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4333aa177b05a50f772ad25e2eaa599561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72fb00c3637344c8c6a0aeb3592e9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad43fecbac0ecdb21e6d422a5482bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32825baf8dc919715863878adfe2a1d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c544d5b880bd53856a4c364af889235565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d47e8a9e13c1f6913e6c3d967039e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8772f7a69eb25646f1dbb1e8abf4cda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439345a8b4fdf287d40772fafa936db8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bff56e5c5b9563bbfb757629842ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ab68dc7c875d2cf61e27402fe9889570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df968dff388c8071f9853651dfb069a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162423ffcf38537ae2943ca82af0209572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c5c69ee8877d6d284bca87e0ceb8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afde5dcf43caee43d5d02a1e48ff8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1a810907790d4545b56b0abe5a5fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4de074eb94327e1c61f09000a46d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f9d92f8da509ca0db0098c52de0df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae7e08ad5f95d293203a61ba44de3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b634e1ae83ef43e9774deaf0d0e8a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8986579c3057632f14ec00d95f63c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1470b1789016a3ddc2ebdf8f2aba8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e8039fb9ffb2dc70b29182d08f637582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63e9bed222bee499507c21a7e94d15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d814c09b36f0392ab899f30ec266d15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926721f34d26e75cecfc41a4c9775d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887271e7c5dfbdd79c0d6ac4bfebfbda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742288464b989792dc094609bb43cea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e88de0215190038305085a85515c97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864d8958f36ea1e5a8c19b9e45f826c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614f32717378c240987e9f3e04f514e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5c1fcfdaa76ec6660175ed3906ae0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdc1ccdb3bfb4ae32492be24623bcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c2c99b397575597f20600f4dc8100593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f8a05ad0bc7579c0e9553d3aaef54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94b5b6dd01beecd15bb3ec3055fefb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e09c93a4c757a18742198e0ea1971e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42346b3cfd8c97f7e7560b812920ec6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2b94f02087a9bc078defb5dbaa864598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec6879cee72b05a460ebed98a0e415599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bee488c500c01a7842c12525eab451600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245fa48225098cfcf58d2d3b52a6dc2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb869a3f8dd9085815126dc96a5fc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5930ced721ed411a17e8a3f1f14434603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aad6d587277aaad3bff1423789f999604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31935b67dd161e6a17128c1021586b99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88338ae82e72d3878389bf08358bbbca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c632f91243ecb304dc4664437d3ab6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be430747373094fd8428b5be16c839608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5b5f6a10b81c1f8904ca61111093e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125db01a5abd2e6a7317718baac9700610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb8df436917e38ac0f8c7ee5d38c65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144a78102804f44b2d38d05be1ef10e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cd47d984621dc58f6afbd65884647613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbbe30535e859364c7dcf3ddafc5a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bb6f04f386558d8606260e24db3ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9c924de69aaeff0df73d5d0d7876d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aa8d345be4de152bcd3ee2c252862617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebf79106308727c658fbe2991029d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493a700f260b9622d848b0beec7f603619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e56862c9be7666460687ba5abde26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0235b6f3ce47a68c616e7380c2556dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e6fac7b2fc7b153018025f4edbce0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33777496b646ce3c75f9634a1f18d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504a11977544f54a71d181e90b0d490624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d2d87568dfa1a6f2d6690c986afe2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd6ca429f8eb5fc03ce45277e66bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0378571554c647db768e90c7ef189627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665198a1af52c39031a5996fa354a8a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f20b4c8da4683439e9ac0aac4520f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d343c764886b37a4592e00aea537acf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ebd68eaab6df26d807cde8f80d6bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd633992f466cfa785ea4214a0503b30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8d74d86e0431b6ac12eef4ebb5a27633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ac844ae9fedf17874dfd9821b5605634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9f8b96d1e5f7f6fee4369e1d6883d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff07570d9bc2bd4d2f287fdb371e5f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdb09c6d5295cb359c4e5b03899cb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc422c48fd85ef0bca871662587a55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17227676269a18c4833eb963dc500ca6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055280afdfc910cb61534ed892937e65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794378fd97433269952b53724177e1ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe923a132d441db9d0a6dff07ffcfdd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561087ce35a3a75a8dd9b28cc7defb5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44036b69425effb16f0198953d40fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e008f55522a02cfd80fcef78b5eba72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4219159b992d2feea7200d883958cd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47623400035fc3b7b5ed9568427f643c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824a5783f309e1e935d9c4dd3b70b8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b221e173dcef9057280241df7e890b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e61ec3df22f2314085b6949849c7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123b4f4f32120bb5cffc850cccc9d11651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ef90b32ba2152e59f680ce3cd3525652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c12eb16922d113391dae5820630249653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39805f3c26483e0ef9b5650b5c34de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea067edc690ccb23baa4ca50769c91d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646c7457da47d8fe7778077206bb93c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd95cd3cf757874f2b21c68f4b749c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c1d7823a2ee68c1e7fa8bd22b710f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122629bc0780f62ce4b706a08a4c63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c0047e50014596bad25bf41268585660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f778afc9f5f9b5c0145760b391b8072661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1295bea9876942437cffbc03394e7cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f923c26110d93aa71261d838eafd1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753c05d9fa95bd34fbc6871c8e0bdaf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea03d437b04041d3eb75be0e29c5be4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b3fb39baf9bd0e59d3d8dc9c12632666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ee7316a5acfde3cee52b7869dbc77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f797a7691a77a48dcd876714f89eac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba781a4a98d34b1cfd1734172e3e69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2809432a1f5dd1205aa1e9ee0273168670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188843bad55174bef86b14c91f39c66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d15ac1ebfff82d717c4cee991acb13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707b42e6af472b5eb39a7b824afaec6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b915f2e8ba2a6c50e6f19f6ec6e43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858f42ba2bf01e541f8664ef81529ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6e27b0614c5f14e29e371d38e6f71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f22272d18be8a594ffbcab7c53c68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a4be2404c6b5872ce7ec5c0064b78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406155078d996435029a016be966ff32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda075dd39367192162e11bf7d6073c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4f1ad540a4f88d43c6c5f74c052fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11071c5af8cb318cd50dc22e8fce2db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c543e431c7a9e1798ef71513965180683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105471ca667cb7faa58489123edb4ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8c9979f52b8196721c88ac31e770a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da679250ac3ca55c643898771e4b441686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297246f7f86fdee894e016e778c11a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df5ec8c610a8b3550a75f8a4b19745688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f7669b23a6201e6cd44921e14e211689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e57644b032aa1556cb3059aedb123690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240e2215e56b738bcc97d6dfcf2f38c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086471b45dc0527bccaf1ad3d35ef6e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d5a3c6c5c0f6c525c3726bccd6676693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6d8ef711f5517a30f354fba5cba34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cdf5a78dd565b260c027169bf08a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327c900615d5694fe791f19c7e59a3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d43a11542efd4fd685deeee0502672697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb3ee772f1079173d7641d590748c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e1dd54760a6a8de0fe6f1b27b0bd9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c22256710ed5566c700f45a473f5d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd5cdcb05969ee243687f40e11ebbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad992a4c01f3886c66ad2f039359b6a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bbdaebdd8b0a989db8be01a7ec841703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8e7eadae2b8a165a0b95b4998e416704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb6cfae2fa0e04a80099b88b88027d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eed9762d368d5dedfe5011cf69723706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fc3e6991601f8d984d94a7d07c3eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ad17082aa631a4af9c960cecc6bf8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f5d0603fdd902c8561559ef46170e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4472ca7c2f4f7a89c049bb42bd5b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36b5d7a4fc7f4a9e22441ccce88dd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4967bd73812a717bb90095f8d7534a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a9a4bd1310f346486622aca3023f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf02702cfcacd4851065095f80c6767714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8874dc95c4b413d74e2b25ce563ccaf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37fa4cfa43182b31e4d4ea7b92357f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62fa209f5ce6f4d93766f34eef7a1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43079dd1bf8490b5cecabc0831d99fe7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b30324d5290bccbff4d8696a2e12c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67709b41f058f9868432048c8b7bf6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b40cac991454282bf8b0a62b7eacb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010a96c9ab229d8b39707111e84eaf9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348be8489c17e0cfd189218ac292b8d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a035d3856d3e7399dde8be270ce062724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ea94b662e6ee96e024e0f0a3e47f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d268919a3cd094f3af162b7779997726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b642dd9de079e36da09d8a245b2388727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa34dcbe14e354cc462c51514acd3c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eedb73e2d7c37e6a3a02f8d7d5fd33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dad42f1de6723022da8dd0c130bda0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777a196e80a4d1eaddaa4508e8eedc7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097f1edbe4fa982a0d191c85112e05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2140a3dad965ac686b33395bfd7e014733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584a914c307db76fe4711cc0ce3af95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5b04f437a7a6730c46484d44dd362735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c82195806d28704a61d8e15b060753736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae314af7d4105f6491d9a77c1a65cd8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17331dea8d3087f7854a46149beaff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f384087683bd12b6b75ead09883673739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072da8ba5033e779cd64e8541b66c620740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feeb490580698803ef47ebda3c63c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f81e0197d267a415cd84dc4fd4cfe8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be021f072621c6c50642111c47d3761743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce08eb79acadbec1f0bb224b13098cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a736bef425565856ab251235adb7ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc2e028df1dd616b65f30f03abdef9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f4e3221021b2fce35123d13448166747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036856965b13e7391ace2a27d7327fe3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886338ebaca133510ba4c43b042d9ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0184e22694971aa6ab81112ca248b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bceba4e297f42b0ae1e73edc10e021751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd073835bab6f81d597728674e361871752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4003a7dd26e6d97690601a396b674753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>