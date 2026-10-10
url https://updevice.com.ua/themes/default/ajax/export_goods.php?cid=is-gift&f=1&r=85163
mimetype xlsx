--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a896a1ce8f0f33c41b0bacbdddf2aac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90ce655d5c4d76211ad03ed9f9ef4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c647ef4faa20df942f4527812c7ad23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306c4c2c779d84e3a180d5456c667cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992ef8ceb14227e4d184f7e6591f1265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aaade2dac5b7d6b86c571e66444a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af867735ded8a04c65b7bb363b478f047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc82a5251c10bb971a090a3145dcc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c57b9db45f8ab01e0c51298c4943b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524db29fa6358215df4908f1ca3550010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04911f7f412030432f37ebc7f665d0f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee663f5660bc97bfb17ec271b6b21512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe29e3f06aa24d57f0f60f807c390513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d5375769534c2c6ed7ea648417ddc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d218abb8ad7d4de61635c881252c3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522a595c77bd6243233b4a808891ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9514581d267e148473749b3312d277a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3b6d986006d58f05847481204d23018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89b0ff7094bebf4840955844c4090a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b30546478e6228f0c0aeef924c19120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01cf5036bf59a80917dbbcc36e2fe421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65295afc529ea9f7801c77f73928f85b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5653660e9bdb1c1e01efe84d15b8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470e0192439078fb29f959de60ac68624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edb7ec8804a676ed9a87817f0e0ed225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d65b081506132efdb48fdee13868726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62c71f73f93b43478ace949a25349f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12569d751d4f9c9c98978a269f4fbd0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1cdcec887e49d3e6360690d53d90929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2a574f4cc2231ed2e8d21699baa6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e1a1fa208edcdd98c08e1938c845c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9604bc4ad1a003efdbf1be4c7c4290732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29fd8352ceb5d7100cff5e6688a11133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224d38d9bcd58ed28f8a324851b4ab034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33693720bfdce881220e7d01893d1dd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399df50d4cccd6ddefa9c1fcb5ec0ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b18b9c5bebe8acc2ec832f74e5c6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb781302c6b9932a6b5836328aef9c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcedd2acf456cbe535cefb26206eba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3428058baf27bef59d558756ecb16340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de989083837f1609df8010100802ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec90701e4640a9fc24e16bc43292f1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8443b6a7eb758263e52696da7aad7c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397f3192493c49641221872d48a167944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f46aa0b4543d5c5e0f6c70def5a87445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eca97bb9740b8ae87b58bf4592c04846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4426bfcb35f168c8af3aae84786cfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72d9e5b558efee5244e8addd19a9fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa70e59e783ee6148f7848c34ea65249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c761d5e8be1253a6cca7cd24c63af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5a7e650ee8e1dfad3049fe004209351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9811ab2b4c3e835704447b846050dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58d92d0f418874632e407019b6b3f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951893f33470cbe3807c161f9ea16f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eb1a4815693aa5259eb6fc407dac455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce48b6d52e3c6f8f6cdcaee1caa5c5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df762def6ad1857e46cd8dbe22027c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cfe2cda7a44b0c3f2377b1a6644ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff910ed1486a624469070ce5abbf5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb38e59127c7e9f3e9e54c7d10febd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4aa96635dc352173ac5344d7b4f2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5f57fe566bcb973a5bc5cd3300dfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9e3cb0f02c6becc5e742dc671f34f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585149af2a98ec2bb64edff64d1750bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25ebae7596c026e234d7d102124f6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11b663c7df582c294bd46181ddca1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992c103f546c276a9572ea14da1d44167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f33fa3df27382334ac25cc22c1e7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ea7c09278ddb0769074aa7bf5dce169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07a8d75c4b119bee50e12d1bffe87e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaf0781a88c1b039be38fc69becfa371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b792b0b52406c7fd43975aad9f7e9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b14ea60a658514129896760aee176a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9c9a8f03646cf515483c0aba93de474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e82bf3f5b1587e661f44f8622d312b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8d1050819256468f6052294aad0e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8c5874d8f54b06476e5736321db8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92969db4033d5ef9b78daa691c7c764078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e362674637329d46a7e4c2e0ba5c02e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1e378aca41ab0a622ba5647ec8bf480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a65e8f73fbcff041956882c21458581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f78ff66db7cadc4e1f33ab776addf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b3afba208527fd3ebab20c4b5c51183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb45c4860a4aa2321055b8c0e8f36e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b6d8067d83451e481c1f9c72966e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc31a313a2cd1196b84794b3568bc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c433f5eea16b8da818c3bb211ad6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12825242f5e275b7467362f7338701b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098d6d4eaeec4c369231c48066a0d1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07412756aeb49bf3aa1e889d66d3cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803472767f504c4c01d4142844b8ec491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef6eab2696a7fba283535551bb456b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d8190b49f9256fc6f30650ddcf8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d928a027a3bc73fd1b0da326873ba6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cb086b6d266056cc07cf99bb607f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a799253211ba620922917e00c1ed096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18570c7fe7b7aa7d4e3fdbf8475d264797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5320f0be2779a12419c6b9e6dad22cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87da6f0a61405637d2712ebe04052399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67cff04abd1e1fe4732e49be71d507100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e024aaa3b3dff2fd273cdd94e187d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64745c20fb10492a6f59d578efb9cf9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123b12914ae66d7dd97b6a7262fec23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b347a2a23ed87bf2c6a230a492a1b14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f192e6d0fb3e35c585edde43ad2a9d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd43a9d4b8f0ec7108d4b2fc70359d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcd516e343c1e0253bb17c54a6e9fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd91f278092a2e314913e48555e532f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5b5a1941b1289a8027a74ec7dbe6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa8ae31cb6de0209358b1b1fd0073c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7109fb51161191fd8d8c97cadf4db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33299a7032d80734c2e43a6a1693988e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcef11c87325c27c72eb7923264f13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1117668a90dab5369edd420990467114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f24db73d7799b4615d3919ecc63b8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bc5987673d0bf0f8750ce8d34adc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2490cd9fdfe8089087bde0a97bef0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5bde42952b92c12d888216e203eac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5898970096586aaed88f373e15c4a97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da515cde971f56c1a6745d80fff74537120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5effd8ad6e362288bf2c14114ea84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5849c7ea6dee8f12270cd88cfb55c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1a8e131df7259bec70de87d7a6975123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d71884bbe888f0881c38674fdb253124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2599627ca04520a66f1c912bd3a7c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dbf0d21bbf8791978521cabda24b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fc300c0c79d5375e6d5e1736ac5e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454156935d6c4255afedfcccfa0ab923128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6d76452917d84f2f2c4333da9a2da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a129435eeb5bd003aa7b8480d266130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270fd410b2a3711228a061fc31b3d22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d260cd9e4dbe1ec420d107684491b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01874c65dd744c9f6dcded29afd4a37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceff5eeccaa61a8b6e1ae28b045e80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f1541727d8e4618b7213be15b052e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d1d524eaaa722443098b5f441b53a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc23f3b8fb9b572f2444993418e7b67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393383f2f8969eb9a5ae6589d745701138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820e2dc5d89b977515f3ada1fb905db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd5a9f1a4a7b69975a5ffd5874bfb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e668c9406a7e486af46b2c5b00ad1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959565a532570620012a4f5acc26064d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f4c7009963c98265517c55a77e611143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e55f14e98319874a0ae3044e4abe2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cde8aafba3608547153c62829b6db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb717354986420fd5459dc3650279ceb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c20856b6f1bc14551aa767b3ef00d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ffc3728f1650b7f215df86256aa67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf727851890aaeae40ffd37a1b12036149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fec3ef9d163464c4119edd901c5bbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a4245bcc5a4206a26cd4b38678d18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb10c1f550fb55926647a4c5f269da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdfc1d1102fdb86a779e3b960405a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de42e2789d2095a3decbd310bbc1f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c07811d2f5a6108a6c5653f2cb91df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c56b8b0f784d2db8f4d02ca7942e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28c637f4b74f88e917c8a87271ddcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b56af7b53d6c30eb98aa8f6fe73126158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ba719195991ecfe6cd65f3529b035159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45649ee8b2f3ccb14cb5ff36163d7e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcc4a9e498ff9c16d136a97e71c300161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606558dc6b4d83c6d08f2af8051cbf07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748fb33352e1ae8177d8a488284a9bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e65d372dc76dcbcf3ba63a3131353164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86568b352b05831803a12b0480fca3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52981bd6449fc26520aae099d6336a84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e14a6085c1e2880bd9be2348d052cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d06806144ff8f60b6d64708857467c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b008030abb9681eb92ae2352f6ea0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5326c0acdc81084e0451af9b110e58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb093aed7e73e4a436cbdd98fdf6665171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5d494bc1aaf254ea83766eb95989d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e501f1d92cf211b27f1de71001b7491173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ca10f52362cfac18bc06b6f2cb8f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ce95744ebc9238c3bdd4c19b1f3bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7f2c3299e359080a5dccf34ee97bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0e8ad6d107e694d33ab5450a327bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b8509941615538e392dcee12dc851178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc0d2b16144f504b503f0c3b099545179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91235c573e0a09831b019ba1d45f7b1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13ecbbd93185198a8385b680e244a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc26eb59dc3278f985f49eb245dc126182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae9f1a7a14c270bec889fd33a5eca7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead795f212bbdf02a5354c4cc1be3fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b5dacda4e759ccbb87c64d0fe1a2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138e6fdd65264914a80e2b0b29ce9c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810a2d134c4283bfab8fb51e86a8906187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c830bbfd6a14a18630cc87d342d280188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16141fbdc0ed7fbaf4d4340f7bf119ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab4f6cc789b2e33cbbc5a24d0bc313190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c16aa2757613d207d8265dd7c04a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9b1fdf46e8c50076802140d449493192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efcabb0c06b6db3378bdaa5b7c92e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f8e1a1e64392c29301976e4e6968b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3fb0fac25f8082e000faf0a0ffb5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b616b832214e0303a13ecff70c2d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b355b6918b64850ab54116fe94a6026197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb146312385d086ce6e0b7a375568af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca59d922bf128b98749a847a48b018199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d8c0d4d9ab0a7acf6986e307250be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b6b2dbd4a6908412e42cea425a823201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c6a07bbed983b920135b99fad1131202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e1592253f6ca1d43d29df2bcc95aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc7b2ee2fdd678c599915c203ede9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473d52191fe70825f3eeba7069ed0cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045be5fc39ced6c80271a5c6ad8f3768206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b82df33270fdfb17931fd1c344236207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cc036d67daebc77ca4aae023ed61c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c9916fa6b470026f5b19ba2d2f33c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bad71871d5f15ecc1e0a446af041c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eababbe913c0e1912c6fec22a6f408f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe639bd2590e14f324655b8a83b6d2d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c839db6cbdc10cf6648c7e275827eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8445614ea646a08a9a75a0cede33f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a5dd6319a8c6a406b20d65f322b25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b8c5481cf339873af252f4780239216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1b1f434445ec6ef52ed4eac6f4ccf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ef77e57edb269a35774e7a64dee65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacd61ca27912ae90b25eed0d200811219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69e4c9bb594e286f297e6895ee25dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9360f6dd920621f8c7a79d0c4fcfd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2576056b7c99cd606d7be181cdb99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec038b464a23055a3f006f69f97303223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a138445b919588b3655980925fbac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47691ea792eb249bc04325999360aaad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85548b630298673d6e516a6c497f3bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c1322265270941b5882e810852ccc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc11a605e1c925e5d26566fbf06e2b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535db6b7031a73e668ae7f0d53e22508229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122c0b6c2ca5a77f02d04dda2a390d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a3e6eb72cdd92bbe1b3511f632e6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a02e7a3bec481b659aa6f81114eed0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81db12f9875209efde8d9594e4f0c38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f93c9ae697d350c0184ed7c02326a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ca36c0a4583aaee47fc260917635f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e51ae79392418d237c9d03068049e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f602fd1787f8dd196fbe478d3a4300237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0297e0f02a462b0928a47c3f3da1f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdee32eb2d798a4b025c9ea6a10c1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98bf896e915fc6fe630c0f099ded27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be817f6cbc16d0f03679129d06ec7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e2bd4a69b52d454cf8c9aeb28d8fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b019f54125492fbaa26d9043581a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc4d1cc8bd2430faa20cec95acacde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05123c4287196ba8ed0fd69d6be78fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccb0102450aab6042edcf2e7ecbfbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e103a36b8c172947519417d6f920fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f291c5a2d3a213111d71553688b27d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a753b518676494d8b26f4dfe207afea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32504f7fe0d490ac99b879800690beeb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350650f75ed2c447fb1cda16ca9ea39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e172e8ac2cba9c06cf4193c242b9731252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb64ccbf0dfcc0d06a0caadd7cc76a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5d9ea063c4e3ff524e3d34d3b2d80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d490a074d139c589e1fbfe03dcb2d3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c81b26de51bdd92e0c6ca43423d529256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67418d9d40016ee8ee61b9b2a324900257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08e7695a24943874f80dafefccc5ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b94f29201438100791c8d5a889c4b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb0426489c3c174368be1a5a11a35c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e84881783a179caaa4d529a0328e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3a155a7844934df00ef93101868b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1920fecb73c095d9ea7c25d99512c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fc56607c532fbe1533086edcb079d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed97d0dd055f3afb740130e2012b02e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635336e7031add1ce653a1b5313a78c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29e4885de98a6d3780d63c8fa1498b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03991620059bf0e51f764c20708f922268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c41fb3f918880fa6a0cb8da534d91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f7a4c65c026538aa7c23c770996e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d37edd27dd2b19a452270c7327447271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316712d0746fd721a0fb4f54c364d1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5720a73334552aed953deeece6cde0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0c5b2f733f374928a939f26fa8909274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d7b5fca7da8dc58d3a0b188e8879275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c5212b452266bd7a5d7b40307c61f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890778e6fbb592958578d1630dcf4d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb630c71772b27fc66f3d262e93fdc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513e7b492281c1c77ab298ba935997279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37144147605fdbd3da208e3869d6196c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4488c2ed705c80dcb4270a9d7bed01c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0925ebb10b5e8ecf4ba98e5ce335e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32da8dfcf61040ac51054275cde3403283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cb016846d74ec47f2d46a020abb10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2f0c4469934cb01db109aab1c3f8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca786c589b22118c217182e9a234a167286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5788019343547e4d38bd8cde0153b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57608fbc722098f5d0eed248081f5bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0bbfe0a143b8b6a7476903876a907289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d885083433ce128f0a8ed0cd82c799290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166714a1e726abb884f3b174ee9c358291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758214bec1d2d5791e6f68015db89f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ccd8bcb18f33670ba1ed6ca4b6832293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0851d896572cdd397cfba729e80a106294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e144d745d506de7af7885f5548144b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab465a56b826b45a95ecd6e4a155e2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5a7651726638f982e8a4fc21fa49a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83693eeb2edd8fee1828d5c4f2ef960298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfed395af96efae173b35286a503d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70ca06d7c8da65c9a38bc5e526d33f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede955ab9961cd07f9de5f852ff3d29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7db2a7ff6cc099429cc989b7dca717302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c74ca72f36666c6fbc69ea89763b23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2e8ce9ddc0b8d9eb7588d30819c90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2feb69a1b35a39453a972be76041c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81733589ee5459d52419bdb8a230d912306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecfbe751e46ae30db97eefd23d6d1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11513a0a525bf157907ead804f54f0b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b0e274e294d468cf20c172b7fe47a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f7c8c2928981ea2274fc4cb183b04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc36f80d28e59d1c9bc99ec9988c302311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2b43017c5ca86e6ff77a35eef8802312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d786083686949d1998a410d8483f0e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80982286202face9f381c17d62c69790314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5703d00b7250093ac75ae1f1d46b65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb3c7d8a10b5d79ebcaad7b31886d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee667a270e70a35789bd3fb95e0a9cf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3db586fae32e3318ce631c83c96eb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ae37097cfaac326784f8062775b56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351b7d421f4c98b4df4fe1fba787884320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a1b0d4c918681adc7a454146b1954321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a22d93b716d8e72f3fc30db631a41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bf68eff1f0630a96694d302681258323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162c2f76314cc5a852e165fc326f375324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895127f7b858e1a7e4b3ee3d2ab02c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb5c2a4c6b724b2a49899e952b0b39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a419c169cced91ee70e7679d18e46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5e42b4ab2902ce44aea338dcf27db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe9cec80fa2aa19f272d1c39d00ab5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39abd542d1fcef5490ba2206112bc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b8f406a076f74478cc36ef75ec129331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afe8316f9172e64b1282faec54dcf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a5851187df952ae8df9251a729386333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66501890e546ea8f7320b2b03e974e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd0e92ef26cbea6baf3e4849ce063b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c66d46330c702b51ad4397e4f14872336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c777244aa0c21c7dea83c74555013b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5ede458bca7f9f902b5b416bdb980338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f6ed8cd45a6e09400bb15e184d67c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724fdf06aaa84c408f705adef02c7c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c143bed7f6119a532d256c22980c7a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f72585215fe2ada3efc0b0969245c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5147703f9ab06345ed8f7e6a16edd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09f09112111bf3b82f49a2d7ae300344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b848b9399201dd23bdac14282f2c9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d20a84767bae6c8f22f930b3a8922346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893782af20b5f78f41257cd7e7a52d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e181e546d3c71e315a5845ea3410de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1de77a2bb6f4adb2f6be8559de93d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2f31baf8df929c17c177d2b3fdb98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be349301bce97c27bbab6dbb5754c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1a356b7d25a06e0722d8747ce9ce0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8092296fec56e5a79ba8486284eb4f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43ba8ad2009ff8e8fd5e202dcedc59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee25713e74406e41136335baf7ea01b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fc33614ceb21861299bb861e31ca2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff1e89044259b025fea7f3145dd7f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489be87f71378753329f815a5f2fddc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72592b8e02ed089bd0d668bf70bcf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fa74364a46b96306e2e6b45516025360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38044837576d3944265ecdd0526a4c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfce1138a3c67b917ac3903c9cb58b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced100e1c72cfa8111f32f3fdd1c187363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22dbb8ae8698c3689364ed647c3e4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c146ff19f8d505f95a47aca04ec35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb558f211027a8b9b08840a717364e82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f5e43a71c43f2509597f6dfa97b24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85121bb8b36832f38e99610f1d243c5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a070804c82c36eb51eac6ba7310353a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106982e443d024e4bcecff5d97c3a82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bd0f517c1004e35863ce9820e6011371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0db092a44613eb6de8cd89319f20e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3996cc650abe9319fb6a3ff212ea9a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca386fb49ae68b694ccbb1c34074b08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaad2fc706e400db68f648cee1ab829375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca592b2cc4725bd9c6d0c37fe813c85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2fa00c67affb259b918f9b83d3a3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b73cdfbb8a53ac3eec17954efb492378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ba28303e192c66b5d304ffd182535379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e71981573cc5d1137e996262ed4e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506fa9f049c7c84e51e1f6be0c73344381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca897dd91f409731df60dc99e58a43a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78fe0302c3b45f8a5147ef29f40633383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e8d51641e6ddb9452104998b47f4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f330495d188547633bb6ee96c504b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb222a8c6ba753a420a63bc377c33ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12390196bf2406ebc2926a92b6818e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bd447480e35423f5cd0e77bef0070388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d158dcc81bb9e55a3e2ffc3385b35b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae25cbefb566ea6b05916aac2762c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a959081625c50f4e7cd3f3a2c75be0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502fa82759c7b73a80135c417fc10a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e89959fd49d53fe429a19f7572bb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05f0cd3229925650af0b6d625c6953394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca20d19eb4cca3bf43b9085f53b6fad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e546ddc46e74ca47730ec3705b766396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c044038e8fde5a94f310215c36e85a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41397f5af40f2755f548425bf09e3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5a3f7441cf1b50243ca6f7b422c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedfa23401f64274002669577674003400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0349bf822526e4fd1b7bf43dcdfe9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc9dd81cd9ec6dd93ad3b760239f54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89e4d46f54af90ef9956a8b814baf7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b7729d3828dc81d07dd26bd390acb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fad0f6b33e8b371953d31330d6f98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d59f87579b6ff96418804a1676a05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340bdca6b83f7b2109ddb69f882eebc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2f4c03d0de9be3517b7ae6b83ef1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba0f5323e450157c103d1a925a5207409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff692b772a2c46db5537d3f0584067c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00f74ea63c5950515d266386c124db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f34001438bf6936eab3a2255305930412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422893320ea15d8c24c3545830dc19dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d989892d08fa4350bebea3b56274c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddeacb7dad89e2bd26a1decbb00fb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9315058b70142bc0da524e0ec0df1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a5c9637fb9917d22476e04a0bd4d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc106bdd94986f4a78d71c24f147e332418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8c792091311569ac919f5b7d3f2a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0105bffd4a238f619a4399c0548ce60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345278407d0491bb555bffd0fcb46f61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627d7b1a096de0fd7b420303c19bcd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b753cf87a624a255805e2eca4b987423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a958ff1a5b00b5da41c80906311b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcd5ef45bd49657dfd73359d54b62e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0512865291a7a18f79e29c170963e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573482e2b45b45a8eb76f7c32406c0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b500970368f9f24d23317d4732d446428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4d24d07bfbe829ec12fc82e8787dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30163e0e9a394bfa74d23a43e29d99b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a200cfd169fbbd87981e37f1f0ffb87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec16212deb1b21feae34e9deea1415432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc3e1851ed4c97b973dc5d5522069f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b2ae017b3135a82186387bd2129ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e2c68ad3d100bc93e305dfc0a3103435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682584c568d7c037cb0aaa0a4dcdd353436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8c5f77ca3106fe87fef02d57bbd8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518904ce9cc27273edf12c8d4ed64051438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f3501135292eff6ec098d33a4086a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0c44aa7bc72b3938fac1220fef3ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cca8b4c8c746baf6807e7b73b55e63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e49c0107d1a38285946fecb716887b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efe8cefbc33a0008c8f975f4f3ee48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dfc0327b5189892c19f51869d1a8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121d5abee1e2d9cc07ad8d4878e501e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b825879f6bc5a135a324bcef899c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0dd50890d9f72556072695a166887447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc499f8b9dfeeef34aa92aca081600ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69c3f4ef2c422009f5f1bda9251549449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf51ca6d514f97f952891ef114b8e8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e0ed93680ad68165bb8a9dd8e0d5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77f9c9800f6f17eef00b87865b1179452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da722af64a9e39591c0ca9b05b20b25f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f366dfd5bdc6036cca7a701930ee05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425f5c238745d96076f6bdb9a9ddff8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54280ff51c456bbac3a1d0649e2758f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4b919fc5eb33d1e3f02efb8f91d15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96786cf97683635061cf3efc1ea685e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0c8b5af66192959679c3f29292231459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba180bd86d9eb5423427f378d9d66b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e333b37fd74d136f28ae30c0c09160461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeacfdbe8e2f5fce6d945d52672884462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0a7798f3326fdc86f493cf984ea78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bef47bd4e3ceb2d332aa0023aad8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac272334ee2385bb5305b7d314b72b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc96c91f38319ccda9045d2695eb21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dceb58d03fe1c9ade3cc7b7f0a9b57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed755443a117b14d442a53924c42ca8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472352f493e57aeff5404be611f7d79d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f19c187a6f1e07612e56165f9dc208470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a1da657a444abf9ea93f5be1231ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a4bd37fe210aa563f3eb8934fefc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcea3905c1f67a53ce2af0cbe7c2eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5c66496b79c81a6709a3e646e82ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b91816d4bfd029fd41269642f6c1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527abcd9ff7e50eb9948cdc37a876360476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a4804dd6d0043e1e6b8926b70125c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd09736c2c0e5b37a7ed56a22158d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c353215a87027be37bca8106ecd9297479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ddb239448a4f5af5c088e0ba23f70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107176e2323c440e4f9f836155c6768481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f167c51c84a2ddc542ea3746d6808482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2eca9ada8b04e1eee53dc4042699e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c451f3dbd6fa2e47dd95320dc7a37b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7464e3f738e1ad46c9ea197957dd12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e506b285082cfaba4ee525fb25b3ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51a6497e7fc8c3ea83b7d3a3fe7d0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6863d4ab9ff8a0b997425d36c1b73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0fb4190aaa65ecc0c179b836bdb64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f57b52a7bbf04cba42aa33ed8a024490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a16546dc439b4790f99468e3608c22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695ba71adecb7f2b05df2a19e1ea6e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8197ea078915657cd4772d69b27dd2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bb73ede17478ea228ae89d3a3794b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d1dec63018c3a5b7a32881772141d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8994fcc46625cbe5d88a0e8b4a3bd0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69da9417a5939ddb56031174d6af086497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607748fcd298f02e9deb8514d7722be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e3d3ab1bbda03237827780b86e245499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39abfa57348254dfe47f2a6d7f253b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61c028288714f775e52e35e173d1ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870798655ab77c4f14f121906e1a654502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e84b8128e53949fe3ffe37832af32d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf7a7f44aa56035f0f12d6234b78a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94e89714d64c22ff989b7d4b55f7f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c587836e40c0e9a47822d395cc458e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f01f2d893a6ad4888b471b126490c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2b08a0cc2b5a044ca91b2c9da415e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b2aad01fc8a389477ce575e707ad7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83f909c89a63e2b172014d72bdbd8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2b1a6b9bc0fec108f493a4bf67155511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4f76690bfa306e3fa122af0a82b1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3039dd3a100cf44e4fe7c8aff20e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e969ea91a383d709ccb7800c281cb06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3158c07bc943959bd1826ae2592e9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846dce8b5fd5b383a98c95dd6f93678516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707509ce57dedbc933c94dc468976df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb385100bad33ac72a1208278df0599518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b29e6a974bdf88cb0245e7f28fdec0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85a8199bcd2a580c26e3273835b4ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddf891958493b73d174b8b930bfac6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b289c8581a0bbd35edd3d144b4c770c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707d021f4a359bd606a0bb0dd315abe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c956f21b9051274f147f0c98798d51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfad63f1e20f6d820f18049b7fac4b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48624da399f25bc6f88809f8ce1ec1f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171c20f4d38aa12d6ad638376d48815527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53881043eef09c7945690f2bf8f70ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0a4c7ab34fd7f84fa766ed3f4eef6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e37739baa82a33e659202e253a3f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c2f71ba24d83b9132d227d11a84aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f017d1c70b17eda724fbf365a7ce0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e05c9ff12426ef97dce91fb9658bfa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca28ceff99a5d3051ad55fa4c52bff6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbb20de88bee0d4b223f1b5b2cfc0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95992be2580f6a836cc125f829449fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8242c4fe608aac828859ac5fc30db3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f329126438db95db503bb2d5396b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e01ae90a735649196fe6bf03f806ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d2b7ed0eb6c83488e8b7b7f012a7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b79db5deb1f48b2730d02c59af8653541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34941023c6e59288f48a02496d2a5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84e02ffe5b05de3f30d35fd8287b71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f1065e3a87701911a986a47c3281544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b1249860c3b22fefd1a8619d9f059545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472d0229b13bad8e0a62633f54f485b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dfaedcc140631a1c841d94f4e1be8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dd5da5dcfce415a4ba31bb312a43c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f64212a2f2929d86fc2c9c5da37a8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5443f1fa09b2d3a3e0be390e64b5e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a35a8c40b99e7b10334966ca9031ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703e1a254748f193d9445547a54bce7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cef2e838e210b9b3fc42379722e90553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f175e47499d8f6aec461a556bf6a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2fb97a450efdb7ebb590c1f49a7d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc6a1c1f253418a58784a453ca8d59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65780b1fa333060469b38dd18e7614bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bd8ed199a42812d8911c2de78242d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adf0393679c0b8b5b35bf828ba81e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906572b04a6ffb3b4e039828974ddf4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd80e575e2399967c45c654de0d20f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfd090345364d182044b19a2bf3844562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ec8184db2d9bf045fcc053de4b6e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b9ccb83af667398476ce600f892f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298c66a2ea0e72cab8a7987e1b4cb5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df4bb4097a3798be427e454be3a6da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373da6ff286d1df419cd5fc4bd9246a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87fb165fc776799ed3fa8eaed2f36d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736a4a13bb0dfa3c97317afa2e79a37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7978612d95ef269c85e837fe07ea3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5485cc9e8db058e40e7161083425848571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f8e24909e969596a3cfce8c4e0408572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe3030d4f3e706c13b687c8083a86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b560d4711d95baf948c463747cfe43b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd86563f19619c79716024cbe4a86e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75bf20678c461fc48df839a20ef51d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac126ef60083a5e7bfc5b211a3faf3c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246fe80b0a4a6f8e956c8f5ef71d485578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a2c610cadc4539d58d0c68a88463579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55164fa8f3721c373f79ade3dcb923f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc13d1c040d4754ae95459b30e5453581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809dccaa9048735d9a6c65c4c6f54ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8411b1b34111f9720aeba7e3561918583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e777d3dd1c3540acd4b0870644424584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d233eeca9177e43abb49b3dc3f5ce0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d689b939ad9c17a942ac1a3bea344586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99f4415a25b4a012ce44356199744c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ce7193f64636cce499f1b9ac5f18b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e763dcb951fa67c359539f912925c9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b695233dc44f53c2af748e4c1c55ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0830e178527ef6357765c97571f53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d5244630ef0e05b14b34be09f1a99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b11556b77af69299bba585f43fe3c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f3969cb0ec63e8c6b337561264f9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedf614cf9039b694261731d45368c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063d60814bc3406f95c699e1bba4194596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359988d744924e2a3d12e9433b52838597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857d58fec19e504ef69181b5b119951598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752c5efe20d39bfb27ba0adceecbee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d778eb700c7f4f4b93aab27f4fb8764600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e08cd5dc00a600c71b97bf55e63e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee64e5068150e1dd7751eea917a314602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b64dde50beaa4174491e495c80f90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834281aa84a15e7d314cb3afc7c67a7a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bf16fd5768143a4d31ffe00a90e05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f52d3742555eb5c351d3f034cccb37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cb8b859d90047eb720710cd59288f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c613421ef08403e698d693115308d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af401f56f80a39554e1e13b74bc52d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a52f7beb0db1661f1d8a090f81159610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe093887d44bc86f4eedf65d9c80c15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc2f5ac6bf58eeafd8cbffe0436fef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138cd8d0bd171a2de797fab8017810e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f8fc4d07c89833b9a8e9e0fbe131c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdbd4f1dafc50a514fbedf718ca22f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c895dfb2ecd8ca817f6a4be8cdca748616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f37d151962a998a32b6ceb4a57f2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf3e8a7153a0f377b66327e97ee477618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ab7e1c5cc182d3d452218680a4ef3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df11c67d564d907d6c989d82f373d07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15059ff721d5fe36b13632bf770a03e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa180b81d23390d714de3531faeebf3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1d2c9d77428a93142a1a3fcaadf9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cea4285a453667de5c3fecb36ec415624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55068ddf6a27c78db8e647b664a695d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392b9eb391ad72d28683b2dfd9aea23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ecd63160e052bbb52ce91d941e5b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a035ca95c4e7ab2d4160345bfae55c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad346a62f205011656b2746435b953629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5866513f6075533a71dd8ed87c1dd8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d87b9ea686cb0985017f185270f75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd97fdc1c9ad3661c55cf15e3e5973b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3acf528b933257919dd772c7222b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed360a899fbec32d4d4f752e9b95b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506af8e20910dbacea96af14d629119e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a489797b9aa69500ee03413c926d6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070c1bea9920effa096105043badc33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e74f039bef227ce9e7691e4ff9758638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738f68051b6ea0faf86011c0e44e993639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83bab4026b603946e408dcb2e85410640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98634788bded984384e22cc6463865fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5aeb0d7ed3a1f8efe7cc17e51d365642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c306b84d9dbf93d4dc0f6b0bf11215f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfef2be0d7befdb98f9c146d54f50af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7fd4a47709ba9e899d259f7d5b819645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3c9172f7775238618915b6cd941a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395befb8f66555f6115a1aef9e18815647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4c3ae2ad92bb1bb28c3f667a909e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24e1b78a8abdef0baa99ccdc521833649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc126bf13d8b6d0a8dac559e011fa86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203669d891390fd0386936999f2a1084651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fe9d248db7915d39eed6fd7fc0322652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3067f8644e04379baa938dcd574cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d4dd410aff0d1d652ac969272bc5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ab007ce460c58fa9f48a951d97231655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4ff886b328f33ba83a21910aa1088656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f96243532775c7313a0075b7a710b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15099b2acc6be73add51a05e73f8fb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786ae8d939f04f2d931c4fe200d4dbc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6ab9366f257186834ac3c0e816033660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8060697252eee54987dd4ab003b4ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a35f19b7a4ef4c2c2163c74ac28b15662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5171c326498befed333ca8a5d799c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0265e79fad970aa92d14b940131bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e44fc2836d54f99012d58c33067da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e470efcbf1567c70c2bb5f4cfb81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b06f92611a93495f5a94a58ecba1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeadcaa6172bb85a89264f01bcff0ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a041d0c41e144a1fff6e110508da3f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ade1a5f7ec1ff5f345be6bd8a102670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec26cba6377644546620d2b5345a64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44035ed8a5ec0bca1e03110e9150b751672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a23d0f7d8bb93899a01c0f3627117c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec399abe9eaadd2219e11e4d4ea909674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220aed0ca39ad547d65028e1b0b8be0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910deb63a3a99d1c0be514615f88f58a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57aa8e39a2ce1632a8d4abc6cbc09d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9518ce207e7fb4454fc859e2c7126678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd5e15c33682973448e629576fd83e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8a99fe90115baf2beec5db9fbdec1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9d46ef8db8a1e92097c42c0dde925681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed15e57bf2d8ab667a32b6254900b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c4ae8539d728dc933c9b25fb936d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b009a24e1166fa23dddd954e4826130684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adb4f11e2e2994ed72cb3d1ccdf64d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39161922410af6b86c8c1121bd8e4c8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d33d3c0799f5de3d43a6df7f3603af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488bf83fefa469d902a68bebfd6bbe4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae44486a077acdd71ffb6d41b36f89a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ea01580fd249f47cc73703a76a80f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340e03c176afc75464b74dbb5762d16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868d83c4beba3802ad9aab3049a28a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b3509b21f625dde9d884c9dee1861693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ae7589895153909275bcfe6f7945a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd6b2255d86747d020c0ac782b0962695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a9f1f6cacb6580afe1025403efce3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7bf4cc1d18a8bd81eedc628a33b48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1465e58ac7e78abdc71d26dfae2267698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd7e7cd916af349a93b6dc52aea1db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabada5c3f3678a5822f516585b59bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308d6c128f766cff6c54315d8ecee49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb3d72ce1b5758976b5ad99483d188702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835c60d9285c4aab94c5186faa684c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ef9ff67d49a7dee3b68ffa3ed827704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361eb6b7589353275f18e5df1b83b4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eeb4cd8718cef7832b0b929bf5a1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc15bcbd428d8d47b9ed637e5924790707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d348a442f230dcb9f3c1999bc8d58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1d2ad2ec085724c11c25c07fd2a23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6096f0b3da3576f7a2c81177eb86e9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04917313dd1eaa7b3735106777d6ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f036e297edc3b20d293f082da6382ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788cede4d5f6280145bc331c11d336e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99a61dfcf63147a475a8e774162dbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfa15b67b5e73ecd67db92cf203e87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684a5d679c62b5e25a7b6d70b067cf6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17df7c6c4de3542a7ffb87311a46c00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9488a598bb41c6cb8da0c2d93dab7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9d4a6eff9c5f80b66b85b5290186a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d9a05f96e7d8071a66852ab342d2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668a39ee6438d2b3d199e00e3fefa32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c4ee77293c20487035696d4e17a90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1709aa933403ad29be07530c3527116723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3a5ca199ba9ac5424186e278584f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6a5cdff0ddfee5fa3f30faa674bb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919a895135b4c26986ea45c8ae6ef45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42892cf82f3fd9f72fa05de573cf334727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f7487f04450a6483da7b62c36dd33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58989b4d24b53d59a1c096b406ddedf5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc9e5e78ec594ddce370aa9e3a7cbe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41def8886fb65cbfc60e7a2cd553c8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7b9ab13fb0a5c7c40b8920d7da255732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e25d11fc869d96a464af78802e7063733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31291866519a7a02e8d851a6f60ad07e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e885e507f43090ea72a6680dbdabcc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dec742bb15a2d656fa91073cd8f713736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a1e6d128c4a09a82d500890461a5d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26bd1e505971adb56343797a51e7b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118ed2c2ffe1ad755b05a4ee0be4bc5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9e5a0b1d8e4209cc3bc37aa1c403e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabf18a46986fb05a176c3f6ea8c3fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089e7caf9bd52b061c961ed34fd0d1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ab17a530164e8d0d98f8ca59058c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a2e68719396a35117545987849646744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014d03042bfac80a04980e43f59fd29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb280661a9efb10c0c761eeea3e23d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c0ec925f6fba3529756ef23fc2494747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261ec94d1aea2d57e6ff92b5b520ffe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11de6dcfc657e6f23ededd3aab7e2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed25c2a02b57400ca1aeaf5f224dae9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70aa5055bbb73c1067e84a52f8ebc2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd59b6b0b5b0a79cf2e05cc4877cc3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e02cae77f2de66f3bd6a37d129bf5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e356786ef4f271e16c854d0c76538a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a0b60baa5942b49d1f96a8474d59b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730a4e33ae66bccbed862d13ffabc39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220eb864272bdbbf34a6a649c5608d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386ed8c48f5c05d5a3aaf24c47cba2b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a941e788c736cf44756fcd3de31e8fe759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec24c48c646651feac5654e2d701741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f728099c42034e26d6ae70c57b62a172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed17053b34be1eff8be55ed7fd128c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84046ae9a0caecdb4392df7c1e4275184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3791e20f7cd78d144e5f2b7dd52ad75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d02170cc36c8c717f0d0166272d9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a0d1cb2f4fc2bcbc3316b7a133cd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d6f699a605b55b9bd5df5bb5972cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553dc172793cc6db2194b24e1d94f319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461823b8fada49ec9aadfe5cfd1a4f5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dc11b1552551374c4d7d1cea4e07411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297ff21af89f99fd70525b1dbb99a6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20c7244eb1e611a83c68075b85b3d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018cfc4aca39e9c41f5c786c5775bd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d266a2c878be24c7aac566bd8ab6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3230fbd28af2bc78fb383a595f47b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d934dadeec110e892de9f6e8a3b65217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52b1741b2309cc3931d9a30b082b6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe9b35d34af889d39ba541eef7471019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd13de6c3893eef1d930de9765f59020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d49ddbb8150344072cc3b5f708cd8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c772505c4d29969c8b403b054b8ec0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c1d448767bb45f8e0cd2526cacb5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c34fbb00f99e4e9da8dec1b6b16b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb0a0b7f84747c3bf4daffd47a506a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6a3de41bcd2bc71415e4fafd793f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e16d0fadb0c755fd756393fce213227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d28ea077039b93ce65c36bfbe055a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f8fc6891614472feb455f203dc25429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa67f351cae64707e4f087e218ff8fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d78a1868c05fad96135c8456dd57a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d9e70e3c301f797cabf2b29f505ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beabd1b44ed8e38ff2b7aa2dff766f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f6cfe7f81636ae356136a93f524834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ff7c982329eeb1b15f77ac16c989335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4099e40b7ecdbea8bd1007d76ba04936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2a1a396498174aed858732ac8e59c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35731fb58ef0fa0043ec2017c6ca34f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67b2b055e5ebfd1fb14d1e2e17ae8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5536256db866648954cccf6c8d38140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e49b64a3b29d76ab05916298653d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42484b5d000ab6a2b1567a0b9592ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f851fb5fec5ff8f9e14fb27a05997e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651633fe1380d210b63e841aabca1aec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643539d6ad3eb76bc52ccd83efa5eda745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb36dff7f8d6e0c01d77624cd7ae6fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77dcc7f8bb4e8d319dbb8bb039c58e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f5e86a07bf81d50146ab0d1081d7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfadd19c572a45569107a3694b79ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1cb7f90237669ccb39d2e407f5b2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ef430d28965ec8080a6ef34b5792b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800f205693e5da08242adbdeda8b54352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28efb97e06eb380fa5267a617fbe4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deab24f8d9551cdc8a99b8b61dfb1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b68d24fc79be42afbb1d417baaf60e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe7560847166b080c9ba4bc3514dc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fafec1394bd40dfd8d6990490e6be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750196091aee6d9360399cd34dfc0d8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdce4c5f563500246f20b3ab96f69959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64459a659c28082e0af8e594afae962860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e3092bcb88e38f06a80dfb39313961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31050b21c311d6ac25c59a3ff6d8b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb7ac04a6edf4a595e8ce60bee0bfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee6a1f9a5d21e4a4c6bc38f7f7eda264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d564e5552b77c31d1099d73340f2fd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19f237dca7278ab75c1b857ce67a4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0ddd6f0f5e764158c98ae7fade9c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa2c2274f11cd7bc6342b444df892e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5333c721de9b2a99bb91c11b2233b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0997b2a33c0e0883f322df94d00a1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65453cfde76b8d884e1c2d0c7385fc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6f5a85806673150d04af949d21a9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee659a988ea9bbc7f6958364d0d851073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34726427ea8ddeb17f8bd1dc3dc95a4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbf6fec0bb09c93ffc7a1f346915d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1fe051cb8e4e48d21fe7066a3ab8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355ae5738e2da13077685ad6434b03d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097280e52b46e007f18ecc22c7f5fd9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34526f959c9cc06b1444fcea848f3f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e19f4c87a8bf3b4f500830d84026680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57bb7045e73c3d5d9c566ed16fc09181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419609b6cae74ab70faf3085c2ee869982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460eb654011e333b0dfc90c7cba717d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e441db586799d330fc283e98a935184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8972ee00e41020cb31379ccf21dc3ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd9fdf8bb8c1adbddbf9e437e5646386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e46727533369a9ec3e5096ade410d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa26a0410ed3c0a5ed7e899af6137ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1818d21a03fc15bdd7cbf95e21cca5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5caad1e4f3b246a34e90f6d6df540190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925170da16890e1f0ece08e5f546cc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439223d44b6ada572b23d2f8a0e1d2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e7d9aaccc17f201cee11a5ec32f4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b703b1ebe8b083bfdd2a6d69553577094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f82361d8bd3d4c4726f05a511b2d4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9485867b3aec3ff60d56d624a7370d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a1b7cc7fbc56a95aae8332583973497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865bc5c3fc5696d7c1726a6a9c5534098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def2c075c2a3d8f1dd227141a5d8c8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21be233c4ef333f225725f18537132100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e976a78b6a54c998ac2e5c88495a08c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77033dfa6f840cff8e621100129a898c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af1a6b3e46a631d8ef8844bae427b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b577e7e54d177ff6b690493b061ae18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9088afd3d9c97cbd0d74fc39591da2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5fb9456ab066c20382dbb171f2b3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1f89941cd7929f732a6f9fac1a849107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08257da860cf0c4ec06343adafdd7a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fa4de11c3451fe8d1547e2a7829cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeb9b41f91e5b763bb63ec93ff17e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2126acd8628b96a0c396d79a97e79f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcaaee0f00f15370df0125fdfa813e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ac65c475019942a0db6e9579b07a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4240a30869bcd5696c9fd648ee3f65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94b127fc07de72483609684cd3e1c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40fe034db8fbd8478decbc5d3989fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d274ffdeb907a2d865ac49fe5ebf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12601beb39259ee53ceed274036eff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798122cbbaefbbd76b43b96755dd5d74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da853d105370b11f373dbdeeb74d8658120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef230407abfdffbf9507b04235dd755121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462ccfd3ab0b56caea7f27eb0afdac1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56fb56b02e581d195080aebe0e8e31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a06baa3af699aa6f86e093f1f40159124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621913ab1772cb385cebc3ebff71f0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eec2541bc9cf675fa8d34c4929fa4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a2bff065bf57a1b81284b03e0e3c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fede55d41c1bd0cc8834a709c97517f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d48c270d3c9792758196034d79da6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2b2aeac4e07a157f45a8c190f03f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf27138ac87d707cd85df7ca34abd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc3c673115cf8076d1fdd1e8064969132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6637a41f0009d7ce8f22a7847de59a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0a3d618f9ed441f20a87454c7fc85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980943aaca4c921b3b2f61ac7d323d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985e0ef3dc4ee6c381c5466cd2e6af7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf2a3086b22722a44b2aadcd5f0d02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160195e14d6a579a3f4cfea5cb8529ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456dbeb41d2ba7e257d76d999d1bd40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110850dc4a997e04a54023412da99ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228419ef311863c7cbb0f7019e17b1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f731c05967573ebe8710ff3d45b96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c325918477206f258e393b37319e202143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d099fed21d604bc8e22aed09aad5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65214dc33b1fc599b050b39e89e462cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24169fb99ce75dc33a4bb4b0084e4d44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e6db1ef5efcc4b9b38164d8e2b097147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1dba7567b4b807fb96efa2d22bb6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4faf6aa5469c3ec006f52a946efd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffddfa661d733726fe86ce0b8065cc8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaaf282f79f874ee784fb8a41ff0ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad69f5cc60da9c030e83851d7f8a43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc4724db0f9c6f2fe1299932bcc12d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f591dddfe767ca13f7e888003b9005154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25385f32be3bb7b7476ea8d67a25ec98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35371f8697f4e5f46784afb295cf9ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538ace802205b8d353d9566e8faf537157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e3752f44173fb0502736ab3c810b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8cff9cf9527035355158791570a6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad53236caae7e6bad8656397d9e9a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029134112b881380b9567930f99df5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551cfac6c5c9b0a23e8f7327e035bb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac23028f27c96b0930c96a0c9ac0366163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec7666eb8089708e68f31d0feb1ff7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf34e4ca8ff43bb2b0aa3ad864e527165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488653a06946c549ea2a3374a897956166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900fb12caac6319812a892bd69ceead167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d3627f026e954b53c02ad14ed1c58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b6acc9950559021e69e84e895d05d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269914700c758ddd770a32e95f5d6b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4c6a4cccd99084662f8df0178d89d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d94890508b950d47b448440d344a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d550b5714fa258ff8056bf89622ca5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1368de648d2ee6b160e289e335f394b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25982889f20238bcd2ae20867ee67898175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cf6bed14ff124d799ebc624a7751d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c6bb15a1a0762ab6ac79381c51956177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567d6e28b52430275c91bcb2f41f70d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54737e62f063ac4725a62d26c0298335179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f25b9bee882e10951b3a6d0f69be97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d96b3fb2903acb6a7fdddec51a90b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877771e93ad78c7a012485d295fee3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ddd3fd3f9a1fd19523d16a330a552183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f015967b515691b442d4dbee3293a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c492332ceb532eb45c62afc1dd8bb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e513f1584d03fbc90908768f12663186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8411663d5c3802a6101938bd17f7d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cf9c992390101e3d9d84f8d6adedb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149d917e44af69ab663ae0b6cb975b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ece88a3e58ef40da7a18dc85d6cb5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83ee5f490ec344e846247662111236191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255aa3d6cbd5344b49f7b153aa75064192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0a2c5932fe650ce14c79b137fd7be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bd9c342dff123afbe3c970247b311194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ca7ad70a25e3eff325feb4fbe3933195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbedba30e21d5eafda2fe2081cae86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c1b1135913769371d31a9f808040c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f853f14b9aa40434a9b7ec861bf98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa03c108c108de1c4782b0ba712b895199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368af4bcf42bf05119d7ef594166ada200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ea3022e1a28d32f31a0c9737ed4fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabc504be3fb573d38a4ec75b0f692f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23edb6ab40f826474dc62225f0b79a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25993bb9f27e6bf78508f91fd3c4759204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b748736115b75b78bf2565e23a7a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea74b4916c1c6a0052516f1a21d3a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dabca2c83f9a970777e56a8c251b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea50e3914c449db49be9e5fcf70cba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e356b71113311467dc684d7d16ab4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e30586d340762f71fdd36ca48acdc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4be92f41ba9bf9edc9f7401541a13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ff28f7927137a7ce4b20e500901f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b300b6e8ac94401a963d3f3a0a0dc0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754ffd1d62613e0b22131edd01cdb96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092cfda2953fd6630c72399223e0642215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43280f3947a5b08cf46aa7a131e439216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf82bdd6bffa0701ce3d2c73dd5109217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086fa82a9b736ae71bc5a815be76acb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d368396f3c1d33479bf701d8e6fd2a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c28ee83aa3630097ae0c045c32a2cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efbdd31613e35e305102091a0fe60c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4402bdb2bfe3cdc019e55d6942652222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91fc922b80026efac480e128bdabc2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c4ba51704361b3529d98d6a3104e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f1d67f888259248051be7349d4256225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128e716ee1e0fe1f0ec8054b9092613226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848439885fa468ebf8eb17154a4e8bb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3fae823b14c0d67cf842277df199c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891f275769ee2571425fc663265cbde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc4c577e9ad4a0d038087b550a4e35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb149126a2faaeab59eb70dfa60c4994231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14285445ec51ed539be91af2fd72ce0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b2af3efcef86d2a7ef8894b684d57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200662f55ebac1f4e48adbe4c1784f5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b3c447b1d293149eea648f5cce144235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f70486cc0403eabc8bb900071299f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1f8aa87efb2426312586b9c8e6662237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c5731fb795a6e1cd91aad18e34d93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1262d55c55cfd0ef66490b8ff6005239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15259625b673b25df771fe5b10bd982240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a2ca8ca85c004c72da56cda622e2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c19e82cc9ccda8fa96a95c7d54986a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9221a15d50968133ebad732009276b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500444fc643eaa45fdadd093249fe72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b396b66c6b5adfe91e60e511bf36461245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd06cc5bfa97dd545c14365fd4c33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052def7ee280a66fee42de5c63433ecf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5bd7b88cb3245f049781ca53c5e25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185bf89420e500e61fe127808adec32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeea437eb1f853c6ef61385ff36ff84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9016fdbb67d5e86d861ad961443e4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4bfda409c36a6868c7fe4da0a4f14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33853bc3ba363b5cb02a495ff8be0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e3299f2dddf607466e2b9245f7856254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd488de6144c4e99f04240168ead6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c8c17149d1168a62ddca433cf4b60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c2179450746640740f9ffe6d6daf4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c57170d4a2ca973759b6432c92e35c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c59595ae1af0f3e2fdcea4be2f0279259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9c649764d55ee1c558b902f8dd644260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a0b808d1b9ee5512cf6087d72d4d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9d1647a7999eddca70a8de02bc198262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb593ff85f3a66faacb73de76bca2a00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207922961a8e07312fa9d989288df01f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa09979088327e5f46cd2021744b6f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956791ea4b68ec529040c76e78a221a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6935ed285d72eedfb8318c53a06359267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b2e95b469fc9743ab2672de59ff65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd216438a636769a9211610eabace1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72250e6a98528feddce42157e165f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918ab5fb6d8a75255d454543ddb6d01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9778f07d8219e044c5ac6212b5bb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69f727d959b5f3330408a58f068c26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c73b2f00c06ff521ef72bd72f5a109274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa49f0d22e8eb1e82d6b13826d20877275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c7d79cef415536eb95b94bf415c91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe8aef23ed7b081924f5b5499b9abe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec0634351aa05f435cb6e6f9cd2481278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18673dc13c1186877e5b7de8755f964d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b46990abb400892998678f4fcead84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d485ee974a2e6ec2f37b60f1c499387281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a562059f7d50286ba6d72e8cf812c3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ffa5315fbbf1865042a664063e4f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72157059ef26dc40ded360efbd44c5e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be438433681b63b1c94ba41f4f3798f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8997f4704a818e9426fe3ee57038ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21396a3a980a37ec167b88a4dc46e25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e801d0b7f83f6d26c9899612d56f34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa4323caaa4fa8e6aa871961e347ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb27ce6c016caf8debfb868cab8950d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082bd8d026b68aa3c911b6bdc2b71e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e65f89c5055f9a80796cdf61f2d83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5111937cc6cbc450ae75094a0d08b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abea537bf3d3103a909c9d5a7ffd7bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a18830d992a2495d26df940407c70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd85235b1db7fcca310c8054e1cdec1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d6d5b443b85c78fc2943156511f07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82e7f76fb521593950416f3d42cd33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24e4f61e712304801c46d54cfa2468299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65936c6b16ce128d844932b5aeb3b85b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c956ac9f2a64b30f57a7c9f60d3d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2cd63cab9dacf7281f8d28e087ef0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914400fb6f5ca0fd35ffc743e1742236303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717031a5380bcc68996368d652c372ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e56500f8e2ec22ee7b3c5a084d498305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a46ea25610e1c09202d71010ab6e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7849a3dde863248fc6aed672278c89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c938fb0f9ee1374617a3a8cd42c15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d4d459da711226dee4cce78561ec0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554ebc6ef105d653e7cc3f27024a6c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c3327673456db2459ec789754bc15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725379a27221a681ca51a345b9f980cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff360d98f259f2e7b0d188bc4798b6ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dc58fc002e062bcfca56afda2db3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fa68eebbfaf3ca6bf84ba2df584c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7694758de2751322cef0cf32a4f82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b97e4281bd23b29150f4f4e78598ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f532e4e0ab81e601c1eda8b51156ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22309f22e28fae95af4be6d27a3069319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f127425181d0c5003589627a4c070e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60e11887111bfbec91a9c55924bca1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff891714e88e2902246f112dd40d2ce9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d07a66b224d2d0125bde4608d4a552323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e35317c84d73872deb9738c179bdc9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d4b596fa2105fc76279bd55d44254325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e7b6862d12e6d4d11edd7c0bf1ee3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20ad7f9c2458250928f00565f14189327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551315b6cebabfdeb78be5ce563fb47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f834e9e40469d58e59c46b782adfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e1e5ee090168f9075a6217ab50116330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156bf5cd93a55d6b83b01aeb3d9c3db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be65541ff1c37c6ca067dad6dbe2d2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fdd28a61b0f38bd2edae7bc4db8ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a728ae59f59ef2307917cdf679d32ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c8f41f6309ee1e38fdadd0f6cbb70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc91f204849bf2e0f70bf8160d9e51f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f8de22c6c22cb2453ee51bd382df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b30086d0af9b41f4f965ebf902c148338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efc0ba6b8a6f5b2f177cd455630d88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c133b3d29be2c18b6f6064455a8411340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8e58607aafdd297968ad945743f31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21cb251ac9021e005ed8024bba8a0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c9469fb7e998d59d46671b78a03e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf63e87c835c5e72c7c2544c54632b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ee3707a43caa7579f3be77f8558f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea74fc026c233a70200af27d80915346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8ced2e04dafb87df3d453fa14f29a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738c0c7f459832c734ee80fede60549348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f33a3b33209a7b65a3ce6e830c8b4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2545ae0d6da5f4709bb2b2a6cf6403350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35344069ccdc081846fd2c02f63888fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b516308b32ae223a91279290b6c26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1d186f92718ddfc0ac30de81a23bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774ad2a844426245965f64adaf77537354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994da356da76913c69a52e6081563772355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986116a138fac9043281747756ab364356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536688a11c8f3ff18411450e78cb478b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbbe72821e7189e1de84cb8c94c5c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5beba0368e9ec9cae892b3a91d2285359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936d65b053f5edb55c58e5d29c990e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f70a20c6481ce5cbf9fce1f19c74f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893406087ce018972db986e4dc29d2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf365c3541363e1704c4475d10ce1478363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9ed99114dafb5685cf70670a53930364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645b1c10774e817a842da401b1a36b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30567982cb4fa8252e35ebf4a878a967366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0552eac203bb7968acdae63d7b71ca4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef3919221b6d9e674746f4200c280a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712504718d674c2ecf8653c16349a2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fba64c868c313622507fff96a4e34a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d105c54b924898ad382fc15c2ebef51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c46d9d681eaf0b0fc995fa615fa4c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b955479c98f405b53bfa414b79f7e21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8ad6081ed5cf3d84c7c47843eb9f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c167c2cd9e9027f83119dad04be1dd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fed4e7b3b4a0d46d75ca5c03858020376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51fc9db9973a1936aa4ad095bec044377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba9c04418957cb614b4012c313bcd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a943f128526b75690b00a2b02b81e8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0467d2cc442a2b6214ba737461fb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0733c0da0a46c2cfed182b3072b63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095705b51ecf252bdf0896100237f125382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c61efc80efaf0f15aef0984b2b7a5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213d76573d01240de19ab82b0a35589384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846c51cf47dd62e6c2fe2f6b8f92aba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de0168067e480189d62bb1230dd142386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a4c4d8aa05b845a09283715d26838387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abc41015c071a0138f81b0e964ba24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89926e38b1f28c4ea8166948c57d8959389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15470774457716fde3f04e24efd6d7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a11890d4aff80e9756192064b79ae7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff754b909759503fff9504d468cc0ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740edbc31332038a7ee0556eb6886c9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80372c43a802068a3db18fde3c7551f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f855a6cd8af28f0e9d27f20bba85f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e14ea357724d0aef85be8ca3bd5a77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ccb7f56fe3802af68e61ce9b7df37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0586a64019823bc72ff3ccdd7eb31bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de65cf9569a466914a07f5147cdab9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df836e6c02ddf6b52e7cfc91233465a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c2ea3717971b57f3aa89064743557401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7aa9561fe5ecde92a1f81b7f29dc9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358748fabf4936e0d7f7a61dfe74fa4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284987cb6f9676b43c7f2db13b990c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca62d443b531ae64d3bbf02d7319ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd591ef45f880771235415106035ba2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544808e6f53d33f5a07eca7d63cdefed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6f775d24e0b223ffad8df5ccf9906408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2047ebc1e52da9be4253fa1c7f4710f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985b6620289541e73436e3c05f4b564410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fde8441b51a90621c9bbedb21e0d8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9167bb068e0488e8bf7b6e35038cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dd9fd0cd32525632b6609c3d72d57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d8f9a1f0aa6328c8b96670c637259414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5883493055f9fe7c1a9ec2143ad6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad50b15bc4aae1a6862a96e8812ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12970c003e0d1a002bd01ddcd353f7ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae95753de474f14c48814e6fab6803e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023acd41bec5e0d4b7e7c5c802f6abe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03583cfc922e7dc146c884b628d8ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918872fa855f4ab7816a328a4c0494ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be0a7ab2a5bc25e95e44a4d221b836422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95641109380249fd77b7c4adf23231423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e956f8c8530eefb49e3fed5d2b5b707424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b71dee5ea883adb3ce1d86793a8f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcbd9ce2ab74278c1833dca28d3011426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155eb55970af26af6b22274e7d06512427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629eaef3639948d8396a64b0393cab0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9ff0b6277e04bf01690906f60cb02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5602fbf964273e60fd5fcfd92cd3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d6075646fdc0a5c1590974ef0a1e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffc09e27b9f2a0760a627659a67d4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b26e97240b35ebc8fcd099d220d3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca175726990ebd14e0572af79d0b05c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b40bc4baf4ce5d14e67001fe79b28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6635fe2a8cd1bd885c9546ad20810436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8580a65175f4d6b7b4943d8a8ec5e59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540b1516825c35da90286223a875d33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf031ab6de041ef752f4ee0a7a498b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca35ec2b9a33a64f570683bcebc753440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba3f91980db6bee0ddbabc96d31a37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88efa5682716d299c3268d6694cd92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a4f24126a4311e906d509038f8513443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe6d5167f64ad147c9ab996e15bd72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6570c2cb4dac3486d14d6f6ef1d811445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974890fb9a39f758263cc087cd91086446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541769fb91ed2d5a01579b87ebd6b1c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf7f07d194f491055ad98e4d888c07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ecda2ebe0b52534aba5256f427e4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969b74203efb94e981581c9c2491709450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba13226ce35305c436c2eb34454e53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed26fa7db5def128e8ce9e8d42000fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa7da55cc4fa94281f04fad0d316fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785c78fdc87305a63916f2536f42f5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51355d2fa20e1c5c2410258fabfb5f7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8429cd2ad354d51be6a78cf414f89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394a3d9a2b43299a0602246bc839c3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579e994e34857cf310323ab727aa219458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40359b3ab56ed22b9eb0746b63138a56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab796b008dfb80fa5fdce8307173638460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6f7fd5a587c1428824325dde9af34461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c695495c7a0cd10dd918c6b1be39080462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b70ef0a9d65b3239e8f17971865888463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94462f0cbf0f4276f640e7ab6f8ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cb194f3c57115272afbce75558f60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f4d723a90f52a60a6c5af8a50d20c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f82d5c075a7fab17e55162a63a89e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce46aefeed17df16918c9a46834371468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3c464b3ad8138e9301bab680b8312469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882b37b4551cad9457a8f14eb170d3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec10347230fe514c84159ec1bd74854471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059e5b6558dab41ff922b1b91ad2c00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aac04ae225f1aab59d64274d3bfdd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12de08b3d5145619daa2673d33f38d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c621244a1d4aa73d9577b5aa4d98f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb946d723d75ce607386ff6abe0864476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10998038aa8cd1db82e970c0f386bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c3177ace7912170b638314b173d19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9875273fb059119c26356e605bb2a05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17f4c46d6126cf5e1bb8d1fc68ddfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734802c08e944f72873ed06a561cf56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b728135375a6b314fa8207251d4ca4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68947cec396011a36d0e1202908e5cb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4f658a38abbdfb8950cf8b0814633484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be3a7ef5cd7db3c94610d1a530d663485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0f9578ed78cb92337f3601e6b0299486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ab0788f251d8b7747f96e13c9cfa9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba798d22d042feb0eefa48f6db8415488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bd5aefcd1fb6a246e01518b6190ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0e04cd8638d5084f4b680274f1594490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98504e90e4c9111a2449e7bd93b77b61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcff86d2c686a4182ff1fba17f2d4d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec225a96b596c65a1303d8238333df0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d179781824f5ac05165fbc449011b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083793a1fbfdf2a930092288819e4283495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb06d672b2fd10ff0ef9b5c6ad8cfc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af022465793827f5cec7d7b558879b99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6bba4ae75d221757103661cce2c71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e3fef929fc3a2a416c25deea22f86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4a2ac94e6d437a64d727bc30af30d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963426864f5d6ac04964c41906c800fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be302f81944fc0b2d1d36f820beaaa17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0598a720fd5f4fafab792918fa96a57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f91227a95f658f36fbbfb08d60dd5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a264527c300a49e83df62afbb4760c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96789e9f4e7b8059319178ed2cd50a1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0d9d668cf10bc4f7882e63b59f121507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fc5d35896f5e1208055368ba10e32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d9cf63b4fdcdb6f9c8158e11cdc7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b10ed007b9bde817db9f2bf916b25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cd19d4a2f1c2fe1471d8e894bc7f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f3f45e3d6de9d2a8f500e6f4193d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3a1b3e0be1ee0917d03c0dad5ab16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12c4df01e0a378faa6a18362ca68fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2824e352760dd782eb60e16a53de01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733506b96ec8ed7f1c1cbe712821923d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faeaaaa9b1e7f64ca41ba888845f88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3b18d9be0626a642447cf99cbe97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b361c28f8c63e7fc49d8583650b6253519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c83a055bfbad0193f6aab1de5ba25b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a1e17944b46482653ca06fbf43457521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48df2077ca81a270faf61e6ed22443b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f4396df3a704a8e3f218e713b2d02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81ae75c89ec14fc9b1df7296f7d78f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddcf35af0cd5b1398c1cace2d08daa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4459ddf0291073199a50b5f2c314a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473247ab9917bff598056d4bbde57ff9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1259be1782a264802e2cf96b5b38ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711afb9f376867ec3cf6e3a7ca9cd03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7cdb1595df06162b7536752dd4981530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b640453e130dcbb7a10a4606a1abd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01780be5a9531e61b627d7dc564bdcd9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e853132997616b56e6c26b1a46eb1a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55776ffd59d65d73a1abbca59ffec11a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691b1e4e793e44ae930d849b2bac327535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c97973c8a694b2e8b43aa3675a9f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0414360cab29a7cba060543cecad100537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5e672dbce221bc729ab5bd6089617538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80e2eb677766d00d0d01eb611e97ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659e8f764eafe9715b8313696b397d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4dc40dc121b43a9b1d6190b2af6bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41c0ac63c1c7148e84f741e31eab56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cbcc82afc2c4eeac250be40c173cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1972a03436bacefbb3b8fd11632f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055b20b32bf7bd8b61b0056b3775571545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43713dd4306334c55b990b2cd97a99b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5d4b6302c4a29145d512bb7fd3442547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2b207b80a98c3cfed6db9cd4815f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a837815312e36b4ecc80b0dd697ab98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cf0a0ab6fba4eb48def56cbd175b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7225f3d948c8cc491a824265d724caa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7bce474b60e6419496446410e12ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e333887045a9e404bde6595e5a471f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9524056a6212fcaa5039dd1a2b27cef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7513c27c7a775c85a188361425d88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639746d45bef4b2398e0a87a27e27367556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8c564eb7810907b8cd1e3d587f35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2007d6e44da0a690215d93d5d1b108558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b947b9c8633d0977e31639851551a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c7c64d882301663b7a3a810dbd614560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55686e1b03277c22ec7636f618c3ccfe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba33645255759cc15f6a63ce1bc189d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394018f5ef18c86f8c1835cf167e1d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55d0be8080819e92ac122f80ff9814564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b521b1f44613df884a54f719d4121565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02357367be71fc7a354edddb54dbd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0277bcb94146d035528bfb5deb6992a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9667087cad61494edd3cfb8ad500b84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba26e233a89871ca5492855b5dda83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49685a5efab1a0dbe1a50b7c9091292b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5e222b0bcaf38a5cbacbf03fd9d73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93ad60b294fb75931fe72ffeafa876572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fbc7b267accf8ea228ed199cbe413573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0836f12de5875c02951617424da00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdab6379b7eaab981e96ba000f7c8fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53863700ae83d5c54005dd88e0085913576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0db75c13af90535a0dbabe6cf17b1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c0a1f3480b4e353df04003041d31e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f1e67e701740b8e2253dba4fff68e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2769ca855a90674326de864d0d97fbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed7c255ee59b6342fb7e8d70ece36a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3372a287e83dc140413eadfb5526ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61481605f2f62a29cb4755d0d6ad95a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde741ab83466bca9e8f396224bd9881584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2834824fa84dc619e52d47e0b0449585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7cbd843b98ab947c9462a2e9b1995586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15709ca5fb36d5c33719a9e54637aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b12a41c91dd3432bd9461d6198c181588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9f0506265442cfacd854f6e750009589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91c5d76ceacb808fae2e2e5e5f08e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f48f224a9bad8e2aa1f86e1ab4c412591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7261bdd2ffb76d4c23a01528323f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb942089d39d4772cdb336ee794f36b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7f7dae9c31b6d38746e8cd1b3d8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354090c24271a6135c23edd7e132a50f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207a119302d09fb4aeddc5db152e668596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eda7fe9983d4a383e3698367ee3fc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bf04f0afa5420f242486f30413711598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312004093e8b45c697769cea0418dc4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae00e06bd6a49362f9205c69efa69b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f610441c3974fe3d63348e56e04027601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7687f752abd681b9ea2ee6a7b1056c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7609af4e887d0469835dc8f7f1b48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed2d3c7b0ee8ded79e5842361b00ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97170d79124cf511a1468bfccfda92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bb9eeb25290a270d5208287d4971b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da12552cf31daac5a95deb83f41c148607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdf24edce89573c176aa7426a8d5be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471908ebc57a665ee413a262ce674eba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d311e68a0f45601017bc13caeb41f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044302f923d2ad1a6bb6bc8eca491ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af055aef3b40b74ff3265c3b78463aff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59583ab310660a12d4cb539833a527bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed4217ab43e917ce14a5a9b828626b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fa8a655bdddcf6877834c48afeacb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41403b7e51a0072132fc0f34e758e332616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706642a098baa9c0449c36a8133171d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07621ddf4f9380ec5453672cf23e5b27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868a11f48f4b2ae5735b1acbf373d7e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d72bcb62810d25d555c3122659909620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88206874a63389273bbd6f49d748a92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa72b82eb950a653963d9d7c77526d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29b11eef3fbfd4d380e029e815eaba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7387f8baaf494690b474a4a827de5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfdcf06e91d3f291fb11055cf602b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f98e7b905e9b7e815916086e33cab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94ac94367e6edaf1c3970117385114627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fdfabb6fc0fd86f8c66afa6c9e081628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a56f907e94813b1e19a4cf7b3d5f70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303c94192011e857fc546efb286124a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab18d1d46ef7b1e73eebcade49c7572631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22846674a8fb94f8a9beeff44b44610632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d26c6c43f3e5a18d0d59c25ebd81b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f24e25403ea0898818a4b65e3b658634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf8b537f2699cdfcac849f0a1b07bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd4c5ec7552c7b83f04f9231ad4177636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d67deb046422c2fad0d9dd9d3c042637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fe93891da3656c97e27bf5adf546b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e381964b3b0800c285cf082cb75606639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daef0047639e71b9582c1deb3c3c64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12133eb0e3e8daae792beb0cfdf4a730641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122bc83244400200cbf04d977608e4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61827d1d2a59a0a7d7e7acedb412b836643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bb151f07a7b9f70b95e4f9517c9f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb3aa6be8e014da8cc6ab0af546746645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04d1c8ef542abc9fdb6e33fc6fa98d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de23921b77c942536654703d375fde2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dd55d9503f8f14dd4499f9d056441648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa3b35615d38eab593aacb84c5c10e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6edb5608f67396a0cc22c7268743ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae078b50fb168bbadd95a1e51267d9ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97b3e2d0ed645e58b65f0aaba0dd0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b8b92010501bd8c3f4a0cc4667970653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fcf93d8f6b4f290449d58e1649f4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775357716cf8d69f8eaf88ea6efb88ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73df3f4303b6f682157fef6221ece4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c8671953f800c8f16188d7374a166657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829076baa838f678f53a960fa5889a7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e6bcab619e0dd0c2dccb8f0017945659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56820088c12e3bbddebc39a3b6e682660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28071aceffccca55a24a7ece43123d59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041b588a9dec3e00f4f40bdb067dd2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc64872be87cf2952ac23855513e885663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf532606dafc4d540c3786bdb679064d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ba2cfa0270510928ac1b66a199e03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03798740ef5f42b9b73791131c91af85666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c0b5b63026642c62a277e6c842dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1301c6d502c0ca6b906891a3291ff3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153661ac1d5829bc31ef3255a07502a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88086d8eeb8cb6fd0ad65434d5d0f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22cedaafc5aec1d8f51ea414a00855671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791114101b6fac4d698df70021cd9716672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db99b8e0ad44257f7535b4da8b11ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a60c400bcc0284e47823b116f36411674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d4186ff3d4b82878e4f8bb9d229e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b0adbebf7bfc1700941acfa2da072676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab6ed6566a053c0a15b0f5c6e6bab0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa379f6de248bf10f14de5529c88090678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891251d7c7079d1c840f62f0741d6e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722141f5e2011fa7b8f48a28135f1c88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76522b85de80a0f7036128eeb5f841681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564eabe916cc4f1e0b87f9607915ab2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcb1d1001d90df6165d80b39a257de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742dbc52090a145ea563027533c5175684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56accdd63d0acc6cb86109254f5b77a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb936d4a01b256fa9e86a30fcddafd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb3ca18a6707eb4b2545a61d882685687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b2438454ad1152640dd1eed1e3dbf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d6266d91f0771534b58b5dea5e0d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3814f08a03d96c9ca8f770a4322fdf7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91799ad95f826eb8e7af0ee61ea18f10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cfa92e4b35d11afacff977340980b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baca5e6278224c9f1a31c23539aa3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f6002d12b2b8a287e2b38ce8eb93e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc4aaf103cfbbbf8aa4c15bdb89212695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6a665cee89863816b067718bba822696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447c3187a7f07fac10d94df36cc510f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d742214d5f141c4380103b9b2a8bb49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134a32613fa9dd9f422fbe2a80b5ced699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9538c0adbe9526742e44ddd00339a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc1e05eef9f57f0bb4469b3a49b693701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81957e819ef464fd7e7a870106367669702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657de16d16f655e1ac6105596cb68a3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f178da87af54df9a88cd5492dfca3de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ff50a25150c0e54e2b92ab8ca505a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ce7db572390dfb905e453e02de62f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49644e7508474ea0df013b1379b8ee80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85c461cf4f8788f47e5b775dd76633708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d87d89855baf6494a968dd85d59b84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0199f6e531767ea9fd8ab4b79c60f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d351463bc9f5435cfd104a244a818711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab350f6b5bb3ec7fa5a6c73a430a540712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b3097c407d29111f7c65b319c7193713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507effd8b6b581a9b817b21ade931e47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d77e7e0db99656dcc6005a5f96a73b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5bc076f54131139a45fffdacad9c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875f838a48c21061a7562a1c47fc7bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aa0fae7625018fd2b88ef00ce864b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e5f2e4446187741ae802e64547008719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfd650d048488269a54183f28d060f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282fb5b65d489d8a75e69fba52aaca6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610cc3c595d271ab92f6db99c11ee23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23330c7597fb2d3aa5e679885ca9ccc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc515785237c158546bbc6e6a8e4a58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dff8f804cb5062613318ec8db5f8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0fdb03e33446472c8b017c867270b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e79c19ccb6063c31edd902191670b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afa448c3e30ee5c770f8e67fdeaee5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b30e3fd78f5f74672701e3798f2be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68cbddaa486b63349ed2e0ff5f44a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d7bd641a800a1d9f80c26c2c80cc4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2374b2d4834db6f70a561c3ee6e0ccb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cfb555ab2b0e919f5095e32211cfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89f016b044716a8dbd378f4e6d51c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e17761c92520f290431f4e30f72cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db7aa215cbb1ca62c82661f10f3933736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b971dca8778af1aafbdd10b9657e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd0e611284f684d09a975e5af3bfca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086953e45c579734eedfcd13aaf6fdd4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eedd74d0cd15a47c040c0918f3041740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d134abe978cee5c92f29cb8626e6642741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74c82531fcc324855dbb4a557251d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf3e5819cf7dc9ec6d0f6b36bc4a8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43790215ce1aba3d9dedfaf7cb229bdf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924674569c4aa5a84af1729fa3f8bc9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297628219ba40bfb5aca0e902da3f639746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b4f63b8b4f7ce9d490f191a1a538e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93365bcd1e693d1dc9d3a07b5bde73f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ac47a70fd48b8ea3ec62c466949b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb39ad8965f8db391147eef1ec48dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb30d2401d90a07e8573422a195dc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963709e88776b3c99caa0f1d75519abc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62824d1be6172c73e3b3e5e7f69fbf35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b28a9e30eec33ec22615595af80ad0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60daa8026ce7c1404aac5163981801755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54145e829c8816c52282fe853286b433756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d8aae37e379b9efd220a93649b81c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9d373a1932ebc0f55843e10f7520a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a8053d4ae01be49e4b0c557f7c4d3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>