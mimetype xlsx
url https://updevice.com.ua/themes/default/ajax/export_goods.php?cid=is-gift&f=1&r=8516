--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aed95b1453c3715de40653d8a7e5831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b1eac8dc5430f16e654a9f719fc9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67911fe80e82c3229139d6415fad41863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ce206e926d454f3527ecdacc8c0c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54018ac6a1dbf3a1bfcadf499b0cac735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84859eabbbcc2ac5f2482225f93ecef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20140fc2677ef69836503b00d23853ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932731f625f9a3853d03c936b72c21b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180cdf1c7b033c27001465b0fdc3ce39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b8f2679be178d6a1f3bac66ff052410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c4a3775c3ad06f667f54cd84b042511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1ee7139c4dc72fd5976ef331bc8db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ab2ae3cdfb4a46073547e734d92c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04dc5b12386f8436f876c6eb29dc0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88887554103692267a0f89af4e7e26bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d68ccac421281364031c0d06bc8e7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed9b12689d35864f8a7e2ff128d62417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0094bc0967b7f1fd80105003450f78b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3eecea23dd72ae41313a33ce358a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c082718545cf303cae3130e02149a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a811e5ee122421b5cd3edea44c2a56921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7140b45c0b840919d95f5257564e6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961398dbfed452c063723864b08cbee523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69318cbe3a545600921b438355b3414e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99bbd38805621c4bf3c1bdcf93230e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5554a7f47141884a4689930b4f53e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561688be8398c3d217b4eaacc1bf684a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2878ee0105cb3e613b43d861c82b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c321e2f07bbaf26292075c6087842329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3053a2411856661786e2a3e2bce8c8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400437a62b27cc0024e4198bc3ca7da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38afe391203470e389fc4773d42480f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d1e5bb02e3b5214e59c544a9ca8a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4cd8d62cb35d0a55357d0aaaa8a5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b9f05f578d1a530c470989638877d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1dca5424fdd5985b7f586d7c7b10836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcec51fe7d4d718469a96b1c737f8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ac06e056af9dbbd405b07d003ddf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e160da10872bdeda3978acd54be73539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ceff1a631ab1550e3e4a028e0db0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5436290880cf7fe06ef3c69ba101c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1911bcae6343e3ad82d8980b6fef0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bf1ff4084ccd5a19399eea1b8e5b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd27c1d58f9c27691e673089b0e3ce044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f2a3cc71db33b65cb86110ae17e2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fff00b8c1117788f33afb21d242e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d7923bc402d58bf4e27cd23756c6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccd55a838306c1e6668d40ce8fe7e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a433fa896da3356dd0bab40e767c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3105ecd462eb5ba1ac3dc0804bb07450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fb51999acabc4ddba1a90b8744acb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d0fef664442cf53adfd52c58ba31752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796656dd889795a6caa74bc34e0ae0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df65797ce3f41f8fc4dd695fa81522954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079bf713aec82e534c20462447c8b8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05119a66a5f7747fea0cfe69692cc32a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47bde848ca84b19cc2ba7f8d5652b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f42bb4669d394ba302081ae6f18e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779277fd0474cc7bc232f6a00ce34bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220d43107e9b090e9c1ce20c9b8a0b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4a813857a5622a614459e9183066c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e10f401ab815be7b09a64f8ad58962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb66427e2626c6cdc16eff5d16c84063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01ec211087973dd9e7edff8013951464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55c2bf38d6301cf947ed25eb66ac0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fa998d37651e87b26c8d73b8fbe0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443db81649be62250bb33bc7a71fdc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097137821fe5ea39de915d9aa4d3bbc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58296b90570c28f1d72e020b2a082ae169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af334bf4ead8f1cce8351c53f2413270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787c68557db687a465d1f9f7b778ba771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e28f26e7f36af14d7b9aaf26c7d6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f2c5ad4c6b71d791b1ac7f9ea318a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb943cfaaf325f5c37d70f69a3281374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd94986feff3814f4a05f9bbfe8256475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c40eccf7afc7be34288ef745f4b60576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f872f8afb897b61e4d8f78d118ea5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f099ba6c8477c7c25849b53f871a5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7a32caec0cdad3c6eda4d781c096a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9792e2d9ec13d81f7fbfe98105b6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f42ce7b307b834675cd751f6d41dbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e682f6f4cab2e6982771868eef16cec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9196784a3016a44bcb621d03491a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2701d87a7a65231aedb7bf3c7593ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705833ef5feb0398a86ecc2f1061731a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92e05c1548e9132cf0c29513f6efee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15494b403eefef1c8d14e16d7c6e11db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1412715ec360fe4d730628fd45574f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197ede83611bcb3a47b73859ef8b70e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41391ef19f2271378b68b3963524189890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31dfc645f3cf65c630bc34d02dbf1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1220609089c92dd590f3ce45fd74fdc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6e35fb5002f82c1c88a3d3d3041a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f30857c1a8339d58761c6012b5e8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22037fd6a2f126a46f845d71938df39895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081e51ee47b3255d3076f21e11f21ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab8496378505895c15d707ec55e2fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bb3c03b8e744fe9a8db429d3c5d2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759a97d6d8fdd7785bdca8ceafb1e6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea89204be751aaf4148154c167904c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f8ec43a2f2715e3e9849317422872101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df98b670ec8efe9ab7bbc3aec80043102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ebd1431301dde6fc7d84fe77310e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd06c24831b3e527849d2c3f883de0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d52db958aa24476339cd73f5b4f6bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42664e493c56354b10b770a16b163859106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3b6eeae387631c8940361c8be4e3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb59123a619ac4f1987385cea995e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f18065b490ce88c0a111528cda498109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f006234fabb68f08a5e5026df0b52d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965e43c62f9fe9fe00b20daee256b72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd13f6f1a948922637f388209e617b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0035f952bb6e34ab7eebd2589e5db25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf70a0a9904d6fa694711356add8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b579ce5b6b811d4458833180c1d70f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f4e0f58aefe4fe07673f57eb71b94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaf9261a41157fe525c9a29e335681117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a39a587660fceb32713ddc9c3b638118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b271e4e6c8d9817983c82f6e5c66ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e7446e2b31f10ccc436dd42a18f60120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad95f67b137184fb77fcf2c2ea1ed9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa1cb773771ae52adeb4b0be66a6b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdb382f8362ce53889ff258474738a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717ef7d42280c0dcd95b7bbc36354bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d77d18a2b3ffd3e7d39ba666b219ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7a07fb7d858040e97392ecec0ac97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2565ff7b40e5c2979d0cdb440248f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1842eac668efa859dc1ad327a2e0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177289721dd8dfa62ef3bab5847c8ea2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baa4f59c29c44f5f3365d768ab3eb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b109ba23251e949c1ec3f2a334060131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d3ad2d6ef113bad33a79b6a824d01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f8f6c8e1efa659c15a5f9a4b155a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bca537e538674cf2f0d1a59d60661134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29779e8331789ec652f6f2d3194c0ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263d680ea6582cd4226c9b3c3ede674136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f812f0e0aeac4cb428438fdab97bf3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bf4f8ab767faea0bac0e435075c52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b00f2412839358bb858c6da3cceb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bcf1122cdd7b1f1c840cbd074e3f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc428bafdf86218acf26e5d0e3f8e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7b637a8026298a101fee56e58f76b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1e448c457fe5ebaa82511579f5a3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe7b3d93aca3ea5c12d45795ae0b8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f01b9690f4944dd1888cc7322a9f02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab01dde4c7c0cfd198d63d911c8b24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dc48b7fa4bb5909bd91854974b21e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e712879f6376b66833946756d2c3b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865803dad20ec4ba2d2fea9e11d89556149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc8064f070bc5ab7fb4140b313e743150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966860cea8d081745ffbe74f1cc90360151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d7a6dd7b85df4c50dde6aba8b4510152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab22a8906dc9331677dd460f740f7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3164ee0273270430758a67751ff0a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed438e117ffafdaba482812d4a9c48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5af36834563fe6eaf777d70cdc7ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d3fd2fe4dd2a9bc0404cb1b614d98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518ca933dde881cdc31023b626573d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3c69819d3502c318e9526f32836e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40339def00b50ea793d491e4ed765f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3024634f52f751e7259e7739494570d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e322386c46b6c017e109316ef4d073e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb348e43fba01472591a2d7e18adb6b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11e02cd940ad9831a5ab931e9f70b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727c39473b0f87f2f3e24ab0ebd5502165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04473c7caff59a7544fb202b99f7d906166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bae8fbe020356c512bb142f56aff46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00b17e64dc13f4f11d3d483ffd77e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1492f0b601e68d3e86291112b842c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b0faed21e9369117d91756a447645170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380df9b22b28a4c48c08f9528d8eb22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82f4dd68fdccd08e93bb65e54d209a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c44870d747ae9ff10043cd122a95b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26601f6cdd2b51d07cfe39b6feee7f77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b8c8c6840b3aa3a3dffe8d84b5eac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c29a8afe6f04b65cdbb95fe76d149176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50346eb2718829d401fec0af56dee8a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d62ede2f89fc2a26bec87eba635b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26dbf69766dbbbf69fa51872876323179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a05208ec87a6588ef5f4c2f14a240180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d221e664be1825a9106eb282481be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e455d89875406374fd694377f168d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a445467ac5e13b44012dc210a783b03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c88ce4315f413db3c16d258276e04a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6f871ba63e602d8b6814a479603e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fd91f496abc3560cc6d9da8284e11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ff8554ecbedcf8e008f11902f75cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aa2aa0fc5ccd86d1bd6e77d228029188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16c490564b23ee5b805b33dd2de884189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83756f5c2f66ae3edac738716b4fa701190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414f9d91d898645fc8a02d01efa4b0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec58095a00efa7543bbc5dda9ca3d86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196af7368fc1bc45bf224f4383bc42c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff380234f24ec2eee343e520e9416df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5de6c8fd81595caa0ada5500f1d7bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368d7c3b9ecb8f1ce9d94c76d61a137196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443aa9b0bc22a2fec94932663505caf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8ee9c106e0b558f68acffbb803f93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc314811f6f8ed44a4d418490e37c21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fe2d6dd25051c0131ea159d522df5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67770c83bb1ef42e7477b431a5643e95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a807b4555d265582905deb8b9704161202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a14d6942b88c1687eaf492125421ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccf9241805bcd6219baa09763ac04e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a7118516c85d5019a4fea5beb2edd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ab7c78be76a369f0b001720c8b59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de35d4ee3a5bdb8d966c17405a7519207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260efc47a30b30db3e0ec91eda5c143208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492326266e3cf8ad1133c0a66589156209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f711dd72188c10e748ac9ef0d3969b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb77a589425aa8ce47547154ffc7fb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff5bcddaa748696b061f644f45da1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469340bcac46ce0c701da22638a0d65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba90308188545e1aab194c8435361a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320e88d3ca03f712f725a8972fb617a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf280a386a8f0a049865b75303e341216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a467bebdadcdfc0981544ca112afa8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701a5d13693dd97f3119393b1527678218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39ef982e0185f7a40e85ee9c594661219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954737e62acea681a783389283d4687220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5084d3293575fa0f114fdc5ef2ef9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbee6358603cdfb5d2de3b95815c55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c632ce2cd87ce5f0c766e5f3f4b88a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c43976a702e60a614a2e7c93aba884224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e527c3dce9a1fd153e4c57ce0b0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf06f68f1b8a5833417d8031387d14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb4d0c5c66071628b36c11973deaa0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c50d170dc58dc75d24bb71d596309d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be017fc4d4102f66f1c3b89913acc21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ca09a8fe715e3c12e325f29fbcd6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b4a1ff4bc0eecde2adf69aeb9122f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd28aafe3f27ebb5f91ad9a95a64ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb2d575a65212912a53ede10dcde7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a554859a59cec440f17174d70f1ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c832a3fe174bf3b95a92eac81e0a4ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04b2059bc95eb900612eb0a59073e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f2b1694f80a4a98871398e50e7295237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ac8b74c527ba0f1d38fa54464f34a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f831a79d0ee45a9bb6e966b702d4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c3f5a5ae7a1c68129a5da695454de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f44218258a100553f042887f0be1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e652181c815a463e47fd51b84ad678242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a151e3d653a01afc4eb72d1998ac5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746f38f35b4d774e7980faeaf5f0e3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cf9b2469d6b0a89ba7436e1405d2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaec09b664a2c2bb69e929fa6badb60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b53b895b5d23012eaf1f66c957164e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debafd0ae29cd43ccce354b94004ca7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6dd0b99fcc4da9e5e30833a6d2a65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebf3b2f9c576b4d0d83fd0ef9a9584250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c2995abd3fd4c4bc8e3cec3795a0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bb992b933fd90ed6b03ad4165eebe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129356ab3120f34a20e40e2e80eaad61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96455401c4d59e72939a55f321ec62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789ff464e7687175d391b7cec68eb7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940fa3aaf9984003326eb8f1bbb4e89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b013b5852f452fa34d550162c49b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626048ff32c3a7267918ee8d4970747a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f272447d7f8ed4fd65e09748f0e4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17049dbbbd85d81bcf413714bb1700cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d0f4e55734857234d222919807d4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e0ec2911f5e01fa369d1b25a7655b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be510072f350e71cfdcdfed87f00cd42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52af96afbd893435f3c43eecedbc33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3c5c4cba529e104424d2d81dcd9f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507236e0744731fa39466e053d0429e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4c837f4d7ef3d5e419395157c5ee0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267266a2e5dc075bd66a6968daba6811268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9921b74108752655f2c5a6d4115f9b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3281ff4ef6340045ac0b6d00a97304270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaafe6578c7c903e01e5dc82f77cdc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0c8dbae5cde71ba02d78f04e62fd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e8d691cd445bc37b1ff10ba3a006b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93347943c7cee086433db897feaf595274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eca92d5fe6bfc161d425b7ab01f5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6570cf4e9c7a0ce5c336c7a7e8aff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710869a2866164841d786108621f105277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb6c29a51f7726dc186bfc30c7d214278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6a6c83545ede9f111e7bb6642e6d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3422fc7db3be5b65ec1d3fe1a7a955f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b3810fb5056e3421809e393cfbd5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc69f6192de1f5c28ee20ae02dbd104282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320b66315fa274367d7fa26f186f410283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c53002ac37fefe1a8d59f3c5c624ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d0307b0b9fbcc18d013c675e0fa04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75006a53d840993e585d37413ce29994286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685bb3723abdff0a4c861330ae65748287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fb9f97188bc18d6906348d528bc7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2def10ec0c37039baf7f8cf9170705289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7841626eab950eb5c3fa25a8df14edc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff5254220e98f200cf8a42e53dfd60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f840ef13b529d919f7757c0d2c0314292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22852fca2e2120d5aa7c40151e86d3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad37662529bc56c4f7335c417088aa3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174f60f7b31b9bb5b0513c220377ecf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d68d70c7d09ccd946f444dbd43e6c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04968c1657375f35a34170560598e23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f66162ebc3d0186fd5de1123bcc25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3500f9a147191503046f04ce16ae38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246db9317ca6fc1880b09db19bfdd29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e0c071fa3b647dd3595d6ec3126fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e412354b75655d0b59344e87a45f6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f0f7f9e253f772b7bc85981bf5e8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242980543146e61a627640d6a784b962304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba1805b09f18aa89096f7234bab2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a804b3a8c6cf233e5dca3aac9792fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1c694ca78b70d1fc9de40af99e6d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706f806f29a0f50151a2a389650fed2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b50b20a8f1513c9d6a07fe5d2158c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac6b2ed137af6f08cba6083e5cb129310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af5d159434460af8513d726dcb11cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4d0c9fa5f6be8d4e75fe2e377238f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44e03b5362f0aa9ad1f575995b122e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0d72f2b3dcd36e2706b5bf6e304aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ad3574f2f89492a39a56c07805073315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d158f0fd53bba5258568dd83508294b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12be661d582db40e85b1ef665cb7090317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f512e2aab1cc4f1c2359540d848d0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ba597f02bf3bcdb0c18aaa075b368319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb15cf74f82bdb6ce23a79dbdaf53fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad0610c6065a3da0463c4231508129321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba422649a92d9dbc3b6b9690326d29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bcf43e275e04785e47e61b6b8ab11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e596dd1742003e6ef24b469c91c7532324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43838e7fd23db3e55c184bbe1a3c486e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac906a83d73da8c1ec65d3db881a2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c27c40badad86d104719b31c051fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a9a2e8fb878addcaad047a633818d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba54a5adfe4cf68f48d2b222ed90888329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4532e1e93663fa30a21d12678fda3dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f3792df857de0087b275acf045dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de374317bafd5ae9a1cb93e072aa2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f84f98fd2c865c4f6948a5a3071d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcc2d4513e9badd77d06ca075e2ad3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79093a79ea131069919a91d41e6bf8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8904de1939459c8677b346b72c09dc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69f7521be2e0e126f29af7a1a377b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c077e61583b967d1436763df049d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e0fd145149d64540f0e675eb2a966339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42310e1e1537839be8ce388cc24d6c24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d45fb9174fa32a52b852786a5f4994341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e9aa42afb17a45fd018dcb4627a8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b68e8e9f206979a64e4aab2087423343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf921bd088923020937555793e41d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f501faf316459819f06cbad9f19167345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e214a7925d6eb2ddcbe220376d5c4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98b5b4905667135e40a46dd74f8a98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640046ada6e0021b5bd45db6ab61a03c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a41324b85f87f5aa99c2fa3b34f06349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560ccb5e8489dd82baa94f024eb0563350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5c2d9ffe232185267740b652473bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e9f7971bf670871bb44c5399c5a5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69f8092dfd2b4f6395a2fe54321a20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d635bdefaf5936e17ae3ac337b62a97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933f864f94f77e18dc97eda420bfa15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f3ddec330c3e0572602b6e5b757f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df772bc2c62d75ce328be9d0a913cd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35588bc52cbef4fa2c91c4b2ff584289358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1b34a8e5ca085b05e6504c0e5900f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514451177e1135d2fbe3384475015e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab41eacb15376d7bd72c93427f086c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f58087fea3e2715f4b44eb771135d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65115f698ad51c3880d1ec59b08f8833363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d390a69e5e2be003af55f26523ba7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f17af33ec436f6394b8d00393a5dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccd1c7fb81e14897b1596350ebff0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbcfbb358df56cf10766289f47f8e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512662494ad1ce54758096b6afc54e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58499c52c4553f2884aa80643a7f936c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b17612abe3159590fc1265238278e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e29b3385ef9b2f71e04fb8897f0d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282788f12a788e2f2414c06b874fcedb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca0d511285fda8736d37a9836bf6ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6993057f86f1849002c0314a8d4c768374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02196aa4f7dd0cc8bb8ace058b4e5f92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951e881f084025616ef66c0c56a8da9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38d65f02532cdf483c63de8e2394d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b2048627a94fff3db7bacd4e2dec7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737b3f6678eac3abfdf8ed95cc1b567379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9b76442383b50f8e26681e9564545380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923b0ec722d4a6807361f25146a64d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c9d65e00b26eb2599d642ac2e74b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127f9f527c4ce8735f9f10fd616b3d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d2686bf48f56ec7b102d66cf5199384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b55875ee4268d2d330796504841bf0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c475e1fbf88a4c795a610b017f90905386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e366923e0f4942459c85715b3820387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167b881d5d4d67cb84781a8ae5f4384388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c3b0c53bee039b857579aa8272c34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf3348f48defe59d8cdcddcbc8eacd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507153139cc507c538412cd0cbd5683391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995d0be2b20a0a07a748decc08c501b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd408de3f4486a0ea975494a5ef9b81f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82742a126e5f5765a0472a3ae53a665b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ab7402613a1da98aac0c421d768ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd8015325ac1d8e26fe8d40aca74b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757253f8cfaac767df2a7846d9732b3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca3b2e61a5c399c7cf2166e22ed653398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c3e9b8223a976038158fc45acfe79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb50f91cc679d398a2c3bef68a2f134400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6d0078bc0d98dad75be265cf7f186401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49506cc2a61fa444da9109ffef727b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6aa93239ec84c4745425195190210403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e4816613de385757aaff80e1dcec1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478f3d016b42e3ea740b5151f2b20c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909479e7dfd2595291da475cc53beb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece3e3f3b2039cd7ef545da19aaec5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43208d0a692e761ee3cefb3c4527a4ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035aa90a3752d96b6690188f19962e36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469308cc249e72151a8ee7444e8dca7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041141d6f15133c99440c3e5d5dd75b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f0cfda1488b709dd626c311d89fd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f33845934a0701460e6e25d786686c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe20d4eb3601c607fe440c5e638765414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d8c41e81a0a59c9c3a6b9dbf8b17c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff692914cd304669b5fce2b4ade5fd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf992f09293b710f1b45af7d4365e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cb75b5687c0d273c86c84e9ffbfd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6bf34985a4d2a50143beace0a1ff8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f0e3cb1f9f9cd018c82b533d00c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad331c5c8fa60fdefd84e89370edd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ca35ca75f95bdd3d9ccab7ea579f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c7a1238c5183f6149a39d908e90fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48594b3de9d0ad260cae49826d7f96d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e821bdeb96ad83544b9d1be3404d45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d881038f71467097370931cc6218b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9077a487a99ecf3d364b239e63ea54e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84354366719da40926c94ddf9004bc00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9fbda25f6742b810855b911ee2b6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56680f644c41356685e08dfa65420b65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bdf4bfa2e7bfacc2b39316fa4053c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075e1be6d63e33727b5575773a9105f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f88a2709e1e3cf8048bd81977faea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6112112694b028bc51c1eed943425434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd30783c97b57dd7754665ca03f470435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b52514b34ed2d4c5d0587ee23aab6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb52d3e8f9ec75c5f4381833c428db9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a898ca42abe5280e64b00fd61514d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8868286d590485dcfada7ecf59ccdf3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facd83a7da863ac152a6c5344f7c2cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36ed0b9167eb4df0cbfb0cfc7943c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28e972cfd9cca31821d0ddd2ceba61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1fd06f62d52ef8672233eee8dc5ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742ac77b1dd4a979a2182c49a3f858a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eeb07ff50da221656bc8d2414a88c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d3335241eb8a691ed8ddc6507d62a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779d6855d764d39e70513a1f80b708f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1e12cd737bfaba2d67d41162148ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f0d136466674338c1998fb559c2bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2779fc73d190d8e628935e1da9eabde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d84e2632d1df895ffa979eeaf4f04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573b853c2f33dd2421f333bd4218e16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a095b6228ced100d842ea32026dc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8325362a978611fe8321f47abc17227454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955439bf1bdb1cf08c73b73311f0407f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f47445270555221847ddf56631cf1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80fcbbe5619d36883661e0437588c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ad833758fa381b2fcc073e73558a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c171ba7493bf99bc55fc582b7175eb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91c0dc4189cc7357c1cab1781d1921460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fdcfb77bcb0d04c54862ecf57c149461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6fd81dcc6652947e1b7a30fc94842462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6999291929b294885ed5727a3cbda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885919629d406911de329bbcbb049c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55874053a48dbe15c75fda9660649bc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf88a92ab77d4e7bd306077610aeef8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d651e09ea33e9209a48c078a4a53ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a0500580d321ab72b29da5081ed53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647c9b495138a60fcf51d8869fb31a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211ae9d2ee30312d4fc7781c09996ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111144ef0c62ab9c3a6ed9c99e080f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeccfff927048dcd7f75b87bfb5cf72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5959c4dfcc909a02dcfc233eb7a6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f01362d2b2868bbe9b243e23663131474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd6a3c89ed52319fec5fde22eabf7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21fb1c3223cf2a8ec8915b04892082476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13814f1e473537fd14936d980f73d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0136d9d0ae8b3bacc189371e4a4eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759ced92da3602a816c9253e507a85a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd3eeb999bf6d5b0e56dec987bcf66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64770bb6c36502265c69b69ef3dbc6a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac7a0655ea2d74853ea3e1b0189fc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd631b165cf6d17f760392ef64160a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588deaa63ab4567456612d865e1f3c10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b6209cdddeda495fc54680e9e09a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67517c52bf0f445621125b31d7da88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ad9f2da40b80939b6ddd7eb292794487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae279dc89b7f1cabc2ecadb8a75c936488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7acdbd2f345eae5c003bcb7d25f64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186b39c75d1014b63f14351374927b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406e19173ddb848a7fba69e0bd1ea26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d84b0c3724de1a7f1948373ebbb75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec23ea64536d69527b37e7a56f8508493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcfd1c170a4adf09ba8ebe3e5a4697494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4c519aa77b40c6280c68e05f6dd69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b12273fba94ba113e368c4ecebce8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321369d29978360eaaae98cd668c5dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2591f944ee0db1fb2d94788628c80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50215f3f0e2fa8779d60b80b2b8f9735499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd25b8515c7d526880af1e8ee8abe2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e128f517840b045461d6a128e52289e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7bea78f701557d3a198c8f0ba6361502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9a0eae4097f757918a84a54b1e773503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc366ff6bcdb5cbac1a38f9219c020504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24311d5a07f147f18d650fee92ab270505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ff0e8c0718e894c6a7790beecf84c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbfed3aee88b4269262408907cb116507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb23998f65364c02bc8b142319cbe81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c83164a3df37ba85aab426a7ea798a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b649ff810e4266e2418e5ad7ee9ccc3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e325298a3eb8db2fd1c759b28f3e73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28497088ef5a2bbcca724141dddcb65b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccd8630a065a9b0ce23c364cbfa56d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba8615814ef14bf04494aa715c8183514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb211f3aa880b0cf1ce85532fd268d64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73363837b7a7e541c2aafc5052251bb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f494c523064c99691351d7475ea43a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602fa7b3aeef7a659343bf16fab3f75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87400a6ca9011286112a71ee9204ab68519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17108a400acd3d165e1ac1e3ed432e48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d4f591fe4e96b7b64957d682fd709521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa81550c6e68a88e041ab5ccd4cfbe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8ffd07fa3f9040441d8ab8b80185a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4a7d91e1577f9da186fceeb12d02f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ce9e4c1ec04bff6940016feecb775525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d576452436b3ad8c49272359ddb408a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054d169338604a03001343f5f550966527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954b70266e95c162ee131b9f275ed60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9e2e79807fe49d1a4986dd70e97c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6b684ebf6eb3b233fee4374aa7750530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd4a255a547cef33f8ff3824f13bf7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78b6bd8801076b1772cfbf790d46fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5834ae039ee56dbb216cce60e1286533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e032ff20d0ce5c99b53cace579f8c81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05af4687cd8a11565b271b757081ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd9c09698d1e8e82495bac21cfb077536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cecadaaee704d2e1dbb05e2021162537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b405677dc6fcc3f9991b0fde014340538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf041a407a9e67099bbe2db911acdfd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec80c5b2cbce8b9452bb29d754fde4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c52464bc7c33317d31d2ed0e6bfcae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b5607531521ae365943f122717420542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857079dce3f9298715c4a10c6ff8051543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964befafe79aeb75f341f4e97ef5d20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e62707b4148f3af09f1f2ea91dc191545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206383bae60373d496c49140e88a340546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52386986a4cd928fa2d2155e4c131dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9293fa9519dcc2007f1b836d781bfc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cb5e0b6672bf848f01d824aeba4fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b66a42efb4f65486a8c2a38b0f094a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d0a463e51150ff3038639587ca26a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba80fe2ca106a711ea54e99c6d68e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efd28a1d69b0b392068a2a6a4d6bb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7c6298c15bec9f158adb2afa90ef3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c78fa77751c0fc90206ec11174d5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f119f6fc5824b5c914fa66cb92fded8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477ee4d06d20584f1b084afff8386c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f08c6749249d562c585a59090f678e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded659007114555519160b95919c69b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a630d1dddd479ba39b8d137b43a9a4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5185e9d2e1eceab8acd22a0d6d470561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87603cf209f171c50b74942afe9a741562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01229c5e62d3113a774bac49749220563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7781e21f9318f63f7cd33b970956da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e79e98372dfedda377c04ac3f7bbd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14b5b1e98ba2fccc925cabd3ca2fe6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0822a38e504d60fb5b33dfbf2ec851567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4364548c9fe81250dd1d96da1bd083568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7306d9d0199fda9deabe65d4da41a51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecd2ed309ebbb87de838cc9848dd08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e45063394374c44d48562faa8b9e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f7d72159b52adb82b82b12a60b6b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197a315edc396796caff6f591671298573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2ae99a7fce957ebfc645a8f78c907574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530fe0ba5232da841d9d9349641dd5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed8508eeb9f242ae242a6797405224576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a7f6b3643d8015b6741cf67222590577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e53a9ae261c66bc59d63a215fc9de8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be407ae9e8dea65516511e929aede78579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cde842df52f881b554eb147cb616fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8db23addb9897dc4ff0476c6e399bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf67fcff2e841ebc7db61062e4e5d5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94365a4438af661ac1be87b4355ac2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6f9f5c2a9f045c70b0e11b7545908584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e523e9e59d7f6c6337dfe92ea2f87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d441847562b3d1e520192f44e84dc76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b7af08a507482682d66935515324c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459927f1e8dc81b6ca35d854a792133f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175e2e1f3877854ed2e34cd1606e112589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37799903a75cf62d9dc89b90cbc3b7ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fe3cfcafb1667478babd2bf56283b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746307cfe202d01ce0d22a838064b53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466966e91bf474a688974deef04c2e35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8fd8ee68582875726851902be885c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb2f4844b614a44dc182fdfbab7890595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb8c428a4bc727e74b71739302a3c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a5c3c5dfa0b66a30a2d32b9a378ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adb8e46a456ffbae970dd147d5b753598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3139e3d3608866b2fe39ec8c7c6a1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019eea2473ff8591708d72316a127be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cc2f8f491946e3ac4d6db7c00de65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f906e57a1d95b1dcbb4883f5532b447602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ce58f4a37c1141a0f6c838757bc9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a31c223826bb94bfb2f85339be228d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d5b22906a3bfc1403023c3f25e2da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5564d79ecc215ba9505737aa297e6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e860331cf0bc612ffa7ad82180faee6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c492ca8ab32cccb52d673643e112c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e90b2b4dac4d7ce09fa79f4b5fa9ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855dd33f388da3cb621b23087b1d90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ea6291a92e9e9e2013ca1ac8a74d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9395ca2a02c6274940623e1baa1fef2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd5beb9bb80b126f5b8f7b05e69ec1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb46bf027cfdda393726bdfff3023614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cde5cedff926a296759eea3d1b605a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7820591d1a9db3c33e18ce6adfa7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552c841c9bcc7c4eb38f5bf784e9fe9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76102c16e782b2b40cfeecc32576bdba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12207b759cf6ad28e99e1e5f01911c89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193d07879e413e36b1a100103213e82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d0e5b6687ac1063c4d4a011226614621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af463aea954be40db88393670505e71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ca812db546ea8a4fe5d2a551153c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aea44d17d92bc5a13902b93fb66cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3846149fa3d24bcdf90f2023caf24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1423057cfba2e90cf75a9eee7bbd6e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c5995f760874e78d6a0f37270a2a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d9e8b2c9855d101aff4c8fc839dfa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370a5474263dda452c201158ad3793f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47160b4577d64db96734b8b753c1ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167bf70edfe9bfc8fcd93fef60324d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9942785f01490835d4af0c58eedb73b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f192d0faf5cef50fc78c2c0c273c91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115780209499069b91302def15074c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90305d19b8bd65cb16f9a88c97a65e14635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09fc73136880f13ec686ccc4b4886b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ccf4a9a6a0352c1decf9ce55ffc0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14165b9b5254983f3e80ad57ae04cb4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbafc0ea059fa0310e36c93f16427e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d38ad437ffe256d89dd32edfe284f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cd23139bc34e53569f0d58d045448641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02794025a5677766bd62eb9469760889642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8dafa0fba2b6d9d3b2b529288b867643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205605880fa55d3bfb791a8c4c03bc49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd043c4d926278e068e56c3f986125645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9096496bc8869c662bc2f258eceb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b27d3a243f26cea1f9fb0fc0277ec9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba833116d8d814cb0fcd0622c77b8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00450e3a27031a34d129fdabc5c64a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322f37101fbaed54416142fdf822f8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0f4b09c9cf4255a387c1fdda69ee4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1b3b898ea148bbf0464a10f4723d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1181b756ec989bec2567c167cc6986f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea605cc6ee3037fb011f15dea9d939b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b85bd5568cce4b61608aab62f90de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677d1f35198d129db4d449764f5cf58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec26b9922a4c96a22b4c53b2f5af6c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958b2af1287eb337cf0351efd410b5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a804abf85edee7f32dc7849d45ffb49659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c59972ba785530b483c0ce4cf3bf0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f5046af0228226a9e7a6923c56e97661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e8d5d39abef9b01e7cc4fc8226d1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53e26bb5cb1db8537436ec2fbc1dc7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe74738ff597d08f796da6cf48dbec8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9a44557bd885de37b08d3843b05b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35ce20fd3280f7eb991744b124aa02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f164f52cbf07d56a36c96a72d9c3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3766e0753da762fcf6fcae552053f6d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68218ab70f499a3f7e2948794c34ff6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ee930f956ca2fadf49f502d985767670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f5a6385d044545303d0b3cef5ef69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05437fcb8c6d9e08775426cabcc507b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86212abc3fa4195b391f582c9f524c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e143bcd1a3aa4d4dbd64f724adaebf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4074ef60ac350b502a37f601e4fdf23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa07fe145757e0ed3a9822cb89752d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75065dc47c30c12cb0a6d8f2d23f3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e64e21c91053b0d6523878f6736c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb1c4c818db35cf40c69da8c72d85b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df5c1e98a0c8c84dfdbd03fb02ec9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5f4842624eebe0693dda69488ff08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6754b9eb5a29650a9f1e5d2c139f4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0bafe96177f997a7eafb715cc4148683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b8a295b2e369e1a07aa3596c3a372684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc9c46e46cf3ec32b0c42aa8ac0b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cfad77da3d1bb8507078b390666e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd04ed438972489a71cd22c1f064f50687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346ad227e4fa7ab5ea24e2e0665973688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5492907c00a71de1cb30d93c3fb723f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e69c5389ebe3fa940d984610a1f90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddddc4a7e9a6332baa6d05006c8250691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f239cee2d8e84f468890300155384f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d47ef5dffcf0b15febdce8b526e8a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42220c429a4fedf1c56f97b2aff4a5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5304121cdd9f96dfe770f58f2bf9bf6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38df7d0b2bc266dcaebe5dc6c0a6d87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c597ac0e4f3fc1dad7eabffd6f89ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424d2e1807b347050c1f2bf5afcdd10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acffa753ca81714678843097cbc143699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246900558e7145907a45e5f283e20fca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ce4597d379a11114359a0dcbf1204701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2f7769a3478dca4afeb4d6d13dd99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed78132b7bd50c9f24526f767629c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b1308e58897a7568c242b8472b66a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcef988287daac3ed750b23027df50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dd1857b19768fc8826dc208154edc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fdfe9af615d9a853357e9de4704ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5324c83ab3633eae22cf3085922194708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631f40822176c499e6adde2d11505e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdca956638248dba67ec19dc6947fc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7ebecbbf839fb293ff1d0acf52f8f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7932607e3259fd5d24a5f86a43cb3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76288fd4f2323fae94d977d9420bb8ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5d65fe7288d148fcf3a0ce6922963714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf57264fda025c043287646a75a57d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac69e9c667b92195800ac10acd4525716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d0fec7b77bff716f5738b6fbf1d91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dc19746817ed2a3474e45033ba06e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f157b9f7ee3447f8fa41d97e018678719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf24a1c6f68095fd1bd15ff183314f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca9f838b56f2c3e74b56dc2b937ea6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9170267ce3cae617a7ace0bd5a3543e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30b2d3b75777521b6ff065f6a50bbf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b39458128ec2418e0d014da98f75d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2ab25c7f40a3f72648e33da308c6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dda199dabfe1573337657aeeb31025726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81fa69853f3d076706dd8a8ec5b20f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325a31cfff4dd5ce17431fada64eac1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aea60a6bd8bb307bcd0f377da5ba50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956f28f92d1f466235e76e77b16f5eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df9eeaa5795b5e6db90d9f4073688e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfd71c16942de90a7d3d39e16dd0d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f383631e5f9b59484ca61ec7d848650733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2f27a8847cd6fa99d165e13a5c732734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc7aa79440136254468fe73bb2a95c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f644052ffce7fd1459db4a9ebb750736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b32d0782fc9687cf36a44db84126b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d500762064b14f1518259448daedb2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e3458a0dbfd36ede235029280a7d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e11c4dedec22ac18496066898aad7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453ddcf37b07f170dd08b429ea909ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303c746839264d589cbe7371f54f174742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aaf1e437ebad7e0b799b9d93f77ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc09c7ce8dd43c683657bcf3ad4a78744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b0027dbc9634d6a1f43b1b694e58c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c975ff8ac763251a20c6777965005746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12bee9ae70d09696bc284f97068664747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a83d731be06d777337056ffc27d53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7005803d6d31befd0e745b0b6f1b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a766aab3b0badbca0bd6bc2a50fba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b430076d8876350338e618aec809b40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10ce04625aaaec9d8f6a7f0d2c07b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aed89fa5afc9241235904d2768187753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0061bae94a49d1ba3931ce3e69fca2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a48beb487a5c6f90b0ce140895831755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bbd91287c3e04b8a8f784cef7a7c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca16426fcc71af4376c5e8b579b0dfa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78624caa3ed653877fe56be55fc345758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25619bae8a22178ca136ce5af20b9bf8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e1564933af365afc24d161b5712111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96a4c505c12711caabea11b679b7082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae2c9c9e50db7e6c17b3ae5dcc04283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0502293eb3cca1fd078cf6aa5b9c7524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515c6e413b7de37693c6ce2617b35eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8bf0ada94024cce00a080bd4cac416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce87a7d49db37ce0217b3f53d7b3a8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39fd105302675f3ae2ca118e012e278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadb5aad06e59b903693df4aff7b40f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128818b31cf0949fe54f6583c4bb5f6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15d652ce28a8e0b9f329d082257a4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94540aabf25d318c559f1366b913e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9463b8032ae98baabd41d8e6520fa2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c13138512cb75ceb08a86e0fb9c4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cab42d4cc8ce4975103c0fd27eaf915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d3e01d8726c2270b035c0df53e45516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad004fc093f7179f4f2166fc3de7b5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f129e2c18a3d288f0b018eca9737318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d83f1f1053073803f251a3ebf478919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb077d7d84800a32845b8a85cf285b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99712af911b64642ec150d8d7f27e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131c39e4134dff8ce2c35d6d77204b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b07b87c426cf10d8ba62642baefca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe981ea4164a917a38545130d7d6be8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86bd66c85f62de22e3b693903ab3cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a026cc19b9778f48b2638aa1104f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354c62055f1593eb89eb48a562847d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d020dabe5d2d85431b16b3a86cf7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efdef5ac899da6835f33b273e2b2c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a803051ced631e1f631385d2fdca88b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3da5de70bd198174bd232448e819d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be61455da851b483dfd737f01a921b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3cfe5639a7b1dedcd52656597849633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f60821ee9cc98bde15114c5e3fb1a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852e6426e2d5cda7c20781bc6e717db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c61ee7e3d246a2eb3682e69c6d7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c602bc05b56a67475a8805364339dc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff58836bd7f897715f2f83fc7f62b8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e2eab5a9e56cfdc76062057b904ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eaeb5412cc8af841b0aa2295fde8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08a2f6f23d82fcc90086d68057d38241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f487dde14e89dc6fbe88da4bd6e13142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f260c0884cadf0e37f3769878c062e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b90fb00580da1038776d23a371872944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcac6b37b4b631f191b5619c3171b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01734e5446d5589c8887667082157a7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e79805379aba8c0ea8704cef2beb1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46924b4b79b39e6ef85be578eac1b57848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d00eaab088e118e828bf3dd2ef550149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049b44fbff8813a2210b91d10a24d4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b020ec591fccd498a5d49c41c4293fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8d17bc7f90c70f781cfcbcdfc127952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1714f1ee3597bbe51f7fa842afa76e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb38e58310cbe79c9d0ddbf8e2d2b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832264c885674f8762d3eb79779e7ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00643eec670a8cc4769af300159687456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ef254f554ea8ca7a3696c7aa3e4b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4656b5789b5cc015b3acccd78369a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce941c617ca0508646dcf04762a1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cda80831700b3db5a7ea2f81f7acd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1158b4a45a8e10aa3e401f1d1a7aceb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a16ab16c3d5498e31c17077d7ea8e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea9781c641213435d1d624e6a3c6e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46251281e9c8218da0734c68210a5e2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb5a3e4b798f62debb964b1de0e0ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe272b2628a05fa7430ebf8ce27fc0ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdefdde821376d24e51df405576ca1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232779b41cfd9055f6cd9a9afe70b8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaddd3529f3bfb48ad0921ae8ddecb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f0d4b100ea154421e78b5ff6301ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9faf2c0a325efb6cf4d847dcbbd09f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea273b785843561a79fe8edc9d482bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d919a9c3429a7f72e611954f0b34af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205b2fffa76752cbd8b27bef945350674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbc65df7b42d71336f9ecc05de6b7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5593c45f82dffaeffbdd145b7f9b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeaa1c2022895d70ff0aa147e60ae477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d83270bd3c371043a4c0ee2a35aa778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33749eb0ad37ff173c1c9ca4813d8f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455947afc055868b1c040f6c4432ab380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f3293290c8c97ede2e80662d077e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2af5dd480158e6b3b095e8fe234dad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01058a31416a38bc88469417a27f29ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc756b412d509150243f1bf2dc5c2a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224c7d707ffa84e6741b6c394d880a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa245e1d33388db41db38fbfb4508486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47440ecf3b664b13993a183b27ca6cf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a841f45687c1cd2e3709160ec4b9a7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa92db56e0513261b4888291926b78389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0e69e4cd3cfcafb723940af2625ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d291a2359e80185bfecddc266dfe291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b27cb4ed840f219bb9c0475fe25fdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3620a1d85906c0f5f50d3bda0c3a73b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e114617d33aa134e1bfd375ec1acce994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cf69b3a8492279ec251d127e342c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7628cc93306e65efb9d5f256de3db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115077104d1e87a664d8e392d359a0be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb580d159c7c071bc679b140992ac098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb286185c7ca1b987ae615b4a96b4df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcbe75da78ee7ca22fbc8a34542114100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041683e2bf75f57c27af075634d8ae18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5af604e6c56100c2d2cc3c81313c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91d03d5622619938f7179571a0f6ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43263fbb026c2232147ade08f85558104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef89fe4974e4209617dd4f6dfe61f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c7f2829614c520cb552d2f36701e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62772419fa8c21f5f9bb3838e05e4a30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981e69079b7f5b958a6c5b6e3b7e772108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0f902f659fabb956b3ea775bfdb47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526135641825e966dc411759b4621b09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2f027f0c2cafcbe26b6b4834d2c53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea8428bdf76c7dcbbc9430923a720a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c9ce78f56f60963178892f85ef821113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bb9e5c070f7e67c4c03518ece094f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0284b34197c75c83775ac9a44da4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e62e1b2de2fccb16148f054b5dfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e866bb14d9ef5864f4bbd15f7f05f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d2fa33169f3411789b8f441e55cdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b178ea24862c72453dd9134da3c5717119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426122948eb229f26f8a72920df5d66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4718d01a638c0ae15e252463723c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c209354c86bd917722ed135f469e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e8c1db019ad493980afacae522f55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7be4b48e9d478b7e56afd5e65fc151124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea4afd92fda6a67490e85e66c94240125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f90e5fbe64ccfb7bd791fc8aef660c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b88ed7c3c9aea9304e15f4efdba0f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0adb167246a2e61f2b4412d1d8539128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865dcce9d24f11babda5b36ff593918129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea54b4fe7d87119de23b1169d72750130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a9fe031674e02db50eff730e5d6c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacba5fef855cacdb10d015406919c0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87742da7d7ddec7e9f922655f6a1c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbade5dc1986836bd6ab6cb112b6178134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b58be9034b15be5080df7851a7fccd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af01a2bb38eb05b61ed6fd3b33c1e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ec8de0c8a2f1a6cc2f07a5349350c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0d83137d97c49064305f26eb68dfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d821f13cd7e5528d3e0b7c28dc47b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308375301b88246fbacd2f82512f7587140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5083ec0b285b331c0b517810d5ecd79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff5abb4bb83990a985d504ff7c3022142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57984dc96e3c7d8d0c126959e77ade4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d7b8e16e7592c4721364407eec889144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f154407fb5be876d9e75197ad116365145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d0429be1bafdb9a24b566a075c34c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66847660dbff9967c4095d0065ef09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f29b0042f350a819e4df68e76e92c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d17cb44cf9520ed4e355546f472d8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f114ec59ddb88ad879ff5167dd5ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e2435ab98d87b61205b51c5763408151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bc3a0e308b73a6526aba1a00f566b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ce692ced4c0aef159c6a1b11d60b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42400b56154dc885bef060babbafb263154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da826d4b129c5dd5edb3e0065694c0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0272c8788f321e3273957f5c526dab2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484aa7bc071395239cbfe3ee5e9fb5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434d0dacc233e45524bb1018d2290d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba6a4245c5c491243fa2f4949a8109159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8d997c8edca7b9a9f52ff66e968ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a3fb0ee3751f1702f851db042fa77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64535690b7c7d964cbce5d53cb8cda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7fc598df400deb19bd1e0d4e775ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef377a3ee5eb0e332892956e13e962ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1f38796d2fb3d4705b41e693d9c43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102325609117e54b6e305c6377df6a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804aee535dcd92f1c0f1c96f7870fc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde047e0a0105f20c04f5cf293eae536168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da596fae72bc936441a20ae620ecec9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5af7aa87f812c16eca1c5c88811f60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ccdb2742b97d8d3800f1e6d1f9419171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5488f418914a03545859eb7ddb1d20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3d27f64bdabb509827bdf72d4fdd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373509750dbaeb9306c03525eedb3a50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e79eb7ca69b79f537f225e3ac8766175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48770a6493ed1df2a5e0660ca11e84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94834786d6291b07630e6f82b8f68ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df48cce3b5fa8473e25076a08753897178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d6a91914d07be4ca2a4e20b0ad4d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e942af47646b268cfb8b762709d95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be7803748213e3aa78a7e0814b8a3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64b526db4b5e839ac5337c694f2157182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a02566268448579792bb4c2fc8209183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fbb597cefdbb74f4ea1b921c16d29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96590c5b73f6c1e742fa1e88aecc17c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c211b9c146961391249a4f4549f3bb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29b92e8417560a9d642fd7c8900cc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f46008d39c44925d5073cfca485f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6718df93c0a5d49fc4bbad6adf89e5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066e25bbf251d5a50c94d6c9d0b6c4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f34033785350cdb9d39d8cd107cdab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb7766937c58c5b60f1102c901a701192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39a25ea1e24b0bebebed104283bf3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f289e8649820c7d0b367e16bf8bf6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ef491cfd893d7a978dbbd11b9adaa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5814c6e3cc3277deaa018980a3771e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f1503c7e1a429abf395d69bca1f5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b74147f4ff8ab24f88ec7ee71a28d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e64aaa6210b1f2eb8fd544b3237c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9698caccd30704045e602bd86c6c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c1b9c74afab3c898778d614eb2f89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1537de46fafe8f0da6b3dd5d91d09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf6cdf1acc4f301ef40e2aa6797ca4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368a26c669064583751fef7455b9f66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c048d9a77e513c8c6046325427ce3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e11a0ddb5ffb1c09b58c1a65176971206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fd653ee8c28e646f45cbb7d8e75ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892f030b91e84cb3a0da54c95aff24c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e13eebbac75fcc2e9d934fbb9f2c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c854979dfdafa3f19660193dd208e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60add73950d66c06a918374d3b5581b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b574470a999afc6cd55d59a42bb76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c5f3c9d2f318134b04ae6bc41eaaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2b906cef19db67e6419aaeecf817f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87937665840f03a9f223d4a8ed23e88c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc67c292566a0132d1a1e09c06c24a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5b904d3f95f99896f5f3844b31ecd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e05783b451ad8478b3e26688e32d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841613fbff7c1aea6afb6464747d3d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd3d648f830ddb7125a50986275632220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b546d965f34b1b9acf7bae4d9cbf52e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecb6e8e6694ecacf0e9967765d2c7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7549fa8a01aeb49d1396e9de587f6b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69918f9e6ec916217d58834ca39c03e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d712aab18c49a207087cf5064dd1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e389fb1a62cce877e9f6c33bd29c16c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846a3f78ce75a923a5334b56ab8e8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eaf261a94c4365d2e173e4382d79b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777f7d2634e81f387da9e845270e36a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823dd6b5587d69f3de3e1afbc4cb380230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e1d06254730dc6bb0c85e49e4ca69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4f1838019e96ec128e8566f0195d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea032c00f4cfb1cf0c2ce4c864597b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4d8ca5568565769ab21cdee5470f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3afc1d3e1c42f475811a62994f51a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcccd99e40ec2e97f6b737f7fa2eb31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e77ca81144f4be2e9e216103bf884a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830d106bf3402e1271ba317ba4df244238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48d5fb2c6c33f78cdbd85c2b9c3c82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454d580dbfe54591e105b345d27c0cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b0449284cc52fa193741a2c9debd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65d1001d35043eef1aba5159e2c70b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30f3c97408709fd4ae521dfc860a53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885566e252e612bff0af1185de07ae1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63cf7ea0d55ece41decca8aca0ab80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4178ff5f9b49a2b8c147954a3739344246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb4ed6c1084ca068fb39e79f226bc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4afd030d25d4ee4f2c03a2ce4867b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298c065c3f23a42e8684f818ccc46ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013e519ba41a39d54197ccb2beb4e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98b2fd262d94b487398e691c1bbb23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2a4fafecb16c77c82b0e132ef60d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c4b14b5e9afb94290cf053d939dd2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafdb30b2ef6ee24d36c86b57ec1734254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf094cf564ed31d325d07947e0049b81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aa7b4a399e41af710e53d61a8367c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13e1f3af6058e0a2f734730776b97e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46c25a96e29dfb097568980ee49d96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0616130242e73c036a961a3b764487259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756e7df182fe702410666fe1df35c10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b742f874aa2e449e27e3f20fcfd8ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c0258bafee0f8b8ccbd3a4a1bdb94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308aaf7586a2144e3edd56af5a4487b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377103af5c648b13d88950b225b806c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1623bd3e5ed5092575035c39b10261265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2cb58a9824bc70602761be9422b84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff447314dee58bc77147057ec1d755267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f016f1a05646edf47036913b838c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31438665c5b691dafd2b7a1b71267988269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6958421b2a7557b49ddb32e9d5e80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbeb3a037fae287c7bfc6f38da94f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3088c4f36c41fe7729c86a1f73244272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39cea1a8300027f0475ea18788a897273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760b0c1f36a9fae37af468992b2d952274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09aa3716c3e6db64be3d9abc12f24b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503e6250b341dcd7a0fa1443e53c398276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4294753f2954d28e90fd6a42f73d87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118abb12052c946a4307df8f71382900278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a4bf9e890d9a05677c2ba9d4c6dea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ba70d86c6d3074e798cc803b801d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a56c7a19931dd282eedf16c072bafb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c43c5d7b460fd8bbae4507b7b05f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f57f0fb634d3e6d03f96c791433c71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d042f6e36cdcc260118c7553d3a8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b336c4b39921851caee4bd331630c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1117e4f2f3afa54e42f25667849a4d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a1eb26412774882ad8a36fd6b4a6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6af28a558c0d7a8dbf3b10103d702288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174db8106fab2dfd7cd63cb10fd891c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9d1add1b623207f521629aead4803290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21578e5055cfa5ffae518cdb526b21c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342df3d89c1cb3d4a350e44bdefa0d8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244248108ca3bdc5b41d556bf6ea70b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2897aa8253f73cbec0680095cb4a39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547256b6507e19b6246df3200100e12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903d4a07c3e16b86a9da835d9788796296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f66df2054378051d2bf9d630fefe42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3e76a9e166ae2f172de16d1848c7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5d581a804be2b46b149330203d36e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4a5e5aa7834c87a8cd9642d6f6dc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fe60bddcf27638ab3eac8787ae4ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d506f90c6f94cb9e56b1f52b6172503302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e6682d4b2124aae4fa3b0b03b7e3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0642ccb983d1592dde62ff906b411304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5db21e7edd29c872b051007c2e7bc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74052541a511e7ef4222d371900e84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c043054a8d5d80cf49941fce8075f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17a9631976459a9ae4e920156b4e75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb450f6240be8f91d3eada9b1b3215309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f594b7e4380bfe0116958f1216c42d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88986e1a3cbc38a6672a1995f4320156311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b073aadd1e52b35544e265a164bd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64539ea487b7269d076ee916b0942c5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506c378754c404d58281e1158497b9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577c6b35de8c84882f8cd240961dbf6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7105bd4f55c42976d78d72d8afdd1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b03a9bf5c90ac613aef686eb8253b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdcceb979055f30a3d18b8f42fbc2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a24f0ba72abd882badb7148d610ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797e0cbe61a8b8ce7deebdbc6345776320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b6981a6167381ba27963464d19291321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa01cbd71d38407093a097918d797e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67465c722151a8899d9e8138f2f35bf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62be7654d9243cc38f6363c821c650324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921eccb1b73826e5be056ad2f98c1bb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0ecdb7a003407e4b2b292e4dc476d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc8da584053d36dc415bac8688415e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984acdbeffe81752700e91181f514e59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde40f556ec7ceec7aea0ec1c0a15ef8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acf1a2eecfb828dfa82fe5401080ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e40bf5befdc79134f10c4107ed86bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34802f156c72e7ae034aee33b88df34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a134e108c1bdb670e6ef69a20e4575b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95e499bbd2cce66e0f3b5d0a20e479334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff052eb8ab98b229b6fecaea58b6fd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f98f080970875f2ffb5e1a731e5f82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1368b46399f1159c7146f9a0982526337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8b91e691e7e492c0f7ee622bc6290338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fe8f40a8000f757a4b9c1c03bf951339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0f2e529c094cd08c3c00b3f2c03b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ceb11e29823e7f06af05d5f9618722341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274482ad61eaa7b520facc79366ac6c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a8e12ca4b7509ca5585ec6b5e8fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fca37f2e38e2b7f9dccefc625c629344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93f937c53cff39510b57c169d16fc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d0dca0c31d033166b5d2a42d674c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e472e3a7ed4fef85873261e3d825347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e032723b2130561ecb1ecadc0ce0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8778955e85492d8139ec84d26861cc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846a70f3163177ebb62609ac64ea75d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f58789f1137de0928dc2783476c596351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb176da9982dfd3801bb8373794cf17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4e61d13e351473ad46f1b8185d8c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ca81e489079df02f93a03d80a389b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10c8aa4c5106ad201c54ef1ebc5c78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f938e3b809444f59b3ca6f67227475b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fead0001ce1c2c0d3f2aa3117a3f8d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21576dfa01ffec0ee7ddaf6a5f4e9062358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d797eaf16a7c60e4042772faa69d11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957d6667b699272fe354df69b9049d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f481c8957f455c585386f128b6b7f81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e82e91489dbb2773b4ec35a372d15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68762d89243f6016216e0754d7d0f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d0fa654055f91e9d21a5ee9cf7b29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b5799a082a4496f441ca9189c7bdb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abdc44dac21545281e0e6ead6fa422366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0c77fa460fc31a32e4230e038cb92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee888b205add28fea9e617da80a5ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5386895fdefd2b40284cf5ad30458b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746aff6ee2039c36184b9c61ce811f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721922f8a670bc1dba0970a47de92d44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca0be927d8617b99f9530f34388407372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1650da4b5e3a392d7e1f4fff7770c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5897622d6039abee0ec63aab9db805374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc3de599d9dc7f009773ee05fdf298375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2b9c8839afe9d9a9577e4f4d769ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fc6f406e9d80bc3381fa888ed6bca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bacf868d468ca4a7d0f5c087646dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b36ee56c4f9e1efa6564e6641893a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9f9a09aa6d3ddafbadfaf8de096b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35294971b97994f6df29027a92aa49d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415683e4c14517bf5a679f02553b629382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586a4f5c4e636e8e9837dbdbc93614c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296befe54c4bdf7dd03b18174607757384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22569982918f775228380517d5d844ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d34ddaebe4672d656f26a51def6b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926af07b4167425085ad204c67ff884d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc555694ed12a0a606526429cf09f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbebdae97265b46e6b6d6916ae33bf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfda1c7e1adc162c77abdd8212ae163390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123230ba9532f17cc21dfeb81f777c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf65c7fdeeb7bb12bb7ec1bae2a449392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420ceae376ea033a467dc20ff81973c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718761f4c994c74d89dbe5d52cfe45d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb7f58cae4eddb5790a1cb6f0720bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebeccb04d2038bf8d5a4a38d7d9109396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ebd494bafefd67ee98cb4861f6fc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8bdbaa8e3f4f86bd01a43a6062b17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b7ea1101fd644d6535ee6bedbb9e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0737adc36190f16391675c54b89b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8612a95ec767202d472c4f430709f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdc89ce7ee47f18fc6a88a83f21d63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54235c8f22ac486e792a24a14449c52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5ebffc63c5c8dc76bdcac5df03556404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e20a61d020018af4d079d32a1b60f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d282d0377c0b559256ae068e8a6c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3718763f7942545bc1e0572b350d31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913fadc5d94cb9decdd7e2d7753abdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb17d8575f8d42d4b936db6d83bb57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcd122248bd584dcb47e0e82a052ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d79c2972b9d9d1b58f2a67fe70a2a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec3d9ba90ad9eb597ef0dd593680ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca320bab5897096a905c11ce7d907c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee984ae3e0838484f718c023e72e913b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a9cdca67db319d2f4be843a809b77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e233b1c3d791d37272de31912c11404416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fbcea4d447ed96f20362b8ef8a01e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9eb56fd702814cbe8db1edcdb167b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f246c42b7f3e292518b39e477ac33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfeb61e099aeb13ecaf713ef9cf8ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022ff4e8d3d94e0aa5ff387361cd93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbe44c47e7c01785b0c198c2156f0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdf3e5ed319126860f58b446f91c2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3becd90f3e5ebfb86113a589e1d3e6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54ed47e10b9d5695226b9ca497178c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4975615e9b916f731e8320eee44db73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e200701aea5a68e9b366e92bc68ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ed4ed9931c5f360ab0ae980abbc78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da3901d9d9f638e6ded38e0c9e2df5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5672a7c4710a517de949ebd1a0bd73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8904657cb0c2676e88b07084fac29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c82ec8fa43297df324303b2f8a8bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06316eea6a649447922ea91a4fbeda2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfc97bd3c67f69e004a54b6a2372c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fb0667d23b4dce7b6639a460e11ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b51b10b23899afbd814f6ae11401e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355b7822a4969a10fc8161734402442437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb43252484719165c3eb434b1c3dea3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7094cd19ae73d642cf4068260c86fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39536da1aaac80ca7bc3f76f91c9983440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19247232183584bd33f4906e25a9c0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c28c0e423a75dcdb2dfb0a2e9036ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475e03a2c54d94af80bd52676ec19c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c959fd5f7aec35940368c8e624a8a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa150636833d428e7c3d9d56cce00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a704edeac77c16eb795251b1c4247446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb16a2938da4691f5d03cc28884be16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe6fea357f0a3bcb1a131895a44baa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871adea998702d8e6f8cfbc2867a02c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af966146ce3c7850167d985c247913e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e7d7153d18724b47929c9618cef37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83519cb7f5037aafb6dd08d58caf7e75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5363ce7ee86024459ab3cc9946a2ca9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144316fd7ab4f9f124ae950c8af651d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1278a9cd291b29a8cb7452345ac3ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62c01bc26d6254beb693f86e41da6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a931b3b6eb0643aa091d2eb9d2dbcc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb15b1e8e4ac736793ad4bac5c0e70f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b6d061e6fb37a01337a4171708870459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1237900b7ae3f9b0614d826562f8349460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeb27e925438e3a8bde587c467fe95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850ece286bc3063ee14e9306e7189a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a2b511d2027d10a17a22a04d21087463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3866bb0760b80e64a50b64837568464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93652e261fce5d044911a2c83a0781465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f2cdf1c4cd3a28116e190b2a2d90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7385553dbb5d447a445ade6665cb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9171cdf07c85385ed8cdbc8d225f4f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb061d466932c0e6689dad83d330c3d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00395b037996af9df49497f31f76f84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3512c60c78730168310cabd66bc71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0552fcfec16490d89786f24d5c0c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7279b15070b4a984aaa81437c5067b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4edd43b5f57b9ee62689f69d837a39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b2168885716d9d96eca6c7a193f3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c1c247a8afa4920bfa2bf6e9b79d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10271ec524656f9f071c071ce783388477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772eb01406af10463071b4ba2669ae1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a58ff2c255658a127107e1242571b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc15d6aabec5f590d82c50f4768804480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c1871d7220a4e4a07532979baa6f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27158c5513bcf125096ed718aaec85b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbae12150b0b875c16ea3f270ad52e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff68bb9339864b6a99ccb7241a8daa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13450b43b8bb36edf27f4298bb093ad1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f322580a3eb117519e31d5d7222ceb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718c0b0e8df304ba99c54a4be63115c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99169e43492df391b7728284886d17e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c9e4dc1e91a0182c80c2390098d16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e9841ec108f98f62be44ebc2dc238490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d17c6155b09ea7e5ca1cb513192dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c6602190831b37aab44d505f5c487492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98ebba8934fe821fc788f92b303d8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafa956f11ec33c146ede72992c0fab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c3a6fbfc649b5766b85c8f2dccb1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fcecd84bd84c150e94ed8302bf55b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daf487b598f1dab57edabdb138c45c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a750d1c38b5a85195d25720df041d28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bab314fc64c0f6e6aedc2d7561844b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751649d07148b09572a74c280709d067500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105ad5d57cddc37627e4af4f19fbdbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a15c0f5b0aa3c014dc9e0c74d2666f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6b0eacfa57dd0bb1e4d7cdc661b5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec8145478f89d8e2fc7ade788cd88d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af8da9f50bf28e8d94f78861dd9abf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95e2d369ffec4fe39f4de90f3d068a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89f9e41d54a28d14b8b3fce220691b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e893c264e914c4e89535fab4ed42f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21617b6d1a4ff7497bfd2d7fc560a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b11c7750519cc65c78fdd51f4a9308510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152a02994a2d259c6581fc711da621c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90af30da0ede4561fc807ac04d7f587512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a22dc0b5b8f96ae76d30afc35e8631513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf55101fc307caafc064d6fa71eb9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c6586fa5801d629dffcb055c75f60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de32aed825010ba361300e0d0ef19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183650d9fdf49ac0a823cfccdacb7e24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbef62e3661c1ba8462bc2ae22e6c0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b43ec557af485fcd76015aee6d97b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db390508bea02cf8bfa1b03baeaf10c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836472cf803c5a0a2580d36191ce866521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f8b07de9ff11f33f0f1d72c527ccd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb719687d6d98a2c1c3338a0df957486523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d966c499152bccd31ef5c30d2223a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e95b3effc5113400d40d7f65a89b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450449a30f4c564ab111e4a0f5f54a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af7f51e93a744bea11027bb81a6922527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faae9ac3f02093e7a78fb2e30d7216528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10f8fecde68ada949d423b734d5a13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce6a9920584086af7ce0738947549a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fffcad4b3e19a9a972840107df10f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053bb9f870feef97cba021417236491532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf0a6eb640346b33ca5dc06205de29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05703db6e80f3b035206d84e6be56f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfecc228d9b5256879a86e6a5d3b19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a708f6ca0c6f784e6c22765b2d9cc3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6519b996209dcd207245b4cec4715e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee56490782d8b326e9f86431726e51c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55794797d36c27f5a1ca773bfbec8f88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdec2715194f13642d5f755bf0207c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46e41bfe55b8d772b67b8acd2db2ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcc2407e7b7f9035d92f5160ca7917542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ab8d58bf0ea3c6b7fafae65f48171543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a938b175190b4c2bc630e5bd3769b2b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba373acf871aae79ddc674cb002e5b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77575373bd008ff9a2bbbed312ed217f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79859d99751bfd2d69516f82c41ae9fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d99975c6bb725d5eaa9c3f3b452e32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8243eae53296123f49835a3f3afbd5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ee2beb243007887fac3918aa51c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c411dfae3df793100184f9f51c170551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe8d6082d25cc9ce6febd4951ff7e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a7ea223f52496b3e52b7823056c1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918197bda62dd63216361e243a4d6a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26db029e8920c48993af3d295996eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc743f84759093f4469a9551b5d4a5d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a5b0e6be1935592a88c4a2c1adfac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dcaeacbd174c71333505a3390a2c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c41be22183e37662615907843b411559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a29e20dcefcfc38fde7dab5126cb28560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02915c39d29e2547c58d814b003ccb20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8e99f07864cbf7fec2f56e4064c30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2050629266b09778a44947fc785a17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895556b595e4c414b1c1322814a7ef1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b782c364903fcf80209cbd776166d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1d2193bbadefd0e5f6421dd7bec2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc2f9175bcc6c23a8e1ee83cc02ef2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff06b19f1dcfde27c1e82b0f1585d3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d278db42bf2a0580f22a857a149dd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953baca79900ba6af6e378c3382ca82a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fff65e13d27685b659666f8e41f934571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae936f1121f0754bed4f3fd2a17a5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cfc72f574536e7ab9b9073bef8eb5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937ad933cd7bc9fa563b219b8e120b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90488afb27eaa9ea0d7910b9d05629575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f41f2bb8ab76401426aaa09cd6979c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9ed6406bcc0f482a4e05331a8178f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1504523fb4d51e9195216472c6d1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f08624ee63cc7f9824ddff9fd3bdb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8d4efbfb47239afc933afcd4a5192580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35623073d82643e062e76e23e4fc3232581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab712366eda33fe30bc5a2fc28033df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf032eb7455d14f5a07fccc030a06583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df2f9e11904028d1112faffbd48a3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba65e532db0b06dd70420cd13f31619585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920e8132549d5603862e3bf46981cfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe61551f2f453cee8c0e522d301cb81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b60d7b79df6b80d9733c16d644ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080b6329bc5ddfd003aa437c8da4c32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ac2b2233d2041128a24786832a243590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360ab0f57d3eea3cc0b9a1694607124591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0411cacce7a431756cff3b6a2ec0787592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93cad42879a90a77477517cbb76a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745e98e8bd1965b1ce8a0a7b5f51584594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276567ef901aceb3989460d4d1b8b05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273189ba718387e163e650a6ea6e41a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb2a14fb0b32d5b756465c8ad0fc97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a66e3e65c03002cde64bc66e63997598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd1258f3ddf2c3f5b30677d077c698599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e0964ab58e82c0da8edb11ba97463600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de131d007c857ce648c18233d6656377601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7787c95844fea2b54747949950c22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722349904ea00a72399e4067a0f89a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddace7c2e37ee9d5c01f43c9ec4a92b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f9f220f310d3d236c6774b4fabfa6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e009242acada7609059c3e3b0021cf9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca1081ccccd7014ee3ac6f81738108607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9544856b70ca94c230948fdda6c32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e308c4f46057b99455b3994a9d2f78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0e10417e28937e55a12e20a7e8901610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c9fdd11a0c2dd5c9504d2be10def5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee768d2e46a0b9bfa212c62161f51626612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7ebfd1db18833bbae2242d75a6b18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7bffd91f8caebc62c8f5938c908c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38e4f283d6fb3da67b42f5c6045a04615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba42617514728e243f424fc4b06903616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52ce56961c8f9280672422b91a28c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df162e62e7def872b3522906899b1e77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d825c42ad9390ffaf7f2470026e938619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3bf52345563310d4bcf6586638758620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15f60bb4048867ae7cbf98312c0a4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27951b21415633ec573f35fe515b8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85764e81553a5b718ae45c1f37f0eda0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2305de4c97a761eb7589814d41e179624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e150b76f97b9e002402c5147e339b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e960128ad18b09b6e87f9e8498b2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80228bd69dd64adfcbdbe23621a7cc0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2533a45f0a5c767aa13664a2ca218628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56e9dfe1225fd14ddeee2850c99747629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0a8873b2f9f0eba747303da2fe509630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7a7891d7f79c742039841c1bfcda7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb01036098c7bf057030b82abbaa17b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a385873e86927570ab5091bf944ddcc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda8729e2e93aba6e7a785bc0b73b5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79b36d3c91de10bf7331443e53c585635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5f2ba01b36f34a0228aea3965b8f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eb76cd6641976aa369e32ad10ff0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c362935b0c188733e78bc57eefb7a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28dc140ffc01ab7347de66b3437463639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b6fb5fcc207217fdd046118bf5134640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b996d62a19f7adecda69a5dc83f6b10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b0094a7ea8cd0570f04ecd52bd8b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b221be6d82739456277430db38b4a3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd08f1a1e210a504ce843fa5c41dc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4123ed5b65cb473450cf3710cbe0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33b523adfac07bebb8371c9a445486646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ded0de1e4a8211f6bb0f128ae77ec4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c869652a43fe2fbc0b040007ee621648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af78a30a3482eb21b42d213a11c2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388bb7fa05cb2507a8935debcc7cad2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb353276d20162ae8f3e0e5a7b4fe18c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aead6eb44e4092cece08284b6abe65652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36052df86659e756486b17c7844929653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2171ec4cec4ca2e785ae92175e7738f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28129a6234d482fe71b0f889ce04a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4ef0bad3f80f39f46ba822638f184656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ed979ef5cbfc05dc8403ef855bc77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bee87363af8ea31f8f23a46bc7404658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd8e6e6c380986c45b1f99ce20311b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbf4bfa29409950af50603e3657a1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07234b26f546565381fcca8c0a0a5db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e600b6635b6e6bb19a29fde57da2dab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d3718ffbc58560a68783b704cdefb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e5b932c8b518229d77a8f7402e4ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44a5804459301ad5ec476b2c9b54eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eec89ba166f8f1e3f0627e2dc6dec9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7a42d4818fe866bd88efe0d883c2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908531756967bc03019da19cd4131ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49aa9f2025bd16c096aca8ab4e9d3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d36c5736441107423941a30ffada01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd9d3f225f5148eba3ffb9f6bf96c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218a32d07d30b5e6a3e7427e3f6b9f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261fd106903ed65f339f079e8866b0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc00d4d2c496bf5ccc649c37fa9208674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370832cd9a61640f76c87ce2d5191fa2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0fd588ec80f43540a088064e4bc32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ba5c8177964499702e7386688d8a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafca76ebfb2c49fd7964b0dc8972a99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cec941844248ffadd0459a560e2605679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c28d3dc2e21f4238a0625822907a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eb833df5db98e989f8dcdd08e91f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db295e8751214ce820a8dcc634f064682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6e77afc07beac9aae313728261f95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631cc69b9795b123b947f01ce994e6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769f2f81e702e047f2882e1a699bc7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0422bd1ac76544d734d8d8a46c7de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcf32a637dc64e8e087656021779b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d882814442320dd37e67d2a3581767f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3619e9e841085096c4172d1e989f864689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f4c5bfa67fa042503cde7455fa092690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cf286a6ca930df901ea22af1da202691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f32719284c7c81ef61274c0b48f1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2cac4f952412d8f1f2a5b6b63527a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76304d3b5f04a69527ec2781c03c997d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e5e0ffe5ae3268ff9e3807d904347695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83909e8c1e9a3ae9f5953e8d4f1cdd9f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f293eb6706e68f23845e232302ee1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e2a17f6854c07849b8af1dcd4733c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5110f01266fa56596f4e532d78af6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb32751b06b450056995844a4ad07e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45173eafb49618976d1684880fb0f57e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f297fc43a1ba71e660cc7fa84af5cd7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2e64a0b786bf80e3efd28e5b32753703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db1022b2015f0bd21b3108e7e66308704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be8f3b11c7b3ad74cb51ac38e31ec8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde19ac72265b789f8d17d5ecc7168ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b1b8df5583bafe4d1ade0e991b2db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963571ac8a032e0c0728cae2c958596708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b512ed8b65c7eb8537fae2acdb6b5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad89a58ac962ffc6e9748e269aa2b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5f98ecd3380777be4ce048b113a62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4d5d162d9f4d691867bf408ba22f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d288a67609860af4b275c98cdf0bd62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee00c6c00c454c775a7353658bf9647714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e916756a2fb7605e75bd79c50709b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762c37d55475068c12c3578b83d152e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f4b023275b309cb2837021ea4d239717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254f701dbe16a7ce36bcf7743754483718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04565ef0a3f97ed2654426b9a61595719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1a3f6d66cef6c3b295132f02d0359720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d314fa68d2501665a74f9e32ab7ddd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c9bdb1617d6b436ddfa00c386f3e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02c15b9dc7bfbaec0300d6019bd092723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8d19d17be65d9feec64aa152ebe3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9750aa77622635be5d70212927f0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddf6b30a1fd21e872b44ed0cfedd57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616d53733b7aa43b9d58d0b0e3ab6f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c36fd7902549acd7d38aa1ee709b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949a181a79ff52bc6c6974be988aab8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88556ac2447b5d31ab5b8ae6171689b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d66c60050bc9c0741729772c3acd9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee7544d224247a4081d38526bd5d42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08a580d9fb87e76cf085e87903d785733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5024733ac64df8a43b9af47c74bdd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced1d66189d087cb147ea39ededb931735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2585d730411c39373ced6d295ec56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886688643eaeba744f3d22626055556c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba027b8a7ff4e09b4ca26b5082a32e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6648df1f070f1e8c6e9f70380849b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cc71ed34daebbca69d40c37b824cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f8d2a882844374cf0a8ca6840a886741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656a65aef50d07e5cd993805291690d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295bd806144d8cc9ab6f0dbb6503d3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33b53dcaa8a62f048602c015b62212744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49996fbed0501536a8c338b64481fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91b66ffaaad8ce034ca0a1057fafaa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e89dfa7cc0ff8ef4a02b29aa904d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911eb59d45f190e53b66e7853019a449748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f6ea4d4c1ee57394b0ff754d0b394749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a08ffc5dbae5a492bdac21a2034bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66009f2e16e90a94b0407cdea124dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac139558ee25b548b8a7440ff2163b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308f6092525a1e01ca6c2d5ac6cab8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c57bc9dbdc68d114f54ccf7b8a0386754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed566c265cac9279734df7cc037578755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3cf6aeb753571352f94c965e543c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95237ad3e4c47829ec0bf9c5bf35f73f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eddd580770417685836f0e10e22fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825f4039505ea774eaa677a5ed63786759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>