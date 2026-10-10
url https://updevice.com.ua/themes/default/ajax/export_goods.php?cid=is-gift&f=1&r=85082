--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453de1c576ccae572e9c64080f41cb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84295f357e09dbba6613d37b38f32e282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540e2f320ef087c86e4dea8c9e494153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01a38f6cab67d52d39d40756024cab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc8dcd2bfcf39f95a872df56ed4eef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5734375136702e5dbf710277939c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0778270a13a997e020bef331a3c137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc0efc3b914471d527faf9f0481ac48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03f0e0d30255e460d0bd634401493d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca48b7fad3b55d0c08b7078ef7950d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be4d8568a318dbe1f5087dc8a8b78f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c4f4606677690095a1e551f25ce6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45483661b12f7bde66a2e791d94019d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24b136d8d8c143d401d67f770d56e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed9d9632544b2dc75d69a886c7d52e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d512e228604cd6619805d728d0b5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ca69e9bbe3f150df333b5cd35cdb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88297cf16e44790b1d7d92ac9127e9dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653634cb608bb054f70f604b436ee9f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc840a128cca812499005e69435ac04720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac75ec2c6607fe1b6b2cbe59b0151d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64af44e393021e1fe50066104192f3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37097c4fa860dfc654687221a04c366023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b41a776e94e19396351f80a844bb6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaf03e8f045d3e1ccfe16923c6d94325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6359c5ea8ac92cdb2f87eb6efc1f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b88f9d4f015d29fa6af7d81ba599ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78472b086c030cb8e2b02f10c6c3ba3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8efde868d0ebdf6c0723d8d3cb3dea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15862a5d7e2f2975714ecb909c17588730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5466fa16da0ce5c5ea01e3257baf1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8318744db672fcf3a0579fb8ddca832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c030c9dab3432dd864808d045280333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac16b8f88bc0eba80918ee36cfdd3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746eee2c1bcc61cb5fbde425af2ecd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f3081cd5dc5a45aef71e538ce44c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3d3bac14a7d5ddf0ee91e7aa038cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf80b1281267d973c7b6fbe53fdbbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03afc98e7463e300d07d41329adc17639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cdb2fdcacaaa4078e0a71dc90c08d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf89abf9c673e7430f5115b2387155241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ceec90fae79b35bb002ccda6f83fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc2d3b1da4d153d37b5d60cf781fc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afad57121480e98d72c40dc7d46de444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bea42b3039ba4b675151a8e38897fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4cdf8892304f84571d7a57da5aed946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0722216e2128d4ad0d987352d242cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a942e6f98eb80f4f3b6b070a4d78e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3e8ba54468fa557876327b5d3175049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a62ec9e94bf5bf74154de10fec45c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da494113604a7ce1c4293e61c7ee94c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9410427cc37a0ac05b6b77049e1f9d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626c220d5c6e7d729a98760a5cf9d5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910c2a82732f4543af187c7c0c295d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7e0e60714317a7ed00123b33011ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95406125703d371b3e4fef212bc8b93356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96975beabffad8342957eae7e53bca3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a607ec246c59bc388216cee7bdc1c6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6123eb37a432a46c8ec142fb486cb4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b09a0df155f58af56ccbbf68916c6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55479716dce8ea56e341b6b69cfe8a7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b9b7586408285ef5e527ddb1c831662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ec219f7248ce775d2cf75850c88ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc84cece32f4e5ae9754a2fffa6f0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9383bee4d1db7e0c249fb356820f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f062dbfafa8a95a2f2a6a45e6226166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce50644b8a47522d24f54b2caba210267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91149c642ce376f478f130041a8791e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133e591f03beb072f93b7c3c21704a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da33ae851c7df0634f7093d105a4df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b0ff62657aa1c7bea5e6779ac515a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911172d7b9339c88832ef94601a3029372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbd7e2294fd6efb8f417e43f95737f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4415cf0188cb2980c0f0b37cfdee374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675713ba2854b64e30500ea805653e4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de332a0e9148255e3e76450ca2ad775676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871126a7e4575219f04ac363c0c652e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c856a368b03177a248d65fece436a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f575b2928e15e4fa8453c00ef678e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015f018a8508aa581446053e3bae0a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2587194466227661f1597a68f712581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1c2c80bd49fe01216402e8a58c56c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd2c5e53407dd5186168fc0269fc8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08775922b086f54255c9fc49ab4c4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a356c3231efffeea6690583abe021f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4b32a93ae2c5c8ea9efac6e8243db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2aa3bbe1333712110f44375a45dfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5a36ad6f013a7837425688f2a083188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88c7f0ca21dfb543ab57d84b244d2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803167e98c4bdef110349382d00170690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730d10bcd8afaf3f30d95e7fcf6491391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16f920c0cc68b0cc74edf803803ace92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295d138566692734d3f0be6071780bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff6046e488df8401dbdd128e8507c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baf1195ea3e86435003d515ce8319195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c0f19055f17221bef9bb3196f30b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915783f6efa4e43679e1483807a7a9c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4ccc28cd8de5edaeea20151b6a3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31042b8b592185c070c9b20f631faad699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb551f2a93aad17d8b2178e1c0d7ce9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea720ecd63abe778ebf97295587ae557101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e57c00b2f0deb54ba140fc4df66d0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7393ed8243a0cac945f752d1229de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d064b12c27886cf9db21e39aff389ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e32dbf92d97fe68757caf3a52239b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acced3c9538ebc3947cff1c09ca62d79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987f49f0a410230bfefe5a00183e231107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7594bae799fb54a1f9b8fbbee366fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec86c69537a8d3a1186ba3346c6ae9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747074b18f02bbecbac83a833c591225110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc854f4a5b8f5f75b7877b185a295a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bd4c5c338b58d29da740ecadf4024112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc478b2bebc8795207b6625952b43c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728d0a44ce760a5ba5a1de302c828dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77da1a89f39c9122cf8338c8486e117115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511ecca30416fdb23c9310f91629487116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaac9f50dd384eeb63965b6ed09321f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bfa729bc329f29c5b72f6f6e3a33c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48affc9b73ca64a048cf6d365f8f900119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9632e3ce061784ef47b9aa287c69fb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f58782a8081699766c9290b0fd3c46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60316d9d354009dac2c4943b8060425122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f6bc67bea81e5414a34af88f046fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55ccf6f48cbda24cbdd8fb0d7ff38b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19667b9f30780d3fe8a9659d8852baba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251319e44c309d29925ce17c2e59681126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedff72d19f048d812d94454da4e74e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af80719faae4c1bf9847124766d8021128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4235f5feb634819c209d24b9c7dc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f21a2f063b546601f6efa3b8e05f8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bcd4d14997736d6316455ec64ee94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c041f49fc9fbad62e6455cd575b07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bcc9d25cb50939b74f5bc518c552b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4d12b65ccb043ea14ec3e177bc034134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c086665575f25aaa8499bd3c565187135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111b5371e8295b7e37651f9330b551a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef384fd8a36b7247ddd9c788bb6fd3b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8151b1733260ae952783d806d1bd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e835b3a399f1bd1b7758ef80e844d5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e74dcb4d8750f4e6d61d598083911a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad7cc2970b8b4ef6e82dbf7b0d79bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200de929761e7cd72b739b4e4f630e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77616aa6f317af5cf0e589a6f6ed4a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa13e7031b93d7602752487cc1d4715144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73338c32a1177e965cb41a1aae32d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce59d0d6efcc24b8fd375e095917e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710916a1d6eee19aebdd7ee13ab8935147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791322720bace14980e4a23e5b0be7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a29984dc082272d2e54f1ce335530149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2c58a2b40a7b813cef2ab47547f0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765f431c0fb0108dda9b477b0b2ef6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c209337d54b3287c3ebd3da58d3a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9117662dcfbdf6c566e411aa5c7a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab55e85402c483a2860933b07c806e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa25c196a36b1de0bd58d09ae344aec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e6f2466534b2aaf71cefa4cb59b0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596894049a61c71de679c5bd3eb089b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af410bc070190a58504202b5eafa8629158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbefa6fcf1718735b8af721600a8045159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c454d33f5e768d2d631a22d526eb004160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e5d16bfdd295e46db0bb7a4d02d63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545f770d4d5a932d10da8481038ef56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d6538dbbd2ee773da7a20e02769f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c422fca9279d8b44f781cdc0fa5cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c0b4ee289893930f7aa838c780662165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965c6d5579d60aa738699deb76709ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0635bf478bd33b333277a22f3687650167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e88b0cfbce96d6439c2eae3dc85a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710a14b3971e7477867979b6e69e669169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac18f13fc0dd7cc7d8b9c5bcfd2495170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8dc4a8b60d965f22e0fc35007ebcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccd3e23a4752ee56b92bcaa46ece27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a1c21bacc477ab94363360a847b67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affceda5fd022f9ca98203a0c7a5b54d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8245c3218028a1450325f3265c3e2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1cc8aec81dd4bd30d474b521660c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35173580b137916a7b158beb9b7b33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81104fe259f6d8f55575fde9bd4fe0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b287b3314fad23673ce91db104dca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ecceb554ae52eb9f1d6a8667fe169180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad82edbffbad8b234894a0ecba0095181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7723d7faaf70194a4d23ab681e9efa2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a69f731632d90d3ff232162e370c81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f924b2ee9c882d6f02170595591f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0b01f5a67eed58d8f663625c31d09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a772bf7b2767129631c4bc2c19bdc84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62dddf84f28982887bc94fbb5c3f67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb813dcf5df64f4aa45c5875a4a3b68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964f3337956c5cd4cce9a1de0e0de79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ebfdb668de8ad98a40198df95355a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe98ff64fa742603390afb857940f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a58b4b9a8b3f3088a940a000b1c77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e36640407ce58742f291f857ea79a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f485dc67d0a57a7a9ca8d2adbfece194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32242626d639d7418beaf2f110e4e7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc1530752eba62fe28200a10e6c352196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350fd8ca400af48c2f5f90b85fb02e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ae2dd06f694b070375acb270742c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba35b457686672cebf3c3737e53ebd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bc2f8346f51f858cc2491117608f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989e726efd0c8bc20a6fd6a60bf4b10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b1443bf2a8b33bfc032b1e55eec64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc94ea90cf0f5631663c2931e11d8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ca418e8a385ea381f6bc132789360204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c3b33c08ae9c50c60cce9f1822a72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3beb00dcdebb12df3d0e12fe50f63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20adc6e758e41a9ee5cd06cedf4272207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1b2588f7b4a7316389bf41ac30157208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cadeb391baa16bbd823d3f020cae6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb499e02a8fb7f4527b8793307a46af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec20569fa0a6466fc3b1b069ee9a03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc04505cfb211b63f5ab1618df22104212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f558270536511a21bc6bb607a5206b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dfe6ae35efd033ec04fb5993b9663214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def0ab140187a428cced04553f38abf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dd963e569d9e70ec66ed6e8a5f13c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acf7cd175a0775fa4c70606b17c875217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52575677d8ddc17972df003fe20cb68d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01f40399723d06ae96cb4dd166cec1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdbb979a86238e4f7b8ead34c1a480220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d35973cee169388742babeb1c547ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db086198c13d75b09296a6c56823b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e4a26f204b0f8bff916eed983c939223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128c6cc7f7342fe5585c88c43bb7d12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a89264335a82920697b45f18d4326b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd8740cb708bf0630985bf6d3f9b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538ad3aed378a547ad63c3ecc6b74ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e28b3fff48d2b8101e49d6dd3ee25c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13566a9273a004062804f3634845621a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a956530632d3dd911c46d1c93fd72a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb98e1189c0ef26b1d92eee7f2c34ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0d13b3b188540bf343dc483443abb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d2fab154d0f00223af054dd40b0bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b400d063c0b5ec82428710fc4366038234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb36d79f20b327d8b2e7c6328d303235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13f4aaa6c7fc11dbbe77b722cabf7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e217d5b38e7245418d6734ad44f07f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad0d84aa5cacec05946c5145a7c00d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977d9191fa924d6587d833001853b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c3d0fc59187ccbc3327b6570c5555240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08146928f812a7ffa84d1ec330c176241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68c7306a765772d0f6a828a6656311242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c2595d217c5059e6d567df84d9327243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae604c6a188b1109232e8dbf18c85b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd52e14daa40cb881478d0a71a69577245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a41c604699c54d90d8cb4e2348f9e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559c9cf9583ff87bcb6ac7860c14347247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450c762a59b0d256b1d36ca7b1212ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28406cc0a9a848d7387dd25228c8f384249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1725620cb1c8d2f48c5ac9ae8eafc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5d8de43acd1156a10d0de9ba4efe4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae86395462af59ef4c84f3fb5be0a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d972bfb2f38a919ae3dc47b8318ab2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70069edc67d64d7b74c422cc313083254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1fddd0bd7f8c77dd4c051cce9e498255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33ce6c188017b9d3eedb053b798776256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215eb359bc90a111477f26103722853257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942661a347f1aecd27ae530894ca5dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749eadeb3bf14a24f11c5c91b92a523259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d58b00e853785e05c46336dade370260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1249b926df7c5a7580f9b7dfa9c8076261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5caff4e4cfadce58c587260af11a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657038aa1efe45f1a06ae92cae9b7e0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7eceeab67511fd45f7b051c8e1669264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bacc1ae1fa31f51600a7e48dbfe04a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3a63c4a61b25f2b30e87c5ce74901266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda02fcaee9ea664cb67b3ebe0a137b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b211df93fe4a4c483144c67bb0ff2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10455197fef91a16bfd922810eb14b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ecdc7fe81ac018871e4bf3010e418270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587177d69bbf48634bd80bad74895a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d38ccf3400577438e00aef6feb7df5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8cebb8edf03400ca1e0f0d691925e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b360e05e6359ddfd46396eaf06d9b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717d7c6ec9795b28949e5732e908a54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa85f947f0cfe3a71680821eaf9dfc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bcc6cb0ac3c7c815f323030b168cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4ab32f8b5af29dcbc237c17bae0d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2698e055cd4f9b9410e46fff06bd586279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a116772b41b6c577e036fe4d6fc23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa6f875f215e899a4e19fa9f7f90ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55306c7b263fa3214718f3454467a55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43401ede0f3318884ad937a5176d70e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1737084ac39ec3b9b75ddca89675c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1676aab7eb0d7e8a8824519f7f566285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2a63cef7f1782f09f2676e3690ef8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89879b4f89475c43c539ab3896de50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56dbaeb7471dda8af7fffacafb532e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1748b76b0e88587ae48b17a6190908289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee739c6e536ddb33bb1e773829929f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf87afe8e9739cf62bdec148f667068291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab8533a9a0b9eca60e937e0ed84cc4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f4c7b93d100649348ff8348244602293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294e73cb7b7305831e013d1960bd83b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d60f693f73d7ab780f852fe4dda019295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b3bc20d58b0d278bf40837339702e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132200e256e102545c00709b4f83a706297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492e4f16171a941375538af87aa6dea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d84a0ec854de8ccaf6efc133a62b84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0658f38af09b1115857ae25484aeee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0d2bdf6a923eb8dbe90585ac2ec60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb72aa85599dfad35d905a20a735d72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd01526cb25b7aa694a965f402a839303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877bfee184b4493ce23e9a632721225304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33416f0982a1fda62204d0ff724e431e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2e7088ed1023bc6cf4605de15e82c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f19a9e299ed02efe69c4dc3d537b64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80211f95065b5e90091c97f7da00b5e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338d53b5e9da90dbcd838ad6872913b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671187203bf5eb6c2601feecf0124b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339001e238e117a27d4692480b404d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2387c0cf27ed0745898a23602921b7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c71d9aab44208d6d4093b18dc7f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e4eb8e04028de0b338d0eb98f931d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff86761b4ab58619a29eb9c37fb1e63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f94dc75d2df7411aa52b782935d11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb8128649595864fb488c7f6b79393317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627736f3f4d7de1340e8c61e0b8cce28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c1c4225e5f0e50f1c4c63385f42ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee17509f5f358e711e3f49f80b291d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b7ab75fdd572d99976747cc61d420321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869bb36c32969e1b575ad854d2ed845322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30d23b5d943e237dba6b5952fc3906323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f4c7fc7b1c284a5c44b433be89af7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a53539e53c494a90c4d8592277b97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076e5c9ac24ff084badf7cf683c9746326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b32ae79f63d5d8399240f3a58d909327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d5bf83f52c196856635f815fff2e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feedf12aa5ed84fdfc0ad589a97383329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bb589e791427d92b84ed69c62e3c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b70b22d9771139f27cfc47ab45d6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e438dfc85fc020c9ba39bc0ca595b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea38cc3c4f5796574bd5f3ac10b8721333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16222658ebd2146e2f566a417f80ed83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f17c5cdf476da203e30cdfb259dd58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d805eb747df269cb4ba6cf892072c76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590457d0422e1f05574536e8ccd004df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27cadbfab02b409dac7116eedf4c64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a50589db5e22a4111e0e7e9bd7f60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfae017d022148ad4b4ba696d3e611340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7438e1636e3f2d7192991f2c7f0200341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845fb6e369428dc2aaae9b004c0b71e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d9c2f58b1da634a2091a9e7c60dc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367546f051d88213d3f22cd7b2922d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baac9ccafed5f513bc2c9c73c5b6b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34507ccfa53669d9570d7fbf0357ef4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68969f8c4939d0c7ef2876d4669b5311347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368c12780a8189f0c6d1824405d8900348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ab7ac33a8c9637a77e9c713ba2661349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74863759fe96ab0eb1a69e0b540c3842350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3bb6cf60340ddf76af822de9bc250351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50d51dfb940b199cc2d2387648b863352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09bc9514c9d14ae0fddaf26a9d7dcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee29bee78fa6933f0a11243ab43d2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaeff21921a8d2210dfe8e8fd2b24a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550c1ee743331f62d97b9651c5a0fa5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca852cc6b1c532cc77fe78c4579aee0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e14afa111e72b42c123ac9ea93db0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f3a74496a6300eb766892d17ac808359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cef3b70a0ba6ee41c839185058f3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df951985d9468bddbf3117e49537362361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b81cc6f7d5fc7dc911c4f2ed55a34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67669d731ab9d1967d26718a2e24ca8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263a2e31b878ba66aac70a590355589364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3b3e22ef05d9ba9e76f54f1a8f940365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c3b4e87f58769b3e9cc72dbc7c6a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75005f2ef354220e9ffe480ab433318367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d49d7f8d05d5436838ac1cd86a611368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef011b1b882f333a4797729caf9d719369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3fce3eb9c0faf35a75186641747bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b63eb0b814409373406841b8b6ef3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f1e04d8b59b7776a5ff66e67362b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916030b9e0b1955b98e799584afee59c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a385408728d580815ac29c8115a398374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9141eb9308d1f7899a5141fc7f37b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd003a837a02e07a22666964f9e96e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ac6e5dfebf4fdf5bce5dbf1d16815377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18003ebb6d65b3dc2887d7ce7ee691e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4807c11582dfd31baf23fff5c8667379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a459e768884275a3bd0fe73d96372c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1fea791b60dfe98924d1a931a97a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d949608edb3e656f444aae38f298d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d5f11c12ea1ec392a2378a7a6d40a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd17cc64804d516d3fa00ab2ccb7997384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70378ee4b1bd78f37ee0128a3449c8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c936886852ea78626fb849d9e853a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069a14d6652dcc4e78ffa015bd550e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22818395caf4ecacb8cbabfeaf0996d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f181b6f32208da3ab191096115d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a344917c5d50c307e3398306bdd1de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df531000612a5c9e3e5f82733ab01cb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c91c925234c587305392a8d59007c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68f48d3f105f2d115f118e91acedd3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816285f6399f8bc21c0d2c1cafc91e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520d366adc88b2d9bd8ccf192f8ac57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e52dcb31ff0a4325392019b203a82c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a83cadfd239c481298495c14ea774397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f2c3169a79206db5d662c0709dcae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fa2dbff5588cc39b967b3076fb8be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dd908a9fdd13344570bab88542a3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735b5001340e95a76089c3f3e1ae4bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a2b31030f381cd2d0b24799e7b330402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917312c6eeaa61b449b38ffb0affddf1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4f4ab01eaa47364cf512f7121da79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0d670c6aa6dc922b949520c35a580405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8ffaaa3ee98ab713de723f7d06018406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433c3d1f89929c7095d92861e524d1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae9b717a8cabe1f38d0f6c65c5b1e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747bb18d2fca6ab9a253acd0a62fad9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4427cbb7c1de675f1a4f9726ce855410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def752f5546f3899d796ed6a973fb75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623e2799613e1464aa3b2649261b43f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0593793e3a445ffe907424018ed473413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14175a9de2c739270949b8ab39b39f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19257f28db7e9d5a7991a35304ad618d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350ca0b21ce8f4f380bb808e3e088cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dc75bbd18323d3e59607e62bff9aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009911733a1f78c031c5683ccd0b29c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ff7d3c155b325df658980d7cfdebd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe35d218ff07add65378913be8d99d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed01bab3e6d8ebcf529fd2a21a0a14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c874bcdbc0ed1c1300eb3ee64529b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4681b6333079fd08773f28ff60e54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f2894ec4e281a12c079bd8b35a97b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d7759b149d944d49ad029a8979588425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf66e93ba3311d7d0eb7fd56d826db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf9d8ac81ec3a084ddb79eb0f07cf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253ce221b8dfa68a29b59e526548cff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303eb70f8691008efb289b4ff0b83ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375433e09a0b375429a71fdb85f5fa59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dcf62718a1f311b9ef80f9a4df62e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf098f44cbdd0f5f915f1a622c8c836432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eec8a3728e40edaffaec9d1a9b4a41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee6fa59fb8545c5782ca3173780e78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac27e4700b910506ad2ae1e3babb96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5532627402cd723c2e6f028ecac32d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3448ba01902fbc8aeca63a36c0283f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa0e74d326b5d2537c0a34a93f9d6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11742cd0b9d63bfa6f3b85aede9bcdec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05368ffdadfaab9e07d0b86efd9a9f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f97f42b1a1562bc5237e73775d530441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f663429bb328ac3588e0ce8613443a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8555901151446f856f4c83905a7749443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4d9c2b23e87f6dffbbaf70630f324444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c555d822a6669e51b9b7ab8451f5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c860bf8795b87b964e8ed676cfe17a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416063c7d93a26f650b5ca09319a1f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e2621b2d246256ed8f11c02d56bd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c227956d7492f48852fc2cc526e80c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a3b2cc7f7079cdd752ee63d158d4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819e2fbfa759a9cc41f12ed32df06a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56488feb1c719d1a88a982c53de1f0d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2422b7e80ff7a5a810338b142f080453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bb5d341b0111d52367817366750c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a522df4f52ffd27c229441ecde018455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2950073b5fe2694eec11e5b39e4e403456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b3f5e9a0a0cb3e1bd0339f716e8a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64ac58fd613eb61113fcd259d805dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdf254a9faf116eb424e9779b2f6f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d024efbec5e6bd4627d6ef8f91882460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0647f0d66e68244270e5ed06ad6c3e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead00f5cb60776582593a3dea604a559462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7203be6a3e3a4f30a9551028d40ac9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41098ea40fa3c6cb7637617b97a7b265464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103ebf62dd3224bbf4f5d868ce5fc5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f3f92cb52e0a1bb5cc0f04febdcdd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca71e27f0a58607eb2e69394d7ac0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80a4f9bd20404c9ba8c5f88e0c3f74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f400c743447f591a1454134a85aa4ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca8c7dd27a247c4be16e2efcde037e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2f8da081ffe6698a23daf68d953ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3354f964fbd3ac77e6f17b714e660ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d80bc1e1410ee37afcc8dbc3370e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337bf40b372a559f5b1604df4feb724474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a32f7945e181ef6bfc45bdca343fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996773c5530269e05779ab14697a2078476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafaf86371aa72a167d4aa9e40770d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1eb7e908112e04be656e087b3f967478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48e9a70d4b7771fdfe9a2f6f22d2a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107c049c6413c8d16f72ffc59f30536480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d0fcde90ec6679ba8c916c799f952481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d1f3fc3c8f574e05fc69dac0990c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45dffc8523afa52be4f2973a40337a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b988fb83bfad3f7eb2500b211382a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22605cecc0283321fad953758efbcbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6f89432ca4755bdff141c43f73299486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78942997376710291118ff0543b9d8d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea33e2018088117a104fc449ef50be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e358b1740de139365332d1a172f6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29f64553576ab85b90dfe93a45ad23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff218e3ad8e9f12b6c651c4387ac860491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b9a710a4a237b2f93c4f502d83e04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b014fe7ecb9ef0b502785f661a8afd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fd18171c4ed6bcc724d4968580067494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae0ed0122bbbab83bd1f5fa0d209f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff686f4f334733dce46426b98d3157c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f928b0cc459867758e9c69432e3d9bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1af430f27f745580b7cf026de5c5eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7de83e407a1f1cd5eea49cce49e6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5328716e1a522bdca93b24b237c7838500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a3a25a3fc1c9c6fbba22679069789501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcb0d8db8023f5596c04e1b30fdf44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0169d9ac84cbe9f091d23a40da4059503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ade810e2b11d8ebd11dd2701e78d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf71f4e3d29b1439f21a673ae7ebcb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0afdd9528980d3877a7e464a6924f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93805a960db2094fe48d7b420a1c1c99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e81595151fe02cb478926c5c36157508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c6466d558d5a7ad60b293d059ec86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786d9f48c7af7e9173a5f031f01cc6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585d1aaedfc531b541e0cb8b68741cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c94b9a823f1bcdc6f4948cd004b5fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbc1b2a7b0009ccabe394f63952c4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d0ce232916134b0eeea66f0e764ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98726aee578fce1c40eb9f712ad9cb3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4947bd41c3ff100fa0deb3a1c9d422e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d6ca50b3ead354a2c48b8a7aae32b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66e10ba71c17f040e1e98b8c2d1783518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14df4a195bf45984902c2e47d881a31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a536de5fb8256982a474edd2972be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb91c6550618a42e81dc5fc63bb80ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac5640c176546ed6ac08cae5c1fc1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53195bd7e5d5411a22e528714b8ba932523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b95a4373640c24d948d7c560a79b7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417a20bcdc65464b29618efcc2f32f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aaa2d7fe22ebc62bda7157e24cdc6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cef20ab003567fd42d14055a0c6857527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf6fa7b2651118ad6d9569d791053528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aa5d40fe6c5b56643d0557946bbbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19395f479228cdddee0eede034d00b0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65a5fb3d1080dacb528a188de83c96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0324759e0ef7d4e66c5cbb0835e2ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3875be6240ada2c6ec0d274e51cd877533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4e25342c1cf255739d189321a630e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09316d78fb136fa14afb3b28b45b4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de5a9b73a1d130cbdccb4f946e0086536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf02d22a36df849d954c839ccd2b78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fb363d68c767f9eb5e9643f16f811538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6944b405980301a3ffd14dcdbae6ea0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d8e0595e63bf60dcd11501591d059540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68901815c8db4f32923e07fe9f155765541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db73155442d2fcfca5813f4360aaccc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb46814a0928db20962e249871b7baf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b00cf6c5842efa310daf10d5111da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870565567e48ccf63a3a53f91e3a870545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13892862dabb321d6f8516dd38eaf420546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e6a7a7acaa48e056ee58d270e6d7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f41ed59f9f4b11b0d8eb74f441082548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75f55c10bfc27070f3c0b53c774313549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e396855b8fc6a48eeb7ecfcd3e6336e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4221627ae6140a3dda229eabf53ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1431627423c37dfb97755085134859552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53289ff7e3741a568f69d04e693bf8a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280c24eec59f9f959ac29076c7398ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba0c0d07e00555028d2d279bdcb793555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec18570f8e5b3eca9700ad79930189a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8ae495c29f981b7047f6db07cc6e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605a57dc352264b60cd544e97215530558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b35e8950f4a512dd0de53b12c2bba7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f448b0c7730b194cc1d6e68301ceb61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08b98ebbb5927f0702b61bb491edad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31bd69861b5c4b24e8738095e8af93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83b837602d6b5c2db96969ec1e0bbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ff72c8f61ace821c91e02b1d0c31f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcee9a942c3f970c77ec6f0e23a7ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc55df0799a86e061c7c774eed9fd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cae0fba53822004b5131dc73b20f2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91708603ae7419624abd110a203c25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bd9caead4f9835ab02cbb3152e85f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a3312f3cf66d33be94c5ac08d5690570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23c9fa6ce730def859f87de35f2953571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763e13046a55c861bba4192197721d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe7af5cab7a315e2813034356275c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5033539eaf9c6a7922ccc1060b3265574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d005933c090c3901c6b1690483b85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56e9247c6cc415b04a52e524a477d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97b71409034eb7c4f46527e2d31cb3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216013cd22b452058c6530cce42cb023578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0590edd644388cc3f1aa5316005c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a724c420dc8de3047dddcb6fdf15983580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42b4483046a58e4c8534af43841f5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a3bd57580224a02ec037dfe0ba17e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65456bce079648ae40db6df3f0ed96d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb47dc3cb972b2a5ea1dfc7debb0213584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1e044b11dd76bc265a6d700f67b54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7291e68a83ca880dee7f2847bc1fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7f1178a591bc1b8b939952eec06c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bc358889dcc7506a0451bf3a6cd92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6f8d2e6c05c0c2dd99d1a23f2a8d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d71f96f5677c0ec1bff2d7e9ff8ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8812e425b939dab164745ac33ac0e15591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4c63345b9bce2348871a89bc3f844592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ba0b4b564a2219e34dec3278d288593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c48f36493be28e7d7dd0be03bd77e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4159402d807c82dcf309b4cfe857b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a37d4ae92ceedb1c02ea6c9e48688596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88035dc06e304099db14aebdcebd61b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25967eaff94a5f1361c504bb5c1c959598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9cb738420e42fdef181722f05cde6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04700415abdb29f3c137a7cb878d297e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a91363e6a555a48bdb251bbf47381601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6aeb0a1d881a1b2f07b6acb476074602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3295a8ff5c1eac90df3b551a79fa98e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e853f0d7653e250dde417c762098b79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6072de3124d5f9c51157d1955cbb78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2d3331cb20f7708dd47da29b6b786606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191b36d6acc0fdd31663c35de8a9c2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75564dbc3b98cfb508ccf286e260c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de920d77d0833650a80333b13990536609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5766581be80ac016969c4f5fa76000f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de35d0a7ca0e9d8ba1e86e4733917d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1860cce964968ea2aa55ee716f856e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef723eeeb52a64f4807aef154fbcc07c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6733289c0b659ea70b27e3c1bc9ec68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cf01271135b5bd45c7b052e64d730615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e465de68d2b378d2ff15861c15a1ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe87214c62720323d82a79e54ae17c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3c1de1d6e331a16bd6e691864cb9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22727b4547797acf1c3fb8514e9d2dd8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1efed73bbd9701ffe8ad975ceb0dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476e86e608ed3dd8226c706283f6b17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1576e2f44160bd071e05badbc5646622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ae83e84dcfbf81db210eb32e7102c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec867b246bfe6730bb99ba2280cbbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64c4ca9bcd9325dc3ca71692e7a0dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba8287211d5cd37d63b8ab1a6ce577626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54f39b0ce1080fb95d2909a1dc024e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27167d83fc841af08a04ac17e43a5407628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a821ea1967bea589dbed48eccdc501629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bfc1033781465fa6281777c6b10e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97418afccca0a4b337005c0bc60f452631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992037c02de3a472399ad5911058921d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a286044bbf63ed73a8e1b2e056c12f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b74ac66405ae71c7a9adb60c06a6fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43256ef2c313bf5cd4bc9cbd7f0a5751635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85df53154dc20c64d6c43e9a70a142b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a598e90ff1d3e71d30ce0a003c2701637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ed50712f5720140355155a3958d95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f900148480632fba18b89ace37d40c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeb18e58aa6be3186364a5beaaa909640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d324f84214009cf4b796e06432c4522641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63420895e0b99bec87fca5c8cac05c45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9978070a6ff403065d97a5f5f5003643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900ccf4e2fa1dee11cdfc7177f17aed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb4354bb3dfa37e8d16f027ad35a75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c264adf80f3b04664f1511895619531646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5997b71947683e05c08c57498cdb9ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8383837170e965af1f7c6ca0a446cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782dab816ed1d81a0e67d606c964d33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8784a9f75eedadd25a2eec4d96aa0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe34f4b73a673c558c3f0985c6aa124651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c27e3f856cddfd95a5f325a6fc4ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ff2218df488afa732861cf2e984d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbf3f2b9042d8e42e74cd72d6b6756654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d577bd07f2881fa237bb1881415e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffb87be1d2d413e0a517acc3405db5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b43022f90c767d0ba4b196832aa2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e0bd677fdbe765f4d95329dd0c1da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b72a67233ec33037c5e61998dfca8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062169b8c1d102111a10bd6dd7d9ca8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188270f1b47f9db463da9c7663664e1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375119489596942d17ecf59c9df0451662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef45b5ce0f5fc02350f00f9398877d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2893c8fcec3edc61787ae19b1ad572664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ba00a9d93289d250a8789ae16f978665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd567690116debe03bc998a7223cfcd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534a2b30bc7db8637c6286cfde08c94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6825000e8450a4f9900e86ffefc01d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761fdfefd5228f4255f631e3b3d80a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c55dc6edba6cc898b606cb9acaab0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083072097f0528bd900ceb1c55513d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674e8a645efc54c9754b7d199ec6c0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6be33d9321585c46723001814fdef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39872c928e9de2a0bce40a574783bd41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925c49c260b79b83e641065bd69a3e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fc8039391db3fef45d5b3c634e05c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435295a45bdfd559061136393d002fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9852dc0539a63af5191f6325fd957e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da411e695c6a09a013e95c33545b4150679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3929d7068ad6dea899773a3a1c0cde1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897d1d80a01ceb824f5a5c2134a63f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c529cd70c4db159f1f22f70d18aa1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fcbe74cb52ab4c06d4c5e831127c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd0d4386c87f0c0c0cce6e3c1bb474684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8941fd7162f28bf858c02e6f221eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca04ba18280f7ff8c806ffe9d842ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad05145180e9ba817e69d412f537dbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1904fccb6a4269f95599245ade33f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fa85f4594040f53d3da7b2583e463689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984024cc28dbd5ae541f03ec1e52cada690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d2bebb9a04bee7ec5044373479f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc895de94ffdb6ddb3bc638b0ab12b5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6ab8e9bf492c8a43c251468a2d5d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b697114e9d2ca8f276bd57b2f9d22c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7afb05e829ee254f5664af4cdecde695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec8e9100b71b71126ff4cac855df2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80153951376d7a2d445894f85da78c6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e4fa925cd96f0bae35586b18b0cf7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43a94e233041349a10b19d675ff945699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59051c1373111a01d158b1080f624f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808b7c0e24c0ac78eec8efec14ee051701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a271be038687d6c7dd921262e212b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89f388997e6b055558334c3e66e668703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c33af400a95eb60fa5b9c6a34c6aa1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d38fd975cfad8ca07e8e2403c40c54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd1f19d62656ff3f7f48d4d0c9f570706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741dc894761ea81cee0c41c1a67b30c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74778fbf9bab5bbca119194cab08a8f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ad2187d6d6ba9407f0e3bd6b05dc5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34daa1809d600b92563771fbfc5aaf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d856a910c4ea7290d24e994ff002fd8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcbfb0c7b263642eec2382b4857d0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436eaa139ef406a9e19b1aebd30c3ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac449df828b1f207532059e3355a623714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3661e5983dba82857f3ea33f20f9b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ec724ed79eac7a447a2d37d317079716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e73b7726cf219e700cdc2dd0d2e77d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742a13ddc3fbc8ca218a48ebf8ce9c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27173df91b470ac8809db13c46b10be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd177e71c88c58f65929cd0def2f3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fef852eb736e93d213d6661af34fa4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2451576555f0f2a320b975ccc7de0f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc14b529933e9ee11d8abd3702c9072723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f001b9dddc98ced5d3b78f8ead7d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de21e1a36e981d118317af2a8ddf81725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a197ff6df45c5ef611834600425e26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3d123b42e742c9bbbfdc9eab9fb85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf21c6e9c0db4f5b2f0c553b0e8822728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf01eea64cc946b2714d660bcd9c3e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138dd07b7135a5a1fd3f19909ffdc76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa69e872b1a3650b0614197ac76f96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cbc6d20a881163079e3ade1dd9c98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f858acc4de6429416e4d3170cba1c5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfeabdfd3c47e6ba7cd30befbb2192734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798b31d0c36814bf0686bce790266dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e85fb2bfb96ba6ed10b06d3b7ef0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e57d67e220d1c98d8ff37aa161bda5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94b5cd481b07126b5fee2dd30f29bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a21b8ec001c522830e7541a97dab1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df36796a55c14ddc1c36e1cfc9e948b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45332fe1e617587461f23a9ac5dc815a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7366b9585fdfb154095a9e29a587b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2dadd7877db1f197df3d42811ba72743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3cf4df43adc49288bd35a52b5cb66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7ab248d654aad1bfd95777d931e0c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6fb746417b2537aa082ad5874a9cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd06a8aa782d0a4353ced9b3745ba9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc337f5b4a06774fce922831115168748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001b7c1d300de7485977d3ed105e55e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296cf46dc19006b6a7ff778b3c89be7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb9e5552237d17005eccc01abbc936751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db1f96605376058a5a1f1c345f0c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9edf439ea9e108bc53bce9d940b58753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3966650552153297938c095734ae1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ece1c5c1ee52fa756d509f58bd5d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdcd0a3c06ed6fd298441520f78111756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b210f6ec2b54ed8808005588b3ae1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347ec4247fd3669c0c831b09f1d5691758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f88a605648efc64f73be19bbcc3cf0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d315ad07d9eb9d666717223d846bab51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1d87760c0e0fe43ce24ee7078105b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a21a94771e99d012d5efb46cfa52d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddb8200afe2aa11f90a1bf66a00a6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46926feed4fe6d889ff78e0e671d5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e6509171931aa768884cf94dc9bb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9df14e8b43f63d3b140752e16be167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2277710ee40b3513db82931b6a8d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4acffe81b284bc7ee975e37a01a8a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1386a24ba549d5ae96221a73d867210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32dcb03e96cd19c417058f5e4f989e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f837d3e809b933044dc191a20346d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13080beead1efed20786adabdcdceaf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24434261e99a8d1222addb08bd68bc5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3e8bf7ec74d48d89a59ae05cd496115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec1a3bdb22dbe2f03dcca301e2933116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129ea05ce06ac9d72a8f48c7a9cf38217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a44e605d6d6f63277f24712fedebeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e448b7bd7bfac52a626caf5e26bc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d989f741af2437874a22db5190e536820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964068ea84cbc245428afd5094edef8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15f93f18baa3f5182eabafbaea724e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf402d7e91ca8a0b8ad90bd07242dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a427f029176829838e9bf77121d5ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0689b2b24c4eb5354e85bc21d6f6a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bbaaec2ef7c880727c94ada6ba72926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aeedeb89142f0239d0d59ae15148d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334a5b0151ef62599fdbc35f38573b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099d94414f555bb8e61cba956aaf7cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187785a9b9e8c5fb4b11fba8dc21f2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3907c4a1163c8d99864b85b4ac23031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818dd5104dc901aae5536425cd0849332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bc1458979f1e3eb344fdc6600c9bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab32c9c34cf185aed009cfcabad0b0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359ceac2165b612543305d7dd47d77d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf6a624b3504478a11687cccc43a6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e80d2cb500e85ea7df9a7a9e6bd4cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4698c5d64e57decc656f10fe1a455f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df8d968a7670096263c11b45f010d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ec11447b065acfe154c15aa124c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85392f2bad6a6ca57b8e5c23c9232e6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2bc5c6abd6ba40e5c307f3071251642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f037a5d7dcee0f915403f79c2b3ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a215fba093809780049cff35e359f0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cf0b8cbdb17e3422999d1e3dc7b6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6306427f4e7a822e81554f19ab7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39891096d25125d2c0ee80c470358e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b73dfd287be2aae1984072b57eb4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda55331c021a1658d42c8fa8f1e9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091b8889c6ccaa0ca5ab922acc86b8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d7832d3e168c5c28959806d8f086c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85624d3190a3b90e054dcf34d968740752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52f310bacca141c5a098ee215ed11853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef13b659624f05ef3d4a93abc8257754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69f09687b6b27fc0b7fcac8173db3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c6990b71e61dceb5f04d251af767356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7094ed176403532ea22ad23b5a33f3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213b1b3c3da723eeb4243d5fbea411e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158d2b6ba9f8155cd3d12b3766e3b3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5feeb9f607224f7a03f2d720a8a57360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703d758688f1b8366de7a794ebde36461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeec8332924a9b3c3a9235b8f3782b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d16e9713bdb991a8a377fc2aac17d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae746164d5f1f2d57fd448f070a498c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ec5eff407632976a1868f445d140565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453a16b16d14b869c121b2fb266194a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecd2d7d1bc043999852ae6bf93894667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80689d0928723137b228320d8456b54d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a073eede020ac088fbd930015e2506e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdfe4c1107222ef180a5829b6fa59670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d747ce7acccb23d69f06258e2c2230371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d423448454368753154def23fc6d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6b44b2b31f0e7b1d82127bc72abfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dcb13afc2554616e63f0e0001f34374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53060734edee86c7a0525b247196cf0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065951e2014644091cb56482771a8c6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa92169ffebd0ce3675988d5e1fdd2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1431462233e3732cc8cd04510e42978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d762f17aefd3a77d7fa89dc8afb0af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad92d64c0ac060927c735c4949a54280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cba9e8dfa847a47b66776cc1aa67c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fe5abf85826d5b8fbf4db20581ec882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a105a843c86ac27aa37214904b09a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ee9b900b14c3d7a37726549f6154f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842957f37100551f59523140baf23c3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015da23629bca99326e58f43249f30986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1d33a9e61ea2233f6d50d3613e08487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d521aad7c6b0c68e51a4b098de10e8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67dc45cc2c19c6f8df0c136ff23c3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781f7510a3ed356832a6202a477961290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98906622423e6dd3da3856263a111d1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0662c6fdbec8844164cad86c73552692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502c54c311a6a9d2f7890e665a0d5df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868280603a36320e2a3d2bbefa4aaffd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0d329ff28e62a93ae757611d9b49c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f4589ede6517291dcf769cd29ebf596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7838650ae5d8b77ea70fcca69056d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bfcf29143eae4cf80610c27fe58eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016ec558d018b011fc6f9c83132e9d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70474a82a2f68096cf23b5d57d5440b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64178248804059d6cba3b8b7330d291b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3ba04a30142c43d8dd22dbc2236c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c22f25c1151421c52396770c26827103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f77da2d58180684ec79262882d04f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cc0812d53b744892b788f18eb55d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a064eeca56580ffa366deca02cf01b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d9428333a6cab83deeedb0f92293e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683a3edb9743123fe45c0211a94f753108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c155604da84de76fbb8a38ba5cf5d4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e53d9a2a12c92e5066fd8a9613b249110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc079f7064a9e61d023c64049026ce90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a09f61c703cb76ef6a67a3db8f5b38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec412baa9ac3ad6e1a044fa02716ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890ca37d206279c30af27d204bb6c62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b45b4f78a6ebc2ba2c256139513df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee585f55ca8680a41bb24f53b7c908a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c7ebe63482ab1502703df44d9a125117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdc6e1081450e9c2857e7c42bf1b75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83e807e3b4e816aa906de6b1397557119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bdd14b0ae86a5a6b6b8ffea8dc776120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef83f82f85f3365a4ad317168142d65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31c46b221bb6f46f7e218f4e2095ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148f7709c825d64d822e8ce8cd2c238123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566162697b86dcc17cd684970adf6d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3731b4b9d0f27a1cbb218c126b9c0c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097ed3567f895cbdecdafabe9fc54bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe08f45cff3ef221b5ed0643da7c43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a6d11f1b7933fcd37eb2f3b7be614128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad8f9cfaf22f41d528b9555930b752129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1fbfc6bdb9f2c764cebf871d01f87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6a50da429075398922da8c00fca0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45780e5365b78afd2e3a04e028a07dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f159187a1db3537020fad0ba50e4c6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2999dc00e9d298f0f9e391b2282368134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b65140c80709650c18fefc715b7b99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177578a9a81c6c09bba2a13919b43ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d03b36a4daff09c0753b5d18e15ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938caaf5319bf2ce6b4f6a856af1d49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60963cffd80d884294444b27610a77a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aee0625140449a622c3593689f1de7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e82ec29f5a70163a562a16f1b50fa8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26417a5c5534b20230e6f102aa118904142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eabd48b99d29222d1d4e7ebc638fdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef186d3444cec293c3852a02d3c54bf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dd7fc01976d3ffd1fe17f32c8b906145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4535a739c63729eee7b197f9f9e9682146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780ed3a8be25a7d7f3dcf51b8aa1566147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50ab87eff47861efd4a64004dce4f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e036e99279c6c6e3734d6c4442271149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c024697ca81a3cfc9cbb681c52fbce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967709bde3255ec5266c2a7356dd6d2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ce8652f86f63e29a4212e0a75ab8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a76cbc75ccd3de1f8c841e053ae3ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077476e3a6610052462e1b48f5a6879a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e49c0125f91eb2520cb7ec7231117155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc94a51f01bd105b945ef11531841156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43587cb8beb2b3a3257e7baf5f9028157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138c8be442b5b77af45c326fcb00a28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aeb8181c3cdd72fc18a675951628d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3130b9610497f321054d06068a35e56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ed2e2dba1822f839a7241ec4c8fd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d8c9bf6204faf42bdac15173ae8f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adf0196b1090ee01b40499c4b15561163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995ac01b49a41e8e59da85eea21475f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06929fe973ae92c00a2367327893e804165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f14207d186b1a126d316c8fff00ef1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ebc66aeed32b5b1474487963958c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f3742f211b908a0896b4fdab12e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc675041ee124b902c08e731966cc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caabafdd62c932cc85a27f0d676fc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dbebd818707bdd6fd51f4c2bd09ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837b2720236f744d5789d8762f16027172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d5699592908f5510af3aed69d7713173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02a13c977361525428d14c8c82a218174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b3a96bcf7f607bebac5eeeb49038f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7134d4a75ea52aa5f26031ecb03fdcc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb65ff529fe4c5aeb1478e303bf1012177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b687a47200db5c13b30d681d138ae2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291178882664ef25da0711bf4ba2bd80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc893af8aa68d8446c90670e18317f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd9cd7079c25b4d3c09d5073ccdc97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd02d303f29db9eb87754ef5732f7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838309990768a4d394e8443c5ed7827183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c051e9adaf3caf4fb0d33e2ae61876184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d48028001507c99da6834be539021f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fc5d671ec17b29e5cdd32906dfb85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946ec3fe260cb76ff88ccb6eac07e7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bafff70579ad254561c07a0c9ec55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a02125ef3c9b25f7559d2daf12971189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7122e4f3c2e5de282d8ca6a78ce65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e94974990dcbc2ab71611175b186dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374191961f8fbd42b2c9d4f5a1e04e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e659ba49227b70d9dfc5497c69d3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5cd7fd275b3fbdaa3c0a7addd8eab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad63c4de57f16e3252898887332f668195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755492b523ceae7cb6d2611082f18af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9536a79bf82ff40486c7b1f74b442197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cc591f6326c1bb9a50f1eaae0f6a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea4cf939d57fd12c06f42230884109199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc5c7e2eb90cdec169add1d839f429200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132d88808d774610c040021ceee7832201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbb0cb4add2421d93cbe2772f6a174202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e0f71a201b5962ce7220caa0b9d6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3652fb9dfc9fb348280ea51c5a65f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec356e4490fa47d2f27e904290531d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166f2e822fe58227af1ffa71c3d54c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea1525cfa0564558e716b772d614cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92f45d77112423afbb9071f08dcd77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3b1b856f2679d412ce0ac336d794c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601092c3ea6adeb4c0d604fc349c3d42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b86e8259fc4b00b1ef9cf5091fe6d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6d1f4cc1c6fee5f02e14275db51a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1743ebc13b5994f5136f1b8861e84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65336a6ae289fa27c446aaf30d700cc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ea4dd5b571fc3a93c3f0b2855f2a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e46805ad9f0a8014ba71b0da6b9ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20409b01a8ef4be5d5d92b9ff912fabe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d02625f141df4b4ea1a3142f82918218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf0dc7fa4f2298bf0bbf3bb3bbc4ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca33e42065a4e435ff35fb4ff3221b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0691e74d9f92dc142a06fbad6ce135f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286aa56feeea62c0fff226277b01edd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e247f49c649891001ad45b9cefd8d88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e910ba3d92f38616e01630f960b21ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edf1e715b0f054b2b977ca66868bbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddd1b19356dc001975283ecdde1498226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fef1dfab89b48a149c15490e41bed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd704b8d7c319622d858b86e721b43d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde460f5b2de661f6b104611231e5e04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d88f290dc941b8d6a0f39a0cf7cc28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c718c66110d21e2237861a259c0697231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7b3cbc1f4d26b441fb09618053c37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4260f734d23f90561028ade961014a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183e5853c9ae84c26088566c039a998234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea01f2906c475b0c1bcc7256d8bcef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880fc9a5962972d81706cf1bed76d78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2481ec4465a8a587420292300ada3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b434dd571935d44837601f89690fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15bcc19e1b3b594efe4e3448bc7542239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34b9b86bf46958e2961155c2b1f15b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4b543f30338727df0b2725924e708241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b2d03d0e8e59c2161f4a4705c7d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367632bbfacfe2a9c6fe39bb551188b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fb89d59f36a609fa4d062e802ee7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dda29e0fe8b7f25ee9e9d9fb133e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85302c4c8d655a0c2c3d5d6fe50dd934246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf576cfe8913badce6b82f6b49a0d1ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37350e1d0ae5ca8a7a964ab8293480d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc92b402a2e7a07b50e1d3217a84587249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2e11a94f21c615a1882559ab1dd1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a28fd89c27665c2ba8421cd417a86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414dda4126fc7f392425879f0d8929b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b741c47aad2e0fbea5381afb8f7a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f053f862b675e0d9df7aada3e6dc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd56afe0cae4d762a3020708baa1ba4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65129b4cf05979e4dfda0bd742d7c9ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba06c4c57831b132d626f8765c0530257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d08c3fa1f1e70a65a8dec918c04ad1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7de55972973de014e5b4062d437fcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bb742de571d6aa0a2963f1b2baa5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e59aaaacc39b36d424c0baf9e0df43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fec02dc7b97c8c611a481e5dfbdb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4002defac7d44e258e120b4c81a784263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0f6ba0f314d510e49059e7c5501b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42dc35bd6fc6d2edcad092c84d35da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5f34a6022f355a56507242e2e2ad5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ee6435cec908ab4ca3b5e24ae38ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd342f7991c972c0e04ea666849b273c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e40dbd2ab408a7fed3e63a3e029a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91e3513aa40b04d0be134059cc836c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3fe2ca2adf97d3433aebd2e14fa4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e200a6b6ff9984b49dd743c22d3e4fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186998bb18ac62d6f11cf55ffa085ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29a3ec4694557ade3c180de46a0867274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aca518a26f809df70e59d9dd974edd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d594391cc75efadf7cb8373352bf23c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5e9d50d2300feb8b3af02a5acbae4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631535bfd9de0a4f344b7a72f0c59d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fe7071c7f5b941cd83399f29deeb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f93b8d9649f0c8ef9067e5f73a036280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05045af274ee6c2d5b8d5702d22bb167281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a189fcf0dfe2e868dfc03cff889a532282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d20c314308a99c7284984c4f19435c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab42dd92c33db5bb52ceb9c3d86aa2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01183a0aaa977462ceba2eb7a8552fb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ff2a0e26a87584d2dd9e24f1af1ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6afe5f24e1be1aff9bcc2d624eb64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c5f539d27984ae40ae082a7ec2788288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6ad7618e99aa9d069831477b823c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4f165b9b0c3a1f6e05abef7b16df3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4624ad4946eea9211c60e8b613ba207291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6836328e204f1bd8ed7689df8d2d2c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f80f1360b244cb1dca17626ada9f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666d6137ce451323845010498521813294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770beda0f72ff32c195d4162c0c11413295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab8f5044f4da4bd58929e928de8fe4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763a96f7403e2c7bdb45d0eeacc9150297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b24e4f7d870cc63a6de4ac71b1e0a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873ba6cce5db64eb3d4d958a7bcf9ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431df13c9c00c8bf590cbf37d897eed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14b0802931b4005d386b474e20fde1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38607141042544c8bcefb59c3057ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9d90292e64d2cc15fa9d8344ce914303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1ca089d73e59fc21418452cb6f842304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dc0517f8676130a62f014b29c4062305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29110364496d978f7cdaeb794cfbd84d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa27da6f0b58fb9076f94f314d9f72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b3bb37db0e5d2db608c980bb4a840308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce4ddf46c26cc56ae6e38b2737703a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1aa72c33820d3c8d50b9b29ae11e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a641f7beefd6589f31a882930052f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74c11319b9608476c89b65b7e55b23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698379bee0494ca0a95ee43ad2471f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aab4c4b7edde6c290a69cef1be7dda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d23d05c027c35fa35d67779ec7b5d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcbb5a5b1267b952612c0cc7ae91c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cae5d8d276dd4b291674e3ca3625f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432dbb9951f65ec35e3ae3a8a9c840e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd5267ef9d29dd75532f8f455a144c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219675cdbd9d36658d3e2f3f34ba3bf5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800ae532d59f3327cb00ffd60ed2b2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208967b277afbbc7c483085ed279c9cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e5c1e7525ce4e2d90a17e289153ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38f8a1a28746e2b61d57a564e58574324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6e9ecb25f0d2c7f3963885ba53b6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cad3902db82488e03624c0b91c86b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9646d7076c00b2b178ae5f1da13414327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234b51ff7c95b706e461cee94415bf7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904d32bdd0d40f88fb0ea17bc4ed6ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5bafdfb37fd1aad789e9f427aa601330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f7a0adafa776f5d01886fe9651902331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e70e0b28ebe7f4a03759baf2efcbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4438d3ce73a1ce0cd9beafe623055333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349b84cc72c0da5dc6fdacc46c6ca9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146441e69afa290e149b878071be67c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c69056e1714aec6ca38ab48c717a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a07da6e53f68c67c947ac29852a4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78da437b6ede82f6644aff8005609c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebfe92fac57839a897790748a66afb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309e6bb87a86f5479cf75dae52e80fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b9ab93c496fb8ea4c1ccaea760916341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dafae29c96627c90e79d0f96d94aec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b387d487448456f6f94ee73413c389343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82a04344000e3660b1dcb87af0d493344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa2127ac2483973dcd84714df738fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641bb3e9a812bc62e384f6d5655aead346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e48971a97f30491ad38681e365f11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d33a015aa222276ad446811c21b32d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed8592aa8feb218b76fc8d6aee8eaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff5d11fb3914fa6ba40315e85a7f90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dcc0ac67debe826d2ffe055b41647351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253471070b0c1f65781a784187aa84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b07c109bb4038ce57eb682902f528353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf954cc0a0d8556151251c9e9a1318f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e50c628e56f0a7119334fb08c5229f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cfa4e6a2c373ab1f94c2f27051ae7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb253dd8dcf794d4cd50751827223d5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ecfd8fb0b15d97dabc3a1369d60eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6946180f917377f4b8bd43ad327bf2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a223d4182704abe17ec97a3d38e965b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33727a8521d26621f579a5dbd765f5d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b2cf0bf9451e1f8c6572d46728f66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ad165b9a3c1c76f28a5171dcfb8dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702a45707e040b9d773e13e3ecf8c28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cb815ce85d7df441f1014658740eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fd34364483a2582dbf6f57118aae5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f8da7efa074d32ab49c4ed6f34161367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e9e3c85b1d79531bcd83292eb3370368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42a456e2f9694504ddc0578a3c93e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5c712956e201438ed2bf28e39dddd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7153a64ed6ab8efcc348cfb692b3838371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cbc07a7b0e9f29ad00e9f0d67dce6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbfa40785db3213a2eb3ae015fa3ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83737c4cab25aaa9c2781ca979fcf3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f66b6ab7dc383efcc1de079b4b4d05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beaa8eeff740b181774f34b4c532f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a8c6431526270d404b16d4add0898377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98344978a944509ac0607f52a82883378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71650524bb4f2054eb40fc3f92832ed6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ae765b577d87c262b3eb9368bf8b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3231752f6c95473519421c69a6f2b0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a683046e0d312ea190240420ad1bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9af4c44ea7f0c4e1e4bef56f3d43e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164ace67311990d27e46165b25f8f66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4eb0c9d7f03289232f20dbfa551c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06124273a615f84a545ae43860e4a816386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34534e1c117ad581455e12a14eb3483387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41b00490c3a30e5cadd641bd345f99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab445ce35968b676ca7265c7d815b18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c562e76a9e9025d940659218378ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aa6d76bdcf31848818ca18aa8b8b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017d5ac23c344356d3482c7c7f008e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3262c7e74f0bd5dda95a2aa745fa5f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcf8df72ecdb0b6ac853acfbca8739394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0427af9dac5981df6dee2b8f8ec99cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccb368104d8bdd8183792805952a9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3487b5ea700b82bb7301cfd2d886531397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3a31af04c012903cd11977df07bfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657398c333e57b5a2db338a0431dbbe6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9eec44c01f76dcddf9f7370ea915f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de907622de78559e34994d9fc25ffc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510db8e1baa8eb580e4282c1817b5474402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b21dcad2fa20c6d316cc234e28849403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725cb4fb38192893154b56233c7a3c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7961b5d05744aae6ca4f9a6449d96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18e85b4f1f5823228395532e289d49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77cbbbd6c926852ce2a9f32df33b3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14446cb17001fee12fccf8c8ee0f3d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53f15e9b7c7c1d97e2ca4edf1ba1b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c8f75976f02e55c9b3188658e9327410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a265afacf70a4dab00eccf94f4f090411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e0f2508e5fdcdcf208e1c1771f550412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6062c91ea0b4bf2d85cc2f27afc3ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f721811dbba6b6baa284c18ce06f91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98695f783b1b9ec87344a59054a14e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61406e35ac6cc81082c5c45d571758c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fec80309003d64aa1a77fc45405086417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb15d4334f18e00ff5b83b200ab3c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbec8fbe9f0fff447e9d721b7d40bdb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91166afbc00545a846289c073cf06a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b091d1deb2a015989415320321bdf3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd2b235189e9ed8cac710fb06c2206422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca40292c33615dadd66d9caf00b340423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb671bfc2f14ea50b8a17776e6b515424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d9075c4de8c2d7f354c0eeb9bf8b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911d09c8a8d5b19bf34c312b9f1e268426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e072a4259980e93586a59de63e98ffa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5a09045e0ba12282671fd6ba4f32b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f15d2452ff7e2bd7f60b2adf0aa31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ce2f662804cbf18cbd33d7716b4bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80360d84122e20bb9d602a65390ecf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba2d07b2b67cfb6e947c9c1111419b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaced2fd6b6dd314c9670704c255c775433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93fa956a61943b6638753cfa5b4b5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56c192b015825176d8dc6661530c4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b3f8dff9e9783873e555c23a4af9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f225f328ba85a2cc5a3aa7b340201c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22d6df1cd4a3f5b254503661f67d22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f526ae5d519b7ec3556912c67651a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f0da33820389c84225b55537bc3f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb3e96c4533f768fe268dd6a3163e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87159288490c41178abcd314a36593c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c523eb32a7fff90f5da7c3c22a031443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f06baff7038a0cb1737ee3b4a8aef6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e95bb92aa50d87337ccf21fe7c86ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e220337d8a9ec9eb5040a2540071446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc519dccbf99238b9aa84974f30f041447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6869d39344ac883a77442b4846db1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e958b5f78fd0027ba711a32a7072b0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef40a2e70e580bdba6c12fc82cf2f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a288e0c9305f00dac80a7644c196fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6960dfb49cce4d63006230adcb010452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f8b7ae46580effbf33f6b47cd6fe7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461d63e8a9dabf6be39e1fc72308dbe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601c6c9dd9fd805e5c0035ee07ff636455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343342f4acc556a62ee788fb1100eab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a18f6b4c97e615aacfed665e6bca8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dd17fd6f46305eb71550c024978fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ba13cddb7de241e84546da72b51db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fb296141cc680e8bc2a7e72d07d28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43261dbb77fb01cbde1db93558621c6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c854bd2f5f46370a075764d5c81e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeb714c105e3ac4a565a2de2d4706e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628302f4952dbfbe8cc3c7272bc7aa7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8d8f27fe40a88191ca105e9af4606465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811bc2f7e55d983ada88390b56e37da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c202705df8d3ad96a56b428d59f05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f34fd5d38d96c34ca0655d85acb3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ba54e920f817136cd7387b32194c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ac45c9b5071a9f67887c13742f97d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f08fb2405417ec1249c6f28524b6db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2815b397c9146d7684a76a9a3e576b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd5139723b3fa2705c636350ad7e17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b43592e44ccfacc892439216a90337474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72adeb28cbd5f39abe187f3896faa0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e77f06007ffa6fdbb8713621d03e3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493132cbf6d1d378ca0a4c61ce2d9ff6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d608b446f4326c1b12f91e483b379478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad21d00f43ff30ecb29841fdc1534f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5c9b08782c69525666427679fcfd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099a8ddc7e6c7299731b5c214552d91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334860dd831de6f0a78acf30294c23f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d053bba14dbf6d6fb19be2b87e86908483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58c8eb12b4c26076b6c3f2e49e750a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d913fd9d2c027f2b0c4aa775c28a445485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592eeb59c319333467b66fff501d91c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b1dfd093f688000d61e14f7d09a2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8857d75038c1d23b727aa68709414488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c508058bcaedf347394a06a140f072489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207500907c7d3dc46d83b543fec423b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe9a7b9350f4bfa10f3331dcb13be5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe46b835f27a215afbc8487a8d0debf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe169cb1ae35d8a04a71957200d13ea1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cf87d16f63dd58e8f9cdd6396aad0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d14d6606e708f9f341c2b6e1ddbacc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f02458c52df13502cc3d55921f9970496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6bb31d066c45c9eb16162d0f1443b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce97ebb32c7522b95841e791b42d5a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373be88a3a341594f64a1702a0cf9b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5976c3e9b815bd2c9e3a5a4de1c2a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee87ecedd61bdf61cecf3b4bcbe5d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b605d1eef7cb525c7dd2c1d4c7c73d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e1729bdd7be5fe7db80eff8eeae96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf84c2bebf1186a7351cf26975e21a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5ff46029a9427e0fe99ad2c086c63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc848796bc02bf0da50062ccf7af47ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0d710d88fb475f848d602d424268a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92464bc4ea1d7100ce6e0ac282db6159508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17e9bf1746ae32061f69d3583e1918509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fc601d54586eb413439385e69bd95510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5934de615502c49ff92b4d065c0f36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553dbbc83673098119a57a2f09478cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cea202b0839c1dbb79b685a82ef62b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c93b52104742cc4d2d488289ab741f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26523e500c1ee727c942569265a368515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e90ba18622e202f664514f9115b5a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265bbfbc111f4b841babf787888b71c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0174b8c73fa3b15fdf3e526f109201518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b902afe605e7ed7db64eabcb432427519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d6a3d6798f84a3f36a561af8950cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f8b91f91c7c8e27bbb4399b781a3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0674d12af273664367d73553e5b942522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6b974b5e465615b676c821cb123ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb71c6f59f132919ef4a99d32973a13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b89bf49646bfd872852f5db7be5955525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4341ee075ddf67c1548a93b02ca38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fee635eff72d86697f4d5f409007f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb8a2b1966a3400e0d65ea0d94c377528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bcfb1836ed8c449005f4975d77bf2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c1865011b956c943af6af5e2aa006530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc98908b2446f452bf405c92f3c3156531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe89639305d11cb55f229c5319bb826532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22a62b75a4d13bd97d60b7d6bba8ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7968341fc4121b8811910f4cf9101bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0107b9a0eeb9aa50be597340f720acd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41850dcb6bf837dc083910a1d08fec71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669c95a4e67cdb4b1daad753af77497537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73e6a69b9fa066187dc05af4e44291538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab28c4c49e6b565da6471c41aa3ce1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098912e68a8901cf55dddf12aa9291e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd95d071c4f9dcfe1eb2b3edacbd40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410718db3cf8b2b51b02c82333c453a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0baef7966df3249c56996f57e24152543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa7df02583cbc31c59c19544a36b71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b334bca086be6bbd92e560730462157545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8e06b9499b489ef9539d10524ea49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e0edbea225bcea59d0a6155d9fc08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be53548686e0ec63b1ec2d794a1f40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b5a6eb5a3055e4e7ef8fe793dcf57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46454a7e88d313df06225cbe852991fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe913caaff285d14cbc5d0c07a8a5e88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab19b8e858621fc0757514279c304bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4070e7d35ec8a502f4493f1b0297a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d61fed0c84700e9ca98aa2d7dd86c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797beafd9f42d998e421efb6e8cc0595555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dec7661959d35bb5d19c1b01a7df0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87fe408f97d41973b248c6ac3ed749557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e31f99e5d358f07e83fdb1229aab6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c867718814faa20ced54666705555559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbb29737b913ee0d211c6deadad97c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79483a4d1d160bea60ea3abb4198475e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec95b5b84f9a34240498b841415a28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e86a00d70c6d2a1f672f6ba791532f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1d42fd55907efe3f9952fd11c54bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c283a738b9d4c532d608cf77a9598f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af588b8bb6177dad831cbc988d33b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e6402c8784875e1103468cc3e5428567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe283015f2938d87e64a2c5db9359843568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f237a7c395369b99128456729cd2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20a7cf9370a6da50387b0f5fe50cd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12083c82e0c35daeee25a020620a1e96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963104b042f353661e640ba6936a012572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec6dd8d1089eff7fbb4d3540b163ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec5ef019f98789aa640ef6b3dab6df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff426d929d379955252cd498bfd945e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e8c34a45c13ca3692fe202e2cae8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dbee6e6f420ef36c37106692af197577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbbbd6954e8e1ea6d2d132ef469b37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c40490a810a88faf6a48c961f01f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574034fe7f43becee90d48313c143a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49242688d4ce1279883330fec6369b1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6705ee75a593df18482c4b8379c9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dd12a4b7e7942442f546f8f055baa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f4ebe3dbd340254e8da976152b82b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884c677369f83247841bc9d0ffbfb30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3aeba64476a6935408455f284d2e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e09a12d9b2e0adc42fb6c7424737fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44649e69797e56584eac1f1a97c806b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecfa49128dcac5127174fe648f4167589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56367e0a708c8ef69b4280ab20ef2818590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3162ebe1b3b624a1159a8ed84190b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb07f26b924c6f1c1534c8f4d8ef4ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aed1c171279d3a43849610beaba44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ab55f5193051ffa317ddc391e1baf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42afc9d7f5c003e5889f435c1fe1bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818a0aa14fb7d62e4c21868ff4eda95596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c486d93adb8df8655dbacb085334e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b140841cc09e336114cd27cc0d010598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78d1f9cb6e8f5073496038b65f17e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e93ad7cb19f0b1e5e0817cc5736cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cbc6d6d1aed51e24aea393c1c69ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5490ba716b3b4e5551cd8de603029aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a1b6d17dcff72609a0444685189bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e216b6cb90e7dd08d767e5a1953acdd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89b919b8f76d3090ace620c5171f53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808ae846bc307180526c24f5b837022606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8f84c329fa4fdd6237abd2ac333be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de96e52dc3678d581c9c0f97bfdccd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec9aa9070cf91941bf0b6cf997fefb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad26dec62f1520c6d2b35cf9a87aba1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcbb5ad2507f5d9285e1d361c6f060611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57fd0b98e3eafa2260a1fffda84244612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439664b45f09dc26915e05e66b422dc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19178537255ae4fb5218064191ec29af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9611d6076aff60b19400e2d1fc37070615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48746b1191e5c0eed73dd174cb581801616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793fa7f61d663d66b943e6483f589fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63af5374a4ab79abd5e68063406a9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81282ba8cd8145a28d4773eb1703ebc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da56e87be0122a85f9028d8d80f3a06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadb9dddfbbff8ceba383869532bd42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc76d5754058c212249c1e2a8c0193f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193763180de0fa3f4974048ba364e6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342bcb3325626ff4c12259e212ed105624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2db74ecf1ded5da749975eb8c67db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d20bea7aa8c3fe029debd58f144ce8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923a5a3b9dc9f79f7de83f154eee508627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcd0815a69884188895722455a65c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1116c6a252b7781a735f5cc6d49135629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1bbc90df7d004d023938b94dc2c82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc156f1df75878816f99119c292f49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1430cbffc5f3f6390e3e4a2ee1b6273632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc42d0de10bd256241ecf73eb18138633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7caa9ac88b76635a4dbe71dbd3c2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91231eba8c1f7236a5f02e5818b1ac65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a472bfda634dec4214328eec781b275636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab0b43a459168020bfa16913e0bc51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb176867cfd7508ac2fdf441a42a6bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bacf2479b8b5d426c847a84c90a065639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deeeecb101ae085da782e627165181640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d4877a6f73f75a63e2bb6b8cf62bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e8ec4fe31281bfb6ce1dba8702534642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2d016dcc15b6f5f98daa1f232f03f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92684ba37b05ab176567a14269dd87b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720582b8d605fc01f02818585770ef5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f0fee8976cde8e0339cb48dbe21ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8782cf0e347d93c8b0eb826c495dc7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01cbe559b0cf898460765159ed87ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3dee6c49b2cb0e2390502846ad951649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f200717b11224628b5dbb3550cdfab5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf8c3dfa742b48815c18a799aec5b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536ae4486bd9a025382a854f4d433c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935c335bb319097af7a5188bf47717a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985a13a36774c56fa0890a644e50a4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a3af176a1454f55f321b607f02fe4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de798f55c4bbd2288ec7c750e417558656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6fbae90c6529233d5b496084670bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32c4a1a78cd87013e101d6f035ed6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f8c4509d3a7f8581d3939c88bebd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653437fd6496a0fa65b22fac8a6714c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c3f046df51941b1246610b32fc59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25f314579dc8375d0dcb5a90c2993662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d91ddb20061980768e21a240072f79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea887a4b8655b0b7739b7ad4ac98e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd106d4e95ed1fa8ff0652ef9c140dae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c23c11550dcdad973f8d74f410a0a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219055a866104ad29f914ac76809ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9cd36f89bab1d857ff7fa5e53fc02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4615c0c5b9fdafdaecaddeec606550669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c05d13c0d4e88519e1cc10d7a62ff7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9771451d0b61894a6abb7096389c541671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bb370be2c20fbcf6e07abec09479b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e7a495f9505fad0d84d61cc353faf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c16dd6f817bc44dcc1b761fdebdb50674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cbfe662215622edc0bae7d9cf2d63675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95871f817ee4eaf5fd5dd534872683d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b5414e670d814507eda3f8491ca06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b46031c82762177d795d82abffcc27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb734778c60898d2c3a46a7941e163679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2b9da03417ee58e4b20d8cb9e2bda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602421490908457caff917cfb6989e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f244bed4396848c62140fa00688cd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b676f959dcbbd68a8205324679f3d47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9cfe8ab2b9919ad4e27532c26a8cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e63dfa0032397206c6fba32f69aefb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd18428e3b69c563c2052da3259ab8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0402d1950c214fab28fde0dfa10b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d16655e35046624135e05904228ea4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c98f8a6a20456f18830a629eba4609689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed07454926274f22683cedd575800d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2c6d46a3fc118fde555f8c44325ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fa99bc322ca0696943d5581bc3721692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6bc2e0f43218607a16101b6596e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194641e440c2f61a4176280a26d99d07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a359e18a641c0ac0b5ffe730162e8bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472b726cacd528b981b0a5cd076bd99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937f1cd25b39c81bb94ba48646eec24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afcc3aa11a636ac63b01cedfc7f936698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bfa63480708b9d0837c6b6133db3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3cbd0143f390eae2040f65a29938e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a91c1b8988956c2b45f49a22f1905701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea466a29d30cc06a6b5b26ee1862775702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de139c943cee753f8e3093c01ed7a437703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1afc95805f23087d76bdf3e5c6be80704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e26dac11f396d1a14ed5f48cb365c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55777201a8975177f63c38b4838402c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2db69e9fa725837552872e50f70e6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3dc0de2f4e9bb1c0d182ea3846ede708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d84e04ac878739d0ae5e7b6a8055a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc104e8a3c84d0abbb6ee8fefcc81a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b4895e176e23766d72ab26b508e3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8809dc6a18e42cb31ca4b46435f302712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a2dd3abb922478372aa5e93db3533713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85f52365000b83d0054da0c803b5d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6161ebdd47084ec7eeaad2ac346a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ba01c0afefb070c88cb8c3229ba05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164c7d5544c86726acdecc96bf6d4bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d52f52ac2e046aea2597438a6ed444718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b5b053ee63f735e3e58368f4afcd3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c2593dedc025067407410f938e4f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92d911db32211d78e8c1fb71b78958721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82731ac9eb88f4bce3085dd9ad68252722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ce5430d4f43067409e7e9aa61ed6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ca55deca8ed8cbf0e3bfcdd37679e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9929cb02d3f66c47d49a29885d98096725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca68f02d82e2ac06f7a3f4ab627157a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05f58f4268e0d1ce2a055c0cc449e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471413eabe553be51fddcd928facc1dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e31ef78ba5afe7da05af06c32654e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4453fd04ef69b235108836abb10974d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd32c032ca7bb1b0cbaa6125471385731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6499ec2e4b28bea2c86056f0d904b78732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac53a1369cba7dde4158456e278b924733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ace4b9f4857382b5c6318057f4f64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f14e47e36c03b81c0ad1ff926d15b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd7736872a47ccf5ace50b4388ee54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002379f97e9bc9e9e5363524ebb10676737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f97482a153dbea04e4bbfdb5ca2a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c3b82c4a25c3d29d208589d8eaf70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641dce575fe7fcc87e06f70f9a9c6b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853d24ce7a28e51cb5d058848e97938741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3390a432db0c9b4474eba535ae612742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51741c4899c840973e4fea85b9ed97b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76d29e7b26a6f5a8cf0a989531918e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf932ea9f6d970b2d2e8f9b779a182745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da18b89f0c98ba28f378ffb3689041746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df770e305975ac371e53adb392039e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47786d766859deda873f27db58f10b57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fde738f0fadd0c64ef6412826f4130749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a092beeed3d189e0e6df9a27cf968ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf76c115af6ea381368aa5a387be12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2a3ba2ff6a5b0711d899f8435af75752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781c9abee0d35dd1a4d32671e4315cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3134958558c5566724fe23d2fd65e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2bcaeba30f3a10114f4dcc06e20d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71283363552c60de2ad67fe43a34b201756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ba195f7b07332ba938e3b1d0ef0c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cf7a147a958c4082fe734c4f27fa9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc58d8b4806a0674f5606f5562fa822759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>