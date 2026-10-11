--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24b4eda8894683008124c82a401c0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9648a26e275d178d5b84d8054a1712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aaa2938dd51de6e86a2f1898fab0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2b9ea0973d74b2a4ef7ca7d6a7e4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95578e170b00c94f265ae5acb0f0a6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a536c0d40f79991e6519bb6f8107ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb882a2d2a9d9786583b691e4759af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766212c9f80c2a26fc1ba6b4028d58f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ae4016128f99311803b2acc13e55f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6cf5a4b17e5b6825274ab376c4e4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165f0f61294656e4262e7907c7a2ef611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf345605a927ddb8267319d662698c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6634bae02ab993036f45416ab1b5bf413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39518c65892c33bd4a716a5946d00d2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf247c08d15f153380f3716ab0b2f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a96712d63df483aaf6e1bb0267e71316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643c02018fe8bf1d2311b9aa26bb6d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b30a6519acd8f2e25ce5e4bf8ba0c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0681f8185e237951c4223af8065da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6706b27afd8fc66d9afb9a94ba1988020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed7749d6f0d378d1680b328d74ee8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ccbeb22f4ddf51b35cb5ec84831bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8714b482cb93077c51b26f28b704123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84cca40c5b739b48fd6b24b097f6ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf60a788dbedc2cbed005c1aeac63625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336a462f00f6cdb92dba7a4d888aa8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c352d7ce159cd71a97176112873bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16548e1261ab2aaf9468ba63e20f4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b90b3a3cc4fc34d1e6ad34f38724229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd804b455ad9a08ac33f31d1e2bf4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bc379ac4348bd2318800c8efdb57c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1870a7d717bc5e12dfb649529e434232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fde59a5e7d261e9c69e05bae953e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef674d1644c3220e7f15ccd2526bf83134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f3f6aa753c1ca2bc3eabf21f52aba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f61e781da897dc774f3192c4b395936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc789fab63778dcf1bd51834f5c38c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52c3dec93cee4eedcc0402b4e2744938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84643b3b59e058a9422dd72874930f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f9c2fb6ed6ad54662c256ece4a42a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e4af3dd7e0af2cf65bd59631b260641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec135034638f20aeda4069e93c031f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb50280c73b14b6eda2c0477d1afa943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361b0ce48ec6eaf04899e9393e7b34744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1bc38a02ba3d8dde03d3cecbdd2b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6875e4918e2853f7cbf8752cdbd5ebc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21684e836e757cee5e111de3d0396cd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e209dc78896a19e04f6ee916e75715748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d1c5b6f2fe10634920da61f1bfb0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb114fa820a3fce4496e259391cd3a9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c468597fb5236b117268ee660c0eb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c43e89bab060b93d5ce04d1e27adb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f38c48a4d3db61379c7c241a01426353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40831b0d47a320e460af1594df2f00654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88380fe319e2fe1ffaf2b912f4bb9f6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6d6a228947a981a176a648bca1d8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80492cfeb666850d8dbe782a55f1844b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19a624d4d5dabab6c4aec7fb890d3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eab0eb6128ee4cad765d4dc664919e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b8d41ae32ddb27edc7d0b0cfa9a9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ee3b9a6f3785a16d7b045752de17661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39af359e558cdf0ce00cca0c8937dc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c24daf6a4b4e0b0b059253d776aa663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b856a83f28e446cec3fc8b16cee7ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5e15d1308e1df500710d3d0c0e7a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45906da9cbd32f898f6f1b7781aee8c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca814b74a107f877306705646b88d59e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad9648549f7984d6a3bb772b2a310568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988247674da436bdf5f604e2e0503469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa60b364aa8f1b6b52c484a5c1debd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dab8aa58a99db584a8cbc1adc96a4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af7c86d46a70b4deeb7c05ecbaf20272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad0930368a2a55c3b9acbfb72adb7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d6c33e3220b2b48c046d51e7f5e8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763b652c213adf95a91b803e0e72f8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a453bd3ea78240c502fbdffac1c220876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f305fb5ffb43fbda39b5fcdbff04a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2288a77aa01c91bcf8c73277f19f1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df84fa98a5f20ec31019f91a211b6f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d8977e59850f9e0752abca441c29480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafcc7e6e3e65e56a6ac01cce940e2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ad39dcd7e1dbf7f3728a44f6abfc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384526885556f8f08a7ddc48fd8f88d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94a9116989245c790db9f23178bf2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e58d00ae282614d1f582147b7f82c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88761ef49af862ba1893bebdce41bb8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556b6ae66b1d89f184daecf72139bc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c3da2b4d5a299cdfd98e41b021d4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e44dd07462504c890563a8c9429de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf85e6387c60400bedcb9bb6f013a1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebf7296121847714978b312fe9665591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06797cd19ea919969150910e482167492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c09cd15bafcaf7cfe254f681c98ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e4c20e6a07f8a61d5862e55c9a6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14516e14f7450dd52fabd2328c09d49c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec868ea0fc144a4d303f16f84b5abd2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dd41d4eada647c4029d99f3d07c6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48ac5342cedb447bd7288d3efb61b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04729343465c3fe11d1ff07508c2bc1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b3a8fc07a3b81074cb49df90442b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b6ca10a3942e62b7e030946591aba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49f0e247eea4af46536cd8d947a639102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95565daf029bbdef10c5f6b38d1751f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a34f7830e90cb45e6033f92ae6c845104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b69894863991c8847984e7dd381bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf213074841567250512b0fdb53b896106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94b72ab2e813b56b6e3bbe4fdd3d40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f264656314368669d3e8528e96faaa4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be988341b611ab8b6e2ebc1a65e671b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46228da2c4786abe2e709c5693f1bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22770f242cbff6b6f0f0bb15a5d3d03c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2645c8d525573bda5d4ef31e6792b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265a91f9b8893a5fdc6adaaedabccab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232b6bcc779eab92ab38bd11763f60f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce8266996a2d43d0c9d8b44bccb48f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea671bb85b2e4cd96feba8ffa29397116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433872528def1cdfa721c46d4eedcd49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781591d70247d98bfb423e204563327118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378a7a32852394d4a9f0da8a787734d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46c2db14e6db2d4967d0276f27fad0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a32894c440f4641bafc6be69ae95f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195bf859fd4cc6c9526f9f2d85892d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e7d82db743ebe0ebaa78c022e33a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32322004f881daf9939e0b399702558124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1955521397d51a42f7bba2771efa32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb20ebf20d4b052e91ac3ff416d72e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a3173cf46823230a020580f8e90d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819da4b2c3bfdb4980d43842e535587128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e766bd665851c3d3f78a618a4d6884129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa20afb2fbb587397671f261e6c0ab7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84157a079082ed047f1a045d4799b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d0c851596cd6207eb40747add32cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1713ec4575c1aa43b279095a5078457133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91221827f336da109276ac0d8254425134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d836620c538bd5fa73e9a2894d62a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d61d63430bcd7685522ab6e481165136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f22d9e41fff5ff30f20577d0d5709137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e86a5c683c483b782b84cabe4ae9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1b726945a614cb7f2631c4799374a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440d7666cb821deef376975fbb7e75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d4ad91dae9fd9eb677ddd57349d9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdcceedc5be66695b9d57cdae84033142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbce5200f4fcb978c6540de575f83cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f1f6771dc98c664e3c1bae044b934144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb607ff669826bd50d05ff0dbcb34247145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4b068abb09fd6be3f67cc39a447fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce06007620399b0de546457f384fa5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8f32e78ba6f94aa6fd13bc6398957148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fbee1eeb21770acc6ee08857717a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091ebeb5fe08603459b083fcae2f362150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1824fc0fea6aef4e4af0dd75effc711151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71935502816fc0cf25de86e1b0a3b697152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30391416d1c97c17b81063735d763f88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddd9c93de1195368a760161a30a648154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244850ba13103cf494517944bd9e7c5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32937a2adccfdade077bd996e70cec16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42776bc4f15650e8cbaf7ef51eb40b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb2024f2867ef01ded5787058cdb20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60b0dc10bbea9cd184824cd99520e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e22b4a261a48ecc48e6ceda76d167160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1513cf3614b6fa852669161e128b664161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8844006aac2aa65ae2fe1b9a39695f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2edf5e9d8eb53ae0d504a333e90c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60add74f255ba2f5c98f9db7204a0e30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164505b04ed1e3075b5d9b2bd85308d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bdf69a2c05caef47c426674c94b64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b189b4fb6f0ef407497b650fe24b26c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13296361b6408ec5c5d81831d61121d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ac85095421c108aaeb14c473b78a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac452c29597065895c240a538694ecc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03b73db143b2a71707b7200e801a16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a288d5f625919e4d029d1d2783872e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74efb0322c453680dcf7cb1615157e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbc15406eed4cdc5521f0be092bc1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e860b971841fcf6af293010b5a4ee8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e305687cf6791426a50fb9abbdac5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232c386346e2b11278f5461703c918c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bdef6eaafe44fa625e5fd183a0311178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af7a64621efdf237fca7f79342f435179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82378b13cf5f38073c8b5cc58a7f0e39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cfbe367b7c1292d8c184a0e909e6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c3d00ab05778e5b1757d005c8f1a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce847c79828129ff663ea61f7bc640e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ced5f1533bf90416b4cb921d4f3b72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9781928381997bb1485d3fb762e174e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9eb779e8f9d12180bddc1f22f4bca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99795a1f936bc6676ec4325f6f900db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e294cca65f05c39055cb691365d2cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60333c5eb4f415810684858ce8f277189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ecaa3b7b9d973eebf0a829173b394190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754f1321a9913ad57c9c1a83a645f15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff0ba29ae8b1a986ccf543a3982c9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927469cb0847c493e746f4fdcaa0ee2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654ac1ce7967463fdef3bf7beb022b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ecec5ec169e6e25ba25d53a0ee382195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec292790be08cf5e93ae53755c3f66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a0befe7372375d272dbc477cd0255197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f68ddb6c2854f5eb3ec0f9ad67eb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5e58567e8443d7d578417f0f43d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53fe6bed131eab159eb4daaf12c90e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f09b3973864150ded713a717ef7405201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c45faebafa921724e546847c46034202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf769cc17408f90d2e7edb13036a32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbd49e01e39a93c7f1df3109416d03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe168d82545763eb1b4fbe1a66a14340205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b45d4169d1c49ae0c596717d6e267206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a6527323a2d318ee5df2bc82bd33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471be6a2c7c2f5c0d9dfb70513757f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388fbdc4105e2a17e99fb8ec375b63a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef51b8754e6bdcd63fcdaf7ef24d5be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecd3383d7f58ba50f683bc8ebef80f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca241f55ccd2fe094634a1f7987d5a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d382e2ce869dd1e674a013bd2190a1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d850252e1bcaec86bb295fa31a1fb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d9b7f1bbbc9cbef02e0357929a065215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297d0cf62d3d7b343465a613ddf8a6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cba4a00ed916a4c9b5903468ff2e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb009abe53851046afe561762ca14e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1439b03dd01485c10bdc4443822b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee0ae9469fd028057077be3ebd8f70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4412c7f4d323e4d61a18e8f90e032221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757aca6564394c301810f895e7ceace222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbb7067b449954a49791ebe8b99a7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5807b448ac1d3a0254c96ab4d2548224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba718dec012783477523efd9f24e210b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8723e37bbc2c107eae4aeb83209d03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014523caed4f1c9522300ef0245a2306227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17735973e6f72067f135e28bcdadb1eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e000abc8cb07622a19f6688d257f375229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ddbbe0b1b9fa0939528b9d3419a83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612689e255568cfd2b6996606efd874231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409ddf022d259459edbbbc1beed4f96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d093e251b59bbc756c6d494888a962233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cc5d004fac9900aeba51bcbb1bfdc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa731344d60d8d6217d8e583b8a2b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a710db28b995c134d1f74f7ebe037236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117712e85dbb33c304a5a37cbc01e260237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244627f65b815b990f822ecd19552af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec5ff28214f22054453fb6ea44a02a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28749b2317440ace20bb25ba48d276e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e72e5c4aa4450286a9e3745932afb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc94170c79e012a15897203b61f31e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df1226e8e0245fec56292d6d560d77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957d2ae4c0447a33f95b6e83a12a779244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7305cd1e9dcf9e5cd96a801cc11faed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97360dd593fe3e4cd5fba95b529171a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c90fbfe74678868f223ab64c2736f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b2731c3ddb08cfff63ea8dd5e49e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa99a0eb8865ca64e130eadea6856aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86e420ea13f3f4e79cfcffbbad6435250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49703b63674ec48798a087fde7cd06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c8712f65201a78ea9efb14aa2509c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041132d2464fda522dc031f93ec6fab4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073945aa729e154dbf4a47f55ac748a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961acf1ce30f276243277e4aa458055255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121d133294d423c28ec85912d728010256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec994d9e7b9b9a78d43a92b56c51b7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63420cd86780e953ed1d3090cd560aef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3073a846726967977d9b0026f581e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e65863e75e0439641b42710ad0666260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f34673c2efe480f0fe547e6fa92264261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c09c69e4a1250365a88ca3ed6b221262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466f144f6455c758d29ff00c5017c6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a8be994bd93b84bab2e7500a0d217264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb779e14a670a2d908830ec0be2f674265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb98330343f731fef8488f931ae6880266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbd0d02e02d13f9cb9c522866372fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6f3a3e0924cd213c3181971af9819268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a3b0d2f53372dc915a775cc624b7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8becfc83efbfaf8903303086a873ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da57781b45e67796f22d4216b748da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf11d9eb2e21fa386e177bf59f650d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecd956febfe0028cf765d9c7f36e7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5a7736b1b2f2f7205255a415c6f9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd9f47eea37b471e0eb7a0c9acd695275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa150ac6fd01f620c1e34c6089e8bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11564db7fae1dd3f30068bafddca30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296abc503a496ebc66063b87b3433932278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50955e126eaf8644fd3e4a59a4084189279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692132ddc4ceff1b84f515c6cf7a485280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029af94684cc2d2bd4b8426c81bb939281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e285b37144217e352e6818cf19e0d64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e077835979776a39548984f96eff81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98387ce8c56d893e533cb217d453ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71bf31a9426f7108deeac4b2774112285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916c48934b663e26123459a09ad55c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72871bca84af89c7ae8903a763a9e61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4925c1fc2c2e13c34a478aafa323d9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467783f728a4bdce165cc8c43429408289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760325259d64aa85281145c40714e42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715baf5cd8abb73cee62c59117408354291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1ba74d174d1df5213cf7692b30998292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80555cfbc1d155b38b7b487bd55123bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caeb2673e82ef1c74accc2f20cf410294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbf2bb010cf5c457d5bff83aa0aa52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c828ddcbb99518aebbe8ad9593551f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002629cc0f67541d3342c7bc05ae470297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9fefd71d4e341b5b4f07c437641c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bc8e98a985e5d633acd93aa516f83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71435830fc813b51f4e7b0fd9bd62f58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d158b4974ff8f0cb783767178e5ed9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f8fe512d28e9ec5188f735a2500a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525760abe34654c4d5c8ca0e39b5ba16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec49d541dbc5f5fc8d90d87a0988c40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d470b79b929aa6eab625c7579b605d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5090428fe22e3e44885fd5f68d23ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c8813df2fa7ce2a7a729abb9bcc48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb3bcf2daba91f701bdabf0b971211308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ee31f637ead19b1407168fb9169c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ecd4588cd6c5cc740f9e6a0c78a45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d84ecd40e3c18c81829b72cdb2efb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effb54ae94772993f271844a54703f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a3cc512eb81b39fb88c3f8fdbebde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9928b40e6f11add0dcc5e32210ac9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960d377514d8ad7711de2597bb9e0f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47828fdb63fa78db98159722bc8b8bce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22436db007aa99847f0e84ad59e3ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35540e1e331c2713a733f7a2157b006318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccaded65824a255c2b746c32a33e0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f35eb9d497a4a89cd5b8c831d83f60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da755b890006781f22530a7558d99d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d1c7dcb80efb8e3d04528948fcc43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bec5bb8e6fa6adf22989eda1b1cb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56467277a52199f1a990041576cc1c51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188329666a07a8bcc5f4ac6a634f0eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c3d13caa8242898918131c9afce9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0522d02fe2258e5e22f0106a449576327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2643e033ba2d988bdc8351f5f60157328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945624ea51d4567ddb155c0231c6d362329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce5d5739b50964da1f87e532c5997f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cd8fdfab2df918ff313cc179ba285331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c1426bb7aeeb692931dd64eaea313332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f75918f3a38a9dc0942aa2f6f573f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd9c72f93b80df32f27b3ff1340efd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f512bf3538222e6ce2d8f73335f5958335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e135cd9bcb06b78e2c3149e0720d64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45e56e9341d281a1832e70a5582861337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bc06dfdbb20a503f4bec91fdebae7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1243cb076738c741727a3901e6ed05a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c951abb74bdc9d26a5ff223cfa6819340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289009c17613334b71b0157f73c8da6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecae7676a327fdd2f2fb2ade85f15b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c515235e346bf29a3b94039ac3f08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c6c96bef40be856691eb1e5740eaa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ec10609534f07fd45ffd1d5889880345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f397ca679d2fc56bf97a762d1ed02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd36346eeb8daa890b4d029c5768ad3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a6b5c97c0a1c49b6fe310e901801348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82768a435e6aa7e27128c54e7b0045349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef3573ae3e376b5fe7d5a066660ed3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd63ec1353cd4ebed0c3837fe4dfbaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850ab2a078e88ed36d40ef0828241c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e7754dcc30db46e5350fc0f9a3799353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f6486d55b03844c2a363072c18b80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98daf516e0e231cdda7b1b5d0789cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0c6920c7c738f8b0dab35aedf5b4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a58e93deba4126e713c1b05c957653357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ede5dcda9bdb59d4ea056fb5c83ff4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf0f46b8a87a6f1b6b796941f2de8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175eca3cc6e65f0edc32832edfb52f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fcc63a06b5328fecfcdbf81cb628b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226dabdad3f7092bbcdca72f87f9cfe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bb295f3a6dfd76e256389a70852e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb58369c8c508f063d26eb2b6fe3a46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05577c9786fba2bbf4c46180539f75ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e33a0afba4742d597be4cefb550d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a68c1e606242c8cbd49441c4add7e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e4559ab9b4e82c3f202fc38facf01368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb7d7904512747b947d2f61384cade369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299744d80f9c8b35a819851248f7f0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de5e8a691607cca88ff68a1a9823e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6551c661912ed8a21b9db132954ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037716276b1bdecb3a3ec8d3d2a1114373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299223b47ce7eb123eefa0ed06073f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205caeeb611d1d1a97fb0c6a10af881b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b09b5596ce70c3c1fb3f4b612ebb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bccfbb9853fd6be09a7092c160d39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea75aa871cb280a3c96869bdf388e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e360bf7d916680038224f551e0ad0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877d1b3e8008ab0d60ec1f4da878c61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c186ec62740f19e808a6ea18990b094381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c04d3f64ad86da6acfebca960bf3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e9ece6e12677dbc395c32d15f9e6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbf2f0774ef7534bd93bb885f9ba7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88654fc3611745ccb05d5232511ffd48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1cbb1ad80b2379c15a250d349d4d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1463f11c8ee81381035ec08134fe975387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb1e945d9b95929e184ec06c0d78b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7440b3899a6ec1b4f655f45ccdd2dd3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41d992ed4e5596d609d091a4563c5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388787d299a172d7868ae6414b38ff6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c25f7658f4333a2ad338de724dc1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68dfea124230815fc223330a6b372c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda41f26dca0aaf515dd251ed4f586da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf00bcf9d153760550aeaeaabaf3f4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537f91a0d427790fbb477fb19510944396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d47d3fd20edb5931c4c38ed47721f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e6c67842cfba67d2deffd1c621093398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b722f8ddb460b0e0c602aff1adce0b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d1f63805cc6fdc0ad9ebf7e458b46400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff40f004760ac6c6898e3152b2816b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919504cc1a8b2d149da6c63d3c1f7391402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c534d00dcc01df159806ffc89d041403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa705f9e1ba24bc6ff9a836916a96437404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ce8e751bf8b8eb9da3374508c4b2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b409f7bb326e8ed2e9c86e6798fb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aaa853f6ae9872365afcbe3e70eaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f62426927c12356125d2dff5489ff4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759693112cae6a57b6aa67ae6f9ab83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062043e72984ac7c7f4ec82ef509f5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a08ddc6e0ec5ec1cfa620b6db73b7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f262d37a394093f272e951e34134a6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2237b196a5fe508d22213aa6df877413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de356bcb3459e84a4aa3f7c024bdc436414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116bd2ff740c2a9d1059da16c996e90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc34de58cf329646c4e6bbb1509feb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf1bda56984ea8a5a065a9f48f44f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ef540aa4ba6e9bafb3124113ebba9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4078883fc0cda266094cff80e586c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6e0d0b388125300f0cd1de2d298dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1278c64358d15fe67ee4041fe8eea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5510c27defd50c445d6e8fe8e8573422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5828b365499673dcc82f8f48c9e5e45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df64637db815fac9d37ad769ddbae5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184610c4789f3cb86c697cd45ca6f4bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fe26850f3d69ea8660f40911c5fd9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a63b1d973e554c78a2ef7afe9dca1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36121546ee1b2ad6a7698dff2d641e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083afeb5449e48d9336df03f1661048429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16550e8614649118d68203c50272fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecf26b8a899d194316734a9263f726431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4e81a27eff057753411386242132d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7283b271eef244d28334c4dfb98f2d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48acb3b78d27a3289232234f370d08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38221138a5be1414979703c3123883a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540e0bb88be8c6f5e17d9a0829cb51e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b71fa3f682afef857a5245b57c6a06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67f7ffad6bc62154ec82b8eebcbe9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044798eb86d9ddc0d4dbc9a2758e715439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332816d882043421c274a453429052ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dbd24c6775b85f30bf09f7b53fc1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a17f7c666438f61ce7fe623eec3591442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec0e1d1ce0c33d679eb8c15ad310dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20f06095d0e85877dc2cf8f0ea64f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f1ad3aa01c33e6e0f12b00ed5cc37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7439b2794211f2d8519648654ec0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bdd48d59b7564d80727ca0d79241c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f558a3effae22f839d56e52eed764448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8b430cf42ad4c2d3bc8a3f2d75d02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e621a787c71882a95031690592b9978450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710f2641e65df5611c234b1be35fbe1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932e76d5737338cef64d4b2962418cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da908f84fbac7199c7a69c26ad944d64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421ed1c2373d957ad29279c52282fb7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5e804c47adcab66e968d25cd82e96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc48ab410a7fe9d60dc6496b4bf1546456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52d31c6d31eea46dc695008a8f3fbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c337c9393573bd3d5db492c4f7f1579458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a90b346d4205723366897c1b232c36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51271ce6e13a16bd779dc7ff3b884971460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad797ad65b0d8bf1baa39516a632e17461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8c15c5425573ce576ab3e43f3be7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47451307b1e43f9fb6e8e8a947b99e86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c92e9ee3339b761f352291dc9aa79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757721587bf825760c4df1094ba05486465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec55310b740c1ee151a7e25b480dc46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165feb7ba1c2cd5ef4c98030e224bb65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557d1423296d28b7f1d5f92b5cdcbd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccb3a7447c505ffe64f95aac875fd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3debc7659e481aab17f2a3c6ddf65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b088d2a125ce71263caad444e33faaf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce097422e4c01cb760626fcca54247d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92053f1db7c4a0de802636ac0d106f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b83e27393bf2dfe02d771b14eae96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eff302f3cce2c712009eddd836274f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06445a1d320fc159c434059945ca66f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffe6d0a072798f7f68f851c249ef30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9ac5e9d681ec3a5fff36a8c96f7c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd355d201a3b0e57f09d90b7d9cf5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c8a793489f32da23567acb6fabd71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4d17eb32e4a819a2b6c7f2189de61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f17fb47a174ce8d18aefed4288a05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fb126236ef0f1f9e66e11519a3f00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2f53e7ace8667f44b22309fe3153f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd411da089f5bbc6a266a110d4a447e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86afbd86caf77816bdb3baab4c0117486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a046c31869f26ebddc46eec65155f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b0f42473e39f7edf1b25bea139a49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238e85fcc5eb633d3fed71d7529f428489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e1dddec9da0a3ea4399300e4b548c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722a79957eeeda2012b5ff125fd3582491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517b79ff641c5ac07fb00d67de6b114492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e79b796af081e19acfe105ca8c69d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39f0cf054645ab836537af05b7fef8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acfc0cb26deee4208bbe36abf62879495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa26d73b26f527e0af47ec3fb34b2a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be063148f3e06e14db2852dcb5f28d6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c7582ff5aa22b4b316e6205e71e44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0102fdaf8e056e010b0a6a7e54c46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be37a36729e044814449c041b1f4be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee48b75d45c9c8354a5c04ea154841c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9bcf808650fa517799af5182d8c72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8edcfd5e939080ba431f421a6af10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b592ce312ced0b985f947c44f76ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c814fa182a84083db206813ad95f8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde68a423a1c5fa31435d277d6f04370506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d35c59bae93d21f708f3bb9b10745507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876fa70559cb62d655e462c5880c89d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1ddb59f874a2466a1bd08e8b0c455509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db919e1483917daef22f9badf0fd3b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a464c6c804c45c2bd72209cd1a95014511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babe7281bdf0e7d67d2dd1d19d254c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135dfcefdc241a3942aa1fcfa4c7651513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15682e6691587901d9f86b57a87f8fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdde44c830ce6b1af8611be6c8752d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af55d9a18bd5e1e4c813352ae50c9eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90eb63c67562dac04736a9d619fe92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c46e83f94ea900f1aa8afad56c568518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9170e5b31131a155d563b3dc1abf03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8202592a25f9e0029212b3dbad019520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f965f29d2ded837f1a7099b6d330afd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba499056c2bfaea880849feab78e0e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc828a730d2327cb53d6d69970950435523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db781f030dfdfe2ae58d140caf7d73524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349aa8565be273b38f363b7f7ed794e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f21e74e0ed7ea50c5d45585d646bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27df41de302fb94e1fdd84e62b96a6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4c2d02286d6611e68567deb63e4f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974114226b822a728f63a173e9243dbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899724548d6f8172151bfc963506b29b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fff97223db41011c85f4f7ceae9a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a1852adb1f71f72e0df496d170a82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3939efe485743e39136fc3f770cba4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315ac654ac53a95751446f7797870c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0598e1172b5a46b77af3eda594635a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc95abc0021967c2609069b75aaccdf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f9dc058173315f070596df8fdc186537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c7b84e74d33c08f4ff983003a74a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb76740e959b234db57d9c8b6ef770539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a959cf47f6e4b81664c59b3f785ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad68c108be7dec30138ca4c8f673ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d030346851abc8204ae2dd20ddd20cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786021a2bd3f3708585f2fa471820cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e99834728111918fc9e7b8e6108b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7d35f70eb7e6c515265944162f090545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50634a34bedfbd3eaf80f328dfba7532546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eff7b3bf52e0549ec12522a0f4797d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acaf64a7e55f05a0dd9c774044d90e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffb95caeaad3307f5f5d5153b30f88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddae853fb0cd1cbd5d43fa94f274eab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d432f3809c12ab5341f0da6bff75d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92455ea3fd83ce440fe2045ab09ea33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14ea5c31932da391dd89cd053dee77553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4562988323cfc58815c0ddae7377f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9723966d64287240befa876b041edfd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd1f4c5c8e9e0e90acd1516b4b2d14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7713d736e80d88e9ceb37d88b7089557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b36c60982385fc387a3945cfedb1d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc52940ac71141c02817d4e57a7cfc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95923378b1067db08e0c68c4b2ab2af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f2712c43a912de3d05b3c7a2e3df2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622acbd4f0348df4bbd7fb004734f30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c30b795c369b3fb6505810a66849f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c104774fc72d1031150b023b49dfb3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb9420e833edeb0f8d7e90ebc0f83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9876c5e6ddcb4b63e121a0e6b00eb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d184aaf54b317098ef42828e9fa6a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7f0b8617d00e5c74f56d1b5f4ee30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ace65b1e48d72a5504f6256a80346c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8447b6617f8ac8f3d62d1bf3ed63d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393da6082bee64b75a4d1e382e2b74ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23dd3496fee5868af54158f976cae3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf3471a20406c495e732f9eff31dac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e2d3e09d2d3a3e8940d91f6d23b57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db827e9ba2150b9a55e4e373bf1e4264575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91381c5c5e69e580b7ace2d2697b12a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fabcd965c9260c7d00e7a8bbffcda577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38484ae752eeb6d982edb83e2639517f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e282c6b0e8904df3b77384149debb0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57424c2e705c03820155aca72ca339d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a9586d975bb8260126a8550dd2ec2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d494c69ad66bacd066fd538e7e28e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85875a87407bbb58ed8098cf75848e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689759cad7012658f856eb89b3d0b01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef2b40b080c05e14f2320974b78a22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee9806e38564a6eec7403d64d40193586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa61cbab85f231e5f2cd5030cca1c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36608de738ba1aced0a556f4f430fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c4da568db3d7005061ac4f60787f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539929ac0e5b623f625dba8e4c18f672590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed115cb5f864123392026f518202b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cd820df2d737a64797c87124000fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130963dda54ec59d125f5b28db34efc7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b5fe0beba25b303ad57578bbdef10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36448212ba1299c0246070c71bad6b7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154968fd2ba7ce2b2404093c8161a86d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4368c9e3dc871add1a1860fd51b73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285ab6e8012546667f64cb8a26398ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d58d8e351c0b69c615db6fe4aa2e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eb69456234666d0fdccd1b12492ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6946bafee9e53bcad8f3ffe916439601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737ec706b6eea610c45ddcae2f3623b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdedef7e2b36ec222d3cbd7531f889603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f0d808804acdf1b9db5687d1b6ee6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e266b4f7414704568c8442e84d38a7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ead1285316478f766e0fd29cf6f6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7be531eb2e02088e3116c5c97ef65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1571717f67102907b89d12fafe143bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ece9f803bc77e7576a935aa10c32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181ea7fdad0cdb0ba16c78617a4fa3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75555c19b0f03d843df52927f3d680611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e76352c44d37bb7f2998d420b91bde612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad476b8caedaf9edb95fb74aa34b34cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d025056d92c67da011a9ac0646a06c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fba0338af8d95ec05926778648590615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe260cc7506fe989d22d2f25046c3b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171b1542f234440248cd5bdcf249e5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf439cb2e86771a659a7689da23b68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdeb68781f93495e6a419c576455ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c61f8b325b1e0b592ed2af3d02b1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32b3fdb358dbcee1851a73ca7e6db7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f9f649ec0a28c5694bae821dd088f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b218072d694c4160e41385e685b253623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e60f0d6c4c89422805b0fc2937259624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6059e788c0fc174c99800b030410f30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99422278c465391188c782fca6bb7e3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1615f37ef14055a7b1ea0d34239b1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a764b92d987cb764c822c8d225786628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1c9b7dada6a65d7ed4e8547015287629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf32bc9da67ab433f5099671e35225630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b76b4e639bd3dd8483a36ac85a494631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295414eb220d9e286ddd4a7059f9038632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5911a4007924e5f998486aea8d44b94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa625f2b38c888afcf5f62a29ad4f6d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3478e42e8576b948ab2614198c39d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5291bbe6621c42c56b41f400982052636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c1fd0dc98693eb0a1859ca754f0de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063213e6ecafe233d77e973415856235638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d26caeef344d15925a5af12d21daf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c43f94817a72b0859e2de69703761640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b20e690b90adcdae535e0e4e27a59e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa075546b6a47fbce50194a2388bc1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accbc47c664f999f0cf499e2643dbf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e116476575f5f52c4074fcfe7f43e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda80a5efe8090bc8acc8f300b88318645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4bae208afa26635f4c3ad66557a40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036132b2d98da6e9ac20b249876c981647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb976dbd7410273719fa192a107f6599648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf516133b520fb90367be8c8b143f30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124627dc2afbb5f1be82bdcd1f122415650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6445fc0ddb8aa948e4e190cea62f70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c67c1373b103526abfa6a07f279d1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e5c33e009df1ef94be4f0807c20ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e26e9828fc329664743f74511ea81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba0a95d85989dbec2cddc461b6f1f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe531de916fa209ad23ae93007a8610656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f68828b638d8f27581e16c10e3b139657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da7b9ebc58ca26ace8f2f37038d49f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19503d437b16f68e0c11e936d764135e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa970dcf30921d3683631ef1d736e34a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac4d2c70439d19c86f802a0310a5a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97205a4bcbadaa83874cb301bc42bfea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fa8c9e596cb2f6248f35be6b94632663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc7036a81cd53072f9759c6b0601c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee65a586a93cce5e9682c2c2a07edd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33f1e54fc2b01733fcce7048f5e97c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aaf350aa5eb0f77eaa636e1d7669a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e75ac874b0a04f1ce247a9d1004c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7898e812d5602a5ffbf0fd3007da0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91075677e3a85bad29013dc0519551bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d717197e280be29f28d69f449f950b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ee995da14453a55c38c92da220cb4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06d1bd6b9c417dd58daac929c84763673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1319ec5fc5b470d4c04d155d64573f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239e3edd83cb8a7d3278e065f0fa1b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cade135dcd2af59e697d6117e2c31e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada28f097d2819f2ff4e8fdd1e8cff9c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd9aefb3043bb25ea2af63c695fec7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3f976f6e3c64bbc10e1f0ec394c1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e03beda5239f819cd98b32e05da662680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28217f0304bd3da37aaf5354acabeaf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef39b66742b9f3def7a012a7ef7b820682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403dfe02f0ac88f052f5b35a04ca6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5a5f990a3fa3004f11cb9e8b457eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55871427f30a5d718daa674f9e3e330685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050408245f564837e57ff3ea818629d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377bf84d4667bd53ab646d38cdc3822687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fea9bf0a32b3c848092e8a367b9487688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129834a15698e7de93d3cb730d4396e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84717025ee902af186a258ec97705ff1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce516da3190bea5790465fd86b8efe8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce47a513af392a72a7c3973907521b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68a416f72abfeeefc9a41990c0b534693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1969b288b56f20306581a772357189694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bff44ec772559c8f2902eddf58c169695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96283a7786fc0b7a565415b446470c83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae36cc9b8ee173cda9d17b5345e92b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d16a390d50d3a880e7cf2d0748f4b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ebac56a32388dd54c9a25b77e1834699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0316cd996ccc5d56d56ade5b90562700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ab43a610669942be06a63b32044ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c8de62c5687ad343f2b2b619a0e51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b74bc6f13dbaebd0996cdced3e083703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dc95fba5e1c4719a41dae6d7e5cad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1567f6841081ed8c5934026f2d14b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1409912675b1fb439f3da04de5654c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c3ad02ac23baacbebe9bf4304f7b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22b850c3de2569d96024d964cefaaf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b08bc06f64037a2f828f6d382767d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9386e686d8c96e45b34613d1856f2ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2a72fabdeaa290d0d0dfff499d12d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd181c4056b62e2073aeadec63d14f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc61b0e1fb0631b275b7600a69ded72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37d733a23f4dabfe97537fffc3f198714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178a0cb58bf9de8bc9b7fb7410eebbe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec98f399cb05931100470f7dcb158b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808350453bd6a92057ee91fe3bb0378717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1171ce553f3ec18078fd581f7e7f89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbf80a17af09ade4f881bd6e1f9bfa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16821cad45f31d4723a699596f211a74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439ef46e5cc0482abb2df5362a114b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53546abd323d32ad8f60a3d1692811722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8a68bc828db3c167d38d7362c69e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfaaf116f7aa4b0a885e55d0cc6673724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa9604f6306f402765166d92cc2f08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164f0d11f623b7f0a48b84dbd2d6387726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb39fe883655a1db57fb571094a32e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42341f47de92885b2dcc3501057199c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979f55739d649efd04faa7126bcf85f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959e2d3e192641fcc40bff84fb88c74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83a1513ff69b44b4d09fe1c39229c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4082de27fc3a5602a8145f42faffe47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d1a2c9978313add9ce76871c93f51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a21289319e339a7b121b421e287ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda404204e9d3ece2959e4151d8e807f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc4ece2f093e960d0da60660a9edfb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed445508ba36291e085e919e3f8eeaf8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e203217c7c6653ee8882117fad5653d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734415200cf556f9af3fe1d7723786e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448a86375ea295a717dddf4e0bf0dd7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cacbcb710ec57d8ac4d3fcd7ed596741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0a09ed25d05295aa7e2ffeae397a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a099bc9baf4d2b4492af65b5d23922743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542583aa9b8e0879cd5594b8b1347ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe840c320d50b074cee3d5257e9ba88745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afcc9f4f90b4163faba724ec5695c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d938590839fd989a99729d7fb814ff2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdfc2c4e9620d659a3251b293da929748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182ed4c5e02cba6a3b07789d5ee4e5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f57826e4a9cb352b537eb26182df5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7634c96f524462316e9f1f19c6761751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274b7fa62f690bc30a6e45a10768ac6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009d694c4984e583aa6515f1f387e30753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34841834842853f1a87876796478b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ce855798f3dcd3bbc0248ef25b8c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e3b36cc1be1cbd8edb92f887800a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9e0db1b687daa3c6d2e7205301dd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be797db7a1015e1daf043fca92ec78535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb5c54cba2cbb86ee43561fd39da546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43bc14e9ffec53f4149d5e9267cb587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc209c8ede19c5c5c11901186623bdb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576cfb2d399137910c751da5f4a53dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659d6973e684619007ca04cdfb7724610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14277cbd21717a187de463371508018311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56ccedc74df3ee6d1598db3fc5aaa912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208798e81f395decfbe68fd33f432ac413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bf9662a181ab68d08a71baa7d0bd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e9e3497f1c7475318cd291c811c6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b235fba30185bd8bafa2375353400ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ef8cf98c4b6e171b2b699bd25d08217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fd9b6cef11a02a7d925dd9808c9c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed437c92d62bee753a0905f4e6ed3d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d183c1da71da92fb2aae356faece4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dd6835551464f5512132e5f4021f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d297944a76aac3ba9dde1cfc8053fe122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e22ee415b83d39c39e6101cfcd82823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e906b59c4fe1da4ad38e9aeb27737824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a804479e4864b48eb27484eb94f9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da2a4b25e2287454c2a24b8e4a5cb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b32efdc1dba05036bebca8a0d52a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae8b633900a79dddfbce5cc647cff428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62b9fc933f60170d6007f1028a1fad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549d94780ce016a11f24dd5d887c72e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e73f057d0810400cdc5b8f15d046ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f039a76fb8a12bb8422586a01e7b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2fbbabcc4f65ffb3f37a7441711b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf02a3b888fa102b11b34c8f36b54034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972eaab25a2de4888599226c5167e9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f3137af3623e1db99ca440bfe005036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7d2dcfa739b7f652db3357a80dbe537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427d5b3f76b96d2a06a0fc66031c6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dac247455080b7e91caa9fde526c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23277b142166f778db57aa59e3659f3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bde59fb1c309ae5bbda4ec74096b4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcab911e9a9c8aa0ac507dcfaa081d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d64904512668f277e980595c044c9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843ade1831d072d3d81c287cf8600c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bf20427822f66b51eeeea013292cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612dc51920077d05937fc8af8ff761546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f51e71cceda4d291953ce50056c6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08b2b6e7c4dc927207cf447bf0512c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d3270bb29c3f92b8ded69b2ef88f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d90adc6f2dce73d396ca4584b267b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c1111a5f24ac0d20923c4b131942e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f1883e697c3523b6169a5b8b5bc5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44388bbf88a0e54c40255a1734833f0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf99139274dfa697165be1f142439a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d54ba34acfceb5bde14ef874cd52b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d72214da5bd273489d96d1b68947356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c5dd7db0ec263a01a6fdaef9b4e4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9cee1398ef9a94202fa68e013249858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e64aaf38562ad6519b93d6670262059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb56afc74cac5d27ede01ec5ca4cca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ea8afe33c82102cb7c4561adb56bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e757653adf96709a8e312022e864e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a112baeed07ad4ed6a480dbed06a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b91d2f852681fd3e97eade0fcf6b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0e7bb742c93d5bb010211094a7f7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a444f0255c10513a6c1bb8336541d6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09d0290e2622c6dd4628b36d02a6c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116af44f01c925edac51f68b1bcf67568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeb0166e8f2c2ab9e14965bb48699069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d18e4cb0a26deff49f086fde61480470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef08d7395b02978e5feac27a7cca6be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da9bd101fae105e7f710cea10d18df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95893d4146343241dc5e4f53451d1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31d167773ec462eacd068394e59aac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1e7be386d83733548976b9b7244d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2fe4333b480ac66441f1940a604e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acfd15ef7b50b3fc429b7526206c9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b268fe3e69f7b5920eb4f22f1c08278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fbe58638bd58e42342beda7d518f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43374bead3714f8d1eda25d8b1f1e24680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411377404caed070b843ef04110c3e5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6442e7d85566593cece349e307cab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee16ae77a9d6da28c752e88aaba69483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af381f04997876ff5d6ef82fe936ce184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115de3df95da636bcd4bb6d03f208cb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15c53bf51e571ded558a8d75204b8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253e79d33ca5f14ba8bb6257aff03ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94265bfa2c4cbfcfa536148ba311ba6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d900a7d418b956ec022e48f117f44789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710f55d102ab10fed33bebb32fb2a1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0de82f1c187152fc094626de8196891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65373e73f58bb268f3abd9da4e31ed7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41edbc4dee9d60f6cd24bcf3486bb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2348a1fe9d411d8b69def22214ea194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615dd34a0472d3cf3f1829502df1e4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b1e04914ff7eff1aa62254458d28296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe0d0a012b04f2b3dfc7f6150afd1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa761858f1e4ff1e85a6d4284b6d5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b572aca7b874561c6240482c848d9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132bd1d5f2de4412c7aaa7929dbcfb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122dd2cb49831d7de57f5dbef9ecbca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fed37b6af31ad7f2b4ecfe47e0c54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9ed8939967cf053ddeb855bd993c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175edd47184f6583f00bba6b9dc67db9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69c86bce7759834b6c1a9340c8d962105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2905b7327af3dfc6e90a357ebe1875d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d9a2579ce80e457547bfbac9aa16f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e247167a639483aabc3be9ee07ad2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e350efb92259db07d1616be124541109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f0a5742dbbd96a0027fb8e8c01399110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1304dc1b4dd8cd32d7a841d02802f31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309a25e9bae3aa3383190da2d935a07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3ae9e6fe85f0c0e5942e0bb9ed52d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e638de6861bf1729be29fea780d63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bab157cd495c9a9bd7bf6ecddcc66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885d6faf81ff7c6ac11a9473ffd4bb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c63ddce3d7b491969f6117938a4e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c77a4dcb9ad107ab5b235dfaab092118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86011ce00607d0707ffa2c74690beca5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf3c8a0ba5f136b78950f8795ecf7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507749c6bc78a64e1aba70692a28486121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b0c005773653b955d953d7ffa0812122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6981d0c806cd96ff632c9d469af7e5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c51bc67bd8dfaa6594010e30e1e92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acfd0ab24c1f7c7c8a7522c79ce176125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fe81f1a077cb662a8900458e11507126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94a36385e427e21221507ee4d7ee45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce582987f74d14109003652e18cffcca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f628c9e242a60a76356af9be2388691129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa726ca5a4bf5c7254305a255b6472a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b68d0e262261a323ea7d00c531171131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ab34a5f2ae3c47e75395e83297ada132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ba5b216a51ed9a827035d8d45d477133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51a80bf4794fe4ef803ae55718bed5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e19c2c8a8b8e150ef0e987b46354b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a44a1ce3b35be9bd1dfa8e1fac0c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee5f6a165bb8864a532ee85583c204137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e0fde7c249ce76b7f2ba496a27046138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d9e570308f31db5e2e78687c8e1ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223878dbfe7740a2f4e422bade6efe8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaabd918a3af351337aef223062118141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b561997ba5d25a53b84b18ca4140a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981e293e05367776c682fbfda86c08e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d063ba0b8b02e0b4141724365fbbdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a63f59c1e1869f49bbf5b65d774ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4f117ed14c07c7b607e139bdc9e91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26818062bf3c45f41af4c658d4737104147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854b83c3708b1159fe62f7bc43718a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e082ce0ac37d31116e6a0f9ada9b494149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d88deb1164e8095803b0528eb0f90e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375bf6819df3dd6c066b52b06cc3f21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f7f7991aeb9ed92d5c7200c8be6d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0534f190319247aa2eb199276df11f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921f8b1de07b2ae17845070361252e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60271ad215a37eec8323ee0c147a74ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bca47b9c73bc5104b396ea5df8f970156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194d785b1bd725f7c24ff41eb8c6f13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15505701d5800a3da1df30563866d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae3d35b13ab8d9f2bab54914856709159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c96e799e0974341543b9d12e966adb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e3a28c22e1001e8d025857c7d93f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658f3b9420acf9d579a97017edcc086162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6647c2bbb870089c32741843cec1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa6466deaa34ebfaf0a1690fcf9e6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db171ceddb2f53239ea026fcc173d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cdd4ab6e4695002b905158542e0ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b613d0b14760204542e813d7492acf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92970f82dcacfbfce598b880a923ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6209b953d7348bf74cffe86d412242169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc1a42d80ccf2ec8de99b66e5a2ea7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942352bf64d76e143e7d11b3c4f9ead3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0291a90f35be6ddca6b2c32723b6c4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2480d43d33f48f606c25841b07c8df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f94b51fbf2e4a2e2ba1ed2e6fb3c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727725e1e0ebd882187086e0b08f5d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b58dd458db42e7fc72716406f6d80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af365aedd011608f54e5000aeed0d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cfe4cd3748d2aa306e24a7b630ae9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826b0aec14f58ea48d23102811afdb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33823d3aed60eaceb1aedecdf7fd2b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc638ddf0bd07ab7682bc2e2c9c805181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9598d145f1a342a54702f3069f5a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6febdc2658fc4bb2400087ef67c24e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377be36d367f9dd260e3545b1ebc50df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cca319f0f521ef43591b4f17123cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aa28bc949a2951e463970153f73f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b9e610e83a185ae1dfc306460a568187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4ab3407a94bf9e30581ea750e1d7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb2d8ca7ba311229eac3966e371711189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0ef297c08b504f132fc8d40efac86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4fbfb40a385565c8e9ad652827693191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69303bb295afb74f87d77a377c79533e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a4cc4b9802da0fa932cf145ec27c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08867d2a837f23857e47bdedf3b75a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c719d44d9d97b243fd8b34cd84a1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ba6eedccc56693573cd6b1aed628a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bd190ece333bb0718df6316314eb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cf4eaccde8b378f5d4f4b20cd8d65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d91a9390667c5ee539cc772362ceb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5630920799a6fe1ce636ea642b7832b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9311fb44cec32b514d5e3f37ee648201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8945f10485caf7ad2f713ac4131ee5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c389b2cafca3931eb11f7380219287203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e6cd805f324c75e3b4cec2db8728d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816d8f8aab99b4cfc078ee821224f06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828666131afacb19c902c0177c139f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dbd37d9bc7a98613155445db8e83f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db282b4947859c989586e82fd2161bac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74484f301f68391f0b792b33d6e0ea7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59191f7f4bd09c3b0f8a9e9e7546f86c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c405b82b605215e3c4140cf4ecee65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29a1880bde324feb064b1b8a2b045f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75ae676886ff84a77f679d5abdf869213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b128653f67106320f3d40e573d16727214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162af6d267d08396be7e38e450d2cce2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f333de853946f5d66f3b281ff5e0f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd803aa81921a9e0bc10611f40c95428217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209c89cd551acbfd59728664ac75838218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990db9176a181e2c1c212c18f9f9e6aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6900af9a9e842f631682fb00b5736d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab825155151f2c5f0035b7317e4187e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f14513a18e995dbf38799fe48571a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f49983c55bf913350d3725ac12fdd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac76d3d32a3999f56c9b4e6aa8640b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83792c7cec2e3adbfd208e3f2ae84f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9738bfb9c6951f2b3d0e7ad2b409a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d0058d85a0e82e02d03b93a8a1bb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde83d085093a4bb90ac29041cb9ab8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa03fad71d90d5c913bc4785c46169229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b89b920b2c383effd517a41df4c3ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b85c53ccd462ea63fb9161eeb3922231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5353f7963e4bb81239333cd13bf11a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20e8b7bdeb23cdfb88b4c87a5ec65a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e8cdb7151aace8b358454745ea518234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a82e7d91c12e4532ecc44ddf66c361235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616e0539f5d243e3b8afe9e74b6d8f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e61392e68eddd085cd6a985dd571ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485982e21e407f0c03e0c1a6ce453f2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6f1d6e27e7e45219604fab86e0306239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cce0c51051f625cc969c7f143d400240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e3223323475f44d09582bed32b04f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216323efe30660313bc78613d28ab6d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff14584d6140b081c2368695a4448f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218d9d56ba84e4b287f8d4261553a76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e1e870f326b774c434db0911a80ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107802dceb74534671b2c1975fd695e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07806714fd2434447548cad18237726247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae9cbcec395700d50a7f9e9309bf0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99107a7ba96de05f050405ee3e3e98f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd54cc95b5b210d50a98d2dd767fd77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffd398824a99fda327c68be59a668d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba758ad59b251b96bdea2eb3c980376252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31b804bd6582ec03b6f23e95adcb5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2b94f3fae0a14cb3bbf3ebef27ac8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206e6fc4d630a52e4ee517bd77e4fa3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7169bbb9a672b26fab82ce671e37b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262bf901d3dae01a771e74192ddc9da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76569ca96825f8254f373de2743568e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eba8d0d5ef3b0e50242e49ccae3659259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a551c5529b15b050cad2cc7efd85b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0a759198d761fb768f21c868c34a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d981c737d60fb58d8c926c1dff73eb4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164a10c153620bd6e86be8d1b0e0057263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c320f046437d261a6744c2ab68033264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baebb10d7dc3b1090259a5a1eac72b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e15c2201709e96c574f3db98af6e0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08928a9460507a2cf41ee3d687616a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4214356355f3bc507705966aa0e35f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1246f654277e2b1a0e066bb129af280269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a99a6b97a3f758e8b1b4a6d482fea2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650923113fd6edd8c8a1c9d283c2738271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f08859c5674639d4a9fa7f18457eb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e2edbf1c21c018d8bd2eae7ab4dcd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ef734a941bdb129936f4391a8cef1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367b65e9b76f82947c5ffcca676fcff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b4462d01b5a703242bef57dc6a2da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24111955b372914a1d1638f54ce85d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96986e9785020f750ab1e09130c1c6c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f7083cb5aba4dc5903b9813bce70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466230f809f9984b3cc1cd288ee19f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff12b9b463a68da7b8ae14b6cf27867281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754696be15c87a15849017b3f4fb318d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a283213167dca400d8238479d5590283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48562805167eb96fe29d06a483e9c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974dbeb20f53b2a61fea3358dc1056f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4d7fdba7518d306776fa9afbee39f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb26442562e50c5a74239a817a4d79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4da4a17e346f57c0aab16f708e87f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76691ac75e41a7bedcae87b8b3397ad1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda97938501763ed6ca8e2e03e26def290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4983305840d95783eb264427471ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace15ec50c61ec39e2978b298f5c4446292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced403118746441d523b698dc708ef8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe967a0e0d0b8bcd9d2273d16c9e8dfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd4349283696ec22f9bd3da3624056295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc87470d6fdf2eb36619a4e7c9a4b45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cde19da3e85ad64fdddb06dc1e227297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962593a7b95efd88d4a968ed35bec63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96197fb1673a75bba057347a56166b3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e932aa0a92afb3aae1326734b76aa39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337782a6a6e83ce2581b868a102446bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ade7f5a7a6aed586ba0ecfb523697a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34209a8e772f10bcc81c0b18ff63e823303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee79a69b6dae0314a02762d1aceb394304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9a9463ed512168b88ad36faedda61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c4cc8e7027e46248802498f1d08b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206752a8c7866aa4d7b50611c50f2eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f7231707bfad0f828fdd4c9eb0c78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc5d67d75e6591e469efc1d135f64d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e10bb965fe263b020785b52ce9bdd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af755f6a105e49ccc58356eb4db4fe41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3f78b02a44e5d9979f951124af8b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512ee852b539cefbdcde2e443df7048313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcf459bef5680451c24cdecac8037e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f811265c9b34d2dec0db9d076f91f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e489c4918f645711446e48b5fa356316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8008fd31bb1b06f6c64cd87935f50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a6d928e83dc1e66e565d6698b949b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d67429bd320fb3ca94c60ff0170b84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70135be4841086197e8f0e40c3cc78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136faf47147a288a0a67c8b2196d0c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffa163b41ec371feb960b078250a17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c8fc39e73bdc91007ddc28276582a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699c5bde7d5a78e8fe9de33da1a139c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba848d5f76c7ce5e669ce71e5acecf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15838ad15c3f9b2eb03364078f160d0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec454014f9167599de7620017c0f82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea35e43385ffd3d0b7d589e584c298328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969e496bc7dd1734901804c6a8176ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796978ecd7ca53f16d9068ef68390d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8793963df9a0fcaefa044892d2c04ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b79b1e1ba90fdb6d7e9925c0b7279332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b0661696f6c362785225f403aa09b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ad8af63ec4d17ae56b8a3717b5f3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8aef5dcd672fae8b33dec628f445e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3856ccce8c62ce9eae9eefe457e067336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540468df92871fac362d121b5f653ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f494faeb45f1b4ea8218a81d8044df2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4cc5f7e1a6f9a6c514c8a13a5c572339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e299558948fe1d38c8539c6f610ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a6bde877e51fa39f3d39a0dd6c8b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35871e5d7463b17b2213d0ab802cf2cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d6365a4e7fd99cf37e6e0e6f3645f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23114a95fc0b3050db6446285200445344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265a8ffbc36f0029c8293b19f404e5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aff85e00fc821c615b6b12229aeef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34852144d38641f992ece52c574686347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb795ee743fe30fe072a9e3106eaf61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21b79f7e274e8058afc1193de2c0f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afd6efe332326858166946bb8f1e6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff51f3da8eec8f365c998510e259ccf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806aae60582d6adaddc78962a578c0a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617970bb63eef59257f1ee63b4ae6fcd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3282dd7702fec3bc8e6bd769ec781354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e6bc381d499ca3374ccdf029d4da9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f48a45dbbfe6fa46b197d6ca26b06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ccedb12599c9a8cfe0bab272d8137357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799f4ff536c622dfd17a957e8dda60f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66ebf88eabe4256d17e12cbd4a39e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20047f5cb0123e71be71d6f5f1bbcc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ffe7a337f871e5c76796ba6fe702c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a3f4fbb7a2d81ae4beb70db3b7bb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a52056c14fffd5f1ff76cd414054a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cd8ff5bb6a7991e6f2c22d7c96192364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df69a85e04628bd9883696d6ba97b9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d08ad390d9d50cd568c42ca16e0e5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a486275cd1516e436c99db01125a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a686b7db8eb32b61efdaf806103d21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2752805a70249b91d3f9e9b931ba2f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c414e507618e1919439ef20474149a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f988bfb277d52678c828e0f0b1ff27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86683222024a194078b0b67d4f88a7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9bae073f8c8a0f04b5b5abdb4d8ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2236b3d91601c29a6298534ef878f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46895c6ee0484e3e635868cb9ced88b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a0f2751bee3318ae8e172e16f414376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ecfd1c1014eab96fda22838482e15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df10face62e88012ae54d7ead5554d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318dc17aad4dbb51752978417e8bc15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88064b47ea9f89bec64e0e4868c433380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db99096e3a4ceb6e28205d1ad31d2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32a65f0b8bd0b215629de934e61ff8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf0ab76e2cb0c42fa297c6973cceb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f3f1362ff4689324db79d29ad21e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd070f17b8a0b67450dc0a7eb674aed2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75e359d0b514d5767385fedc94d9b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd09fa9bd810576d3027b8d369aa5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eb9c60144623168f98fe84609c475388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5b93f6cdf5ddd8180ab4a7013267c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1eb6dde3d57b6e8b4f85ea937a4fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc0835c88ac53257bf8188d51101d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e2cf34dadd7615c24980e2e8408d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a265de54700fceddcaacd791576619393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95255d4a3affbd0eea50a4630dcfdd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0814635173c729a038f110c1cafc5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece02959a8b55b9ba45d1c21c6a33d30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2785a9f0abf51f384f41ecd2f41c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a39ebfaed6d16ca63df8157efc85f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55294236f49d5a4d62c27e01b3671d1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98252fef76de0b4cee8f3b72349a36fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821e09509bfd63d7ea286509179b100401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd879b7c3d0013302c0c8060a83839b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc876d79bd0127dd589db5ed3ce5807c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e77179ebdc750ffda61a88efe21933404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ae66ff321dcf8cfe46e71acc06df0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae754afadf5413dd4f680d30841ded0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239ccf748e3a1ac174fcaf52057cdc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5140b1c94ce7866f475acbb0794b20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc6e02861792813ad43af30287b36a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431413e1ed3770c0e4d20a9ebb9cf64e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188e1c72cf12b64b51e29e93042ad0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5f6ec698e0ae458eb6fc92ba4b6f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c850ceac6b654dd124d971a5a0108413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca78521af6013aa520a0f37805abf8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a677056f6af48ccef7007a3e988fb21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f559a856fa3545d633cd8bb3603e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b16e418a1519cf3f00581e44333de6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22623e37cb82ae1e204d4b80d6ea83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc58c130437c8084a7c939931a98ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df68248ba40eb18e4f21f05baebcab6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8065c6cb32d9dec41e2c7a39a2cecbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b635cf3198454f20e64137f0d407e11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f06a4dfef89ecb795eb29de0cf0bbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4832fd0387b8e9db3c599215d90dda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e45422b61a7cebc06b18ff96db868425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8ed485e564d34a312bbea14d73526426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93333ccdb92d8cc8d4581b6c4fa3ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55143eff98f5070d6e51502b7406866428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584e3629071ec01831b6a30aff2700f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20837b17586af6477529651d1ad0ff98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365631f07f8ddb406618614b0f2dba1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32046e4c1a807a7f10b1976e0896bdb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a90f2e72c91d31d325b7f0d50678e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956b7e963dd028d9d70cf41ef1d32d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d6c1e98a60629b07e92ea79dd87df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621b10fd1eb57899df7532cc712d663436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e73732f202eeef60d87fee13c5e2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817004f1c568f4c4ff5d54d73791c87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b4439d3cb7dea788e10d19195dff9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae8dccdd830bee4348c774f8bc7d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53551b58f3cfb32361cd21bf8e066163441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652579c4ac4657ab7e5f7bd2e4ce5a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203011b1fe1dbb7fc7aba03980377bca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12872579d42b86f0881d094ff69cffb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12075ff45cf5f8c2d7d5d45775984ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6bb11e6cfe4e018de9fac8242d133446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cff6bec1cca9f9adbdcbb7d313eff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1832bfd66edfb153f507f2d5ca2dad5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b2f54e7a97db892b9e80df40ca7f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b61467078fedf32914078ed48490f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73d35126df820fbb5b7edd9ead459451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcd932a66b96b4a4011653a80e4c35452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf61c62a204e5f8f229d477bea8c4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6741184600363916478fbd2abe7bd4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e665bbcacc6d21fdaf499773ab0f82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67090898571594a9ff38000d3ef87bfe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733b75a11ce00fd36f5432379beca21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1962872e07012ea4c2190e2ea1242458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca37606ad3bd68540439c3a1fc963a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b8b684003d979631803317d444bef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed8e7cdf99a2b1c1b989741781de6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3a8fbf655737ec9888a998c47f336462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b0a4e2a0ab3a09fb802d43eca7dbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7e46198521515641bcc20c97099e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369593223241d50fda42c67263a9175465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c9ea5c239fb05480f165344d390f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c45fd737b54bafc5b9f41ad6501f42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c565b1d139600b6d54f30089ffa6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e8cb9422cc740c8b093347cac62f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe242d2d42d6deb87f918af736dae7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd004b1423463a6553c33c736df2ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc45915929f6dbda122be7fa98b9738472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bc119157ab738c6bbeb19755f9758473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c3ec12b4b95ce5f5f5f8ea2806952474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775a91ee65c8adf96f6f300af395f85475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1719172438de8a3a70ad138ac8d6b1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0e63116c9354b3bf0b8e7dd44cd94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4228a36717f06d5491b0556c002107478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb2ee033e785acfda54cef70e6ec67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd71d334133c8f49d654ee3a79061c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f7af433333f6c7bd4d7afa78c953d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177fa1f2e9ef99adf08bed73147a2d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5248843beeda6d5a04fef158c4d33f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2d68734674a12b8cd7d3891761137484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fdc0aba2b8666b47df8faadfd5006485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f512915137fe461ed57e2c9b84097e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0133f98a810a312e0eae9b683bc3ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a39fb2172de3a94a60c9dd3c70677488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f964487f55893cbdfe411953df896489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f32aa04de98611ab27b5e6258c677490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd9aa015ff94a5e5d2aebf5a7615c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19568541d5d90283124629b3dac7be18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d90336ea6b8c80019472302d91333493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfa90810be59ae6364f556bfab2caa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b373c46675521a7297ed96576d459495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bce8cbc81283007cec265a56797d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4981b773d47e992fbae4afff775209497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19238721d8dabf9c505d8fac39f9d86e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52488f4b63b98e120925741226eaf4cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c736fd707508ee93fc619e9fbf0edb8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43754a492b626e53b8d04bedd4fe82ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60cc49fffba8d6a2a64e4fdd16ab52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cebc77bceb7eda5f08d8ac49dc0a2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6289e0e02f00ec471a5472d942e92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ea8d58e1ee1f3b18fdc07e42cf26c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae584129f9990d0d916abf915e05ca5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42096d55491e93f77eafa954582243cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361210ec96383cb6306c8bb4ed02828508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939846d1e4ba4c54665791781bdcb261509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe85283a2643a7d1e8b9c4c48aa422510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a67df93412bd9dc5a3be18e14adc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204c049c52af4e0d080f1c4438cb171512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88617d0f50ef287d65fd39667b8dd6ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8cbad51b425304ae7e6d86d17ce0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbc36b11856080963c7779e3aa8167515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57cc60b8220f922a8d960c41327e87516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990005b48953a2f59a515e9731a6923f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a042855afc3144c6a4889bb3f399e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8696a3ae1311d4f3c22c76c65a9a4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896b26fad6957eb2218ce94ee0f3f0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1a8e817fef1aaea96efd7e4ee0831521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036318e8e86de5c7f38e5cb53b3d60ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f97cc214f2da4a941230791c982ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc00752ac11bd2e5f6b56fb0d3f9ec4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5da24b37acbc7d16f0cba6f002a907525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617881b5bf4caabab617d34911b4af8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35465b97d47adb62350e6f043242d148527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d3ae02d4297b6fae2b7c1030d0914528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afa6844e30bb2e955e052d594b7a6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddd6c4ce0a9a754c70ea07e6d6b588530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63bee40bc9dbd231356f50c83a75bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ac1aaafe5dc4d8d0ff64f65a91828532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff260968578ffcde5e16281dedca4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fb27e58fcb5c820f2383e67826200534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b3f4f3330d956a508526de2a0ad0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeb91d4d2c76d4df05526b3238c08e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960300af9012a1bef7f37cf6bb6a57c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5a01bf92847b3d2aab1f78f8b37c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a929f43bcfa1c222b9b35790c8ff28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c847fb6ca7a581c77a71f6b781c2d52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e78fd0c763fe28296acbe72efaef2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575973635b9f038dd34691a60c80aa2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7387517298d9ed1dc6ed4e475ccb210543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e133b26e810cd4c3ac6efb4740fd76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfda265fe30d6d43b60c3f8e14ccbbd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d6561083cd64fb3151090707df3f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a3f0e5a1d0e3097a981d1ccdf801e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa83eaa9e2aeb1773a0e907857c9965548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18974a9dda7de095996d611569d2bdfd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75d05b896c37e01b4306ca5272977e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830f4cddf3cf77fa77e17db178b5169551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbbfd1f94e65239e62a6ed3c393ee3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeedaa56cf62baab1dc5e6932b9a77553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b38a96e51e8c6279269cfbf00852c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263250c64c08cbfd54237b3451c656b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748baae4f4b3f7dac44981b427131f11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef9dbec1030676e0f4a63bb2c1d443557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20979d3b6dc0130358dfe653eedb87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8905f00dce65f43ffdbfd06ce4ced559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aba15100f5beee5f07c078c08eb49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e274e49252f33cf89018b7361cadb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde405626210acf3f82f84acd5993885562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b25091d58cd197ebc6dbb4708b3c1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404688c530a7d7240568de34417f3ff7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c3fa145e43294c977dc94aac695a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890c1b92973c5ff0a68f3e4db91f45c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67d8f88121adb05c5943b273ee03a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef569183e6e7af4aa921dd198f38651568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff9603d9570792eb11205a08034008569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dabcece1c0f431afd0af1dd47206d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ab71b85d728412be096ba8a288a00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e04978c3cf43e2a269da5ef7fabb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf16004b8eb6345e66c8f3f0bdc1c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b86312887be186f3ef9e052d7d7d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2cb69e93107a5a7dddd6404823763575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1df72af187ea4a1f61de805431f709576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5eb2751bdf2c93ebf8f622495670f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87a9495e24e847725ad41e66064ce5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ff29608f4fa729875afa8d760be4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db875228016091c67a684d594865ffae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97faf74184ceddfdfd703e8563c0cd5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2863bc49ea7f45fb127cfd1095f347582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18134a271e6b1bac8287c30ef2e5fdd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e775bb5ef6c4d4a7bd63e58a14a46cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f913e74577c88c4af1e46d48ae235585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf6bc8fecf90c3d34672de84152493586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909783de912929eaaf5449f70612945587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a78103c46e754b4675fd6a0be9de0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c72014c58a38c7d662a42610d8dea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9285f6d389601d60edd06608357ef97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c91b3b91db8b8a6409029d8f69e73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba181bf8f09d32c7984b6bd44b1f1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd36b72d43e8cea6b57ba2c63ab4f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ed5a2d4bd9b3eec2a8732178ed6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5af337e27c5b7fa0cdb5a1930749a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998f6f6bbe00d1b353256ab5df8ac35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dfaf942b197f946fec0883a1179c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483df407aa68f85f4fcf479a089eb760598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ada9548401f8719a57c36f1c8a3d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627755af165d0d2b18cc5d9f9d1eaf1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9175abb305e6c46bb7f5609afffbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27005ecb3cf361b80bed283b3ba6eff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76d586bc3a8241c7e1b64e564e9174603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc36ad192b40a911211c252d1a0a14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fcac837053c4dd872eb6f2d549d76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4ffd7ff483f0676890bd345e5d5a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7ea240081e77f49cdb7dae0db9063607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34772c3431ebd82a2bc288d793427608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2db9b3511cad0df018768b659f6ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa701bb54fbe79034069c1e67eee98a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7ed6c12ff6ce838902e21aa627a7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3540534b6b17d4c19bb12fe06a0c296612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f6c4bf551bfbc5cc6d77fd1ae8ed0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd40800c12bfaf9da30e4930914efca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d1ab74ee38c41cd50a7328c8d9b08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508f12b60d50e20770d1dfc0ea5abac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae797f9afc1ec73f6b48406d116685c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2dcfcdf051d1c79a6bfce4560128d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b14286d7bae5177950ced88a4f33f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7114a6f9ce1b8d444888089c289695620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175098baba7ee066568b42d0c89ce91b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70870461616644bf3cca52c0b96e55b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e0c023e4d17bae95876c8c52b7cf2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6af0af74cc3e16aa93ed1fb0ed97e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf39b3fe6df2a50f709f4363bee4d8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01245c13361a553abd6b67632f36a7e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39de6e0897605255d6a97b0193a4571627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7c4f28d292a9277bbe286de82c7df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e86198a88fd30f59728124e38a173a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d1efdcea5b342d925c026f9b8eb98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27754b348ad835bdbec23fb0c5c6aa9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0888a42b1a604d0484ca761eaa8e635632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d99b57d8926616785485a6072bea6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3141c9992da85b94dc43455e45d4fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eb3fd40109a1e130d56b9774da3db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7cc5fbd6dc2382620f3c3e79ab67a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c06aa54c3943e35a294dd0ec8772c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8b098c74eee1394606c0daafd26d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d2cbc0401f128a4ec4bce6ef8fd24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aecbd08be16119ddfd0d4236de51d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2ce6b51932ccffb511b7a40b1bbbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850f21d5939069821cca06e9a6124bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e06f2ec86257175753025c7c4e8ed7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302019c6d875e0858e81598aa76325ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303370cb3775e884c709bc414bb65b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb665d5f34014a7037ec7e464fbb6a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b68a1d525e8994da4e13ddbc4c18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d68d5978ee77b2792a3451115dec6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463f04419f8d00bd5eee3f0d98f7b3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2562ef97e8ad60d905b092e01585098650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57468fdb27785c1eb45212728ba6a92c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401cd7f5be54e29a5322ac9c38681a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b73cc9d7fff68b05c16262dfd8249653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7659f69b06c0f3ae15c4b8e62f50dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b650a5c9ac88c0e7d71903f29aa052d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e52c3afe36bc437210b339858213e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd09fa4f3b53ac06ee73e8d10b88d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5d98b3917614e27bba4182e23b08c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3f761ca4696bc83608b7cc07f7d5f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480e26ed100206c415908e8ad284ba2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf648ed1889b1f1ab6c4ea2a37b200661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b37bc2ff5ea6b2bffb49128b28c03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8be367b4b00bdc8f6c5023399e996b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a7057fe023d8fa70f388109e2f478664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaf7bcb0cb61d60971425e515ff40a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b56c92a72503f63c67903d1b6e5092666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1185503121f049650371abdc97b3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47c949cce854e310ab84312a1ba6b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabff13a50727ee220cce2010469970669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671c8334da3231ea7e76e55f3cf8737670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d281e62c6a12adb84cd9e09491a0ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7b5532a75f4a8629fa8cc8edb91a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bff9734c51b25ed13767e63da77ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8043b11d0167afc7cb05b55a07c2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a14b23a2e29355636f675516ed816675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e40116cd21419e1b27e004ed96b513676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0146336bf98ac316cf0611b5d4b65677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468822af0678faa4ac3f7e2ba106930678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe523b7d939f03d32c50f1997e88fc96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a777fa79e9384314b21ab23666143680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7c3686db8a122319b8b7a2f0712af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df190d225c54998f3b2cb402bbf78db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed6d88af00f743e69815f48bc9ef4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3d4491b200d3f0751ffdf16fa08ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe80d850ff8f3a69bd6d38481d9e62685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8fd5b73ebfa6a7bfbf6fb87cfa9e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f60c193487d9b7ccc4ef8e4594548f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1343494275c133bedf9eda3f4cda60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac190a881142e9158a8161d04d9d1811689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca5a6bb73f1ff6b6817beb4d684f05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd628e2ecc9faabab15db5a1de59c3aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7e53533e45e7357f4519e93233419692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8d09781ed4debec3a46bfcf2e1795693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb2bb7fb88b0c1a4e3b2d0f8eb9593694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6f5d235ac030daa8d9efd2b83e7ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1bfa2b04694af800de4e1097f09bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ca10b621110cf88b5270e5957f1b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea201577e21ba99d6da6d364a32bb74698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a7d190a7d56a41e54d234aca7859d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7336185dd8706aa0f8ad551e987bcb8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07731cb55ad166c2777b0ec50b7b68701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1c9091e7802d1e00c27af2e2b7cb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88990b13dc2e059fb2a594d6d29742ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46782af7503e30db466f8eb8c9f5cde704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f4dba837bb3f913f302bc41f105b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a33a101b560d9758b5ce05b935667706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442aa4c11a19dad7ba6545344b4c35d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a285f17f927b4d1bfa766de48c4fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e15a635de3637a7c234b3d05723ea3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668f554dcdb3ddbfee0e2f0466f80cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e1d3b03919951ac2536723ea6156a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759486e9d4555e3736e0a9824e82b34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da385d73d74e59536844cde5852a440e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcf3ea94be476a3ee6938c42b18ca7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887746ae2319be84aed8e54f27604395715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236cdec5292d615f2babfcf41176b37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49145a6eeed0573c314ef138a4f3aea7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a21ae4fab922c6b3509c7b673a044b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e4c737ec77a53b5af9289d5734056719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a79135c3f528e836f84d1424fd354720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8245b4a89f56e0804d31594e916fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b921e7644c35ad9cd8868b9a0cb6a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99126a1913a80ca53955fa6df2dbae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b9d11a3cdd7de9eb063ccd732ffd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b860e97466c1eeb0cd992988d462ddf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc681585412f9f3a9e563f5de2ff4245726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c71fdf61af8ad0809a28931e8ac08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa2a243ec1b9c75fdec043adc193a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89c29c49f7fce21b7e16ebd0bca39b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8779679f714ba08e0ed732f64a3ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6ae2e0f26b6802e1e2ae904c7896d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf25f9fc6620153c6ccffcaf7b9327b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb2fec14aae9b345301052467afd48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b3069c9dd340786c26384791e7f9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ca18ae47357b502a923c1decb000a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd7415e99c3aeb92635071846f009b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d57c526a5324dcbd97b438c12a7a1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f45f871b0ecefbbe81f974c6849e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331e5b8cacb6a2e30addd7638d78b56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7865de5800cd8d8788248bc4b2ddd86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c376e0896be16065069e7cf7912230741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53781f97cce451f564db325816cbc00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fd0c0eb36dd88fc5ab709ded2ae04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f885ffdbac1eb2d42c9613d0ab3b2ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411c959006da36963274ee5edae2f05745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcbcc9f8b95171b7f0039c85280000746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31762f0761366b5dc03c45ba0457134f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f2e626a8c9ec349aa218a850da80a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a464bc9eaba27d6cccc0e83639edf57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aa838b45d0d266f47c96c5d6e13ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081aa6e64054b45bd40477001da7732751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f2a0e69ee37acf7578273ba0535ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a896fa207f04ea79c8025dda0af18eb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>