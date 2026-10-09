--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348828652cb34acd048e1a07067bb6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de26ed1b557d6605ae71229983b5cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f45919d9207d87883976eb408fc8543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918a0e610137da2547da075e50998284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e3824d07e673aec3499edce0139c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa9d6feb923e66197f2bf108b642e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1a2adbfbe2f29ea0c9e13d31a95477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199445180d7c8de8c38cbc45dc2d79548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d235bcbf4b391e2af6d358e66536f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90279c04c86eedc02acf0315a9a25e8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f12aa349d9402f25ee751d580449e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78081d62504c3cc47004d9c2fa57bd0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c766d9518f75bb8f96400da650b1c0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267665209dcefbbdc31ca6705087f34d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf4db84bdfedf345f6f14164a6ad0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f316a2f93fe0ca0156fca67047fc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe537dccab39cc7c17cb6e77db1dd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483823f6e7f0e3c30d0224a2643b0f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb840f4f5ac272b32eb778bbfe00e3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6aebb3fdcd1df05ca16c969ee4be220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c228b97701234af83e516c946711ad221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c472ad058d74488b5b516ff6832d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23983435f928c5178240afe6f7bc6bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7cd72f0ec2163bfdaabc2d62103324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7a9e6c30c62f78aa1d7f995ce3c8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1b75211de0e97bcd87572da2c585626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c824d13b3714d121e816480d5aec82b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4e096975779a28fcb0ed5fe8559e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28769541e13507639a5993c94cf10f6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78146500c32e6cfaa31f6e4e7f7febc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0f9e464d16c92673a60aec7e7a90031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ad5a545eb093cbbaa9676f6bfde1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50aeec8c4c80a4f93c796e5605f1f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7756520a77d1ffa64693545e2abef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a89c04b2a5b86fffc6d082c8d703c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae969e674e29afe18bd7740ebae338e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353a782309ccc87038f1a59f76fc21b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5599a0c7bd5d20d80c0796873dc66f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ded457af8496f77c975ad6c79f5e0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d949187d7c7f3dce53f24e7b11f17e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca97d4afe7b0131dbef22fe129d3f2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79844c036c8249281da71b8707c7a5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e189b21e81a75df33af4fb93c830e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28783c8b6d7e775e1c5475b61cf642944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62441708b6110117d9d037df2cc4804545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067c9cc883fd2dede56da11ea8d076946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5181d85041859d88d65a22b7b04bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba6c6a4ebbfc2208c75d25d681d71f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79be3ffc42775383be4afaaee876b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f69422b17be0b9d6b21688c3c09b8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fceebc7d6f113effc54beb2c97d9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47559c1686c18a5688bdbae7afdbf5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fb6a2015eaa51405d0dbafefcdcbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa0316c27e14f450ac34f0b9adc60e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dabeb72d8f17dbaf6898b448a365f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd3db466f81280acc55cabf47a1d0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a33c2bc138de2be1cf4430e7ce26557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434398f40ecdf780433e5f8733595af458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d97ada41bf23688f2bd89681d633059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af070367d2c7abd121ebabdc4c42dbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea758c4d818749ef46b93c82a87042ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef77bba74747a6282551f5b06dde3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26085fd7ef1822b7b6d46003fd1dbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bba2a29cb7bc83236ce7746f8466cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda86aa7ed5db23398f4b4e873d1541265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b6226cbf9881301c0145633dd99b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b728a9cf1e4959930d82eb20b51ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929295c03074e6a7e0b5d0f37d89487e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05599e268d9c5d3c2ec4d2131da14d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90246e3e6e1559145442d9ea658ae8fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df41044a9d24a66e62e67a3a9a615a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf393bf914d338aebd04f4f54b113072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfb49204fc7c6964accd113226c00b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994c716c18e98645ab50ac51819c91174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311f864a70f3b858856ac828bc9763875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23201f1be941f58f7d3f677018d87776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768477e9151a67107c496b34f1251c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24af66916e498112fcca246472a7de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e2a526b65831a84f81863bbd670b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc092e85eb7f64856c93c603280cf22a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950405f2d07a70add62b1ebb7fe71b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f02d1d86270c99d422d7c9431c31e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155b9a88984d38cb0d4488e21a258c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d69a2c5f0858a7b1ed7c567abd45284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59a0ae489f891f2254c809aa8bed8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef55a67ea46dcc549c6ce60ec88866486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ddf7e536c6f3835b87258151cc2f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6d293189950b0209e9dff24a4022888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe7777c6e6a801fa9433270ef38a6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875e1bf74e039cb01ebdcfd6d8fec3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ea222e1b1283b41cc2373925b828191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f457d917b93e065b686c73856ff5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac0bd89d2bf4000f9be06012c4aeb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1250eba61666fab7d8c914d5084c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da21ece92f21a1d3edf16360a91886495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e91102ca3675bf7914afc356414696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e773bdd5516ce682a6ad8e937ce87a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f004d3cc926f924e3f4e92b5c298ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db697d8a83b58f5a43009e8da897038a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259c7ea0ece901f77f8cc0d7d9db7a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cc7c2a37f13f61a535a7e62f4018e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f98d4842aecb3b50d53309156467f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b7628e990e3c37ecc86c0a6736d65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593d7ac35f90594e931cc4561b1d244104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2518f48ecc03d3e36d6866f5c9889105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc648f1dcd4b2577bcae6542f381d021106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdab518ceea6abf83bc7526d7a12295107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaa9615b6eb268601a41f324fbea34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b779e57aac35dd4b1f846e235915109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44be19411570d7522322436a1c0f970110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa37fee9d1aef602ca25e391c9f149f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bba57b49198b8ab32c6d3fe38fecf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837b12fd2afb7f2a1e7a959c8f931ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184026b547a0a21d2398c5f5901647f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e53c14c6d1fe030cfa5957f54c7aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa32f3500c804e5947f3a2bcbd3a35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb51ae17ed7f16947be68c09cbdc76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb51bad2691422003bbc6b94fa38fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a278b035149284b76d6f13a7b8ebf9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112f340b4c11dd1717f9af2827d0e5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c384bb469aa283851728a7dcc5232121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014b1a809019382c1fe55024df3da5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413551997e0503d88ba9692a8ef3967123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d390b369ea2b2463e9388664ddc20a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373fd030dca61b49140ea4dbf5e97e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f487b35b9f74ad4209e37f4ffa4bfe5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8b66508e34719a21c843f1f36332b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979cf4ab1a7ea5cf0b2470b4e7365fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f09ecc4ab160ca33a1704d5efee6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c438117d5ab3e56e0709fdf7f3fc528130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7135c93e98eb48b4f33211591e14071131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc64f30ffc97f5ef9b475e55f528003132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4d469f2b28f7373f218f125ba2851133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a0142c6ac1a26aa164578d268ec2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a829269e6f95c9acdd5dec417d162135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f3cf193bc55304dad031c084d6133136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43922a2c48918b79e7edadfb71eb4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3cd37bea9c018cefce4a115b28145138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b94f24b47d5aed3afdc344e33a188139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040664d4a2979797cde8af16663998f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47893dc5453cf37353484a6bc7f372c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde910fba223a052f2f76b600f9280c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda03d0c645a5ae4881a9a3f0000dbaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af800b1d113bc43a6784d4969629b8f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfc9e69ad80484f26407dd2bcdaf01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1f5f20f1b690941fa60c0db679c6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36c851d21422e17a81bfd0141d43c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220ff3ba5b61820ef44ab81ef778a0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0c00b71b4d8cb08de7771c418e34a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3e1d788b82dc9e5a194e5b1fc74fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f683abfb6a9fc6bf2794568ec555f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17db1b43c7f53009feec79b514dcca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990028aa7d88885a1d35ccf4576331e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f525d479fa7834a5119d1858eaaea71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7dc8ad79300674b93b4f77d799fb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b8069e573e20bf845d636ca5792c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49d0fdc528eedfe9f0249dc7645092157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f6546e86e718203651a19867b24c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b31b93b851c0e82dfdf4e76607ae2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37346f5c95a72b3a6ef01c22cfd75d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a165b195d183ebfdfd43851c1642346161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c643d067b29badd44ad4cc9152286162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47efc7511e0a0a090d7f30dcab698ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab1d0d8e02c9b2e4fdf4fb2edf76e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f686bcd0f1a1076cb0bf5c5d254b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046ccfe441751c75121b5cda0cb2fd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159a8ce8ca56706fc4afb59ca1bc0df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71650e8a860279a4f565840e6c9d6304168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4156c88a5f555e9e69e8f325b7fe2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6500d9efad798c2cbc15a44c778306170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629bce78c4e451432ad1a1b79c637ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd9da293e1eabded6042facb610209172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fab8a1a6042c3556067c7e49b0824e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb00aa08e264d352a6536c1f4ff227a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0736b10efd82e23718fcb0200d0589f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cca487fad6b3228de08d9f647256f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb9ef03ea2edf7b8025c16efedb3cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9a2fd5b63289ad141f543e309414e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79edf32974f593d110dff084ed5c226179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dced2c72b191ca2ad2dc476c746a856180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7264a254135ea4922e8e34f50c95b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd05552b82b04438220bb7b0565ca0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c4fd173ef3e39bf3778a6f6b22c6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b527e0398f85052eb7d69f5bd046f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841d540c9cecd789961a2cf214ecb83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d17dff9ceedabcc68d6cf54e099d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290411ae49f6dcae81f88fa18b9e73e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5b782f4220a520ebd6a19fc1c97d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6363c1e39b1e25cf660274abfc7a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc9400d196bfb15e8324766d563260190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b295dc3cf612f67de13f92ab60a6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89cfefc3c1f0a15b28aa04901b1087192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a45981c798ae536bec29cafab02a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fc9b1cb6cfaa5b6b0766581f1b693194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616923ba36929ce7d284fc67f8e1d32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8479e86baab897da1f29f4330f41b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd4a9e1f11225ecf4245b897184c25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02495ac9904163aa652685c7422fcb51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c5332d2a5cad11b2632ee24094af7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe237bf583ad7df1d42c526458cc81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84bddcb3266ff0b205140c3bc8d139201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf0c2ae9033f12e07bb342f8c4aa4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3edc32c9ee41eadc94ed35057d3201203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518a6aa3f26175b8751a37c66405780204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8859febda0e37321fc85de74a0189205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991c4b5563a79d7d3035b014fa0be03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaee4092502125db45e48a118a5b4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32da6222558bcbd84934210a73287cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01361a58e7a6fe5efc9eac5ee180769209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f92de903974065a5b06ddb184c2cb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc66b496387d5c31d054d47ccaf79d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38003084822d4039991d281e8de8153f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71298a15e9d6cefa76cfef0a46f8b532213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577200b8147ea33a288df60efe408f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d34d09973986d8e1a825fb5ed6562c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89daf2cc05bac702800793720d3c902216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba3daf8b2d37e4d167decdff8e2b8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cace42aeaecc97bfacf3f8ff3b8a56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4285797ba0aa67594a4ba0bfcb73e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc781e8ebec1b63842b6332ee6c1f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c0cda1bc28bfe915314d76705c5f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cae252a75dddbc6944dfc13f745bbc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d269e734c56726ca3a8121637fd021223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1370ab2c016001ac45e1ce9f2a9e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8c7d0c70858e71f38eb00349c4662225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8362f2fdedc1ca643e9f139d98f2d65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63932ddf7e5b4e7f97e6c0825153959d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b770a45d396f57624447f9ba96814228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b59707a55aaa48f73eef136b3548b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127b3481dadb4bd41c05986598df313230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b7d1fa35215a87b516c986e1a29e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365e855ad1f56e1db925f7351407ca1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf8252f271f231e193577c5415c6f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae601bacd76990a50a95f154ec28add234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccced2280131e8f83c30f651b2a723235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad109d46c13fa457bbc05b4cd5e646e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc56675c3ade5027d6285831c06cde2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b1ab3523c0dfcb1ec48b7b69c19a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f47ad6c46b69462a04085629de04c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748be6828d7414b0edde11ce089803c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87851a87289558f5865102a3c3625162241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308ace9a07c950f1481ab9271a20f8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb32e8d4dc24f1959c61864f096f4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea76d7df5e9d9f6c8afa4e5a365e827244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffb19cd5fdb3c110ca8d28fb30a7a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5fd0e9dab7a82e30ad6f75e763671246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a424ac4be5e57fff53a78b027942e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29b4d1e5d10655518d1f06cb7b9f4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f557f621b077510c5b32ca1b4f92f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c43c86769c50441786569d9241ff9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eddff2fecc6c9a12facc84c2c9f2aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0686b5c1f8bea80969d5db4c6109a60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fea9afc17a7fc259bb8203a381c8cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1cfb030740defb5299d648a38e550254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83627c635a583ec7bf5d60636b22ba94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59457daea9efd9a2c7e256780ad0216b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabda9ad0d71fdabec1a1ca038734d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4b8619a340ab8d016f355ab9918e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de9c56c29551bbcfc229bd2f92473c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790486fa8e9360d54c52bfdd0aebe0bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb832c52d8e2190225a1e7d55766de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd402201a2bc9dc8527f1f6cee8671262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc813ea5c9056970ac60d32554d4065e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df322b209869593f9e222085c9555264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da07344a967a4fa8d4f60ad4446315265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c0282a146f8c6e89ffb54419462ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6d671dda1d65869ba4a6fe44d1a46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8a348d5142dc534d499b51fa71337268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3db6ead7dcd12c33eb223ba0d3db04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645eb128bd960b94327264dbcec8209270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56383b20c0bb6a5ab56aaa9aa4595a2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0ea207eae49d43fc649e286fd8217272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c47bb8699965d9a4d80fe263f70d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41662d34a0c7b57edffc2434ead74b9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bd44936e05eaf5431e330ff15e04e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94ca36fe93f4f23e25a1b1abe899c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe1f0e14771233f1f6dc9578686ed5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767f8d91ec669edf97e5fa2f5e7578f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100110fec4c0d4de3e4067e2eb1c78c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcca0fde0d0e56b2839f65e66c3a636280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93060895212f9fee9496b9d18fc2bdd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6380797e0976bb0542e21758728d5d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd750afdd2d15f4848d12491a03628283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d0dceaf23f74f2ddbeff48ddb351d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb84c55975489961544e22cbf2a6257285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ca427abf778a5fd43a5bf5fab8f08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbe5168d86efa519741ff47b977042287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a56052997bb0b34863919e705906fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc358dc81c742e9071634be076c8d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba22996068df18b7de09dd7dedd5b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a6b953d84d0ba928925cb2f125b5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20a7c9ce46ee684d1d7dc3aaaf192e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a2be10cfa66ee615eeb4ca6e8931f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2794d19a4b5d883028483242b90682294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441197c1c2902f3f7cdc5eea2f8783d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd955d11450a704a7ce829af22d8807296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47164b5ec0f3ba24bcc7e88e755e4259297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b01bdc41275cb5de32eb111a70f051298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2b7da7f6a0396033e152522d0af80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2288e441f3151c9f85aecd8405febc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a52b102e24eda91e049a0accc7ccb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e0745ce6def5166038cc0c5fdb580302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ec11ba2c8ef27778b79ad89804841303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259b66a0853ca248478ae4cc5851e2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da79c83d8c0f689cdaea18dd80335c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2356f267c1a480c5b78d5ec7c4e1b8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85dea2b0014b1a195672ce11502cdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49e0277106a9b5fd91ab8e774a3c53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5651ead63b21657a2ef56f1fd33480a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cbc07c5e84c2b0bd629573333e975310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b202fbca3ab8e6f86c8eeeeb004dc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efe5618f280c97fdb2e31a5be781b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e247c913ca05831185d77c7c60e31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1869a0858b406f8922aa41345f2fe54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034c583831797c9be55405e3a6f352c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6be0d4d6bcc0d3eda243c6a0add8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30159da7522280599356eaf41d5ecdb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ec77ad1a30afd2c315b9d952131ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd088ba01237e8c870b4dce0dbc8afd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b939dffdecd20e0282ffb7c5b6d1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4410bee000cef9deb842df0e8df2fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d7e47a5c2a02a0d86a8d3da3a9a68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60172e1b8cbc06cdf43b701cb086ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0317f473501d58fb4ead324ce3b3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157c21649eca8f643ed60dc27ec4c63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416969d4a5077b20000e48adfa02b89a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7569bafc82144a4c602fbf80b7e475327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673bd1ced7790f25b5b58323ee4394e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cab45fd620a0098e21eff32edab62a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad5a0dd81857e4f3b14d8fc0fbf321330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323a563e67e1aa0b62e46fd9cd56b33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92d9d7e5f62d2b6169bdaa120572c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdbb5756372359d3dfcd9b3932479a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db88c0b08613bccb8ab6ce94bf6363d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2c0ca723d7236837c818e42143f64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa213e30f6cffb0b2c9bfd5214ad1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764c41a74cfb47cf961ca088259a0ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b02123549bee37d3b45491c28d4289338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d051c23a81dce2f0b6d4449e5e8cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f8ad8146014f8b7d31a254ea29519340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346425ab2d14f6624f83c0458a429868341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d2b12ff6e030147cf18dc4680141d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7d76db86ca6835ac48cf01eaedc45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420c4355e39c56e4bd0cdc92879ab08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d213ecad3c241657806691bfabd7092345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856a9141c552d9c997badf232c50e74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d36e03ef0451ac7eac5d67fe9d794347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb6b4cddf05909c50490fee132a7bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc8c8274c23413469ef344a47f69ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6f0be25175befc0499cf06c74a604350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466b0d41cdcc9d426068327320f60a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1b0bdb795fe5f67dd210a761955cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab82d92e3ce900b8c9d520e2bed74cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d4cd9e2af9407d41dcc298459d55e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027f8c35248284e7ed491eae0e6953e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594014010579f2af3db2f51d6f93b411356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312ad8f0cfb22720456d7e2ae36bf25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05eb563a35264641ac84846cb7c3a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfcf439a569a719333c2f50d103f01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cf754987536cfd03a55ffd01e2e9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2b55d4ae1c8d04e05286755b73b7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69003cba3fd66d584b5234e28719b216362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c8b51f4295b152a234427cd7bbbe3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f906745085a5049b10d2d25a1284eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38749a3e31298ff96c616495b6f223365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860882c59e0bd0ea7801be84c83fb7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74bb9905d84b41ed7a632aff9e2064367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d58d11fb6b60237b326743a56d262368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ff9fdb7bb1ddf7ee5d195f4185a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79417b943e8ceb03737b0d6ff1679831370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea69c003cf078b5a9c4de5b62220c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e551f77dfac6c811f203b507a4f2efd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26948221a718ee7d5df088ae5177a2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd826d1de523ac64f57fd7efe48f92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a8f68239ac0315b397045b402914c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06a9772db3b9c41c5d29beb3bc78ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7c76f3449b28a202f45bd3321eb67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07902680c7bf5851ab8a002ba5e799fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942aff917b2fca1005de5e4d10dc661379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d317223fb25fe1571f6d8addde3cdf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b320c7dc4ce146f148f74f9c50bc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977edfdc2577dc49ef398de6534cea3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd633257b33507ba67343c7872b19e59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d251e0fe4672bb733b49a9789531132384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeace94acfffab87195fe3c5e0acf9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecff4184191a136e41bcfd9708c946386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ba4ee26f77e32043ee56e7e35d36d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f09ed0c1fc9f3e3261c76ae45f7b23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745377d6ee81b81376fc197ea8d51e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f51d83c23eb5751b8736eff9c1b4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd6e6c871617f8fa63b4767801b678391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba217eb76be87ff22750d2aae82f1c7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1c67de44dc7d476bbf3a5e2caae2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5030895d9d6f1e9bf66cb4d0424d3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae9c1eccb86843c781da9b777f447395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a0691a17d54e598807de76d334547396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9063f1d4887b6fb18568b933134d92f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d29836d1811d8dadeec408c1cef861398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286260e0e081203283100873d2bd5f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb5f19002c51860be9ee07bdafab86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576379df52b6664d857fd6d73ab01dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a5b3469ac3e2f466bf8ef057473e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06533a68de275b527e772c198860c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6995bb21c6d24127238fd3dfe6d42a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce486f811d32af4e2c21993fae6d739405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc8d3631ec6025eede681143165839406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109abec1396899cd764ecae595715464407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8476d07c04d5dc50314fa0c95cfb52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0fcf70816be781a8c414cbc7797b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50803006f965c4f0a0a086fc6eba63d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2e4db32f640ff491257d9c0acbf49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b656fab023b8c25226bfbbb3ae0b049412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a067c841d9b852b994afa724a8a863413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f687ca5098f69f1806f1f99ead2931414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23664d1cc889885deb73bd1a3d940591415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89f205dd3b1d2578a3f3e52514cca0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e44d6f5b885d2334c71ae352b2a07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c5a0514317df37fea28432a9209e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226cbe93c82655cc054166cc345f6dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3fa269dbd71442ad879ea4a524c78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7263f7aab1addd47fd56ea5a8f45aa7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d093921ec30ea20b69cd2415d446e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5a6ce0378969b2a9659b8e3c26f83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33516149b12716a91035fcfab3919346424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccf8aa4521e3933a48e0d8b9d32cf2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baeb5faf22f4a4eaa1fc8071c0f696426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538e39fcb4a583752d6201f92ea28db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba477171b8695a858e4ea807853fdaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3677e8d549e0590925c8f3af8a08be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e959fe7cf17bdcfc45fc6b0c3e85f46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1242c26b2dc87dfe0880964ed4800431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a15e933d3fd37f7bd6e6a15c710983432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05571f72f0620853ae95330a41828a94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14cce0a75f1826556eda59bdb359d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274275b58a6cb67551ae23b3bcb9b9cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b634be33d693bc46d062239113e36c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf04676df58e6101caacf5f78eff325437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf31276905ca2e078bab7834cae3da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f439a4ac52b4557823efb74ef1da833439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db050cec7d327ce5540ef4bf27aef8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0751cad0b82eb97115900aecbd479b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4067cd439c8f1f37744e9a424714eeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d9f2dc73c7ebc3936164ad47b6b0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535d58c22aeb5c42bbda395159ca3b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c10eb390dc3783aab915e5dc718e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7a07a58b9819458e1119e541dc61f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4b78be5f9cd90e0873c5c46a65c71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c9d2b788b204aeef70ecd47d83c09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ec016c1f0854f1e1b676ee12f6795449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db83ad8407249a4a2157ec984b6607450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06dcf84aadc84096f6f66fe7519191451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8153ca3709ae1f629f19591393a172e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b74609f7fdfa1d409797bde1c3157453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cd548a84478b6e869f2e97598308a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6248c0604c579213941a9bece2dd6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba395c7262c0a540e67f080e4d98a4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11641c5cf9c70794007b4c2754ff91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ef64ca9be994d750c5548ee1c8193458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fcc7f567832a077332c6b79d106d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891513ea160c059771279693fa59aa99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc4314f0e25662aa1a239690140a96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36944c6d4ac533a515594982dcb34e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8697eb7d3eca54153f6b6a1acdf3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216754d7a94949e2aa6a06d731119992464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb137f0407bb644ed0cca3f76b5c603465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4838122f6395396c0310f1f6ddd1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba8691c2c32dde62243f97b678abce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8954a95fdecdc3d930025f07813b291468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97786f522df2615a8aeeb5c2cb8ec710469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56791f5846f9951758d29685961b0263470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7cf6c36808ddb52bf72e635dd88dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798cb1e39f261c0aae5ae4d3e5219ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2797a67aad2c9c30dc749b1a5ce44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1caa319196321f8d33599ed490f0e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3485380b93c248131f6703f1112926475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce762f6c5d324159529cd772371856a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d371e0cc6d7c51df5bc119d570d33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634095e58d5fdc341ab325376f50c2d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c2a9e28e6383268b1e6dd20966e9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bb9c6e4e3a7ecfbf23955aa07960b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada682cb62c03f2f2b91b037dbe1169481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad1d148cc16ad25b039143bab5b4ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35771d7efda669c195a904ff39873d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf21eddacaa605b9f2a6a26ee199308484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba3e23b425083137a42b617ea5122a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d483546be29645c9504c6e9e60b3357486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b0989cf39687970e29e15ea8a854487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916a021eae459ba34e7a3c064e61b48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b9991d5bfef90c42677cfa23037a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16cac04fe6a202df00986b6ded5855490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f89b4fc7f23f0ff696b4dddf2b2c83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134d43f662c9f17bf95ab076c2c94e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1523cc50e63b6bb08445ea9bb6ddb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9da71b456968ff19e27dd78225a979494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a755f5d87a02c2ee5aed5f4b3d360b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fd3167c886ab5f557be58c3f3be40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad88ac644a582b5466d15494660de1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24de27517505ffb2fbe6d63ee46a59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d35e4d0af0b242ff9ec6a971aebbf6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b0866d3dd40a0a8fbec3067b8b33a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e0296f4d24c0e3fdb666d98ea2e63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c3210f710b7d391c05ed3b9287e42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c8c5c6522035681b4434cc0ffbcd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be648aa1823d58f0bcd54bc9b9944949504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4062b357c3d3d11fef92a5016d29019505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd8708eb329cbf1f1b2f1ff59a6e9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd481c43cdb0dfcbae3cecea0c743a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c0a28d6f5b42fcb79f501933364b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df72658d5bff79ff491a303976f5964509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69b6a34b8f6e44e22208c1ad0b65a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a287755a2ab1dd5679fac9a6b2d28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0493c004760ebdcd1c07612202c0d7c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc99a4bcafd0e7d71fe3a33ef71e84b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a171e3e1863527c2f61fcae6f59448b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4639ac8519ff873ea17ef149e789d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9337f6b579ee0b7b2c18dc88e107a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e32fd64ca830dc11fc331b4ecf3d37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517001178ff80079f90ca1c241350d54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5ea031815af14ed0153683fc6c64c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05818c91cc7bd5a08826f9ddaec91e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877f66cb72a5324dd7d278c8a39a77a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa2e82d906d50d30560d6d8bf84c7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66bc6f9dc5bfbb7b82c4c8e4a969aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cfe6736689eb6b54d6708c9af1f93524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552bbc8ad0bc53febcae97927d57f6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7ff2a1adf1c94943d3c87ef7e1122526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc53dd1d20944d99a55bfc166f04c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b86b16411db8e4db3a3f0cbd96965528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee0ab84e315344d397ef8505cc9e0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d699bce8cc3f69663f543e5bc0aa9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1977a54b00c4e35a8218fcb1ebf4bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a4cd7a920f1914dfe62b764b2399d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b461ba833494671a79866493bd0b97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6b7892b975721d1f4f1e61dafe828534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7b26a6cb6f1d488eaee9d09796754535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e71e1c5b3e60062eb5d25df8a162a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2261d590c049dad91c501012a9123c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312765bec055142c8e7e011cecb7c65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f70a6649be3106b74b97e7bdea2df1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f90d7fa09ab43c235a1ec7eef08812540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936b234a838f07d62393627e9bcddb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f39579318d6b96abb8be903c2ab88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2656b5328edd3416ee758afbc847d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cdea11a9a720d2fa7a9b99a6a1edf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749893e7172bf75f3f942c42be8b07a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b53f1524634e8c90f9833338cdda8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073c83c21e18da290a80e428f133977547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f2f079a5e57b1729cf09f4ff7e81e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e6e97886b871c6cc1ffb0bf6b14ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6f26dc65cf99ccdaf432bf73bec68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59c936e5c7bb6f9b186bef588ae61a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8820dfff3c7e5e23e533fb07b8a06c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff419b2befabb7700882310cc77626553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d2ff53da3836b97a95cbdb4c46af8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d7a4120e9fadb432448626406d791555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd26a27e47da177cabf151a2feb505b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f1f50f811f3c7ed67ac43383849ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eb1e454fee7fac8c6ac9494f9c20e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc744a150bc55fa5bb707163924d179559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818b8d2b55ebee53009af088c0c6aca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8292b74d1adc4112506d81a11abe5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d79d4694fb69a666cb6ffdda2e087562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf2cb0ca6d5816965ac8ba8768f5b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1888c8d14e8670993aed51bd98182ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123a1054e6cc243bf131a3335e96686565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7b1d13d554799d2ad67c650faf7a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bad56017131de6909e1fe3910e9ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20536bf71a52c5fd3e6bffcdf0f080d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc898b2b6c524baeec0dd3e6a2ced57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c343324c172b7fcc1e74c1404020230570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4fcda2de37978c76c4490c78a5593571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621b739451a13048f33c9b1ebb97797572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd128a02c44e80524b599a1b6c35e6df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68958b98feb9b40f3be5b88b1c4478574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa13ddfee6cafb497a8fe6c1d771bf7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c34271708a2bcb8622cc461997929576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28062b1d9a750ee91faf936ddc4134577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58226047462a57ba32cb1275ab881275578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b561d7cdac1b3c803687382614a4f72579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac67012c37697fbb48d6da45fe4555580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416f1f9be40aee8d4d27eac099a6977581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8700e8734fea7f83504265c53ba5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211698cf9ea5179d5f920f519f415a0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a271eb111d998ccc78c4e069dc466584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bef7fdd686fc81ba210a94977ba5c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d549774424ce6f097a8ffcfab46e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460ecbfae8f9a2f03624b7e40b4e8fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b26eecbbb3a114760b63f7acb680d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e21ca968ab6fb9971599691582c535589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1d913b09cf93f828fbc2f224f880f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fdaf2ac6f5c4e90a4b2ba6f821b9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6bad9ff25e5282f40dbae7c625ffe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2a1051efa091144e87747e68e0b44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327152fe38c16f3ef0318d96ede4cb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb31aa1b7d1c8bd0661dafb48313cbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72ed4ce47a9fc528dae68fc30431b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345450fdd8bba256b939fa26e1a01ed0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7dab6e540040f0ebd0853b27b5a56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160dd278d7730394098caafd2ee4f10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c755a77e68c692e941bd95d8c1aea0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efb14bf7b2af19ee24c6aa7b6f043a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956518097cedeebc9c75a0e4d1f1739602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5222d87eda8658ff5ab601648f46ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86e7483cb195318db39d9b4985d2a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854e62a984e39e36b4a581fe5e8e665605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513463b49691b1d299a27c8369aef9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ceaa19d03d01c4c4799bf78b6f956607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f9144281922a7c81be825dacfc513608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f138f591402a0e937c284b1e6c8b4ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa9d82bb9f0dfcc2e639b02b2636cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efd941631d9b986ac21c8b5463a660611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d56d0132963ec98469b4cf1266485612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b12b946efecfabddc540f906c924fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7e511359ed96f533529466376bff1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a94cbf8f3a47931184be5ab32009f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4120a90e84406baa2732f66f813eee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64f80fa5c3435386cad61ed6b56303617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c66e022652834fea264eb538be311618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8249f2ca82b681070ee5038863b60cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc766dbbd8359493a3d8766ac0e7a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22cb06568dce2339a66439faadffef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375661e657e81c3979bb64e4c6d1ccb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208b8d11bced295572e388cb70e7ac9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac4c05fb9e0faa1bea220622dc221b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820681b58b5e862f756b9ef377f4a3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8813e081735bf55acc16ed031a0fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51371daeaec362bb130e2a8aae1a6eb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e54c5ce76b4c1996f7846abd1214f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1fdaa379211d061b84370f16156a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b092906079da29953bf21f1cec932630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d34b75f2369f439b7f3299256520f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd146bd1575654b6ca2dee485014aa13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f290ada5185a204db513c9fba51c92b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324fcc497c7bdba84fdd5074c45e8c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a1cf84d86b78aa7089fb8e642e5d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de9ac8b418f86c5727a5372a59cca5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd259758b442f6a582723cc06f98c219637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fa1b95e7e4d099ae78bf81dbc06a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525edfac21056c2b70ddf5840cf85530639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564232c0309a359290f9b74ef8e85484640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e95ba7ae1a238a87e7ce12057132641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5face9d84726328704e6e32791acf1f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d6f89620b4de27751906254363870643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82e1aa4d7bb8f25eecc1a6b62a4ea5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d58098d65f11e0abf5e09c48f26219645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db384f75a41d0c7973c4c0661afdc28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3967b20a7b305e75d52663e6171e59647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740df1d5cb1f23bf8922a9233727b57c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edacf23f30017eacd46cce3bea046bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f78086bda18253e5f2ae61cd87d190650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9b251946a37aa63f0433cc56f079d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd79d203c7c4ae5c5f10672991fce2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0ee955e430e7977e10ebdc469bc21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04187511f8cef282c1609fba54db9db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9589df068c51a30b7a3a44feaf78442655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a7e828df599ee9e293a6d8a9bcd78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5f43c9dc0d98c5fcd11c919886499657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17137f5074eec8414a89e1a91d5e7c5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65228ebb3b497689937b0214415be2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946a9d30aa0b7cc8d2eb65ffdee5d7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2d1f5eb68c3bfbde6ad0da6f4ea4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89c058f73a2b0c6ae3964e75c7bca3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79c873348c6fbee58424dd1d22e5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25280513f3ff961741d39398127ae2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ad8ac1d3a425f61b6004d27fd9519665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eba6b145193cfef34d25bdaf636a5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78904654e571e061ba891a9902f7a045667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bea7dbe56ebde04ceae9d2fc42fdc1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7213a8eb126cf32f561691f8ef769d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c71c0ef85d3342ec6c232f3a8e0832670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa28c49db998b3204c172c52a413aac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30364b06ebb07964442857e42f8a97672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244ec5ff0a9f456098de10b49db33ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca125826bb42f9adc4cbcefd73b310674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03815069511a78e4395e3707cf67657f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89928650107db62b0994d7af4ed2b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ab3c895ac1146c4e25dee4fa72ab1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9f0fd877e8124ff1edb7005d00dfa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93ccd9b16d62a083a4c0da870560e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430811370c61e9aac167f0be465934e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a1210128924a4779537f2046b1510681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e351f190004094e64cb663df94ce9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a99d0fd647561a297bab87db33e00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ceaa4fc082780f660a8a0aed9d38d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54372e44fd6a0f13c0877c9228c5607c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cf29b05dbe8fd4f5c772ba93a956b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d41418828b923f04dcf240dd12fb3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339b8b7f2b00f5d6b7085589cff6928688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a93e45d8860997e954c82d499cc2d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70524cba3343b6f741fab96e11564e13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3b0662b5dbe399cd697d9f6f87037691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1808352ae4209c867b25ec9f8370a80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c236a1b18a1723f044e274a210b71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc7202e502e87603856a40e2bfea3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36350b4cc2a028a2163ed7786d5b6197695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a4d5f46b97127c2e1bf1c340e9224696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7e537f0a0e26a365f654881d523bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a640f0cde1cea415a491e98c32afbf0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55552ba7a4d4bc63e4b2c2b14f659824699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e92d2b757fb0f3b784331b50d7ae96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93170fde6e058d345d6c2a5d3c3d2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b0fc09d1c2b1d2b189e5e5d2e1170702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef63e7b9c4714e4794b6715ffcc73b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75192b28c6efa788b25ab1d2831f03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bfbecaa48428d9d19986fd45b38e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d6afaadaac10e24012676728867c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc4b2dd1775b4a35809eed929412ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04462e578774b7acf193b5cde392083708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dab424c047ea4aa6182a9f0abebb08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d3eec23164771fdb9f8b4f3d5d15e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141bd4634335159b8f7b3f00f4eccc3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124c45bb479df01e292704ba523ab51712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a39d7adca2c12bd92793452d81432713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f204fb0c35be745ab3ea5df87346149714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeb8e11dec1ce314acdafa34f25a57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812328679b1f7e4e0439e116a7cdd77c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9aa0a8e9000d5e923b23af0968248717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b6ae3df27f609e5a7b618c68087e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215844107f2a794a0871f6689cef6eb0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13269f7c0c098992affe739daa04274720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125df17ba44a5e75851c10922814ed6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caff55033f0e2e73eef437ecfbeb4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1f9a52eea5275a0c025da1eb229f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ca322b76bdb4a47a720afb4e8f00f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a58396e65dc33974ec3995edea8d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b6c0b2d38f06205e9c323cb5aa44e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5973a16d7a39ad96c323f80c444b6f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1141b07e9b9df99a3b649347ad9ac3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd0fea855a88c65d9416737f3039c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682eca37f12ab3573bf1b10a97dfef8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c35e2da68295e17d5b5134853e9edd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27a452767d2d0bae1f6fea4317a349732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e535f951448f387d4aff8463e34f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc733164ba3103e1b282d5504fabe3e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dadc3c9a6a6e6ee55a3161965d756d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240132854a397c41137eed2fdeb2562d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3ee367217c74e94edca46790b20ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560b1cf3d3c9cad3e25681f6e538a04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91233131f1def65189e7cbde64990823739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d278985f4ff52b3659d16ce24a06e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757de82aa61a630552e0ceeca067cc8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f152e4f617d7d14fc21c850570d59742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ac2ab30dfbaa2bc006d80facc1088743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f80731e118d09592c3fe342f79f04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab1f109d15916392c85acb73231fd8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12a353562f9ec11a1e043c5fe5a5c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb327c7b57ceb5c10496bdbf81d3f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f216dd5402ef2dbb6cc81dc0a15daab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e90bf5c02038c9dc5bef6beb5195c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367cba04f346625bddd3d8e6302ac16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a4656422e2e16e7b00ea6ae6693e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025d0f2b02f16fe923b2dd6f16a87c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd300899ce8c5366fa22d95e53ed92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83537218b9c22768da7da4e3f8922547754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c4ab645e73ec71056716f1bbef7ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4840434b0f56e614f6284a04ef15d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d777ef02e7c2e01d77e03d305260f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caf7b69b97b7a87854333508efec17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93810da9547e9a2b7cd1411a638ec286759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc138113b0295f9c3fa7b6bfb7bb8ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5b0f9cc01575913dd841df8e781df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67402c94ec153a79c99d40b4f450e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab816d84113b49f700fe660d4aec254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cbe36fa6a7db7f0911faeccb0a6495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08204c2df9b790d9a4483546920521d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d32bddb82694a66d1c253d29c85a9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6fa1dee88a96056f350e20412a60f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5866efbe9df378356b6cc1fd2e88889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e312a83d415c70f4e66c4f49d28fab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89056f6c1fb18dca630d9d604bc94bdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e1a48bd1453113b769434795f4a3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fe0001aaad87125465089807a2fd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640a2702e280e8015a88811a869e21314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c566bd09f191163c5b9bc9ca4e2ee115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ca3320e0f848dd4c0b30c8db59eca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75611d8214a4126207a142406bf0d39a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc18b3f61bffa4ce0e68da49db33f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381679c310357514a4255c8ea4ad14b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b4d880596c036cfa320d0a2845f6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b232f9e69941f0a4d3f5d1e85b927fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6662fc3303fbcf4ff1962e53e12f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9687656de5ab46ba269082ed4729e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f18c82949eab2acffa928a6096d7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3af1ebb8fde2fd39e629aa954e17325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e146939d4cd4a08140287c3cdc214926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2147d66c09120e90a4f6178cfa5223a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba014ffbdfbb5722ac7834eb526626b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a51996e7620a13a42255331c00ed929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a921c74baa9d9004bffe0766e971c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66edd48ff9cd355faca40c5a43fb60231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6389b15942ab69b74549808d4296032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80ecd49091d3f2ee6c1f5c4a113cdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456be19364de5d1d435971cec325d57034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf342c39df7fd50379643844c4a824fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a27b784bc27d4980e42a5c6c72494d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e90f31dbbed3d15b158ea04201ebdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5f858e44353cdfe50c8f48654df8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30356994eb313a8a8521af36e79f8ae839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd17317a74275eee4e0f5cd090966f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c8813cb061fc35e2c226678f7764a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505644ea40e174961c30953285cd86b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ededb285254fd419a13db9fbbe06043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8924ce78a96469eed1fa490bfcb300a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f902c6aabe612ce6502ded744c59f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899c5eccc75cfa1ef6606f1ab6cd0bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e25997f8bb8bc06464e52a2e9e70247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139afa7580da483b113b41c56f63e52348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3a94cc87c62644fd08720cf07d41c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0636a7ece5d9ec1614df2c637fe5e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a0d5f971d091ac442dd5fa77dbac951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a762bbc7a3fe2be058d4f027c0346052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf3257a9d37375af22583452e84fc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea585d33e05866468fdecf36e44c535454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ade779b432c098ad0f3649d1f672155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bb97c57af59c5e1e0efa44df10d8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ab5b1e0c3cfbc1acc4cf6b2aece7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5fe2c3dc4af4b6865d19c7c39426a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e6660e72720a419f13b0b509cdc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eece655c5712148711996f0fdc83060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde580e44f0b7d4e12ca078d87a546361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92141994456d511d8fdfa36edc6abe8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60377a9fecbed596b7701676aa3ad21d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021437ab08503ee45ff8a7031bcb9be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf40a67f39911aa7c68624573d2e1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0735ec0f56d99f951f5081390c454f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28079318f9d722739a4f0f04787ef667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05770fe7a75e89bbb41606c1d048a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db313532be9e2c1e3e75dda0203f0eeb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9578e8eed83e62fafe5ea0a2d2d59070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713eea7e3644fc1e4f34485dd6f333f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6eb8c4d3a7333f211f5d97127effe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd248d35d8db23a0f71b4f8da9f4e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab838a47f5ef4fcdad64d6e7b54b6f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3257cf744a8c6d1da12e9bbac91af4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d451c2578f2c76d59b04705941ec8ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289c90f3c218230ce35517ecf68999c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7abaa91061a6fd453ec78c54f955b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f271418b4443029c97b45f39cf7f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d706ff3e895c424339a301111f1166280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc21f1dfb49e351447d4045c2abb8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36fbe8df012e47bdc6d133fefddbdf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed62b01b4532bf90343705bf5d19cf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069dd8fd156022c922aa00de906d8b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2691acf45c1cb396ebeae4913445c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6e3f0a563f5f1223153bbee0154886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64727f698d9f9208a8f93c5d917f88387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d067949554853b338bfb053afef27088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61e68ad6e5afc30bf13c374cb83b4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682070ca9b550c6ca7030f6d4a797dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda4cd1a74dff947494e8f3a094a7ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c52c24fb4884fd5bd80d3ef6999a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81e0f70b5c2517fbbe9c2373ea59f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc56f121904a4c50ca28d1e1ee0acd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d059edb103a17f306ac7322783458a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a6b6b2be53295ba7715450c17b52896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a8f8bb803ff263be9ecd57657145997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c615f8d870b3632e4c1d452b5aa8c9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ee6c50c18cb7274755c4dd78b437599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032205450c3b731e4d06f306586b5c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b896d5b3dc68967be1e266c04d923101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abcd0fea2def2e9720724f9a5a709a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e723451f365f705bbfe38b0155bad02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19415dd7a752a7d9936c7afb7c82cfe7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50122122a0bd2d9cb1859214d38eaa19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919c1444d67076c84595dc4ec44891f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9176593fd0dc54bb2f180cd788d17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa20eda453c59bc1b06aabea2b9071108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6544a9ec97d09249a24c3e372aa35e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ff08efa34fb23de984217352ed6c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff069f7086913e900355180c5859f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4dbd0a949954448b888a7932e3493112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea51fc886fe67a52d1a2965080ab94c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3de7d659e2f29e314c67135cf2c2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6b399336076537b782e79c2d67248115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0c95a87a42ffcddf2e2fc2357ed20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690c026227780a88540a32978623194117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228451c2016d0fa297b566111b00457118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f644df75876f5db8d0cd8ad2639d6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c0c4615fbc1dd0b70a3e8076aa7ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b9a7772e3da6e9b0a8a6455d28787121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2d7c408cbcb041bb63c4b06dac3cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed109ef32219bf7c78fc1c8c464b97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eece18d6d7183c6f654c7052cab8394124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abcdae4c463dc58e0cb5b33cd80efb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc38f9ee8918416f5d258ea03b5833126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcd5485e40ed70fb6b9ce0ffd55a48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893338f80f1796bc169855ce63e00a84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9da4dda941ff475023e9710e0721cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d05d9e82afae485a865fc9eb7c690130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2ee30d05b71a3da3a6494b05f812a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e8ef8cf0726c8776fdd08fea4747132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29012352b0baf0c9d00f9977420266133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99747b90378467aaf172c36d73a45327134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2e50f8c98f38b5cc8b60713700b0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700819a56145cf8146fb10dd94a7cd57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984053da3650e6aef8da3289281a60fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837c3a548d6c4bf58675532c114bf1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a4917b713f2651b54e0e8b437b4f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ad3533ef3c6212707c7a47f02e367140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac8fa9d200c5223b43fd3595574a42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516d8284efaa10a54f93b5bee1ff205142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3371f28cb9a58dcd654e625c36b52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c3df937e51e6d8f3c39351d593684144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca6eb05a4ba6df8c44ff7f76da50e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f71712043bcea898b60bb88561b94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92def444e5dbd71bb735caad70ab6fe4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e943587b735f7429dbb721baa2f8e8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e383bc6f6042d48d05500cdba0dfa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038264142e7d32a28b21fafa7fb3a22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3c9dfa8b980e5a131502e6d3f01df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca715014ae1b0cdfedd0073a77f6dc8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c646d12bcf742580de7aaf48bfdf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2456989ba0c06a69dad2d3492225e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34259d1fae04de93345dbcec4d89d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8312ca7d879cc41764d777863a3b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4b112cac087b0e237d1fc587788d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45521bc06dc6eb1d7f14c0d325d29efa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e36ea0c89668244c879cdb884dae7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141775378fd4bb7de25ffd1d99c6e89a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78442913f5b36dd2d0c292ba2c504701161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b39c5eb66a5e891569d6180d287068162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3a104ba8741ed105f27cbb8aa24ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5151e32db4019c2f6ed6e1ecfd0c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636c80905c476bddcbe1c5ea39b887e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed751468f197fc43db625053cb0957166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b46146f9926f009938bf7f85d6448167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5c28dd0de1738e5e0f500bce683ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ca6f05fea3bd02e46b63355b0576c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7189e4ae9cc66b9dca831535d3c864f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b2014229262961c656f597b0b1dea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fbdac908cd015f84cf7768107746f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54934516f40e26781c876767b5899e32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be397ecc9631dbe592df12e0d0e844d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85018102115653e9dc5fbb8a3b3b6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770a064570e9692f15e76cd78111781176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb0b71b15b042e0032238aecf03f19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439bb8cf2944bf1428853776a3a2c22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e480b23a4e650f92c45e6d2be0ba7b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ccdae4fec60bea5955437eca52a40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae1c76b2fba37f2ef1a100f35cce27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555600b46ed9cfc29649daf283f8b5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2159eb75d925cfaea5707bd1a05dd6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc621630214892b52bbb6e51ba448005184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370e55d1b54967b686cc7ae149b69e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc95a35bd1b02a5808556a4d518e32f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69dfae4ed886e35dd5dde13394c846187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638c58d168b17ee7c2d6a5874cf2dc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b52f4ef2a27311f9f9d93181c0335e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac401194fd712837219545a0653d10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d183d9883063ee0abc1683a26fcc5fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be5d8d8d4b9a26c219744476d32a05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cae70e4863312627b78a92f2ef6a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bae6748ef340455786e4d8ac61aa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d115e115d1faa1689c769bcffc495195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d381b0fda0a507217be47f40400b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e30b5c164270a1043edb684ee2ec50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709004dd91c62361a9033dcb040fda8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540319e878d2f836df4a5ffda3b592b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a658a4995891fbab0df61b1a58db48e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e65cb20a3e9474a70b15f4affc6b85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b757f7ff2a91e01e998995af6fed3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e1b3b4248867c09f75a97f5e4fbbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4c0756502f2aec975f790970faa97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00658daff6d2a482eb9a4b3d234e7b92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f00a581cb2749c98923963e9d37ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f30ac71e74979a668ca7fe551a279a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13db2bff0ec87416bcbcfe4b46a0f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c7cd5f1c44046ab7b981158bac0f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74403f4ced3117118688333bdd42d946210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a55c4e71fcae3bd380d8671ff07104211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013262b271748e54191c63fd21c9f83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc480d3c067ffd6a5ece7c8511d2322d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c790ba5550ccef2fe6b70813590f34e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab832ab4b639fa1314f5ac455ba0abc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56c2ff8c1d657551c43e181988287b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c30b47b599f5e193ff378850a34f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabccb23994063677ddc6ad9c446ec5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0875532e1efb02b284d5fd8912f94f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f12adbd89826728a5d9453d3274ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e4625cfc11b750e6b0a1c83925231221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71e74147e717c396204809bfea96e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2284f62e77a5368c6ae466a59208b97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fb0f86fa72dbdd30d1d659c3351f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c2428516662167f3a38b953e46cd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb41b0ed97927c2e6bf8f0b972db1e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97a4dcf93daaf78810bf73ea42ee00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f103567a535b10fe7ee6a9fff1438a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0993367990eb3ccb411bdd973c4aa7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f762d064927b12c2a8082d849e43a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541795507c9a3221d4f5552694e459b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbbfa8b42bc70858fed87d6e3ce3be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c7dc6670e82a82d877f4fce01f751233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0baa7f09008012c3778dd598af4a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946355216bf3a9b187abf3a08ae9009235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf740ea814ec6179768a2fc23568a4f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d170c51d9a1cfdcb06a1e87c69a6573237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b009c618f051a9d77eee5d10d2d84c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b32d92486b5686fd539ca0cc1673ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8739a83a211ae3cd1f27d3fa4952dbc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150680bc219d1c18ab64f4bb59b78694241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc2e1001d929cba8a33b64d7001e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea4df8c17ae8f800858a827f2ca306243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21763f280bb087701140a1ff595099244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7ddc2e35b0490cb1d001a81052eb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f205364368d14499fa64d407fe6f94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903637cf47827b39dfd8177e87abd67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9decd2e16df151954bbace5077fd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d5ca73b5c5f6bdf59500d5d531139249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a13f916bb450b75cfd81e6160a461250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e58c7ae244b56259941af7338e21f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7636c032dd89cfe3f768a5fd1ffe8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a123d1ccaff93b554ddd9c7ef759ab5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce9f0dcd1b109c7570018376d08d03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28d1d2070b8d0186eb999faf9a6ab7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb40a0270645dd55b5197cd5ecee9f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91400db87091e94bc8a99f741ca1fa6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd565e7a8e5ece5e32779d310add3715258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a07383c981c266783dbb53015e7ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6c9bf1ab5f108efc2fb0a011d1f72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8a4db324f250bd0623e1b08789a0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2c8f3a16581cf8b927982f9930deb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3cb26da33adcca324639d4114906a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa577bae4329984a3223ffac3761d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e42701e3340a9faa3b920d6df4e24e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3c4a20dd8f077adc54a6f8954d55b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff824bf3d8009196c45df901034f588267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e75d18f5ebe043323b0df7cc141e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b91248339f1c6c1fe0871cf45eba5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50090d78847e7b00a9e0f663dc460a91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ecb8ab3e97149a946e46f7576a31c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645a12e2debcea3825b65b3786eb075272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a338b6e10dc423373a3be1df61d0ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7487c69296b2eacbee9f89297e65d49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f453ec60da61007a7fa8a7e1aa2cae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0c307b1496e34c9473b85456dbaa8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41c97ac5d3b67c98402755ee44a3c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2801b3be63ce552b1fe0989a6b6b650278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a80131a33d10320dc101015e86307e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee45061fca092f0f9cb5bfe67e91fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5346a4264774da9ab46c6096866d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9088a010b3f84139fb583647ffa52c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74764bc7248fe0f60017fbbce3424b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81ef1e1247f97d3c624d3da2168c85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b962a0f11f32f5a401cafceb1d5c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc35363a734d8375e613ae40c68116a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55c8592135d9544c2d65f552484b37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98fb00a2f7d22aec147e5413704eef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46214296c08bb90fa45dd89dc9fa873e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43902b34337387f63818d31089b5d52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a26ec824e3bb1c4e75b849a983d76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4cbe9848d0a30dbb0c96d5194582e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcedf49c6352a440a9888d5c9274230293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8fd8d88907e1678ef22766beed07e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068621026e2be06c1362ae21daa8702295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb7e4d728a372113f774b647884f8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d85c334a627d8e1104a88701ae3aa4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb23242b2ab61a99f5068b7545ef7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8fe714d0da205d882e7d7e842343a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217a228d62cff7f969d843b4ac53c22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933b63a7b49f4fd67317732adee326c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa243b320a4cc5054ebdf53467aa41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d0bec910933d69988d880de5808ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be79179bdb7ef684ebedd458449ce21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2633dcbaa6cac886d11db83b37c7b9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb1fb79e1c684d64285f3761f78ae0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c9e62bf3846bd44627a5204fbb9ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ed2a4aa6bf65bf190d0a9eb8e54af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a8d1e508880ff3e27466801edf771309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35aa69ee9bd4ec8fac6fa9565c73183310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1435a83e5c976bf1dd853753cf5cd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68497636d21ca208c3a9c02b075df66d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eabaee0bd254821f3834c610ad81f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829168b41bb27075fcacc2f361a148b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b889be8457ab7810259af298757fa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7a0b4d55f7107269399b291390431316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0ca2b34569d844f41e5f3a2d1ce3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6269bd9b78426f7d5f7cc03e8b2c44e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c80471a0f94908aaeff74ee444337319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53928d78bc44ff9965058a0f15d6bd39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a1d62f4c37ba6da5f21b1a93419d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b2522de717e55de28777e45d5c1ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d88a21c394e8beb0639f37447645323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991f41d33bc66169717f96f58464007324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead314048071a835612b45bf838a103325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea35af265ca83c200d40a01e684ed31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb555418e392e2940e222b9f12972fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20c131b42dd12a7a657d32da78c842328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb697397a7f75c3fc51ffd72ce262d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d38982959de3fc746a419064401a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb1df27903dbcb47992f4b83b7aa26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e611213dbb5b81123d3ead1f481183332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c6f7d15b33a13915c86ee68f9ed3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee269299852c1c480b53adb63e90dafc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1d537ae6b2190f9dc5bef1016153e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b087b39210bec7e2dcba516a8a23a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f1af36dc99e09d8803f42686db16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffb897e1603dcdc9346139b03a6ecb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4d30e16c3595971d28dde6de780a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fff7bfa9f689f043d67029673a2db9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9f46d546084dca63272d2783603ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcec2008bb2edcb85cf1da5995331e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891d85b26777c37e9d7cc2f6743194e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3d1ae37b1e59c7b0dea6f555d9046344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac691af113738390001b3558e9c8fc07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f32139397ccdcd2a763d6a59a5f7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590dd4182ceb44206335dcdafc3e08c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982da3c73e4307c5a196250ab229d82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb127e1bd6a902ea7655d49db5ab07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c70134b482029b9212b19579720efc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeb94745ebb014a03fad7a3d7757a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d50546e69a382058b8f1cf4db3aca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9e96ca91a0f42643b06f611a717f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce47bc664187b1fa72b51deca9ad78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2328df62883766ed5ed37b186c80736355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1cb60563efdf999a2777c94b9ff04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa5faf736a396321f07a4e97593325357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53786c15a66d07d47deb0e23e9a026b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a622100f5ca678572cde9110e0d55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65def86d2e8b6afd24c7784c6a25979a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424e1d9064c2cdb7ee125d0b2511d26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2640ab30aa2c3063bcd6db8e9f17788362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de23bd5d27e5230117de66f24e0e78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6a8e8f3e3215c86426ccf11520fc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01f3002400b61596a4af14ba4a8556365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293672fc3d6712a551eb7785916bee8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835a882efd24fdaab30ccf5a4b82d4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36141d239d52c6f61739fff1020bd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810144bdbe0ac09888bbeb9ca156177369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceac19b348047f49820bf78be9ce28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0edd0c015d93fe00bc84d3fb165657371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a849560571a9a988dc713a0ec4e9d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be399e04678379343ab44a351d155b34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d985217109c9b2ad37b25217b2f0dd9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e06a35a9a499486b37cc94d7602e84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6871b671e248db1befa42c71f851033376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bbe7d0c309a8ae2e1f1037d30f418377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc65dea03f9beb42f27058afd360307378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db5028a6fb11c8c7c3b033de41968f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04adef24578b735cf2cf8789e2703a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00be8ff58a1934dac5607979fc23b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4875ff0e5b4982817ef2d091d3be7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed978480eb2ef130f62b2988a4d67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaef8ed56d7810271ae98362f9ae662384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5961e43b5307e393bf015dbdb6132b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79733f0bdbd667aa894f2d4c3818c083386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f960f25ac1d0702d7bc1efd9fea724387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb063f29b6afc65188eb181c0de5e61a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b1525f4218c3c0910bc774a6e3db5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a85767285f94271468a42a88e5a30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cea0545518224c6e97030b28cc50da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edccb7b7ceacda0a566480a7f42b72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59194e1b1f4b397014623b0e72e93059393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd87418b8a090394a5d9388d535b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7734179c235bed4a9b0afb310b8d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94c799a15d21df35615e624c43073b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d5b812574f8fa097987f1f2b26d4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c89ee897d9e63efa3fd5e59494ed3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92da32d4a353e53454bfa930c22e3bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e1278c5b209b9e3a8ab502e90a3dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8df83ea818f2d972bffd222047ede401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d7f8211c1405fd2ca422828e13232402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e691f687e40d978f4838f725500af9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e8cf2146e3a6ec18f4cea27477f84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7a88e4b0fb1dc40cc17fbe09bef21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200fda3d23bec0f49da5631134aa947406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fc12dc893b1e3be0123cc226a6347407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f91b83066115bd11c3f1afb95f032b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888962cf6f16c18fa805de09eb7423c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e33b6f643b39c2a7702f01c169da2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776b40267507b36763292b77a32e915411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9a04f8a66ec2b4078e69aa14ef4d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534e9ddf3f38908bc808028a49124f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54fd277a3e2fa978db74bb95851ea3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c6ce6150e964931951b2c23575eb5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606becf7365fc276db9c6b1bb81fba2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b121748ffe8071520d5e2e010a715417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f87012d8eea0df5fb43993c850e2f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50052f83ae0ca5e6d007c584150dc529419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b9014cf0a001a790755ca3ae89077420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c2366a962559c12ae592dca52f2c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a7be67a11db41023623dc17949c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36334040fd86debc9e8bba9a8479cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4522892e8ec5789c8607c029970b4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aa2adae06dd4b58d90e0c0a30046f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40a5bc8108348f5c4898b638252926426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2a57b5c384e40347b63b9d0a53398427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a632b9eba62bd7b64f98aa556cbdd69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28a4664c6bfd3c73c7abfc628c8f0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13570dccd71c3940615431d9c64a6ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cccb5ad5bf44c4bba94aa145435f82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a627aaf85709148c26c4700576b33e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b09760a140f412f27e7e402dd1190433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b4ba798908c5b02bb74d3a8bc5eb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431059a2ec8d21bed0d473da59e37e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd0ed251e51bb3daa91e847e2ad1a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c4b478f11ce2896108f2fc6c9c07e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd626274d4407865a8097f92f13e7966438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745921ba55ec216b42ec08f94dfdd5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d46663e9f497d60a45f6681dfcb4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a797ca608b556c5607773aaa1933441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318d9a58f1047d80949f7eba0aca032442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe95862134a50941d3510123ac9c603443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9208850818d0026cf9d5b61f396fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bafb6fec3625a165182f0561a55dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173d409f87c2758be3d1abbb7c049d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acca0618f0ae98332d52b9518edf62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e079cf2c2b77488787b9c98c5a7fa3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873571ee05e31620c800dcdbe91c940f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bff5fb0df0563c962b06971b1ef2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9244f32ad2fcbbfaead03f546f379451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff03e5e04796e0896c6970e02725941452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01f0bcd0d6df2a0b43af95ed40181e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf563509e8343735e034be0e05a5dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889fc71eb36c79b2f227b7b6f645ff3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a33bbf9cc446a60beae0bf5d22b11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9556e24c5a3672c3b210e6da145acf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d42a876bd3a6903bca17234bf2cda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742152176f9a6109df88b45e0188b59a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd5dc94b0079b2d46c31f568f250b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcd67383b57c65f635f5a224cdf4e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6a2dba59a81d97c80040bebeb8940462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767fdcf96d7d5d3982a16bac898d289463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f7110d6c5060bac754b2112ac3941464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2621df145e61db32e31d14457477c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d5d25deebea61b46340b889592d2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dd8c5d1cbf53a808161eee8e17187467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f498a95cc8456fc3b1e498983b990c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf5a6a3b700e9f7dff635f98cea027469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fd57ce3ecf972462b5eee16d54663470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff78e2d26d5b8b1e92b73be2ba4f09b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8db043f67c9ef935900ded7c16416472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37adffb89f90349991f7904fb5c06db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ba79db91b2ee75925b9ceb565a01a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcbec78d49fa6655455a87629a92cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005e50f9b3b2efa42f70518299d752b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dd3431ed32727cf0a5ec997a377de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d78f453198a6004fbab66be506273a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8d67cda8f6d4096555f1866da62d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542cda3a6053675a5d714a9fe238b0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142011a515bd143210b10f30ee01eefc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320b9a7cb46400d92b7f51779f6b00c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70692545bf8761bbaa4c9d61d295ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b047aa19d53dd54886a67c6eb0aff8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65cb270772b876130d5bb296f0493a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79bc48e85e9fc7ad609aef3c54e2b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c38cc44d8557d6c15cfbe53c0e2128487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8a113389b130582c7fc6dc4d57741488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c923bf6e6aa543459dab0dc36b1a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcd371e3fd57f015a004f7abfd55e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf7eee2ee2dec5d489919df55b21ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db7eb7394b7f25e5c11c79fa2a02a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ce884679f543d36729b88915c75b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fa34cf2091f59d2c1ee9a7fe26276494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254ef27c584a8d5598e949eac6f4e9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e17ad956e8d1604d2023e346c7f629496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475020d4ed31eb5ec1c6c2da0c19ab1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ff8e7a52b85989a459b9eb0539bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361e28c133b2f2b55e4de8086cc111b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19902a567b07ed830a95a99074cc440d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6c712d3e905e6da10ae8ca24602bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bace15718035035ec4a367f5da69f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4e32f06190c34727b3eac303b9a01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc59aada838cd38fb5651c50419c8ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1099862d52e2ac2cff98eac1a947d18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fee5dc77d1d6a46ff49c3dc8bed0ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e73001be6bac1ed7a789b9ad75615507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8425ac8aef8e1274433f4286124fba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1db22c9e56429c99fb6f8dc09ebe5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11f578f84fe3a0f7eb3c10f267cd8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce2f16b2cb4ae3cf6830eb253e4f0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45444de8f2fd7c56a2b56ec0830168d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2997d819ce72749e32681cbbfe5b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60bd1f4243af1bae526807b2e70de9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf68c0611026e513b6b4cd8ae55a9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d5f7b3d9768ba438967e11928c0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab518a22553a5a20f3f768ff835f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cbb64f3be793f2a65f821cfd2ea38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c444843a867a708a5562742c7d7faef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f077e0808a3a5f15d0f8e9764e13b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3267d00ebacc5b66fc95286b9d2e856521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2158439c100d0392cdfd2e6c14e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd9987e684fc4f2478ca010c781eba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ea2fa89a3166e0bc116e57b4b98e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2f10d32e1f90bcc5858aa5f96c55e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d750d98324b70fdaea4d3495cf11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d78066b3230dbe2d9b401fbd4dab36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73960ce3df6c6458ef3b42a2d676b1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118974aeedbf7c8c2bdd792fdd3bb854529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9118dd42617574a3bfc64ecc9c4388d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd08cad2fb69999d6e6b50d3b05aeb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86508a13dbe620f07ef834882e156d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c1f621ddf8a2f975774f3f5f816a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140ae5fdb0e70efebcd1f6f1bb86e52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4ed57f254649734b799a2a62b9d09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d7d6be83c129a6030795e26afde6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e52e2d1e074a9e7abebe609d2f46d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417871424e4de288a274c154f1813775538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c7c883cd6bbc5e9ce3a01d4cdf9e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e96e93f6a8ab27a72be52850a24b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c50c81dba5c032461c381c36ede2f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795bd6c96befac43ef21ab1fa3eb433542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023ad7182676e5aa474af3011a30dbc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9784783ecbb5a98c06978b684c8db2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3c9cf4d2a8f827f88a12fda4c1104545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cc80b5b329f37c0810024dff1a179546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c03c34941168cdb346b8f8bdd25d0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b5d545235cc55c4a9cd66e34259e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7973ba56d9f1bae9df249fcf638d5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec223818a1daf83006235d8eabf23c8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab315d8d5ba4d94a9354a98acfc8f72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b2b7f8fc89db2d29c0160f59885ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654a0cd8cedd1da9117f955ec16fb13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db1e9500cc58a239be81ee0510cab8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231caf9135134195487896b72d9fc82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905a0f46f4397e8925dda325e942873556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0521f5813022ddc1905bad7b3c3b4ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cc65e1c8c1003d7c73050ae4cf82d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b357481e5f1a26e73cea97f6d1325559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c78a3cb370f8121f25dd682cb6393f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eeff3699f7fb875a7ed769d2f228f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f6bff1c840d11141b3211095f832b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e355020ac3187c649baa2cf713e9e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9455c834b02985924d4227cadc9f2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ee6ca46940a683d82f1c199f96834565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436635674795c5c2568adfc4b159a11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f934cc3d239540d6c92c85174c004bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14df7f59a050dda379422a3933fbb1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002033ad7ca47291795c9ca609c6bcf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4db50dfde54f576913903ed5359ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3567026f13f9deffd46964238c700571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdd8e04a18046eda38f7d8427a3e0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a6d9f3a85bc46015ee615e93f57da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ad2e1613fe826f369d7ce6fd5394a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ca357ac8eb29d3233ff06c4ed02f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df84540c2d6416a130d2dbd32aea07d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3884d4bcc96cec745b65244c81716bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf4ae0884e03d56af29aa7aca5a2cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976222b699d66c9e41d39a53046fdad6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d0a48fe358159e52b3c8551fd54eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badae1600aef7b4d926be7e844cd7cf6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fbb7c2d5cff5e9c9534929cc71248582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49669f4a52a5fb8ad7449b0b09d793583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359930bf12a90b606f80f1434fad61c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211854798709f9c94b76ac61b0cd6e69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272afac911a63c927b97f00ff2cb57eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445dac0677a56e5919fa6068720250b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7480e90f2ca2cb89baa5ebad243b4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cae41652763778f4ec53b987c0cca7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1da83d890165f6731e79ac2089956590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55304f9734634b709d7e8f17393495ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b850f3e4794f98afd7c818370f6af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd7a0a272409df00f5d5f1a9dec3d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd75c5bb8917a29a099c53b995d752594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c7f327a23e179e1afb1e9cca702a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808d2085e87a3216678bb0adc841111596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ffcc13c39330cb6d25da6181a986597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1498fbec3119a77bbef4750c7f0ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f728988eecf9c6bace52af662354599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ba50e95e45f479b266c2c91f767fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa457023896a44d248cfb6558e2ebc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054f4c2788dafe4d55ecdb7174d3d3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d1959fa99afd965f3c9e1d76cb33f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a14390052f0839773887555306c51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50200663ab75d8de75bff697756c64ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45bdabb98667eecaccc00bd711b07b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca508289ec79f0be211943415dc73b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0da0cf6e6569ba1e49147f9b63c7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3dcb5cdb8f1b620aa048ec8825cc8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf0395cbc6148c187362e61b8bd67d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981e325241a5d6658c46a02737c08e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0f2bd6e859d25b341d25fb5c5c400612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa14edbed7968e808bdc282541c2e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61695a812af48094375aa79916385b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2282975b3a1be1a202ea6f897f11e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92f2ad1f5d89a13e6aa5fef7464912616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc82ffe649ab8b341fd35c3cb8f002a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd17acea2d2fda721ebe91d45b809dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c54a3f6881275c50ac4f3314e90414619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de32f44730da626954c0c354bbe1de3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156aaaa4f33b0f05b934c0ef8304ec0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be472d6d5d9147e1ca18fde1f47af2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ed7369648cbc73d9238d55ec480d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6592978f887379b9790a8772df85e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544afe1869b8610feeb35cede179170625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003444560dbc30fa19c939e427c9b13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b9f4db22eaf2c63755faed93d1880627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbff5c39f4c8e637205b0f7aa54781628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458d8699f93698666d6c6e1d0e110b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88436a04a03569c6557268d61b994c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b23f7e2dc82b56646eb7c84df049bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb3da64d9f2b9bc38f8d9c473730dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fec63061214c8f426910b6d73c5a90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe5bb164f1cc2ff3113c3a70572e69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760efe3c831743964d8ceeba7e0892ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031e9600924ccdfb8c9f5278448cb0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dc03da40b04cb13e40e0f283da0a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a25f3e9dd568ddbb4be0a527201cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3b3f8e741023014b2029670f55b23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dff1cb3c0d3ef7e0d406bac363c37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88fd45c3851937335d486e25b7789f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5f61684f3eab7c0e543fd7a1bd5ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bea6318d81a5c789bb2b3bd0dbed1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57b3c30c94fd483ad7116487674e58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f4a9a301894c4b91b53026cf1e6d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74845bdab4a1be786d796838c25ddc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c1e92f783e8abd84a7b68e1ee679d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de35d1b41c87475a83774a6e65e697648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa54210685961bb9243232994ea1255649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b994dbc3a8ac2fdc3de292464ffe114650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce81b573eda9fbbd1f911a35031c61c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58116ce4fbaa1256e335a46ddc173166652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6eeb98be66d8018edf43974efa4ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e07fcc5e87ec4c26750bbc90f3138654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcf2b1a605c4182462f09724579b2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3fd0b2f64685f61d60925035e05de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857d32c98c65e4cae9d9b5e5c2c175a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efd47813bfd9fa9be5321a36590cb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363c8019b5a1ef2fdc03b24d2605ccb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b00d90cdd0aeb9c2fdb189611431e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44bc87d0e87087f74bdde86ce893b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484a1141810e772df622a275cf18e8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4646b02a6120c7689b7ecb6241b055d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b0eccac221bd8ab57a11c790f7e1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103442f7ef383e94b5b2c7f3809e437a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0c8b0f42caa89bf942a913b880b74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e92ef41468ec56b31244955bb7a282667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfad164f4bdb11e68c13c151ff221c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af5c15f77f757fc667628aa35db482669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf303114e8f7af516e89eb11b55231670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffab98d8d5c67bd36c13e1dac3d770c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93d70b6885ff25a2720d416a04219d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56363cf089bffa4e5bdbf724d54d8b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35ec8ef1bbb0de3598e4cb21ab1b68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a20fbd9d3745f0909b2b5cedf5a394675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd5739ea49eab576859cafaa90ddbd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5b9eb3d9559bdf104a2e217288d3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4831bea360b9690a093d347848bbfc9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cac8077ca95fb6b851144b7888c6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980623591ed620ae8807e629e92236f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6443413a5f831a67fd15bddf4d25024681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232811768671d8991ef26b1c86f68e85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c34a2777c4208633f53129b63ca96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb16085daad2f548bd464cb0f9f7a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5903774d8586d3f46fe4a5f5ba259685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8cf628ac26b1431e40e3d5c475f4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6d463f35259ca892bb9d18bef2bb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33423b00d5960277c4dca37135bc34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f8c6a06db52907b31669a7c8fac0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8a787b961c5c8d6361a12619c64e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0f3a2e9f9f1831b1be7d72a753684691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facc31830beec3b153c190b77e64666692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8348479e8ef2eeae66ae0bd8fc80a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13077b7165c94bba1a7722daaf35ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dc5b836e362eccc38e524847d1d7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db3816f1a639c595d881d3ce4a7518696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d265fc453ed225025476fe1d4a14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb1a2b56c58f89522e40b3e432cf87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce353076929270e8eda5dbd98b59a16e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3dd30c099a4a41f24ecbd09845430700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773961bfbd82ee1588de29e3af276dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0fe9fe8b3c189cc43c6292129d33a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78251c653574fac290ecc968c5ce7f66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59375b4012012c5da5fb860a89c5b6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1d538ed1743363b24d6192f422d07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37063ee069f987478cfd36f7345d00ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e4cb8a6a6407344c9992dceb27294707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4395bd731a750ca155b729afff3af3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7fbafbc89bc0c3c4ae3e052f83bf8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb08030a4565be6a4be1e01d3150d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ba79a29189507ff4cf92da917fbf0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8f3a8501b463ece0cb205b7dd88c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1150f43d1bbbf21c968a1f8030191dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda74b1f35a29e3e384482c1ae4401b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea68fd4b618d97e39ca77f18ab8737715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fea5ed27d7a4f1b817c82ac7e0d585716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46603378e183c0f4f36fefe4493ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4eed77b6dff8e9af18b9c684f4ef8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceace565b2cfe699b9dba335d7d023719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8395d23bf233e46caeef4f43aea4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c6e678d46de6a7063ed64079a45ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433183df362d8a5f131b466156c845c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39a9f65c2cd563213570a563519c18723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf97fac635ae37e50f0514355c30d1d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c97340d65417ef8ccf5d5775485155725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a5852f932bfb5026b16523fc7de0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914a4dcd77136756c0efedab966afc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3487c695fb2209e48868a90c84636728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b8111b4a188f9cbce456c9c649f22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a33aaac2fd5a50967f7984b53b18b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adfaf5fd5846440cec95b3dce6288c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe2f99ce1683a3e63b64b8017cf6a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a2f6e1c8dbcb7862dc6f615e3ed46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561a311891addb77e8ca36af360f0ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b5fb57c421fe0f95d4586310cc171735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ec04ac106b69dffd05b94adb48e62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7a8316d7142d34eb44eb160513150737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e6358bf551d79b0517c9888265707738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f93de38d2f433e9674119a6c630db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fc6b8d6015279bed26f47f43ad4b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895cbba8647e7c2f750e48792e18732741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc920245605ca74b15226a2018ae5ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049ff329213ffa115d60b995f141226743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0eada0eddd4a6760aac8653d99742744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548fabd8b5bdab7c2b28b866347178a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543f6923e08600024cf4aa6a75fd4fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b18be3526449769e0b1631b4c9d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aa35a8b7f626a6121b14674302c8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43f3e3315de7e2688bade3eb59d02a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f979542588387ce7c4558a71ee1e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915cff5baccc4a29c51e605151c1fea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f8c4fc90a4e57209aed5072561ff1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb657cd56b52d9aa3dc4077d7a9be88b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61acc2fb356bf25bf882e9a6a97e6d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d0cc0ea7af8e60a881f501a441e25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972e52797ae414cd556157149aa6205756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47fcd4b9dd06e55fd4e58e427a9d8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac0e95d52f8328e00633ed57393890758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fce1249c0b9a93cb1693d6b3b3a53b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>