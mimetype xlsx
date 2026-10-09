--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc138113b0295f9c3fa7b6bfb7bb8ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5b0f9cc01575913dd841df8e781df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67402c94ec153a79c99d40b4f450e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab816d84113b49f700fe660d4aec254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cbe36fa6a7db7f0911faeccb0a6495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08204c2df9b790d9a4483546920521d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d32bddb82694a66d1c253d29c85a9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6fa1dee88a96056f350e20412a60f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5866efbe9df378356b6cc1fd2e88889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e312a83d415c70f4e66c4f49d28fab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89056f6c1fb18dca630d9d604bc94bdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e1a48bd1453113b769434795f4a3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fe0001aaad87125465089807a2fd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640a2702e280e8015a88811a869e21314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c566bd09f191163c5b9bc9ca4e2ee115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ca3320e0f848dd4c0b30c8db59eca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75611d8214a4126207a142406bf0d39a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc18b3f61bffa4ce0e68da49db33f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381679c310357514a4255c8ea4ad14b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b4d880596c036cfa320d0a2845f6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b232f9e69941f0a4d3f5d1e85b927fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6662fc3303fbcf4ff1962e53e12f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9687656de5ab46ba269082ed4729e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f18c82949eab2acffa928a6096d7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3af1ebb8fde2fd39e629aa954e17325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e146939d4cd4a08140287c3cdc214926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2147d66c09120e90a4f6178cfa5223a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba014ffbdfbb5722ac7834eb526626b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a51996e7620a13a42255331c00ed929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a921c74baa9d9004bffe0766e971c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66edd48ff9cd355faca40c5a43fb60231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6389b15942ab69b74549808d4296032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80ecd49091d3f2ee6c1f5c4a113cdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456be19364de5d1d435971cec325d57034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf342c39df7fd50379643844c4a824fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a27b784bc27d4980e42a5c6c72494d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e90f31dbbed3d15b158ea04201ebdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5f858e44353cdfe50c8f48654df8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30356994eb313a8a8521af36e79f8ae839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd17317a74275eee4e0f5cd090966f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c8813cb061fc35e2c226678f7764a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505644ea40e174961c30953285cd86b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ededb285254fd419a13db9fbbe06043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8924ce78a96469eed1fa490bfcb300a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f902c6aabe612ce6502ded744c59f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899c5eccc75cfa1ef6606f1ab6cd0bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e25997f8bb8bc06464e52a2e9e70247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139afa7580da483b113b41c56f63e52348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3a94cc87c62644fd08720cf07d41c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0636a7ece5d9ec1614df2c637fe5e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a0d5f971d091ac442dd5fa77dbac951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a762bbc7a3fe2be058d4f027c0346052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf3257a9d37375af22583452e84fc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea585d33e05866468fdecf36e44c535454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ade779b432c098ad0f3649d1f672155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bb97c57af59c5e1e0efa44df10d8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ab5b1e0c3cfbc1acc4cf6b2aece7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5fe2c3dc4af4b6865d19c7c39426a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e6660e72720a419f13b0b509cdc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eece655c5712148711996f0fdc83060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde580e44f0b7d4e12ca078d87a546361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92141994456d511d8fdfa36edc6abe8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60377a9fecbed596b7701676aa3ad21d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021437ab08503ee45ff8a7031bcb9be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf40a67f39911aa7c68624573d2e1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0735ec0f56d99f951f5081390c454f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28079318f9d722739a4f0f04787ef667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05770fe7a75e89bbb41606c1d048a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db313532be9e2c1e3e75dda0203f0eeb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9578e8eed83e62fafe5ea0a2d2d59070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713eea7e3644fc1e4f34485dd6f333f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6eb8c4d3a7333f211f5d97127effe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd248d35d8db23a0f71b4f8da9f4e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab838a47f5ef4fcdad64d6e7b54b6f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3257cf744a8c6d1da12e9bbac91af4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d451c2578f2c76d59b04705941ec8ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289c90f3c218230ce35517ecf68999c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7abaa91061a6fd453ec78c54f955b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f271418b4443029c97b45f39cf7f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d706ff3e895c424339a301111f1166280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc21f1dfb49e351447d4045c2abb8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36fbe8df012e47bdc6d133fefddbdf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed62b01b4532bf90343705bf5d19cf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069dd8fd156022c922aa00de906d8b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2691acf45c1cb396ebeae4913445c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6e3f0a563f5f1223153bbee0154886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64727f698d9f9208a8f93c5d917f88387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d067949554853b338bfb053afef27088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61e68ad6e5afc30bf13c374cb83b4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682070ca9b550c6ca7030f6d4a797dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda4cd1a74dff947494e8f3a094a7ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c52c24fb4884fd5bd80d3ef6999a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81e0f70b5c2517fbbe9c2373ea59f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc56f121904a4c50ca28d1e1ee0acd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d059edb103a17f306ac7322783458a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a6b6b2be53295ba7715450c17b52896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a8f8bb803ff263be9ecd57657145997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c615f8d870b3632e4c1d452b5aa8c9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ee6c50c18cb7274755c4dd78b437599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032205450c3b731e4d06f306586b5c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b896d5b3dc68967be1e266c04d923101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abcd0fea2def2e9720724f9a5a709a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e723451f365f705bbfe38b0155bad02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19415dd7a752a7d9936c7afb7c82cfe7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50122122a0bd2d9cb1859214d38eaa19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919c1444d67076c84595dc4ec44891f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9176593fd0dc54bb2f180cd788d17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa20eda453c59bc1b06aabea2b9071108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6544a9ec97d09249a24c3e372aa35e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ff08efa34fb23de984217352ed6c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff069f7086913e900355180c5859f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4dbd0a949954448b888a7932e3493112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea51fc886fe67a52d1a2965080ab94c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3de7d659e2f29e314c67135cf2c2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6b399336076537b782e79c2d67248115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0c95a87a42ffcddf2e2fc2357ed20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690c026227780a88540a32978623194117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228451c2016d0fa297b566111b00457118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f644df75876f5db8d0cd8ad2639d6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c0c4615fbc1dd0b70a3e8076aa7ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b9a7772e3da6e9b0a8a6455d28787121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2d7c408cbcb041bb63c4b06dac3cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed109ef32219bf7c78fc1c8c464b97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eece18d6d7183c6f654c7052cab8394124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abcdae4c463dc58e0cb5b33cd80efb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc38f9ee8918416f5d258ea03b5833126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcd5485e40ed70fb6b9ce0ffd55a48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893338f80f1796bc169855ce63e00a84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9da4dda941ff475023e9710e0721cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d05d9e82afae485a865fc9eb7c690130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2ee30d05b71a3da3a6494b05f812a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e8ef8cf0726c8776fdd08fea4747132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29012352b0baf0c9d00f9977420266133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99747b90378467aaf172c36d73a45327134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2e50f8c98f38b5cc8b60713700b0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700819a56145cf8146fb10dd94a7cd57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984053da3650e6aef8da3289281a60fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837c3a548d6c4bf58675532c114bf1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a4917b713f2651b54e0e8b437b4f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ad3533ef3c6212707c7a47f02e367140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac8fa9d200c5223b43fd3595574a42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516d8284efaa10a54f93b5bee1ff205142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3371f28cb9a58dcd654e625c36b52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c3df937e51e6d8f3c39351d593684144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca6eb05a4ba6df8c44ff7f76da50e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f71712043bcea898b60bb88561b94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92def444e5dbd71bb735caad70ab6fe4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e943587b735f7429dbb721baa2f8e8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e383bc6f6042d48d05500cdba0dfa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038264142e7d32a28b21fafa7fb3a22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3c9dfa8b980e5a131502e6d3f01df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca715014ae1b0cdfedd0073a77f6dc8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c646d12bcf742580de7aaf48bfdf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2456989ba0c06a69dad2d3492225e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34259d1fae04de93345dbcec4d89d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8312ca7d879cc41764d777863a3b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4b112cac087b0e237d1fc587788d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45521bc06dc6eb1d7f14c0d325d29efa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e36ea0c89668244c879cdb884dae7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141775378fd4bb7de25ffd1d99c6e89a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78442913f5b36dd2d0c292ba2c504701161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b39c5eb66a5e891569d6180d287068162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3a104ba8741ed105f27cbb8aa24ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5151e32db4019c2f6ed6e1ecfd0c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636c80905c476bddcbe1c5ea39b887e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed751468f197fc43db625053cb0957166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b46146f9926f009938bf7f85d6448167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5c28dd0de1738e5e0f500bce683ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ca6f05fea3bd02e46b63355b0576c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7189e4ae9cc66b9dca831535d3c864f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b2014229262961c656f597b0b1dea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fbdac908cd015f84cf7768107746f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54934516f40e26781c876767b5899e32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be397ecc9631dbe592df12e0d0e844d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85018102115653e9dc5fbb8a3b3b6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770a064570e9692f15e76cd78111781176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb0b71b15b042e0032238aecf03f19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439bb8cf2944bf1428853776a3a2c22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e480b23a4e650f92c45e6d2be0ba7b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ccdae4fec60bea5955437eca52a40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae1c76b2fba37f2ef1a100f35cce27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555600b46ed9cfc29649daf283f8b5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2159eb75d925cfaea5707bd1a05dd6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc621630214892b52bbb6e51ba448005184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370e55d1b54967b686cc7ae149b69e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc95a35bd1b02a5808556a4d518e32f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69dfae4ed886e35dd5dde13394c846187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638c58d168b17ee7c2d6a5874cf2dc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b52f4ef2a27311f9f9d93181c0335e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac401194fd712837219545a0653d10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d183d9883063ee0abc1683a26fcc5fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be5d8d8d4b9a26c219744476d32a05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cae70e4863312627b78a92f2ef6a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bae6748ef340455786e4d8ac61aa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d115e115d1faa1689c769bcffc495195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d381b0fda0a507217be47f40400b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e30b5c164270a1043edb684ee2ec50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709004dd91c62361a9033dcb040fda8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540319e878d2f836df4a5ffda3b592b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a658a4995891fbab0df61b1a58db48e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e65cb20a3e9474a70b15f4affc6b85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b757f7ff2a91e01e998995af6fed3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e1b3b4248867c09f75a97f5e4fbbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4c0756502f2aec975f790970faa97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00658daff6d2a482eb9a4b3d234e7b92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f00a581cb2749c98923963e9d37ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f30ac71e74979a668ca7fe551a279a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13db2bff0ec87416bcbcfe4b46a0f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c7cd5f1c44046ab7b981158bac0f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74403f4ced3117118688333bdd42d946210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a55c4e71fcae3bd380d8671ff07104211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013262b271748e54191c63fd21c9f83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc480d3c067ffd6a5ece7c8511d2322d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c790ba5550ccef2fe6b70813590f34e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab832ab4b639fa1314f5ac455ba0abc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56c2ff8c1d657551c43e181988287b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c30b47b599f5e193ff378850a34f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabccb23994063677ddc6ad9c446ec5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0875532e1efb02b284d5fd8912f94f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f12adbd89826728a5d9453d3274ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e4625cfc11b750e6b0a1c83925231221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71e74147e717c396204809bfea96e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2284f62e77a5368c6ae466a59208b97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fb0f86fa72dbdd30d1d659c3351f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c2428516662167f3a38b953e46cd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb41b0ed97927c2e6bf8f0b972db1e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97a4dcf93daaf78810bf73ea42ee00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f103567a535b10fe7ee6a9fff1438a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0993367990eb3ccb411bdd973c4aa7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f762d064927b12c2a8082d849e43a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541795507c9a3221d4f5552694e459b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbbfa8b42bc70858fed87d6e3ce3be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c7dc6670e82a82d877f4fce01f751233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0baa7f09008012c3778dd598af4a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946355216bf3a9b187abf3a08ae9009235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf740ea814ec6179768a2fc23568a4f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d170c51d9a1cfdcb06a1e87c69a6573237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b009c618f051a9d77eee5d10d2d84c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b32d92486b5686fd539ca0cc1673ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8739a83a211ae3cd1f27d3fa4952dbc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150680bc219d1c18ab64f4bb59b78694241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc2e1001d929cba8a33b64d7001e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea4df8c17ae8f800858a827f2ca306243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21763f280bb087701140a1ff595099244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7ddc2e35b0490cb1d001a81052eb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f205364368d14499fa64d407fe6f94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903637cf47827b39dfd8177e87abd67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9decd2e16df151954bbace5077fd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d5ca73b5c5f6bdf59500d5d531139249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a13f916bb450b75cfd81e6160a461250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e58c7ae244b56259941af7338e21f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7636c032dd89cfe3f768a5fd1ffe8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a123d1ccaff93b554ddd9c7ef759ab5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce9f0dcd1b109c7570018376d08d03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28d1d2070b8d0186eb999faf9a6ab7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb40a0270645dd55b5197cd5ecee9f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91400db87091e94bc8a99f741ca1fa6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd565e7a8e5ece5e32779d310add3715258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a07383c981c266783dbb53015e7ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6c9bf1ab5f108efc2fb0a011d1f72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8a4db324f250bd0623e1b08789a0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2c8f3a16581cf8b927982f9930deb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3cb26da33adcca324639d4114906a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa577bae4329984a3223ffac3761d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e42701e3340a9faa3b920d6df4e24e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3c4a20dd8f077adc54a6f8954d55b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff824bf3d8009196c45df901034f588267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e75d18f5ebe043323b0df7cc141e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b91248339f1c6c1fe0871cf45eba5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50090d78847e7b00a9e0f663dc460a91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ecb8ab3e97149a946e46f7576a31c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645a12e2debcea3825b65b3786eb075272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a338b6e10dc423373a3be1df61d0ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7487c69296b2eacbee9f89297e65d49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f453ec60da61007a7fa8a7e1aa2cae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0c307b1496e34c9473b85456dbaa8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41c97ac5d3b67c98402755ee44a3c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2801b3be63ce552b1fe0989a6b6b650278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a80131a33d10320dc101015e86307e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee45061fca092f0f9cb5bfe67e91fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5346a4264774da9ab46c6096866d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9088a010b3f84139fb583647ffa52c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74764bc7248fe0f60017fbbce3424b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81ef1e1247f97d3c624d3da2168c85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b962a0f11f32f5a401cafceb1d5c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc35363a734d8375e613ae40c68116a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55c8592135d9544c2d65f552484b37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98fb00a2f7d22aec147e5413704eef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46214296c08bb90fa45dd89dc9fa873e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43902b34337387f63818d31089b5d52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a26ec824e3bb1c4e75b849a983d76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4cbe9848d0a30dbb0c96d5194582e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcedf49c6352a440a9888d5c9274230293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8fd8d88907e1678ef22766beed07e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068621026e2be06c1362ae21daa8702295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb7e4d728a372113f774b647884f8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d85c334a627d8e1104a88701ae3aa4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb23242b2ab61a99f5068b7545ef7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8fe714d0da205d882e7d7e842343a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217a228d62cff7f969d843b4ac53c22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933b63a7b49f4fd67317732adee326c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa243b320a4cc5054ebdf53467aa41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d0bec910933d69988d880de5808ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be79179bdb7ef684ebedd458449ce21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2633dcbaa6cac886d11db83b37c7b9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb1fb79e1c684d64285f3761f78ae0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c9e62bf3846bd44627a5204fbb9ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ed2a4aa6bf65bf190d0a9eb8e54af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a8d1e508880ff3e27466801edf771309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35aa69ee9bd4ec8fac6fa9565c73183310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1435a83e5c976bf1dd853753cf5cd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68497636d21ca208c3a9c02b075df66d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eabaee0bd254821f3834c610ad81f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829168b41bb27075fcacc2f361a148b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b889be8457ab7810259af298757fa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7a0b4d55f7107269399b291390431316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0ca2b34569d844f41e5f3a2d1ce3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6269bd9b78426f7d5f7cc03e8b2c44e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c80471a0f94908aaeff74ee444337319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53928d78bc44ff9965058a0f15d6bd39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a1d62f4c37ba6da5f21b1a93419d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b2522de717e55de28777e45d5c1ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d88a21c394e8beb0639f37447645323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991f41d33bc66169717f96f58464007324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead314048071a835612b45bf838a103325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea35af265ca83c200d40a01e684ed31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb555418e392e2940e222b9f12972fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20c131b42dd12a7a657d32da78c842328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb697397a7f75c3fc51ffd72ce262d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d38982959de3fc746a419064401a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb1df27903dbcb47992f4b83b7aa26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e611213dbb5b81123d3ead1f481183332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c6f7d15b33a13915c86ee68f9ed3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee269299852c1c480b53adb63e90dafc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1d537ae6b2190f9dc5bef1016153e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b087b39210bec7e2dcba516a8a23a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f1af36dc99e09d8803f42686db16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffb897e1603dcdc9346139b03a6ecb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4d30e16c3595971d28dde6de780a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fff7bfa9f689f043d67029673a2db9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9f46d546084dca63272d2783603ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcec2008bb2edcb85cf1da5995331e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891d85b26777c37e9d7cc2f6743194e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3d1ae37b1e59c7b0dea6f555d9046344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac691af113738390001b3558e9c8fc07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f32139397ccdcd2a763d6a59a5f7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590dd4182ceb44206335dcdafc3e08c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982da3c73e4307c5a196250ab229d82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb127e1bd6a902ea7655d49db5ab07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c70134b482029b9212b19579720efc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeb94745ebb014a03fad7a3d7757a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d50546e69a382058b8f1cf4db3aca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9e96ca91a0f42643b06f611a717f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce47bc664187b1fa72b51deca9ad78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2328df62883766ed5ed37b186c80736355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1cb60563efdf999a2777c94b9ff04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa5faf736a396321f07a4e97593325357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53786c15a66d07d47deb0e23e9a026b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a622100f5ca678572cde9110e0d55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65def86d2e8b6afd24c7784c6a25979a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424e1d9064c2cdb7ee125d0b2511d26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2640ab30aa2c3063bcd6db8e9f17788362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de23bd5d27e5230117de66f24e0e78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6a8e8f3e3215c86426ccf11520fc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01f3002400b61596a4af14ba4a8556365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293672fc3d6712a551eb7785916bee8f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835a882efd24fdaab30ccf5a4b82d4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36141d239d52c6f61739fff1020bd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810144bdbe0ac09888bbeb9ca156177369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceac19b348047f49820bf78be9ce28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0edd0c015d93fe00bc84d3fb165657371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a849560571a9a988dc713a0ec4e9d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be399e04678379343ab44a351d155b34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d985217109c9b2ad37b25217b2f0dd9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e06a35a9a499486b37cc94d7602e84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6871b671e248db1befa42c71f851033376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bbe7d0c309a8ae2e1f1037d30f418377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc65dea03f9beb42f27058afd360307378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db5028a6fb11c8c7c3b033de41968f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04adef24578b735cf2cf8789e2703a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00be8ff58a1934dac5607979fc23b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4875ff0e5b4982817ef2d091d3be7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed978480eb2ef130f62b2988a4d67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaef8ed56d7810271ae98362f9ae662384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5961e43b5307e393bf015dbdb6132b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79733f0bdbd667aa894f2d4c3818c083386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f960f25ac1d0702d7bc1efd9fea724387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb063f29b6afc65188eb181c0de5e61a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b1525f4218c3c0910bc774a6e3db5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a85767285f94271468a42a88e5a30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cea0545518224c6e97030b28cc50da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edccb7b7ceacda0a566480a7f42b72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59194e1b1f4b397014623b0e72e93059393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd87418b8a090394a5d9388d535b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7734179c235bed4a9b0afb310b8d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94c799a15d21df35615e624c43073b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d5b812574f8fa097987f1f2b26d4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c89ee897d9e63efa3fd5e59494ed3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92da32d4a353e53454bfa930c22e3bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e1278c5b209b9e3a8ab502e90a3dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8df83ea818f2d972bffd222047ede401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d7f8211c1405fd2ca422828e13232402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e691f687e40d978f4838f725500af9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e8cf2146e3a6ec18f4cea27477f84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7a88e4b0fb1dc40cc17fbe09bef21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200fda3d23bec0f49da5631134aa947406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fc12dc893b1e3be0123cc226a6347407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f91b83066115bd11c3f1afb95f032b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888962cf6f16c18fa805de09eb7423c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e33b6f643b39c2a7702f01c169da2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776b40267507b36763292b77a32e915411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9a04f8a66ec2b4078e69aa14ef4d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534e9ddf3f38908bc808028a49124f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54fd277a3e2fa978db74bb95851ea3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c6ce6150e964931951b2c23575eb5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606becf7365fc276db9c6b1bb81fba2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b121748ffe8071520d5e2e010a715417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f87012d8eea0df5fb43993c850e2f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50052f83ae0ca5e6d007c584150dc529419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b9014cf0a001a790755ca3ae89077420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c2366a962559c12ae592dca52f2c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a7be67a11db41023623dc17949c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36334040fd86debc9e8bba9a8479cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4522892e8ec5789c8607c029970b4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aa2adae06dd4b58d90e0c0a30046f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40a5bc8108348f5c4898b638252926426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2a57b5c384e40347b63b9d0a53398427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a632b9eba62bd7b64f98aa556cbdd69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28a4664c6bfd3c73c7abfc628c8f0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13570dccd71c3940615431d9c64a6ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cccb5ad5bf44c4bba94aa145435f82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a627aaf85709148c26c4700576b33e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b09760a140f412f27e7e402dd1190433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b4ba798908c5b02bb74d3a8bc5eb4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431059a2ec8d21bed0d473da59e37e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd0ed251e51bb3daa91e847e2ad1a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c4b478f11ce2896108f2fc6c9c07e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd626274d4407865a8097f92f13e7966438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745921ba55ec216b42ec08f94dfdd5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d46663e9f497d60a45f6681dfcb4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a797ca608b556c5607773aaa1933441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318d9a58f1047d80949f7eba0aca032442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe95862134a50941d3510123ac9c603443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9208850818d0026cf9d5b61f396fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bafb6fec3625a165182f0561a55dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173d409f87c2758be3d1abbb7c049d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acca0618f0ae98332d52b9518edf62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e079cf2c2b77488787b9c98c5a7fa3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873571ee05e31620c800dcdbe91c940f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bff5fb0df0563c962b06971b1ef2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9244f32ad2fcbbfaead03f546f379451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff03e5e04796e0896c6970e02725941452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01f0bcd0d6df2a0b43af95ed40181e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf563509e8343735e034be0e05a5dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889fc71eb36c79b2f227b7b6f645ff3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a33bbf9cc446a60beae0bf5d22b11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9556e24c5a3672c3b210e6da145acf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d42a876bd3a6903bca17234bf2cda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742152176f9a6109df88b45e0188b59a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd5dc94b0079b2d46c31f568f250b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcd67383b57c65f635f5a224cdf4e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6a2dba59a81d97c80040bebeb8940462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767fdcf96d7d5d3982a16bac898d289463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f7110d6c5060bac754b2112ac3941464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2621df145e61db32e31d14457477c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d5d25deebea61b46340b889592d2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dd8c5d1cbf53a808161eee8e17187467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f498a95cc8456fc3b1e498983b990c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf5a6a3b700e9f7dff635f98cea027469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fd57ce3ecf972462b5eee16d54663470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff78e2d26d5b8b1e92b73be2ba4f09b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8db043f67c9ef935900ded7c16416472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37adffb89f90349991f7904fb5c06db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ba79db91b2ee75925b9ceb565a01a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcbec78d49fa6655455a87629a92cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005e50f9b3b2efa42f70518299d752b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dd3431ed32727cf0a5ec997a377de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d78f453198a6004fbab66be506273a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8d67cda8f6d4096555f1866da62d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542cda3a6053675a5d714a9fe238b0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142011a515bd143210b10f30ee01eefc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320b9a7cb46400d92b7f51779f6b00c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70692545bf8761bbaa4c9d61d295ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b047aa19d53dd54886a67c6eb0aff8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65cb270772b876130d5bb296f0493a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79bc48e85e9fc7ad609aef3c54e2b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c38cc44d8557d6c15cfbe53c0e2128487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8a113389b130582c7fc6dc4d57741488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c923bf6e6aa543459dab0dc36b1a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcd371e3fd57f015a004f7abfd55e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf7eee2ee2dec5d489919df55b21ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db7eb7394b7f25e5c11c79fa2a02a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ce884679f543d36729b88915c75b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fa34cf2091f59d2c1ee9a7fe26276494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254ef27c584a8d5598e949eac6f4e9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e17ad956e8d1604d2023e346c7f629496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475020d4ed31eb5ec1c6c2da0c19ab1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ff8e7a52b85989a459b9eb0539bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361e28c133b2f2b55e4de8086cc111b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19902a567b07ed830a95a99074cc440d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6c712d3e905e6da10ae8ca24602bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bace15718035035ec4a367f5da69f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4e32f06190c34727b3eac303b9a01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc59aada838cd38fb5651c50419c8ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1099862d52e2ac2cff98eac1a947d18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fee5dc77d1d6a46ff49c3dc8bed0ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e73001be6bac1ed7a789b9ad75615507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8425ac8aef8e1274433f4286124fba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1db22c9e56429c99fb6f8dc09ebe5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11f578f84fe3a0f7eb3c10f267cd8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce2f16b2cb4ae3cf6830eb253e4f0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45444de8f2fd7c56a2b56ec0830168d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2997d819ce72749e32681cbbfe5b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60bd1f4243af1bae526807b2e70de9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf68c0611026e513b6b4cd8ae55a9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d5f7b3d9768ba438967e11928c0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab518a22553a5a20f3f768ff835f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cbb64f3be793f2a65f821cfd2ea38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c444843a867a708a5562742c7d7faef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f077e0808a3a5f15d0f8e9764e13b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3267d00ebacc5b66fc95286b9d2e856521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2158439c100d0392cdfd2e6c14e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd9987e684fc4f2478ca010c781eba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ea2fa89a3166e0bc116e57b4b98e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2f10d32e1f90bcc5858aa5f96c55e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d750d98324b70fdaea4d3495cf11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d78066b3230dbe2d9b401fbd4dab36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73960ce3df6c6458ef3b42a2d676b1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118974aeedbf7c8c2bdd792fdd3bb854529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9118dd42617574a3bfc64ecc9c4388d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd08cad2fb69999d6e6b50d3b05aeb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86508a13dbe620f07ef834882e156d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c1f621ddf8a2f975774f3f5f816a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140ae5fdb0e70efebcd1f6f1bb86e52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4ed57f254649734b799a2a62b9d09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d7d6be83c129a6030795e26afde6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e52e2d1e074a9e7abebe609d2f46d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417871424e4de288a274c154f1813775538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c7c883cd6bbc5e9ce3a01d4cdf9e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e96e93f6a8ab27a72be52850a24b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c50c81dba5c032461c381c36ede2f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795bd6c96befac43ef21ab1fa3eb433542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023ad7182676e5aa474af3011a30dbc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9784783ecbb5a98c06978b684c8db2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3c9cf4d2a8f827f88a12fda4c1104545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cc80b5b329f37c0810024dff1a179546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c03c34941168cdb346b8f8bdd25d0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b5d545235cc55c4a9cd66e34259e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7973ba56d9f1bae9df249fcf638d5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec223818a1daf83006235d8eabf23c8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab315d8d5ba4d94a9354a98acfc8f72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b2b7f8fc89db2d29c0160f59885ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654a0cd8cedd1da9117f955ec16fb13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db1e9500cc58a239be81ee0510cab8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231caf9135134195487896b72d9fc82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905a0f46f4397e8925dda325e942873556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0521f5813022ddc1905bad7b3c3b4ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cc65e1c8c1003d7c73050ae4cf82d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b357481e5f1a26e73cea97f6d1325559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c78a3cb370f8121f25dd682cb6393f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eeff3699f7fb875a7ed769d2f228f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f6bff1c840d11141b3211095f832b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e355020ac3187c649baa2cf713e9e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9455c834b02985924d4227cadc9f2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ee6ca46940a683d82f1c199f96834565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436635674795c5c2568adfc4b159a11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f934cc3d239540d6c92c85174c004bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14df7f59a050dda379422a3933fbb1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002033ad7ca47291795c9ca609c6bcf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4db50dfde54f576913903ed5359ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3567026f13f9deffd46964238c700571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdd8e04a18046eda38f7d8427a3e0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a6d9f3a85bc46015ee615e93f57da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ad2e1613fe826f369d7ce6fd5394a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ca357ac8eb29d3233ff06c4ed02f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df84540c2d6416a130d2dbd32aea07d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3884d4bcc96cec745b65244c81716bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf4ae0884e03d56af29aa7aca5a2cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976222b699d66c9e41d39a53046fdad6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d0a48fe358159e52b3c8551fd54eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badae1600aef7b4d926be7e844cd7cf6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fbb7c2d5cff5e9c9534929cc71248582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49669f4a52a5fb8ad7449b0b09d793583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359930bf12a90b606f80f1434fad61c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211854798709f9c94b76ac61b0cd6e69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272afac911a63c927b97f00ff2cb57eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445dac0677a56e5919fa6068720250b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7480e90f2ca2cb89baa5ebad243b4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cae41652763778f4ec53b987c0cca7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1da83d890165f6731e79ac2089956590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55304f9734634b709d7e8f17393495ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b850f3e4794f98afd7c818370f6af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd7a0a272409df00f5d5f1a9dec3d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd75c5bb8917a29a099c53b995d752594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c7f327a23e179e1afb1e9cca702a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808d2085e87a3216678bb0adc841111596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ffcc13c39330cb6d25da6181a986597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1498fbec3119a77bbef4750c7f0ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f728988eecf9c6bace52af662354599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ba50e95e45f479b266c2c91f767fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa457023896a44d248cfb6558e2ebc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054f4c2788dafe4d55ecdb7174d3d3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d1959fa99afd965f3c9e1d76cb33f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a14390052f0839773887555306c51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50200663ab75d8de75bff697756c64ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45bdabb98667eecaccc00bd711b07b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca508289ec79f0be211943415dc73b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0da0cf6e6569ba1e49147f9b63c7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3dcb5cdb8f1b620aa048ec8825cc8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf0395cbc6148c187362e61b8bd67d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981e325241a5d6658c46a02737c08e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0f2bd6e859d25b341d25fb5c5c400612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa14edbed7968e808bdc282541c2e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61695a812af48094375aa79916385b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2282975b3a1be1a202ea6f897f11e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92f2ad1f5d89a13e6aa5fef7464912616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc82ffe649ab8b341fd35c3cb8f002a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd17acea2d2fda721ebe91d45b809dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c54a3f6881275c50ac4f3314e90414619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de32f44730da626954c0c354bbe1de3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156aaaa4f33b0f05b934c0ef8304ec0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be472d6d5d9147e1ca18fde1f47af2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ed7369648cbc73d9238d55ec480d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6592978f887379b9790a8772df85e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544afe1869b8610feeb35cede179170625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003444560dbc30fa19c939e427c9b13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b9f4db22eaf2c63755faed93d1880627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbff5c39f4c8e637205b0f7aa54781628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458d8699f93698666d6c6e1d0e110b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88436a04a03569c6557268d61b994c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b23f7e2dc82b56646eb7c84df049bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb3da64d9f2b9bc38f8d9c473730dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fec63061214c8f426910b6d73c5a90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe5bb164f1cc2ff3113c3a70572e69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760efe3c831743964d8ceeba7e0892ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031e9600924ccdfb8c9f5278448cb0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dc03da40b04cb13e40e0f283da0a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a25f3e9dd568ddbb4be0a527201cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3b3f8e741023014b2029670f55b23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dff1cb3c0d3ef7e0d406bac363c37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88fd45c3851937335d486e25b7789f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5f61684f3eab7c0e543fd7a1bd5ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bea6318d81a5c789bb2b3bd0dbed1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57b3c30c94fd483ad7116487674e58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f4a9a301894c4b91b53026cf1e6d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74845bdab4a1be786d796838c25ddc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c1e92f783e8abd84a7b68e1ee679d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de35d1b41c87475a83774a6e65e697648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa54210685961bb9243232994ea1255649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b994dbc3a8ac2fdc3de292464ffe114650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce81b573eda9fbbd1f911a35031c61c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58116ce4fbaa1256e335a46ddc173166652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6eeb98be66d8018edf43974efa4ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e07fcc5e87ec4c26750bbc90f3138654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcf2b1a605c4182462f09724579b2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3fd0b2f64685f61d60925035e05de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857d32c98c65e4cae9d9b5e5c2c175a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efd47813bfd9fa9be5321a36590cb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363c8019b5a1ef2fdc03b24d2605ccb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b00d90cdd0aeb9c2fdb189611431e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44bc87d0e87087f74bdde86ce893b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484a1141810e772df622a275cf18e8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4646b02a6120c7689b7ecb6241b055d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b0eccac221bd8ab57a11c790f7e1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103442f7ef383e94b5b2c7f3809e437a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0c8b0f42caa89bf942a913b880b74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e92ef41468ec56b31244955bb7a282667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfad164f4bdb11e68c13c151ff221c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af5c15f77f757fc667628aa35db482669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf303114e8f7af516e89eb11b55231670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffab98d8d5c67bd36c13e1dac3d770c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93d70b6885ff25a2720d416a04219d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56363cf089bffa4e5bdbf724d54d8b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35ec8ef1bbb0de3598e4cb21ab1b68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a20fbd9d3745f0909b2b5cedf5a394675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd5739ea49eab576859cafaa90ddbd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5b9eb3d9559bdf104a2e217288d3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4831bea360b9690a093d347848bbfc9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cac8077ca95fb6b851144b7888c6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980623591ed620ae8807e629e92236f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6443413a5f831a67fd15bddf4d25024681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232811768671d8991ef26b1c86f68e85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c34a2777c4208633f53129b63ca96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb16085daad2f548bd464cb0f9f7a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5903774d8586d3f46fe4a5f5ba259685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8cf628ac26b1431e40e3d5c475f4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6d463f35259ca892bb9d18bef2bb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33423b00d5960277c4dca37135bc34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f8c6a06db52907b31669a7c8fac0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8a787b961c5c8d6361a12619c64e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0f3a2e9f9f1831b1be7d72a753684691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facc31830beec3b153c190b77e64666692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8348479e8ef2eeae66ae0bd8fc80a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13077b7165c94bba1a7722daaf35ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dc5b836e362eccc38e524847d1d7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db3816f1a639c595d881d3ce4a7518696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d265fc453ed225025476fe1d4a14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb1a2b56c58f89522e40b3e432cf87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce353076929270e8eda5dbd98b59a16e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3dd30c099a4a41f24ecbd09845430700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773961bfbd82ee1588de29e3af276dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0fe9fe8b3c189cc43c6292129d33a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78251c653574fac290ecc968c5ce7f66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59375b4012012c5da5fb860a89c5b6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1d538ed1743363b24d6192f422d07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37063ee069f987478cfd36f7345d00ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e4cb8a6a6407344c9992dceb27294707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4395bd731a750ca155b729afff3af3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7fbafbc89bc0c3c4ae3e052f83bf8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb08030a4565be6a4be1e01d3150d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ba79a29189507ff4cf92da917fbf0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8f3a8501b463ece0cb205b7dd88c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1150f43d1bbbf21c968a1f8030191dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda74b1f35a29e3e384482c1ae4401b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea68fd4b618d97e39ca77f18ab8737715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fea5ed27d7a4f1b817c82ac7e0d585716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46603378e183c0f4f36fefe4493ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4eed77b6dff8e9af18b9c684f4ef8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceace565b2cfe699b9dba335d7d023719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8395d23bf233e46caeef4f43aea4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c6e678d46de6a7063ed64079a45ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433183df362d8a5f131b466156c845c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39a9f65c2cd563213570a563519c18723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf97fac635ae37e50f0514355c30d1d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c97340d65417ef8ccf5d5775485155725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a5852f932bfb5026b16523fc7de0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914a4dcd77136756c0efedab966afc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3487c695fb2209e48868a90c84636728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b8111b4a188f9cbce456c9c649f22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a33aaac2fd5a50967f7984b53b18b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adfaf5fd5846440cec95b3dce6288c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe2f99ce1683a3e63b64b8017cf6a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a2f6e1c8dbcb7862dc6f615e3ed46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561a311891addb77e8ca36af360f0ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b5fb57c421fe0f95d4586310cc171735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ec04ac106b69dffd05b94adb48e62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7a8316d7142d34eb44eb160513150737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e6358bf551d79b0517c9888265707738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f93de38d2f433e9674119a6c630db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fc6b8d6015279bed26f47f43ad4b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895cbba8647e7c2f750e48792e18732741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc920245605ca74b15226a2018ae5ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049ff329213ffa115d60b995f141226743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0eada0eddd4a6760aac8653d99742744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548fabd8b5bdab7c2b28b866347178a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543f6923e08600024cf4aa6a75fd4fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b18be3526449769e0b1631b4c9d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aa35a8b7f626a6121b14674302c8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43f3e3315de7e2688bade3eb59d02a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f979542588387ce7c4558a71ee1e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915cff5baccc4a29c51e605151c1fea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f8c4fc90a4e57209aed5072561ff1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb657cd56b52d9aa3dc4077d7a9be88b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61acc2fb356bf25bf882e9a6a97e6d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d0cc0ea7af8e60a881f501a441e25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972e52797ae414cd556157149aa6205756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47fcd4b9dd06e55fd4e58e427a9d8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac0e95d52f8328e00633ed57393890758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fce1249c0b9a93cb1693d6b3b3a53b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290a68a65bd1557f6d33b49ab76f7921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce647e87b2a7591a9f556482a18bdc1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e7e3725007cd0064712a49666a4fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c79b18548334a2cd2e2a7291692e4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ca9c747c9c35fa77127342a58a07b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4ea03a00fab3948f82c1e853d43c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c7630d5e4ed0e1e983c97b9ef89c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef134ba0bde587e81d6f16ae500f8e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8da7c64015b8af34d654586f6616b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77417997d842013e83bbd369d7b255710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea6051d267a4f077eec347c2a8b9fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f9091c88c3a69501ab6c3c43a8e3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a135c4efd7102221b259822470704613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fa560f0a3fbdf549fac6105e6b6c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1bafc46d6ca95064fe3012d82730f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8f0085e44aa1ae60a72f935662e9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e55cc24b0474afe3d9af97edc40e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3e3884d6e0d850b122498f129fa6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30472a3cc82375589e64923be7376a5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70946cbacdc03423d4f4f42af64cbed820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de4949c01f9cfc085d08f70b09786421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f701774eb5f329eafc292c2b173e1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0f73fdff814eb5b84e0d16720618623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57baf7527f0bd098f52f0b75294fb7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b58137721ec4caf6cd034ba98accd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e723bdcaca6b63eeccaf7b731eb49326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bf94c5b651a66fc5a6ab4eb0ad37b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d97bf55dd4f015d552252b43d54bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3886a4e1317d963f989465a4ff2d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb008d2f42a13e0690a8bbbf402fec430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa88886169499aabd102dbcc038a57b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d7159c50b143f748763d349ff50a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec5dcc64af9a2f001df025639d320f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6227a9bb4a70ab23bf67a6dbeda8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e258463621650139c3df0adc2ce75b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec852a6069c8e1ddac4f8dd7707ac71936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02f2c0aa59b1aa35cac64e9ac433b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec96726683e166a5ac280330a4b09638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154571a73c1c124aca8bb138fae933139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a93c9ebecbfbea8ede2920eb52e4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379b6cb13d3c29136e6c4eb2f536a1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43673c284d8ba23a27d82b41517fe4b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11cd1b61b7d47abf7df799a4fa972343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51eb80d0f7440a7f7018f8704c39a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458811307e8dafbc71fd8e511832d42845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f647a602e2bfcfbf906d37ab155bdd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb77fda277c2c99fe77d2c02ad554aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ac9c7f3d8f2c81e87c6d1f4df930c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb001efc513d9b362b3fba2fccb1f83c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19227d02c91914bdec7e508def5b3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0162d1c33ea3e974c198bc69db87651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92255aaa715db37a3cfd89e336899452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a592018c621b9df9db282a07f730153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5e5cf72cfb8d999889ec2f96b66b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b1aecedb450f551af42c92dad572a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855ca59fb95112aca8e3626d9d3279356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e12415651d024a61d59fc768b65cb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e44cf2191ecf347172778e3ba740458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899989e3acbde5e4830d75dee4fe167959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8952cc3ba01eb83b4354a1a84a0da4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdead7c6b51050946ef2954fe0d5117561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474666bbbe552600fc185b10dbdcc50362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5673213c8b465b81246c10832a23ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0abb525bc459197e32aabea1df249f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f088158750e01267e784f7d2f44be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375174744a97e4e830eebc0157d4ff466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61d6b0ce1175e0847a182976bf737567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac88a70c3f7b4308225c74d65c711ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de63b3216f4d7267e765bd75358be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c94599d1f7bb552dd5e4ea9e0bbb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b35d4142193a343de0a8b96eac356b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05796d71741ecb290f30bee0ac32291972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b26005921f8825343d1fbc0fc6dff473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7912c38a02099b6419bc98b16968f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b545ef35285a021a3dbe8b0d749a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8366c2544a295488835849dd5c6e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce495acf5a8b759b07656aa80a662f7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192bb309c558fddbaa13c55ff28efca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35204a34ee1a9280b9c6ccf973204b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dae1d7052f9985c3d4469b9cba1d4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8952b1d7578797cce0ebfefd4216e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce24815697ef5dd34c900e00381492782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74822a6b5867a472c91ceda08cb8bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d04527ede178125f1964c20ff027784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6130b0aa0f99c8747ef82400706f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a43c6df6fce0a5548c3494a533e7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ae4922ade4288c3c421aa6346faf187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e2bb3eff0470d99dd70b57ff874ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b8fb1d5b996b715aeec53ff247bbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4007f401e7d1339c082ae4747e3be990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e8e8225670fda5db5b05e50f7366c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda796afc1800515224fa5ce95f972c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b951bbd8b5a42c57942c029c085e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d1ca82581d5d2c7b35cf02633605894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f188792f32ae66ecb7c3a471fb786495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded556955b3ecf40740a214c370305d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21674c370db4ef00db6ff23ca3a690f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f540e16129e04350c031a506f605198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7b63b816a45b22fe30a765bdfc09a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10e3b03222d8b5d01e3c2e9e7a2deb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907997ebeeddc8a012c018c5b045063101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce0a55a9f4a6e7c7d249789e2194e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361347a3087a42b7356a4d003ff509f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8ece2ee4b00fa7a18ccfff6745777104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbed0c8e5d63b640ebb3053ebceb60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c3a551f2bfb96f127ab50d3c4a788106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be221309ac48b9259af09fc5bfcc9d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9c93cf2f06f045bb2ce6645ee9cbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbb76f4ec782657f78d9c476aae973109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd77a487279a738c694cb94b39ac1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee24abdf8bb2153f762629acb3faf1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c025b1e653a93d3607b171f31acc1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a4ebb1c632d1cbe7d2c84ec14831d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9c2bfdbfe30e467cd6494194c7be0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c2da856283adb34be5b5890bf3355115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fa7e37faac54b5f988fff76449924116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6761b454785c1c7b66d92c9c04c6f42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c795cd34f5fc6305695543510fc3fc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2fed22709dbe34ec104c016c5e646119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006b6c90986bd5c6e644a28d345c61a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9371235cbec75a9b63858425cd46511121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff1715f71a7dcf796bcc5844534890122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa48a70514e905b27d24d9b6c581fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecaf279c09efc98832dda1b63900c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aff279c13c0cc5ebb51296e68f2302125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed075cec20bbdd94802aad2517996f15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637848eb7e46e8d883039dbbecf6470127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f975dd3855109d592acae65f1d598128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57137806cea094cadd9f1357687b31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1d9927caadc3825b7ddd10fce91f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ca14f50ba13725e8f8d1c698bcfc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621f98f94ba5a7afb5c7623796df451132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee8c9133859a8020fe53e024ac0ede133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5dc4119cb6478f3d06f6b971fd994134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c7cfdeacb2ca29048181aa31810ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423ac0faecbc1f1aa122c9faef53447136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fc25cdfc45171a5c5ca14bbb90ef2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174000ab7431a897567fb7bca330c5ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7d2ee4228d0038577acd0af610065139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e67c2699f942ca7303d2eb001c947140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd08a58aa9fa4dc38fcabdc596cc6a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c3d25d33c4365fe4c2c57c83cc610142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113234e88476c715633fc15009f5316143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557e1eb71ed1a50577df8d5edc9e46a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b45bd82df931446ca5980aebd5951a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f5aa863194fe71e093d8f216ed5ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78d07f4b800378f8652c914ef794af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dcb47ca24174a0947e9a37eaafa9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95551f31f56133affea95dcbeb4fc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe085c054eaeb4dd207c81d4b0ae865150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369774734239184254912ce3979ba28b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed10f871029843c8fc0d55cb2495b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770329a6dce5064c29935d2cc2d8c15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad87d9212b4592d9c3ca84ef6c9a1e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98c4d545e0fc1fc812ab31914ca9f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16089ebaefe28eb5740e55a7256252e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecd8079f8970aad6fecb09a3aa2e59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0338f53e32b76f709a69540cb3f97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb71d6d000f29788d3b15b20467fc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2832501bba530854b7db1f9f7bba66c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181c99f1a996bd067672a1b863dc110161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359dda6cfdc8ce152b109096729fb3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89297122dc8064252b8713b94e8f8de4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b447f602cffa639d53f7b4c055d83d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca783462830b8184c1ecacb0ebb155165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e13d62429b39a7ae2d9b9fb29a668c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b3e2fc240004a7239e631cdae645b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c18daebb19c4e26e98ac028b649e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eaa13484ea813075aa965fa42874a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34cc07c61898c035f2ae3595294e4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a390a30c5522fafdf1a5bfe8bb158ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fae5c53c4bacf0175757b3a71bd66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5279867c7711884ba42beb3a8114131173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fe001aa1ae02a3470f3bafc45737e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2b50a21651eebaa1ad7fe36ba2a70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9164bfa7e2a524b03fd939310866b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e888759c3df0f2f77e7cf29403c06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8002f4aa90706145345d526cb835536178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cb964e38e88c247a5f4d496a97e3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bd07eba6aeeaef1e9451751d34539180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dcb0e35aeec059879ce8ed9dd9754181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082329f56c758a35a4a48c5493c4951d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e805227b7ed76e21ea8bda04a1b06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0079a9c30ce75f63f710e58aafc3ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626cc642b61f77296dc7f58ddcc95b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e410cb5bacdfb6f4862679928858c59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6304a4a1af8a191d3926682ae33cae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89946fecdcde0f307df2fc8ca4350f66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a537776713c56ea8b800cd6e6153e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1329cae2bf56c52667ac2eb7e2467190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b18885a57c937f83ebf6cecda1d04a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4949e5ca3894d377316b663cc1d78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8f11c8da4040aa3ee84ab2587bb0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23eb61a91d620d1b37474e6b768434194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d9795377927a010aaafa3e58bbf8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284090598fcfc417ed7cc9c20f9268bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161af98cf16e7d626803b3ed94d5484c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332405a21a7e9253a7a8639202a20d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f544b3ff3bd4b87ed1ca3f259d1faad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea257b35e37700f900f0e799aefe3e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288838c4fbcf771b4dfe48b43947f6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a242f9eeb491e3ec00eba390252073202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67594a59b931df69a17a2b915cec4ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e7f37e1020c7544625e50b6ff653e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c569c55876ef401971691628b8e29ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9430c285971e84606db4e357109c99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bc79a12c37d317bfa1ee77fd132e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961bc4cee045c102ee63cdb944cdb6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39c8c99b6ee8b4ccb0fb107a2679ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59624d1761fd3b7df95e7ddba108ac5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd6a94ee32b3299f9633ea50f94b94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9cf9862fb6f3fb8c35128375cafdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db57b5178ea8beea7ec0c962e7941e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3546aab957992d3007077feb79a51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa70ec2b803b1b91dbd2dd1f780f05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b15ca2b8f79b6e64af67a6a2f5eb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989d054855b85c2c5c9e1f4dedf7c2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9ab918d4eefd8095fdfec63eee556218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed8b0fa4dda8d6ab29d3c3a15b9dea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306590989df93e737ab30e0a02fc2ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b2d1fde66425effe51d891cbc27ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20732db964b5bae1a1991582cdc5aee7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f761db2a9b660fa42b2c32dbb45470223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30045059fdc6b49dd766ae6ad41802c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e963684ca07c4439b853eecd4ab32d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1522e8abcdfdbe9288a272722852c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55abb9cad38718ad4be64c36c7333ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee43023e7d76660357404cbb6f3593228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9289263c283346cf9b6a9404bd185229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ccf9e9a2a90b218628aa2ef949b32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e62278000cbc9d4fe5a2a0640948c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508c7d85a445e8fb5f4885c33fe84e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8af8f9b4eebe113573ed2d2908c22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa5e6e568f30c45513edc060b6c016234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f36b8a5af16cb53adce077f2ef11f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e45e278a32191b7c14956f087affc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29e848a7402767691c9c7b66926efa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3494dff1171e98621f5727869eaa5d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cabb1f5a0526c7c94f73182d6471c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e622216fab2c31e74d19ce23e4d41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299803b47d5b95b5151ebcc06a127a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ee8617b63d8c70b14f748ddfd5090242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed2e59bdd97c3d40232d0ff7a1793b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ef2ee1dd5362f373d7beb45455be1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426be78d386a6de7a659f4cd54cc102245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b10e001ef60394fb4df8aa85d3705246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b28920f175a774d3dacd41ca6dcdf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff52980455b28b14069c007a60317b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d1d5a40aaa831e56bafa47437cae4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673769043325ec819658e8c2fcf4b0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5238029add60e06d2ae39bccf5187251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd95ff8769164bf5f254d1d4b925a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f425e24c11e792b733b7c5993b75f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c6f12a0971ee24fc8ae3bfdbd4460254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e11bfba26373b4da5ac3f0fafd496255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cee49a2cccbe1c4daaa41195369cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce03a1e225af0fe51b0acc69696bc47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6278b45ad7fe41a79c25bac6f0ff4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96248652a42247445a54573d5d8c53e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4502157cbd71286fc507e3a26ff14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703c211e112608e0b34ca936db7610d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211e066b8aef02cc88953824eafb428262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20123101fda262aeb78096937cd7aea8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1182a38ca1313e93a963fb4b0bff66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3336c40abea16a594d783e04f06932d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6567ddf22d83faee1c2d15297bb3620266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b8f873b49cf547414353674da4668267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c3673a3ebb2e3ec0e5da880ade35e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63f53286547bb222e47e46c77c870f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed692f2ab6869e6d6e0d19ecba416d54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ffac88715f5dcbf2543a942545931271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd14f54a6fc1e56824827b959fcb233272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5269eb38777a8264cf49acc006e2d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20593bcf6d9e3f35f2b42193d9b5d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc6c82934cd6f24bf391a7f50d0464275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5839ba4ca18c45bf3439acf768cd72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6949b7ed1017920c3b87531379bd0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148e1eb60ae1dd27a2560439f5b1bf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6caa31f48743c2911a5d13e01b043279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23913147c648bc77d096bae5f792f38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f1d0b4c92a6d32dafa0380f47acde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4f3acd1f019954f6e9053ca2304a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cff40a7fa1255442df08545648ab5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d298a5cbf9704d0e6799b1b84ae745284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7429f53b44df30c49ba62e79e5f0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63698584124598713e4d8b403e4d36fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456e73d86c383a18531d66afa11220c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b03998f0a4b4813c335118a892c507288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103db960ff71610d41db4ea234c9005c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259461308ea691733944d6934569d608290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9e1d1e7722ce4a78c87caf1af26bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabef4271824ebe0cae461e4a44ee0f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91029542238ce5413b80005d6eacf97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787878d45277c07a00ef1535c3f74fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47c38902611fc1c86df3f10a6917b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc4b6b18df11591606dc9ab85621f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9a12ad1b9252dc3d3216f6890dd68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d445b9b325402dfbe3217e1fe576ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c480fd07185ced199e2c968884b13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83770a8ddbfba198dbb37890d530ca1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e3b81a8a69536e1f15badde221a07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ace350c952547c6701d1563ece1f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d52b5fb9a1e7e345edf51d0bd13bdc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a59d8ffd50a6ec8cd463fbb69c1f9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423d56e0c042b6fd20d2381ad6cca85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d10fb5b09fbd28b5a386a337b94a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053c78e2485cc1a9023dc01c1d0621e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91294dc220153b0743638b5f2ff3983e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af9a07400bebc6b56732a47d8380b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadace53a340bf6b04c8435ed34a4c47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c06effdbbdec925f8b4bb44d54ddb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053006429a3d3668f75f796386cdd64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab41f1b7fceeee1cd24319e912488f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e02bef0e199785dbf16487a1d5f7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba59892f2ea770db8af796f40e7d86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb94d243e18086f54b41d8fe373803316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61720d193160516ff238e8a9ccf8da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5a1a080c35b3755a9d38ad60da4ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231190a6b82319ed860fb0ce385ef41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55c438b5071ed861c7e12bd3fbec1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826c2f85e501060b71d8986490ad3d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46ed8d408da2195fc8caecc3e814e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d906d558471f11ddae61f39ab1a3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7ff6362b1c96095a3e72cf7176d22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d88b7b982b08af9548617ee1e87143325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e4220364ee11f79c3fb960f17240d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f099938cf3254edd12fe9ec39fe69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb98d2e7d374503348002d4e2507f99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afb8bc839de1dac304bb18cd69808a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14c808c2935c1a724a0605b3a77190330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486950c863c1463eb38eaeaac4c012cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c5c133eca093fa35665b19d89f4c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c823044d8c37f7a401f2fa75a0cc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b651fba706c1de1ebbcc0664b121ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51ed3429536b5bcbd7dd0fe445b76b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b6902bbaded363407972fb3a2a8d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df77bad49ac5bd4eb0f119dd0bd6ed8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405704883cacca4e21b071f4359207d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70cf68380f3402b052dd9376df2fe7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e4e51828107cbab3a7ae851cd33d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc6dfe1e471023c35d2baff96be958341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07eef37fcd96ff3b6ab84578edb598342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2a29a43f1038d7dfcc5d4e676966e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4ca9445b2acede15d462bcbcad722344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868dd56d0d0ddba323d6c44685c64b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628252d968a1b7643c348d05c37560b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311517b2477fe1c080abbffbd59cdb3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fce212141a4481c1826af70dd9e4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0488d2d59dafc9f4ee32cc1e5d7977349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44587603f0c39a758be3c2cca73907ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8da4e4d1327eed3468996407e8d5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d29a85019ccc24daf8f066d6897a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e25bb1f0ca093eacde5465e2b06584353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c023c1ac0abee8a0ffd924456fed3a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289206ce674881512c0a3b71c45f4a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c2fb11420ac8f9d2b42f8566ff2f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2c42ecab01ab9c32be77a73f4f171357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eb87d529cb2aa2a33681001dbfe28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0ebd3be3d54d7ceba53b70cf13dc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12648382b8fadcc4c62e60df8ca2f5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046947b39b8de2233b1badad34da70b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea898c530439cdaf80182470b65fd1aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f11b79ca5771d446352a47348c80e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a34802910482483d888f27cdcd0380364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5092bc3e28b13ed88c35053e6aefb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c09f22a90e026005c4a955eae66b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b6d840d0a7b466cbd87e917bb749b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334a1e47abd57cd7eda24cee86223e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efb523831c2ba390e2380cfaad602f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2521979157386148715e34b392951370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23854c67c7990cde3c6a1177674a993b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ab9169a6c0a3c89f356639a062826372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e2320d0938fba19b69c5b775bc0f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eb28694bd89822a4a3f0c9eda999c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14143659f6e9bac4e4baa20d1fbf9d95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c314cddee794fc2f238fad671c1df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a31d13db870467f637550f0cfc7b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939450879076669f1086310aece6814378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e6de9ff7b4885d20acf8e3c5eb915379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa6a4bea20008ed3d85e971255d36b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494a4c802ed8cf6980eab5b4767490e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef633c0fd6b3ab80179fe9f1be9b4a43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160db5bb43645028c8540a67140f5bd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eabc65628c7846c0f2086e5a9dbde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34398b1990527bfc99ad10cc0c155196385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50e26bad1d2a54f3a900e3c064e31b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e52b122c27f23d6eb7670548e7151387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1d54a5af93011b77a08d436fa3736388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd020343412e74261bd6220af827263389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454250c8a32fd1fa9421c877481acd06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a5200347a061e283b55a096878569391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91027be0ef22bb3cbf6fd78c193d450d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae2766c88570d63252e8f9899bc8ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195036073cc0ea66d939fa42c58041394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76258e87c57e0be89184479dedc46ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50caf08304783b625672b40bc1e268396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9598dd77bc9ebaab3d21185c461530e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7dc13f015eb5ec72a49e2e545d994398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc1e52562479e93e77c9818f07e57a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f33b062dd5a5044c33833fbc007bc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df9cc0b9726437784930eee4b4e322401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfc1272420146dd18d897ded0c21da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bba5f6f33eae0de11425d6f4dcac7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c9d50b751580beb28b9a3ac8a152f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76759e8e194ba175938de990ef7958405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272426571e22dda8fd84de42bb26e407406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f7c2dd49c208b61f7222c0195b6d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc75f9a8488edcfae212b2828c808ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c83b836ebc8a7bc60d60725cf1f15a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a171e0ae7bd8dc60cb53df802f6da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352be393df55474b7e8aa19dc47bd2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095277ce2a5cf08a1d6b527bed09bd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f469921f841580cb996314e956ce54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e68e4ef815e4167e8f9eea0775e2fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98424820f3a4b0f9b8738ba26984b09c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca161bd34d718ce2f9545030ad6ed8ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd831ee4378c98239dad988d247eecd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f239c2e523460b0a060e5cd4c0e5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de9b2d2f21dabdb01d47b86153c322419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e11db518de39becd5a26e585c2264420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a983134fa467ff66dc6bfe0ec67ac9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f23af1ed175bd7d50140bccebd0c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00631167e25d71a5f36960b2577f5b22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e325d748e5e3428db6992f19a67d563424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12798447fbff6880922ef9df05a1ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b8779a04890a9d74f3a6b601b9b54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac8b1245916f64f1cff6271f1dfefe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621e8cb7e962d1a92cb0c1bf3cf3cdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac36f04cebc69cd5c82795b7b73e41c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150a62cc199425634717a75d7d87cfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de3e581d87ef77b21adac61174670431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b2a34367235ba5daaed4308e9e686432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccea669a45c9ed546ee609a894eb73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86813142e896902d91d3fda2d9775abd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a3e77c5dc594d5c4f0a335e2c2e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5057806ea0165cdb4af8db7fc0fc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dbaac8643dee54e86830ebd5fcce8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c308e490c69787447c093974b629a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91884ec2bab736777f1a9dd1d389231b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb0d90fc4c514a75afd0700142dbeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2b29b41b9e13bafd5ab61e344fb49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891273e60ca2a3097c6abee712e882e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb548e67bb9041629db0cb5288516c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce22956b67d6d91054170d49e431337444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17516831c399f6ac5d653c2e6145562445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26d915bc0d1fad4121f22f397b4bcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5633fde0e17f0a81e7671c3f54ecde3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e02669cf64c8d78ddcb7e8b95f6268448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742ff7c4061848e659d7ff7ea4d8ed9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f65b4c174211b5d4ec1cc0bef395f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aeade588f63c8426f3a8e12c3d30b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395f9432462c7e6e4c2d9b0f0f5a3e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff40e540eecfb5ea7f1ab0390efeba8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcd20055339c54ab0a394c23da738a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22133953eb8ed31597546b75205c8c98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1c24122f705f2a0756002af7e1cf4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc082e242b721cb7ef917bc452544c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4fc5f72cd0a446adf8c47b682fd3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd6923590c8aadaeff17b84b6e7f99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d9149c1cb4c82dc0c869f33622b21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cf012bf24f57f8c86aa5b6823cdfa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b7a4d05a1f73951db3f553724d7ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed74802828a46eacf438a3450228138463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9a71e0e9fba476008ffdb59ae149d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dafeedd30496bdcb8d44918288cfc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d0a172d1fc58aabfd36b6d5cb31fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89b54208c5ebb91937b98eb8fcf025467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b8559f606c8d140344eecd8055663468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090ba2ffd4e897a9f263b0e374f6b3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22244c6a1804f3836b825b24ff0fdc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceae153ec833a3e56c41e63d86f50e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1380312027de768a58ed195602d86c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92ea1abcc86f37c5c23db56cbdb232473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93181d9a776ddd45495343b8ef2842474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d140710fb5539d9eb2ca350d7aecef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa055f521750a87a1553b478484440c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a78bed551d223b407bc28b386d167477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0c2ec26c42ecc09624f26c641570478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda51325fb0124d2a0f614be5ba61cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98606527ad6356c250f9b59d6b9aa441480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b91a1f0efe169ee22b95882e3665bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8961671f68f590556a3405afc983189482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01defc5a2c549ada4f49a65c90fea2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e959d8c6fe1e4c50cceaca1fd899b7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3371c3a2341b5e5f2b81339aad68292485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cfaad4e14417c62bf98f6840593ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312d2e26b3913ec459e6ec550a1e8d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01d56a000215f1c5f5a654686674f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87183aa4d7ce5c2aac2b2d42675e4035489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f326e0736603a870e51d23f69dab4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaab7bee162cddaa51b07ee635207fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f4523df8feec7b789be3ebe605f4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf839ea3c27d88478381e034280ed9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb75807feeeee7c62f051670d5cc08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133aa27de3b1c785b0f906a397f04ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c43308e89c4572d9b0b4234610b817496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e415c207423daf191751939c007d8fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057873ebfdcafed74d85edbb9e7893c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766d33d297a9d85b9286b10c5903f70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e068b9ae132096a0f2674378631a80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8526af6f80eb84d9481f58024b208501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ecc10626fa7ee9964b86b492b04b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef554497374aa3f56ab74b7e939f57b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf83d372c526fc5a3621cafd016625b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32563f45aa8062495e5dcdaeeafcf5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d01c80bc22752c4f697982b1ef2abf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274d0df84f1ea74ec713380834b2087507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d376773d558ce1b8fb25d1226fa715508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b297699f5289787e035c965ce6d1f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643009c32f8729280f1c0c4f65fd0510510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260961fd3e99edc12f102c852af5a268511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74196cab3fd90f893ea38a73103680a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b212c9d0c156d1d7a71400cadbb7b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852969f6edd810958f5422ea68b2d602514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2adff7a0eba88683597a41625ddbaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8ddc982ad594b8c546ebf773ebb97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39468bf4ae42ddc918f06dd516cc206517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee0c81402c1db250078c6be7c30ddd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf3f199bd413ebead8450dedfcf33b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283c5ec0a9836205c1ff9131920ec2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961542f35f265d3182f98298f0dc667521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c0547d36b0b360f8ab383fbbe188f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1023d8a57ee7ca0d630eaf8bb17a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194a7ecbdbc8c934d86cc14fde8c4bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa6896caacbdcde727cd1ec48f6b2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b0c74c693b04da15bffed5a9a6242526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbf04bb1794bd31af8d13e4b9eba86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489f21e5a1fdcc9006bcd248d279aa3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adf7b6cce9bac94a3dc30905d2b6e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c671d7374e45f83c1f47675d5b0bff1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb933ae8e116cbcf00a937f5cc5e02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86d952954c23d36d5e16b65b8ff2ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0150782e2a2e40663908f0e7d0fbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b8c76e009e89c7a01dd64999f8617534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a1ab340054a9fbac20c273681b68d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e69b4856690b81be5f3f980d64673536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab70146f2fe4c6012e8cefddbb80759537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddaae19a94a123a6cd1299d08505b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f890b241bf77a831d5fadce10dd1062539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556dcff05d34457c58ff87fa8f95f39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ca4ba1127d5ce041293fe9b33425b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736f254009434d21f0e9934ce8a6521542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684791a1a549cd9bcd5fda88d61edb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea1e5ab298e118bf32c1814f514ca2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4914b0a4e1c9b2c11db578a34de71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6431716eb275cf2f3b85bc5a40bde1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785fbc070e9595b5f893fd094ddedbc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb04ed50f451d1244c0b18ca84ab7ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1217831d6891df89b3ad807a988ccf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6f1f344e70901394fa0b073450308550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57579d2fc220a4aa6a85d23f58832741551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4ff6f5fd48925d578b882e5bbfb4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a780818ca61547461654abfcd19ea0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a74f599f4f66dd10984e8dc09d7a86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb89e37d4d389907b3140007dea8dbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f138fd199cb6aa61c6625f24d2dec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abbb7c83586e7399a259f72d136900557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ae0c23d96443a960d6f366047a81e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018c682d576680cfbfba7ef7929f8d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c779d06383f905246fc0940e1a923560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164808a91ca79197303c8f91db76e8ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f331becd04bc3915f5ff55bcafceb8b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aef7de4199b749809d504a06fe95b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170a0356317683e21fd41cf7e8ccd5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bf4047c1a050722dd0a9e0650acbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fcab38b4a5a07159e7538767c965d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f08f1043533b97f2244d4ae66788b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64e548183f9b567376aa150da03282568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece126d857fcd51506505ae57608665569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a65445fe22b7e63b6659a73494c9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a0cdd51f4a2634fb1aee804316190571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a981412b6ee90d996dd03b7e8d0460572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e93a91bfaab462f5711610e4197b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f38b957ecadf15ac1e6bd3e888c65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eedf8f4308da865f9556aed73ca12e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf330734b1bb028a692cdeddc4126401576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af5f27c2fdccf0276d54656ce884a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d564cedd8d885bdb2acceed814035578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6b148d4744745b038a6dc856012a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1049deb3d4f0173570b9972968ceb23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9343bdfd9efdffd009dabb7f85931581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a534c3bc37424e3410138fa847d4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bae8c69975744c5fa6b8621ec08f85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cbfa4979e270e262f9a7180c6859f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0ddc2e435474cb1a0e60a4dfb2497585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589824d60e91e04491f11bbe20ddd2c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bedee7c20957124302fd4b4b5b2c51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d056b6fd5758f179eae91ca7293ec7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791655053bddd241c5d8d478720f86a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bd480148307392f5fd35d58b87b7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305694cf5a64e6d2d956f3079ba4e1de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f851da320059330be64e19a8c79863d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c33198a82de0a3bf0d769acb4b174593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f08782f829d8eacdfc8c3296c61bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706974355998c2d12b251f3f545e8940595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98063656b0ba4d0686d9cf2cd77613ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969c4bfff996684b2022d2f70dbc62a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebd27c38577b164e6c0d6c24642c88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc3b8ee016e8b5ca4bf0a41fdbd5f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef6d659cdfec2c0b951b6bebf5c27a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ab3e63040d5e97bb585f824352ab7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dcdfc2740d9a3b1a2836a94ab304b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8fdeb0be36f453f63cbdeef5d1c22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2093a26c0c586f1b95044e38f4c629604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aa35a74dc02424f85576cecf9153f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79256a89de2b2d7bd146907846fb0c28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ed7c6b3d648676b42286339e4a8d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8383a96070f080f63d2064963a77e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183b7fabb95c0ff03bcf35d8ec54169609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffb06b17d269c96cc53e86c9903719610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97406f4f3fcc7a30dd2c1e7d335d2663611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19ac76fd90b84f55bccd4fecc73632612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257cb942b9c8b5f433b3b214b9560fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e6f6df07c8276e0be768c7f86d79c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c593163235f8d4aa356427d6e354da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1d0c67c6cb829336a5eb14729cac9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f780826f6d31745619c5e958be2a8c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf72b6724e7ae3be6b58dc24cd83f32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bc8265391f04a42c73e8957598e8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236bdc8cd209c5e2172a3320d960e85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47af45cdaa738ce6bae3cba78e655cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc69f181faf3fd80bafb3d79c0d91b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497d4df7d5eee24a9cf1f29d28e9a67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50258ee71c37eaf4b6e2ffe030e7f43a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25122396d8f859371c4c928935779ea7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57844f2e1822b12366f41a744dae5f83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff408adbbb7b9cad0a6387e8ac08b2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9fbda53280bbe4f88160e65c151fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2c2a009734961b0aca99d35caf7a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18770c87ad7139ab31ab8457811aba09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5c37193e04fc9d86386920e902451631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be692768f318f5e06533c36d84ad6b48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622452a24720a209eadc8f1de884758633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d51946714474364f1ec9f66774a082634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c1f5c9189a2a7b25df74164cfeb86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d8de0f8a1d60f376030942b0ac89b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86f9a9524a468bf9a3c64a3f401a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c699bca495bc0e4a59624f223643a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6bfa191eeaee7fc7ece0597545e8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b292e15ff2b5f07a22c5df5b4a9a52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f67fc09a806b6b2d2b188d8f4d9b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9a8e3c16d75b7fb33cad6bd69325d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff74e385138323a7febeff602c73e07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11d60d593f45bd541b4dc3a9d69bd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8201294bbd0704f0f2b83d511edfd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d544716c7f6198bc3d40abfb75e121646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf897a8ec6854c6af320d2ac7590ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812210acf5c5b190b043b148b9cd10b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f2966766d3a9d89a19764f22ab830649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dca56aae998b1e9e38242360d450e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82564c22650e8ffbd54b684df4c2cc71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b7f2dade09c5e6b8782350371f768652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f5afeb9e9eef6bcfbbb240ab050f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767454dff95f3875117a290af763529654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5397a2f14c37a3e7a465f4a24c8d960655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbd4c47f674039c492e2da84516261656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e63d548dc4c0b3857464ffc0b97d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752abbd47a1ccdad7f76f22b36c4a03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447c045c5a2e5082da240a8234d041f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752737d77f43eab87b2df0013bc9a8f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff60e355c45a7d498a657ce1f825a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a2028d4a5c9205f77b32d0013ffab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d090c1b9edb91a274e7c4e08e23614663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94bb034319db30dbba6f4bf3b5126d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95059a68a5c1f3ad7fbf7719547fff54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc6cd9673048abc55e3f0c5e66f42c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e43f0418e72d3b3a39f02a445d0266667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44501a9b6f22e966e0d0fa24b734a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6fadef13caefa44e2041a1d0dd8d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ded7b35a5dbedd156b79bb3ffc56f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa79873a7bd3ee324b759a01901153671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203e1018b3a7e7c3fa89b2f83111a5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29008d6782f38911cc2f80828031b7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef1598648bf3be07c3a06649a8b696674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a098b6609a42e7a876ca6c8511486675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062f93460c521ca28e67ddb9c913062676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e471a3bd6e25b86c41dc234374d3a09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e25023449e50a6c9197fef2155325678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e64b508a1580f59243880ab7f06fcd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5614d3327315630251e79f6f3e16cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b60c530f6b7602909c65f0418c430681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1edbdf2d3e8b35e9340085540bb909682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beebbd4d11a4a5066823ed1d1b65c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaca04ed924db62d24cb339921742e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66913e3c5480f3e3eb787d6775952e15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b01e347ab88330954c8134990296e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae724ccbba03e4788067b6ee5fee403687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9705a19b4b87efca18e51c1758c92f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c41abfc42c4413c4949d2fe0b60106689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bcf98dd5be2adc4947721cc83d605690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ba2d10876b85e4a283238d4f3599691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc81df882eb7c2c3c41ad0b7a325f12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e612c508a84eaf6fe5b6e10fc0e969693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2279961e3abeb4047bc20d9e86a51d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd299e426f573c989cc872520bc7dc7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000d907f386c46d6b6419bbf512313f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931754a4f047d17d823a78978b10f4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a980a2fb5cc6d86f769f1e17d5bbea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd64b75e6202f4e75446554e5cbdfc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b01179b3582efc7a25742626591d80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd2de21ed8b24c5bde51737b351a60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439d390678cb8688d813902a51ab9b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb47b0c9616dd10a553bb5e8285e3ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055e8f4e25f91b8fb472a12be2c9b02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba962e17e3d4b412cbd45482f6c737705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9201af5c71b413f64c600947f18827706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736b158c901dd89961fc2fe3190e84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc1f7c305a8cf5d6fd0fd92e4475e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66cecf497378263a4e99362df1a1b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eddacd8e0f1fcfd07b239dfd8512e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d780d1b2fe09d50b631580367d711711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509592249d877a17dbe9ac281b5af3e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092781450f20986bc66860be41112c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee29e76f967e3b60b0994a3c6ba558714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3e89199cf6a1840ac1e126e51143a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadfd0b451b18b651d0743445b9ee08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35dbfe2629b2b2c8977a898ea85a10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07553733c7f9aff0a7989de115f2e706718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123e9f24ff832f39b36180ed65d02c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d38da27c425eee630e7aa6806c01cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192919b4801d7932bc5b0a49b70ec36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d958d3a230a9ea01fafd4d4944b6a72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6283e51e5ad22d40f9ebeec710e96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b197c9f80a5a5a500af782d8174ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d756ce66e897cd8c1e54caa78ba24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab64053ea73b1d9bde1be9694fb7b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa39f659e078f0026b427475c111e45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c407b168c8599d66b9aaacad6d0254728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7349f58d28daed2e1d53b0b930865f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806dc49fe4e913e2ffffcac9d6a3956730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38289dda759d95494680d675efda8925731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a772fe2b1440e2bcc07dcf548653f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e253ab67b19fc6f82585034490d969b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbb3ca3d8b719ec500a10b3d09cb00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c67e57f33f0da654490405d7a94b93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a18b3154058d0f032cf6948c06e08736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbdaab49f9b1be391cb4709b078cee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a176a7b7eba874266ed5f1daa6126738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d8ba9a3a4e1bcdf4d5bbf03984c20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b191137ad54fd447178b5c4a7e361eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d1104bcfeb52cb5608685675dbe4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281c18182f05781f67a318f85f36613742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810600c8a635c31dbfcbd39a26de9110743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947387197c6c0242f4729fd59d7f2c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b3d422ba7ee5b3d4dd6c0a48c7e44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d1bc71c0ed481a5d7ee94e41244b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0b99572fa39fb50ca5723807db87f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d3f0d84384ab8cd66458157c5401d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd103ad54e1d4d0239e2d10c68c4d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af62e7c498417ae4be889f91ec573af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e34568bbd71d00f0dfcbd3a6fcf50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df195da5612ae632c8126ab4c1d39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dd42382292db2d10ac32a82d1bc11753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1117c3d089eeb73f6988dceb32f67b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1595d664e1d6d278c1fd1465b260090755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aa99c17ca1b29f70f798f29a436ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4688b661d2400082cfe4f795381f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc2e24aa540c41c16cd10f861a7630758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a1af904e40ee27fbfd33165352cd6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>