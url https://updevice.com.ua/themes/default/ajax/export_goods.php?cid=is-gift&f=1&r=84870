--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b37aefb99743c8af45eaa0ecb3e50f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42d25ff1f141644e3df6d1943c6dea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dffdf52d771c449dbcea866967f083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c55b14c6b67f1c7bf75ed7fc9442e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5317f6409cb263c591e91a7d13be065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c5a2ad447ee3e4e67fc885fd0c8ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8766e8ecc9832c6559ace1010a8c6257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dabe0909035f4234502c30f47bcbae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3b443ac1bf6358ba90e811c3f95d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f418cc17bc9fb625bc370df5f51158910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980d277fa3c31c75dea848ceabe57b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80322266c73b2f1c74b557a6db1e7d4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97498c0ae90378727a029f4a6e87766e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2b4b8b85c209b4fd1ce5d1b99a5a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf3eb77e5ba364b5f1bf8db75bd2c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22841a09d56a97b85e23b8e503773c7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4104ff268a9d7d9e880953947aa5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d7ef81750924765fbe8f631bc257718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2085d46c1b271f90d97622e325ac33719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c49943e3fb835da5e7e46cef2939e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37593eb60ba8c26d0ea56047c6514f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85b871a2b800e4cee3b42cb97c3bdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dd82f5b8b7da15b61ac0d33647cdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab0f058c413701b334bdf5a7bf8d1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01298e407e5a80f3199625e43bc0c8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc28e1bd298db51bac0700ba184f02c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c0ffc6bf6269fc59cdf57ac345f9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aa8a56a3f55bfd42c3a3a2e4c1ff628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae16bce88b614256aa3062814eed4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5d8a28d14fc5ccda054d3ced9594230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d7fb648557ec41d37ccc70c0296831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743e6783417363515842807862c175832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bfdff8abcf8732fc75828a95f071e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb80e761a28610aaecbc60b147a8b2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e83e54d3e2be8eb1bcbd9463e331e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc24c7d07fdf012d5b8498a558a66736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbf2e3b5cdb5767ecc7c93fd29fe8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b77d5263dad87987437a11f6d57ea438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfc4888e59ece1334a30e610bf795339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64266802a3f188296de10fdbf1a06ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c2005d82243b4024fd270f699f2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c4d7210080265a9fcfd78b5baefc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e042910d6245666df13ed4ceaa6d5e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa28f8d5fc4b7be11e84dce11a977a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697621bf3cdf334d8b64f02c5dd4534545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018e355e4c0804da3bea401e762c70c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d77df94a3f3d8827612c9e1552cd9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3cd3cb06cf9e78b9dc382cbf84c8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a353626d757420b2bde7ba9a86b90f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11702a295d842f5120f181b3b6aa0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8267176e2673b637922c1fd020cbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e72e7dd1ced0464aaab56406693f6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3cd2f9c1a6ee0bad5b6f78562209f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45915fad9e71a20654dd6f337039a1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763112098c456757146c8a110d82b5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b11403b888d5c0f855cf99620ea8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9424ddfd21861fff7e05665374a85957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3c00429e2c9aef9aed5bfdd9096e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185e23d796ef28ea6b77864f842244359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46514d8a4182ef574048d093c9b61a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca312b0ddf738ff82040f6c41300669061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af73a04f95a63ce44261aad291602c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5712e5ff44737192fe031315beea163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a92bc5dd0b009e495522628cddcca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f33418b34647c3d33675865f88b0ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20998e615e237a1213b013ba4e0e7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66555bad242b415c90899454fabf2ae667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e869c261aecc6f3192b128b81a7ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bb4a3d112f93a28e4a0c2d459bad669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac670039a65c03772d112d3e807b6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d79fdf84e69672c617568a6eca913d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be9557b3ac0ce0f4f9671b13ef53c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6301d4d5d8df9ad3b9e6666248ad3bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667f315f6f6ccab70d119ca9f55202674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b03976e543e0296a70845c0851132775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0a5049b26e3a75a0e32e26db5cbc776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e6189593b8160be6dd951d62f706e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb54f957fd97a6c68faf2777c23b36578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526d12f26c5853ffe3b738f1665c17079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a2626700f9b7b23a828cb27722c9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bfd276090cd92da8199748fbde2f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4db7ab7383df7e016aa376006ae282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c7bf300148e629ca1f42534fc4d1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d276eb0ce820840d8c2fa760d7547e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad9a2e37c58bbe2b7c42853834cb5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01699bbac5456932745a478857ff09c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b89e30f4b51ab2b77782980fd3396687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3525eca39c27b686c148cb6cb2799a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b08be7e82fed69006c8b3557d333ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64434510a81db033dfa47330f0efcb9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d593179f5b399edefb6071612eefb0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e5c9350ee8ea27629858eb50f809e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff9257db631767e270d6f280c7e4b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c80218a334f2c70e6576f2aa839c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267db472500284789349304a47f0dae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6fc8fd19862e656971c54a043e68696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f0da10f3804dc700a6a5d237981e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2586952372b203fc18bad7cff1a2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e6c800f3b0bcfcefd49c0cae4f34699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0134a807284e50bfbdaae5649fc0760100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d641281cab2056842686f051babfbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c27f6665b5ddbe5284b2b43c1526b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f820a88e9fcb2b1a74bc21eabfb2a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720354ce552c1442bbd75e8bb6141e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e998ab3012d5b4378e8ae5330a095105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a1b101f19fbdcbaf9283f2611604d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e514e09be3a0af924121fd030f63980107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e65fec05bdf2e742e61b64df8eac6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f435c396373cd345cb1f2a39915733109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194d7eb08508a3697edc990b2cfa47a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe588087d76b03e9ed844eef0b3cf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc7037a869ccaf889bae2cf079d3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e0464af50cbaa21974d293d938c20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd708d15a6534e145a3dc4d034f928114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b171441855d3318dc5187ec67721da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364265960076969d46d290ad0ea7400116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b563eb2462ab37986a659d7279fa967117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458cc18661f66494b7406207d7dab1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584298abdebd1e58b5a018f78ecd0f88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4139ca8f22c48ab8dde3bb626a89d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1924c9514826e8ad1c984ba393bdc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adbf9f1f30f8c93e56f766c0ffd658122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546a34301470c060cf28f6bf71ac2b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e35369f44333daa3cae48d75e5ae3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b111547ca9b33b75d479f0a881e34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce9cebd6c425741a0874bb078274cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc391aab3e7e2c15cd2ff29cbddef9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032ef304c6b29fb99ed57186a077703128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892bf44ce7265898fcd5a8d8123f6fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933cc70578509a5da47727b74347bad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3b9a24be968f28ac25de01d218531131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c71bf51bf2a362ef82bc9321181a6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777547a738439355b27ad332d4c9ad22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053b8af8fc7bf23fd1edd62ec83a7b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe57a4419f788d673e0b1f7476b5eae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301708ff534cba860b6cd8916d995ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa3851c87feb40af1a19a62639093c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f2f0ec2e983ccbf048da4fe781acf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfcf860ef5a59dd24f80f7706e217e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5659d9375743d54133053398aa5e5a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f6c93ca41d9a531719029d16b662f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7b7a66e7c03bd67acecef22ba3b2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39d05a51c5be95d66303c08c9c560c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f87c250c040e48ca7178971098d7ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35feff1c74f439031ffa306c1358db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078cfaf4900949db52ce798d54ab930146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369698e32d7c37a65fa286edd02b006147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5537525ae8aac8ba2c232ff2ca630b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e229e2ccb2809d53ef9c5df69cd4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3731912a21c462041b503b5642da5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af046fbe57d91404172126ef98554bd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7a64116d06455b71b3f691a28f060152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03915b608ac5d9eb0407466ab2df1273153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9fc61260317606357f0ae0c46709d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9582b57cd70aa5bdfc4d6016cc6622155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d6a1a59031d749bb4823a176a745f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12dd72ac03983c8653e1ff70f671c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697651165d980ad06488087309bdd738158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa472c004c01a046e0eda138681bf4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26cb14df31c758fdc2d022d3bf9294160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d54fe3ec0ed399d4768f6c8dc984b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99574464c92353dce4ac8583f6864a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82917499e7c33f471879c168520ba899163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72962959e9ba03fadb99c1e8e3f9109164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a95ac573c946704c1009fe5b7e21aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a326ae6cf3e57ec32cb7667cc372655166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f90dfd88e56f3d9adaa7b4e3bd900167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16398050866c1d5bbbd9ddd569104389168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b934acef85a719988e74120160b7bc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de129de66cd277bc502b8cb352643a01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c50058cffac588c343dcab4278096171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbe8059d4918f49fe8dc514533fdf9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2e1369efa36461868c98f45510072173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3190671c62458791f16095bbded26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f8ce73ef2ab3c337b869e1dc9ce09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ca0c7de01dd56c3d1645b800861d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041ee493fe77256ab15b0c613300fe0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff005c967558c49e8e7f7cf750faf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a7d174839150cf53734d5b7e84a15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79421fe5eebe6fe87c7d091df987d383180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3966c804ce938eb7afc7218a5442bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586edcab04b424a405e6be93892651dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724058d54f45c7e3b2716a4e669f089e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e88789def9905c1a85d171e17b7405184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84a10738e59ab802302f7dd3e1a63b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd73fc4dbdefc805fd788383be42e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e33858b2ea72629db4fc94a3a7d544187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acbbb834189d0f6fc826dc02e85ebf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ba21764dc1370e479316c70db95f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e88e4b8f1cc815927d5313c4e9794190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb4d93cb6890dbedf44bd82260e939191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4682a3ebf5e1523842c96eac87eeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93887d1e27603193c002b642d72e79ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0233f2350f5ddc139ba546fdf9d0700194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aebd25883c187d5ab52f130d73c55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace452b5264b74e99d41263869afed0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e766cf211cda6eee5b079de02cbbe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a50fac905917f418bdb983b7f0653198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b8dc8a94e087f938a306384d4a280199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf597a36fadfc8dd697775ed0e613c56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310fb8c49b199f15fe82fbd5d78fc32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604d52a8bbc0070f9b5d31957bd3acf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfafc26360d5c5be6fe143b1409534d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8727d05ef7368af6a38e77ee2159361204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251b0452425938ae70dd0a96476fb44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314ef481957f221f40fdea6e59a5de7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04360754eb5f8f9bdce7a50d2bd80c72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842460397b14046530b4601c6378376d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c909c74835e12b483c9ae53ccaac811209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55711aa1bc08db57a501043b19fd1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6a7bc1638e4ca18354c824b354322211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702958c2c8824abd51220ca6cd83afa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2208afc10145108fc03829ca7bf7f8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e334fc2346b8623a6ec17ce4d815a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12be352bc98005db6a9370545047ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d99a2a8c62381a9427819672562e82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a57776f441a464fe2e8ddffd1ce00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304354625f08dfcaafc9d1a3200b81fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11bb423c24daa1a92d0b8a557c0ffd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ee6c542b24f0f2d0b699a5971de9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636dbfd8760775e1b634c62bfdc4f64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8deea16cffcff7e2a95fb1f7f31f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9377220b78269c4acac01f4c9e863223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308dbfa3bb371f5cc8ba8f9a413762c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55643c6168f8107b1839d0edd09ac000225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f85c9cede617696860027cc2769885226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527f8e5c86db36dbe2ff83f3460107b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f72e883131c7e55c90514e4391c70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc86e043ad6a944b95b5c6a3280eaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791ebe340243137796bd78b8640a1ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd74f7c172f142d51551370b2e10e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78dadeff34c766976a41feb4e35b94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7399d348780cce365ab3a7ffd3266233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12128e6723fc3bce74ddd7ea845f2505234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f8375c67abe2e74290e5d2a100f1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674004aabdc3ff2432363179a8dc9490236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ff1bc8f7afdc4b60fcd86e088f718237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798515832ed5f054c5238b3cd187ab6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09fa64c11b4f748e610f06d51755f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfad269d5ca094b4aaa01c66fe698fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699d5155bc0018dfbfb8e1158e0e36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa548a6786bba37ae28c7425faf6dbcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e30eb9e463e494ae1073ec0e776f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ae0ad38964dbacbc6d1ad41afcb48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cfa85dd9272a2027b1ab8c4cde72c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2c72a91f76a11e8604c374d9b949f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ab77da1592c88dd70ee5c38615a8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e216fd4a40709e3eed2fb2e6b6a6ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d094c82dbc483946f711c41b77c06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2101dd4eea0ff307112782f8530bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a585e5aaae771476b2cdacafedef7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe687bed7b624c9de65e3144a900e14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810b4fd779f38c81b6a9efc621dc5e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5925f3559b3aedeb0c7a7678cdd012254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359921a2b39dcb945c8ae80587442ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1083fc54e6bab57b546f0c136f7c583256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a56a031456f57f29719500d176dcc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ca1060db6d2c64622183f423ee7d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afa3456c73d2ef27080ab8d55cc79e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386c96612f89fe9991a353abcf3bf7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b320b473fa63136d9c3fd4793f680261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fc55836c2a1d3f82da384e08e1064262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b0730f4f2a96b906869cf0f35775f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eea747e5e6506fbf915a597e92c8f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b3d4ecbd65a45b4db4a821e73b29a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ae1adccf05f0fa0681e844b1f121266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aaa22db4439b84584d10745526e8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b2a0316aef39bc93240b8557b2093268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ee73374c8ed539ec79fba87dcaaba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7474b4f75de6ed66ae48d1799cf1e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1f7b29e3c63b9d08322961a88c3d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d72fa361261128a2ca2d3bf27a738d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634788c64d28c22b184ec1bd00545ba7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700b2d37a56790d37f142a891699aa3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de35a08874955e45d5a7d825e836c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526f3ca1f32f16e7af68d90b9e967fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d5e3c3c49b9e608614d739f89c41a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3ccfb5b9dee453147b9d09d62fc8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf78d340ae408e1576bdad4ce567e34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07db822ca4d267286b60a0795db5b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d6dfbc3d0ed3232d14c42b2618877281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f05448501e83a809a8107ee85de8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e727c7b7c7dfa0c7f1cce0ffbfa9bda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8ccb1a0dfaa1b1195b6c65aaa125d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eb21350ebb8f6443bc63b058b7262285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01564e474435bfcc5bc716160d027f04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501bc155c2e9e43a4a62dc53d5c1748287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c598788823ef3dcca3368ece7fc57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413dd7a0ed762e41d627800b4bd7c3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8e865ecd07e90e45212d96024d1d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c0e27c02cba5395445bd5038fea5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00369365c12f7529eb96fe21de8f37be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36e74d32b5a42df1ea40efa14f1804293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878ab3322bc82cffaec8532490018fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3dd14481357b57fc562da23c6214c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291dba565dfa9cc1abf424ec2b3c4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674463b6bdeb0ef5c1a41b41439885ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6bedd4d930c79400e7bfc09fb2f1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd118866fa3f4b6bff24b6bcb616f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb7181c150cfc896fd15fe0c5cdf10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138202f0fe126d1f94f0733bb36a229301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38689b9673f1614287fbf63f3d4277e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2d08266753f61d160862a9dfa0ef1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b57b39400aed5db59dc2d9826822de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6aef1dc53449c58f3a3db3d965ff3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846427132bccb15b1c54e8422024ad7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a898d269a4c309c0badc9b01177ffae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeda6e29918dfdc9dc180b36cb9ab2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b68d884d903b0981a0d95395c3cf5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c4319217974c7f1025b5e903c7e14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88c09e83f0196f8d6d7c1963125d51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4079f3d8b095b38f3c4a92d3fd26b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5a8f53debed14d5badfa43ea66737313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892d4480964de76a6e0c45a75cd428f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c6689ed6ff0a06a0ea8254e1af90c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce00ea8e81957b447cd3df564452811316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572386f64a947aa5299342643d90ab7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4603cbf3fc84ebfe9de6fa859a455318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f84e2022c4c013ff215bf1a8e0968319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713ca7069045fe949233d81acb36828320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89d49ab57a5df9d63acfe3dfeffc12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a2e3415f9a1dd02afac9c39ee8e06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c13e3b9c0f292ea8d5e14acd81d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37165a330e92e6a763ccbff5f8bead0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460937c4a15ea47f0c9c321c4c7b1914325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820ebd6fba46e54488419cdd42c45c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aad706a5d86e614b456c4c3b8e3d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceba16a34e845ce1703de4cb6cbd452328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f4272fbd2f21e5d08217472442a8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732d998aa6a74b09891a13467d58cf9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaf9e143e3b07758e1987ce9f19174331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea10d0a0e7cc993319b669e6e62e41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2497ed98c8cb5e04f0a562d55cd8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d1957d481b0cd2d7fa96837be5b40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eb73fc90be1f2215277e8d0a147ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51ed8a3a9e113b4b263fceed2b6b29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a38a37ff80a396aae051ab4b19e81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c6aa8a435f321a7bca50606c475ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecf6de75b77c721843203d6a5d4906339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47a5e3fd608ffea304699aa30db529340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68558727bf72380081b22c5c737bfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78a8d72e61b36e07bbeb3a18548def342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184cc62e3e766515fafe48ae3cf2deb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089689ad057628f00fa01ebbf2891e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9bd963c81a8b0b2e843d08748cd88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18dea7ed90cd7b1d5dba9b3b16a70a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cee2910262d1793c4d7ada4c5b2c13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c284c0ffb28b845bc0c08d3f8fca13a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6fc05aaf3976b56831185c26e3d9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcd0a91d7732d5177749f224a9a415350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258985e75ded4051d24a02cf9fdab0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63934ed968854e099bcdfbb6a4ffb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68836fc3a86432058483d69802e7e577353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342303b9c1905893ae306455b46a3c82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee05d3c0fef68cce790dc13ff5dfd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830fd381054199993d2d669b1541863356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac943ec8bf603aa575a639053abf7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fce8aa894534aa75753e3b8423b0f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57310c66c28ab28111ebe185fb410707359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fd4675e8a44a0b74a192ebd21ae96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f288c655910540c9c6265ca4571187361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d0adb9d80317d0665571f645ea4e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d477a3110eeda38c49465bfd310bf7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb01c1a5771672769fe058c7b6cdbb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04699dfaa95bfc16ad2ee66ef403785365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666533667dae9f0bb81a9734db0ee92366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cd7fa38465d742a6c9964c6e5acc5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278b784390e1ddd9cfec98b0b88bf8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec079f1bb3842671e56e338addef14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a313371c66767261feba05e135eaa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa972c265895693b71f6ee2156b939b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637136b7ae316725365f6adb97be9e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5ac4cca03b454b4758f9f6c4c64e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71573a8b3ed5700672c988024aa3a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891998ec74a3bb27fccc517d039d531375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d69f08790b9aa088f4145530d67ae1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719a036b716579eb56b5d6ef12304d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cd0745bfc5abfb8f5196ed938d5f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55475ed36d85bf32ec8b91cd75909c40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa4e48c7935f2b99d197788be40dbe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2a020f0f6166607ac72628cdcf624381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08719b2565d9fb871e836647511e801b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acbb78d717adbea3b09dddfa40885b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba34b3f42ccb401d08391c66566843384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7c25d14abb9dcc0210b8e10a0a334385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d74e244afd686956a77c325dbd52e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a69942cc821265db92ff832e38671387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b259387e3cc6cd6d5e4556ced64f3fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd00080c814fd69221a6eef3d14e55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b34a1135f08b779dec78bb4d22ae4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488449bff4eeadbc39b538a3bab2b2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6af0c24fc361df88c8b5bbe6d073b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3964c46a5be128db655a0d0db446f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a4ac2593302f0f9c1f9f3d6ad67ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e488397a4c0a8b24267b9bb0dc0fe31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71d7aeb461cd446a94a894799fc9e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49081ac25af76a079362c46e11a30d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031fec308877cd4758ef2515e554a73398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfade829fdf4a9221f26bc9622cef3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b89c3b817bf8a62279d6e706c48da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb716d084d7c5977e1eaaf7ff1fe66f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21865a7fb2a32a11091e02150418fdb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5f5a2777926fe51dc136663c2cbda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d45bc296911993ac38738644754d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075719478d140b1ab9cc85ecc412869405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fc2929ad624cb62a05d3ca142338d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce330080ca101c35ef6bdae75351679407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e0e25b69685fc2510983fbec7b203408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889405887645848b1ab10ad46215e2fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1b03e47d0c1c9b8318031181b8ebd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67488bd2bb279aae2f8a8411359e97e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944be10ce03679be38c44dd2eac8e081412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ee49a6d087491ac685236efb48ba3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df822a649bbb492be4209f414d2065c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8ae2b50179ea1d299c28848d50d86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee08c2d684106b8056b430caa2b4514416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c08cf1cce881729d1e24165c9142e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e9476fa365544e658a680b5867b93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f890232654d22a0037c877ef9a2a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8502ffaf75190e327fbf994a86f5d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58f66e93b074d2a0766215cbfd6023421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3f725911f56be562eca608d1480d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83825b024c5cc817e185bd323eeaacd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec7329a30b3a88591d608dc98859fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32993b5f1ed850e90a79da2558f1a4de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7255a7f2454ac3a9ed647d0f74b14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f1ad8f4df08f26b026907424b7039427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca2a27b5b5a3edfb0ed68ec6e40a06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089cd5b1fd44fa061c83d8de4bb6dc7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9a09eb4a5e4902fc2eb6bfecbc392430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465e46b4ed49b39ea8c484db281ae2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e17c7b42d7e6441f1ed5ba7a161e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28656726d8a3799964d6ec8d7d5376433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad6e2dfda0890bc899fd2cfa8d37dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acdc648c293ee2cd4133c6366369fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29f9300b8c8a6d7d3fe644032b7ddf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb35ca6a562d6426c871b4e3516602437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d2ab1c796d96bacd45bab7a0ded81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae11874d9673e94b0990d71a7e6940439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9cb2321425b7c566911a90d318623440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acfec9ec0faa389c7bb841fcd5bea8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b43225dfb4b279dbadddd1cf12254442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ab372888175aa157fe404f16b9b9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a988ee46e23e05a225260463b4b79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73fc3615539e24ac0f851e63bdcf79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0786d7da414db3a0bba78706c0307446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc507d8b3728e891313897b1dc7216447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0715205f0fb445561cc7bfb83008e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdf1eac03589f9c70bb2ba9a352d2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65180852ff5539c517e9d060fcf29cb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8e44caa34a073593a73f0ea51534b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e452bfb0e158ad3aa752107defda48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99e99ac04163495198ba58990fd5fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e26d46abb4a38d4dce6f2c3b71b299454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706d5c94a1ee160a4cc3fed490c61c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed0b441c55939c317af844ae9eed65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef20a9ed663755a503d6be00309b76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828e6fdaecf49b423dd67df0a48d3d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bf953d16c926b4336726fde77403c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa67be7455122ea1a8620507e622104460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d3b71dbb3488e33777e83361bb51a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae15a9fa485b33c9e0a14b4a3b0e7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984c57370e080c6115b015f6d9777c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a75448924e936f70ecd624627fca96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4fc33ff68d2966afa1585611b1f72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090a5efb3545837788ba57ed940a93f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fee3ece471c298fce6321b8399692467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b525fee064e7446737899c99edb7e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959250026e15f7fd1ab513f94b2dcf2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcc9d1daf55663bb5c770a19c4c71e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c292419273bc5f637ec0b57e97187b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ee64c02f3fc44bd15cb06ba4599da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf214b1557d09a57ee46956420d08d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a99b6b9e0e1cc2f11776393fe6437474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcecdf15c8b2c8b04a3be2fd3b56b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16622b1634b4caf63c30c1c11fa1a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872055624d61aba0b1c59fd77d03516a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14d80a90d980063d189451b27a5fe0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab95611643a9dba5bfc76be594000e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac538d03ca758d17db4069cad5fb1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f2e363272d26557a3b3431c51fb27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0884ca7584a4e643b4efab17346680482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ce670788209e141979249e9e84cd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb3cfd198550398a01e2fc2c0f8fe8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9761d511fa746ef082774e5934bf1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea848a09197019b7d33e80d07cd7210f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41476bacfb2b5ec1f947a98fcadf5362487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65ddbec2836e47c43a948137006d0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11cc1ae43becddd75d1fc64b869f3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c9166112ce05ec637ca333a08cb34490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1431d184b89a469480fc0eca0378d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964385bd739bcfbcf8502c8162f187b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8bad094b31020d9a6091fc882d513493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f828664773a0086c94909bd6056889494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81b04a50b90f2753af3b6de685acb8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b5e6ed4021d4bb049615a81b81454496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244c0cc7d10ac4f8ae5200334e493dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032b978547845581636827014202c27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b108bab7d7c035919ea729cce8efc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b6f511560ce0428ea26a94bb24593500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bbcbc8409781405c6a93d7a34490a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e23b193841a2af66665f4e2129aa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb83322daf83d968253af8600da0b70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a901f90e8553a7e6fb0db16fd2a3c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f33b6513c9ae0e6540b0f494fc70f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8528f354fcb53dfbb0fc4d2eeeb176506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479124b983f5ac53b6cf48d0e684914507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc68d2832c1c3647c43b7f1a8b242c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d201792e6afd65738d0d485e7dfdf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d31f14ab6ee7d4526d1055df3dffb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e89678d0df846d3f910ace2370e44a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d27a97cc627af29a68b8c667d4280512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad82860aba6c0079d3b26468e20c236513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edbf1a146c2a4dd5d238d71b0358b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3a0218e38eb4b7c13684aecf462ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e99ddebb328b2edbb675694aa158b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453bfb84db15ba448640272c67f9a65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1e310f97bf9e8cbaf369d067df8eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818dd0adafac43ed086e604e189bc7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf8b5da97475eb8772627009aa481e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ab3ddee092e902ea29d84ec8d4224521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a58ddb200d91bb71a80e68e38f75b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23db4fc6793da96e1a1389d9e088a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f074657f19620224ea8af6e8953727524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6b48fa633192ec6fd77a4b5d278c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5e995dbfdb18efa84b3fb8499b9bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29974cf93ba9307a6d813373408da5c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e45af89d8a26c8eaa1e684fb08456528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09456c116fd1d0546e7616454162227529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45416278ade7e95d509a52702a017fdf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980674c87f809ee102570f6ca5b6ca80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2413933fe97941ac58c9810482e2c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad57464eee169c180105d29a64b5187533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2804106bd77b6be1b506ad1d545ef08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ad15af160e3e33314bcc027cf29be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653d9afaecfe2d2456c2863dab5a3ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821977d42e1246a0cb35ae065b29c2b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08472d6837d4321e98327c5c114d551b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541d97c7141c920aced6f6376b3ff01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f573db4f92c55e60197dfad51f4e257540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27771090caf404f12b99b1751d23e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed30aa1f41c2c21b9a2b9b3017de8a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96637ec7a5d5207a6b9c732ef3aa284543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3becce7033260bbfd6fccb690fb64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899a5e65c23b5664faf0d7fdb20642d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d716ded2b6b50dab867254b90965e0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edbbccf3878ca9013137c353836820547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af156d1a8641ae5835111e6320b24c23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cdd604d330c37b5460a50958a6649549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41e095ee6596f7a9cb8f4f6126b912550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adec6f709a794bb4cf4ae258cf3c6ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0291787221bfd9ce4e204e1ba7ed680552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988e423086a17b47352b425b85252cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489f6784e44846384ea6513e8e150ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0194961b875fb5738b2bd5eda9dd251555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6d50ce70d0717c403d1c5f3aef664556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b263fabd34f3e4712458846d3081b69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333e74bc65030fa3421eb33d8d4b055558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bda44b2f43c230412cb82f0afdfbb0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b133df82f75cc6cf912d5223789ce2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5923d7c570f738445bfc33ac43a53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10371a6d9a26002387cb13bde38cc5cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df470024e4bb1a667b39ddb8f33adb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93058ab9b5008e0e7b8625ce6ae88522564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3644b4a6d0f827817a1c21a09c3a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b36fa7c62540ed1bae07827153436d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c8cbd25c2ec56fccfe2626c7e5c68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79678e07268800da93bf20d4ec46cdf5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883070af0b0ba1751e892ff873672b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f5a07fc1c86d4cc557439272fefa5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ecf7b3f6f62b3ad921fea1d6431b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aaa3ca522382df2ab4b9776de8b9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839f155a71c0a037c1759a19de56efa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47844c839ad1991f3fc6bcc4d6988185574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe2ffe515ebc2fbb5dae19a25f4d6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68db2abd53aba213a3e68e8baf3ea0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d261df8fc35b30892baad848e046f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b78f6f5d6abdee8d5f1c9245ad015578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2e16082cd66ee7a87e0aed4f931b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69f2c2f3eb8f6bbec80a836ecc5c66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a5a19df1992373d88ad16e5a7c38a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711cf990e15eac610a301ff0a44094f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d9aeb1f80a59ab109500fd3e17bfd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99d9d4c8e9b9f4db7423cff136a05c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf5df12f92d9b00257103e75b270dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd55f40d72916cb2094e55d7dc63dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89458acae104c52249d78db81274863587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ac584dc39cc30fb8a91003d6188e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6122471837be36aa8a471b87070b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dbbba19ddf525ef810338bd07c945590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0c025632e16d8a65d6b8ad884f2f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b6e987b1bbadd8d2d521615696823592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca31588497f16f5999e8f1d9759ab34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89000f9727f3f74c0787c07cce9fa22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c9ad0501a0d9b3d562312d2ba1be5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa983f33b31ec30439cad7b832084f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a387e470b54375102af19c18a53002c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd34cf4e76e0c2a36160a30500fd0ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57a9b2d47b5687d8fffd290eeb5ee9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a512152146c5c435c37e9e63f0bd3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b42e4a3e116e7751ef33082741aca7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee303a4dfc68f8b9d19b0490cb02263e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf97eb0463d2028dd9ee1bb3cbe95c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48169cd106f62f2f660f25dab5b9b4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a457d7a012da2cba3c50b5f944e1ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58870abe8d5607c1b0714ca6a28d77f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4366e1f1a158ddec4f1ec54ad9b4596607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3b0cad064225b5c60c7c577841f75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e46bf565b5e18a66f822a497f4858609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505f970747dc0853b314b1914d99824610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80365483e2e70fc3654c3faafcf07949611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d7e84a59b7231679e1c87f9b32cc2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced2a7226dcb00529ad76ae2659c365613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6232f737ea1e90bc2e1f2be7d21d8c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4971a8cd576bbe6843dcd0fbdb737615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ccfee04ea45b20430660cfdad02a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94ba9c9d8e9098669938335dd3039b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cabcd22fbffaba07ba957a0ab3af90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6956ccc9a6995d2ea3e4ca09c752f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3fd782f8007950ad41f56fe7a4b0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf6ad368c6de019b0590dae4c0c2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb294578fea20ad2d955b47c0f956f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feea1804f022dd8e7b4cce9836bb8dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0605f0283cb4383cd5fe06701191484624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7540d3a4ded71d19f299541318faf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a3debff73482e1bc6f625ee51037e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5457ef7edcfb0b34a170d3f0d0c8e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8417f81632f122a7fa9757b7fc8e38f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaa5258ef7bffeeb634d0277f027e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727654c7c9fab2f66addd8adfee9cf0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75821d8f44aadc465cea6c73e536bde4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ad4a9b42a4db2481e2d3c69decf5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece9e66d1c97f36cbfebec5e468955633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c5fe683c28f4ef44f7366ca1c0517634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4accc3bcb0abb928b3b588cde40e3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d710e836349f295e0ff7ee8e3385b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137885f0d2f63dfed522635c34003938637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838dcf5a022e49c6b4001837e43426e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0432547c9300438061557c3a7261a84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f532925fd792cb4cde8021b816813a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472f5a0c57e11328cc2f78c01bd425c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04555fa7ddf98c504dde5f42056a00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda589c5b568cf78ba6890fada8c08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1b9917a1182db33f85d0a4bf28e33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9a6b9f1e17c4f70bf9e75c59edd72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdc124fbe96208fa4aa77649b2ab70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108406d12b9e1a8652f1b79b150a50a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447844569cdf41b83037094a6be6a095648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f9328d30d955f72199dabd89eda81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4e210ba1c821572d3a97d2f3bc31b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa4e566b55a5c9a05744ba25d43c70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd93e6dda8194a9cbab286d66dea23b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea6aeb52fa503e661402fe7cf874c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338562bef8db86fe553ddd970307139654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc36cc4d117af92e81d03cedc4942b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e560fa94b258e0536b95ac8129f0db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ad4bf620b3f324b0734f32937d63a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe678ffc1f58346c683b701273a9944658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb8294ace180ba47d1c3ccdeac53e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174ef712e07a3ef79b323d2cc92a3c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f0bdb3d72b5b205a453d606e372f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7a5ea3d8481785832add2a8857d7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a9b941e9d933b5251b0b9e3e6e70a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bec3b0dd789b16714a95cad1f3865664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431913c4f8810086be951c0643dc898665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010f8745c658df95014973e1f362f1f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7c4b84a0a265d6a614e8988897cac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a65e7275e66070f474c3ea1690a4a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2848facbe9b4b3afc78c8f658c0e47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b3c3dcfc3c23fa81a661c86e6dfc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44e2b2ecedcb97f3cf4b92ad6ec9f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4569b5c73d4fd54ca6466d82677b9b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9655fecd7e5f92703aba9e9123ea7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433f8f4e8c4d3ec97dc7fff4aa766a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5bf8f6cf4852c1d1df9e88883ab7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc46f48a2e642de1f69e8e7a0d170ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60d888c93294a16d87f079f905a3c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368acbb7c037dc8f42da95eb93c4851c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd1eb1f8f6bcf1c630ceb851d559c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec900f9d4180928a9554a6ef77caac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe527885317464be6dbb7b4c3fbf16bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb14f3811799740a27f44b31a5f3a50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714c41d35f9f91732c983037df39f82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca0c534fdee7e9b6ea66d1e24c4dc2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a5e158ace47f78f8b16ea973fabe2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b821f37d8a62fcef58608dd0a019cae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149df195a027527929679942895715687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec15cacaff10810168961c706ba6cdd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a80644dee4389222ab0a625779a9c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678a3ae4a7b26be26d6611bae3777b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e224082c726654c2ad24cf39eb1913a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74065ca86ad5e42c511ffc5ad308404f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf4147d99dd1c5fe47f35bfeb419f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc31552b21b6d62b6423499fd6be28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cfbdcccfb1ea8510f5d6d52633c2b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e2c4080b064afed192a0268edc09c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799d7e901c62103f7627b644163322f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474380a66fa805ccfd50518bfb279e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b838b2f36f079b1a4b482826453fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bcac9d1beb0de410c414fc8fedbcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d95ef3a698abc020517f0def4912f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84539bd3ba2dc7fbb143d055e1535809702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fa243388265a7d93e5854e621e077703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e152bb0bf63a3b9e893d6f1f0c579a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a32c5977d09402f63d74331b893c93705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba012cf407442ffdada5b679b944ba0f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e6523202e86e55b24d0a98784b7a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c62316cdfc714a3dcf504f8fd2b671708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a9fc66da244b08fe975c77050025c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fca7cf83074a446c5b467e50596bba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2878eb9ae72e9de3c8914e2eaf9717b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52a60b2b667005c8de5360a2a91620712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93bc231bfc01acf21ff62102f204d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aeab4c23384e0dc727a8ca4c48305714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ea72630d47e6311c646bb4f3b1779715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98080ec7db5ed4df811e445c540ca43a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b50fd5f37ca554cde718412fc75fc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1fa5f83be2c776ecc2f4959ee9062718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a69ae38596c20bb9b26f81ea08cd6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346f3115324c2a507004c72a2bdbebb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47e95ef43d05295915cc856a8c3ace721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da9c2f37ab44dea8f95baa7b8a5b54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3cc08d55596030be3d6bfc243d962723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45e3ec3536dc9d6ef00403129700c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19ada23212046b8362efd1879d959c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b587208bd9eb78d0498ee26410f89cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f822cf144913ed89756ee9d5d91eed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b006b1908d85099add11ba3945207728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25948a7a4306d318d9677c7a81804e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8db5d4e4c748a0bd73082206296e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3e7cf6581df99a3da0975d7680ce2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db50554939efa8394e28dc8cd238887732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca152f21486ee35088c28bd027044cd0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7513ede29b571586b716de9f2a18fb3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb79f47537bac114d2757142e3ccc9b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaecaa103be2fe921fff22a6babcc9e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e919c4fe47a1a3783cef27383b74d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f79715bbe7bd811c2115b549bcd828738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073e04b406af6616ae9cdd72cefbeb0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c3fcaaea1c7652dd53992fbe11708740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90baa0cf3add1a372c4ce42757e0418741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a485701411f8b6a65857505d5b23a2a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ed9da86d381d43b41b14161758e9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452acdf610f4899601020ea108554954744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b586972d2de33946011984ee58eb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf514095e1e24ec4b57e6561f6d9d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a8d5a0002ce209ab160a42594e450747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9965879cb668f2bd255278dc47c789748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b572237ae903fa16971cf94564a9c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f95c400e7e48ef5eb86cf91a1b98a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e79b9be166b60a1e93450ff6ba9eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd950a4abc755a0e9892b835728fc41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186d9a53f4bc4558ac05004bd4d257f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43f6cf14042b5b08e37bebb5608d40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dea4775df9cc4f348bd9c7003b602e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f379d0c094b26efb97f917f36909a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76742581fbb58cbc8529b22fb75c1f75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914da6b64f7f1e965f7b716c80c0115758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cf9edb9e692c9bbd4d1a5456dde40759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0eab1c3ffa7a6aa358f536aa70abd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59a97ef3a1c96f93123a68f84fd07d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255395fe3bca9fc0099be8c28dd15ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecdba2aa0b959ee35023356304db9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40617d03e2ccd5e32a27fc18d9960dfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92db6c00df29fd239a81bc97f5a1396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd79b979886f6f7e4f91376ba16baf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dc58571aaf44309dba7f39f8fcaf28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff2fb55ca37c7bc4f447544366afdf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde40d6150ed449d74434f33fd80a7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d6920bdf290bff84b64eb298d05c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ebdcbbce8843edaf3deefe76b6fd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28be926b8a3b9dd604dc4b0b33c698513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c7912661319eb7b7b452f001cf35e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62528b9d6081850a4f3ec95fea99fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fe219b2aa8d22cc433046a61ccb5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6450dadeff13adfc7b53f0c3702ed017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcd4a6c118e03224d72696009445d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf919a3c705c16762647fc780c22146219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cad285acf3d202cb1f3c118bdc354720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de36ab696d4d166da3d8691f672b3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a3f2f1dfaa8bc3062738554e83ffc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c6cc5169000744fc630da566d485a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca012cf5c16fda9c56d8ca2e96e2ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840917513a13ec272c001faaa2b7fde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a09151e7a77b6cc7d99106cbed89126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3126896b386a46ef04871cdf6b92827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394757bf4063972174f2d1344b57915b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c78dbff7c5c2c1265e6a46b7bc70629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3f5e83364c7993abcb26ae1ea321b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7976eed93ecb70b5e68185274bf8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf39f7bb17b454196ba8bf996dd212032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d16ba6c3818b65ce2df574585537333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc368c650bb39f610753d78bfbcf534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e545d2baa5ba8a9c2eafb935610f5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89508af38c65fa9817e657027c751ca636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d260efb6830df26a243040b0ca116237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d811ed1027c1a7326e55fadf82a37b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d93a6bc81ada280f8b3552059d890439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6c95f31497d92535331b7bf9d7d5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fba616c2841600fdb39ff07fd9db341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d00d800597733d5ddee723ca8bf59642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9cb118e1b416f1b0a7c79ab5b6a5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c492ccb11d8ea6616fd6cdeff27e58b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce004439dc9120b02e04f17f9ae4fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cd173cc0c96494e56e7ede5e6843d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ceaf8eecbfced1d96d4dab3b1733c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb58b5cafc67cd1fc2b6800122ae97f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbbadbb9dda7a051b5f86a16000d4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34aeb65ba2687d1cf99eb3507f8dde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a3aaa7417757b5eed6380f8f9f83251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3798fec1a1c60c33dc3b48f4d4c51f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1df44e46f2ce7bda4d5746a129bf153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85676114575a5c0e4c0ac0f1c6329ebd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fae2a1066e29efe3a801f3917d106a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0e90910dbdde8780e415ea62eaf3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fc988ff51e299240fc2692f0ce88057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f8c653c3e78c8ff41e6498cd62aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cb1a0a256d31a871091a8270d567c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc73ae634bac3d2afd317424902cdd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064769ccfdfc7fc480c4af3415abfa861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc3860b8fd7efb9fc4b4b5aec95eee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d93f323432b153bda8c9691079a3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3e9dd3c538b0d9b96491c771bee7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6fdba4a473ba7c2810e0bb333555265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1bc03f677d79a04cdfcf433e3b77c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fa61675baff28e5660cae385e1edf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4aa971502848907a332a230b26f3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125e3cd431bfaae0399dc1b7247c14869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a74e7ee02ba436409f7b907f47b3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2518119c83c9147bc7ea73d951812b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba23da9f101e58e103d95b80871f0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b891b189164050c7b3a41cb3a93db473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55dd03d09a6f5a6057ae760f88347b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab11c80b2397fc9f31c145ba15aeda675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e5859dd0354a06022e36237462ef876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d2e60d700a3b10d69bb8666cd9b2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784e7d779deb695fdd9177c114d2bce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282964ec892469b5516344261cc13379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80283d6b3a7845f4a468c0166095d0f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176e52675f0635d5dddcbe1664352d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcc6c2c5dca1688e08815f12df7bfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99f9290f140e6d5185d726311a129e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434d46941cbabc568fb7c20f327749c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e3722481e442684d6e3bfbece51dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e187c567e8751913efc918b97b6fd4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251f59898288e390f7ebc32518009e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f40d754a1a16538cc103903b497f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d358dcb56146e76130d9ab8a4c2401c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae81a60baf797650a1ae093090b7d6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e7e2fc2b17a4eb691a2e1715c0c3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608a25074a60d4ad35dce415076780192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51071e550d4a604e4b115f4535a6696293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1361efdc4d626369995489f774d2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cb9a7d41c4d47722aa93282d2315295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75713be4264fe09690c41833829e90a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc3f664bd4f5f3cd7f2faf955681f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00813db8f9cedf9505001d4498c7ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bc1e80f619bd5849cb52e0132f98099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35168ec3f96aa56cd6fe63a8259ef71b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846817be1c52562eaa81c92bf0840b46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0e16ba49c82883c8bd6aa10fd1f98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bf7ee1736ae35b88ce88708bbaf3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cad37ee74441a0d06e8b21dfe041ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422eebcb0e3a22de576f16ff96ee843105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eafd0c6af2408d0312a72f99ac2f94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c94e5e38fd02c5289ab2bf69627d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c5ddea184afaa55b7869e2a544496108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842451a59afb7efcd58af0d3a7e465e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d543cf2a3b8ac81eab21e52ed2dd49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09889fb195243a0ebc7e85dc5b3aa043111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae5a3c545db3453f353c91054b8f47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd732f17208f8f43701631a3d280bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35423e720597d8433aea4feae11e5505114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9081f25104635daf4211bfdc63c9977115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1157203115d3899fae1bdb5090f4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea75f8a3d7cd3f49a53a187b33ffec2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f36c1326ec678b9871fd9f7a5f62f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91153788e54963a7551387c97dd4388c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a201938d1da5990aebe942cd89f4f72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83917c6ee331b460f70907c1dd0b819121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282526e6bddc64611c8c17c062470d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def2e2c6f4b6bee4f0b8c0e8519eefb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5234204fbeb4772f6666800cb87f58c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f5f8440ce4ec28fcd5cd04806dc42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2089c4962afd08308a46c73df8eacc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f6703a1a29b235eee5d7cc37b4f19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a088cde8813a540b4111de9cdd627128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052842a45986ebdd85b308404510ef7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f223c82828c36317cbe20a680f67249130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd366ea2ead1ec217b6750dfb881ee6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2d149051b27e0471a48074331fe56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5e0d87e361a53a060015c11ce9722133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dae6c5ad191ad999fe16f8ed0b88e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c27fd16ee2521c21cef1bf67ec2eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff0c2dfcddda55c32f6af599c62e92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd4524523571a7e88bb15b6d336988137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf31c1c6a2189f762773a4339dfced138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43af1ef3393918d74c52db25c5e5bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a4d23156047e000ead258d3b54bf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c10f1e602c860d8096a7325b3f95a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e3585705c3071272daeef34b29518142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb20c131c6268a05ca6e5b67e9855143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109a5c836adbe187f712489179b42fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba567c898260492de063af07917f88c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349b31d40d627d2e8ef2e18d90841e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3249163feeb0b35a64e04e1372216147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da8e7c2c430be2b638044b4240893c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1565543e2a895b2e934ad85418797f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7934f0d383e87aaa7b0a5bd2229349150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197be37e243ce7550e2ca732c4b7e01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57aba75b70b69dccb3b6215deb1841152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10face9f0e90785a6d14c3b138114f91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898ca234577b515ef666a6b84800a8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e769cf32dd1c1d8808631fee18893a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b86f2fe5d7b592519eba05bd020892156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef066c6c1587a83b6c471f42d1869faa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2471a58f04909ecbb58bf0d6d949a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75b16032f5a3ce166a00f2ac824e14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c98574174cf7c4fcc98e167d24387160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e473d43b19968c0cc731c2ae2bc99b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a632f476c7a1ab22d8891b4e06575da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c4a4c0dc1c65a5b90c90ef77a2427163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76c68fb42135a64252384b1934661d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032c7a224463fab5ed9f5c82bf950bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed90e317ac9f5837aeb662a665ad822166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbb17fde3b97e06f3a27df1831f9f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a26f7b4796c29980ed8134362c74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445667cec4739544dc3ff8e50d5fbfc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ad8fc3e84c963273002ab979b2ae7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca1f7b66d02c93d684604319e35c93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b20e981364909c44a2ee067c7b510172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332be7460cd11b091d7719b4b1c4729c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d468e0658f1a0ca0ff0c4069458ace174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca02f5adaedcc8de69461eacc67afc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3321841f1a36443c1f30cdf27c211f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4434ee884922e9e984f8d0a958867177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947905e8e50efa270c28bb2c1851eadb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c442c7848d91c886465b258534d6a6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4e08352f0cc1c6cd3d38db5e01f7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c9c6faef343d951eb7a62f5190125181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd042b6d88974dcd7cf692c7795a692182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cbe67b42c551a2f1d80496c16b8b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6381065db247b9f407ca6b446134fc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70199e9e15361d3be2c32a96b3b46137185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d259693001f454fbd909fe78f9036186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98149780e253acb6c1e4db0462e6e74a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c2bc828439fbb29dde8f9246238e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e04cedbbde7b9e0d130aa95aadee9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aa77d632cf568d34cab75f5389108190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d719ae5135cc701f52db90f5ecd3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9afbdf71b6ed4ab08ffca9b32d8a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebc3ba2e3a32df241561f62ed67fae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f64cd7b2a48aa8017abcd0b48f0b03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd844b9a5e3532ed2b83c06179bd33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc73f2bfd4d51d7a034fae5169c3d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb318a1506942ae1d23e5f0a8c106259197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e91e461f77ed3aef26f62fabd1a1b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec85ec028c37f2b953c0124a5a5bf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6f2051143f22f70b1bd30f2e59b66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77579a9f0b9503b777336781d5b1bc72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e67e9ed5ab8ecad282970b16ea8a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2c6d55246ace1f700c414f772e954203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7bba212a55e5160b71288f06ea8a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e48d2e6f32f1ec4a491a784929dad7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c78fdddbec5e4b57a007d466b166a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebc4a28be34b1d8a7872b56f193a0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac9dbaa8d86678c2986800fa530503208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5533f9b3b76ec5ad8574d642bb1872209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab87ceb22f5a66b765732df2d28c3fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce801e649ab5f81913716b935804e5b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b680c4fcb40cf04f57229654650b78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f708ddea4fec88d36d1dca48e48914213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f69366e7dcd1726e1d7a518e404b7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75339e4d446e0e2e93406a2412bd17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633fbb5ba10c0675088d01d2974ccf4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f2dbb97be39b569be19a537ea160c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc977a0687e6b9000a33bb7fd1af9ac9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993bd2320e321c6573f68bdfceaa9e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34568967772d27a4abeb463d932db9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706c003a816a0a893e840b5230a5684221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d0fda0027faea3734c7a6c7fa6180222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f08f6dd64d109613fa66b965c69574223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0370d75b25fe6735527c71283d77a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e41006239aa149ba458af13057b118225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72244f75ce8dcc9d487177d92c9bbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6846ac12a7627fcbc3c3c4cbfd6560227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b23841bd1314b36121197484d6fd6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31555a178d47bdfc773ce36403c53c54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e527c66589533a60c73cbb8379fe7f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405688f98739ef5a944ae7003011f705231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e68878344723639bce68d2326192b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ae6df11218ce573bde7593bf481f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91566a60688f5e7d1c35f7343616a50f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be42d9ffe1762925d92d2a20a9bc39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ead6aaf52190e4c562408b5884aef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cd40955696f67a87d810a4cd03d0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9571d2e3e581019bd7c10c05838f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e9abfd896c10bbb040407113c3f08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4de00c96b04022c6b2ab1548bf3fd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a799a883c2846062ff1293cc6faec8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea98ede41767fb7022b8c3274976e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf412a0749cb67b820a8deaf52f51d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460dd0d48d736173a03ad635fcd3d25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2991656d56b4d5b4f82564555b82a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cd52ad0bc8fb2b09fd06884ebf53e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a19fddb769b0ed240ca62077c7db8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354b61cbe6ab18e91c8488f58121a42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e93eaa49b12c06664317e20467b6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c80abb6fb6669eedff3ca2b4597ba6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145674aa34c6d814fc3c248112450b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89964cff55540cdfab355bd2ad06d1cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf2bd957ade1079324e9e424381dcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0578d771427ee4774b4e3ddbe8b8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f5eee9fa53aaf5eb33b69591783d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01ae85e43bf386d88e96113215f526256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63d67d991380fad707931ce0267580257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1a2cd2d43cbe4764803976c8a7214258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cff5e5d1a198cacc55132470ca2a45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693bd04b65cd6ef8a5df31b88208e0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7f501116ce7719736c5b79914e4a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48225729c632d8fe6c857849ad1365e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4136b439105267ced4fc55427d91d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854bce699da054338ca37400bf229db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb023d03003d747d763f3537685656f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be7f315ae38f18a629f5ba657450d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8b98b46d5c6a44dafbdbe4e366b1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605a181808c30499256b9b56663de7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b52a223aeef3fe07d8eee1e60df71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be316c2d4700dbb079f34f26b6b945d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3fa89f4dfbabb2d5d7ac0b6731127271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fb4e5ff89a6e2f2ec3c7791305b4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa464bc1532d04cddcb6a11ba5f1b1c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446705ce1a57a031a1790ed5df8bf171274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab0a1ce2eefa506849753d73138ad3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31cc9639eca4edeccda0a3e4a0ae4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722c8b18935c39ce16e408c1abf129c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fea5b363868ec1369942a28250e27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7259df20f5b6d4a9c2a855108fc5139279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf3f2a4ff50a8d53d25bc0cedf3008280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9c0e75a63d88a208e6b0a4ee70ddd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e4b909b184ec6ea535ac57d2f2c6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6e7c367b918f15671b599956a5e04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3c22e4bfa9ec52fb4e692a5858f10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50852fca4eadf0166541fd873eb7ebf2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af873c76f45d1c93c4c1cb68ba44bcda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1731e4a3dd248372aa7f1a69baa89d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71895fcc9c6393fa920dca2e9767c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8638cb061320c14920bca2159ae958289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f3d99fc7156daf81d702a1620c578290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53faca442c6e74feaa3726c7eaaa0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669feebff2d8d01e707d9f92ad447ed8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350c24bb2d8f743282ecfba7d64a3be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73376bce29cdd03b5ea013991971c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e1c04cf76d0bcf453ba2c142bfd23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc52847a19afe244f6f41cdb71c8c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4743245ff2d593e1d2943e2e4215a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41f695f7b1fe0056e01d754c3bb920298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57539f6306775157ae62cd73f5158880299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7fd66efea5f8271bd968e27ad43d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cc5efa6d1128d2568a4949ff8da4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53227f6ad5ea747ac6cb60dad4af3bf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473d593c3cfa99aab6bba9785c7cf6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fa15c7ce3e1bac30cf4055a2817a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83b098a27d04b7b701e7b74d4a4aef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a21a756891a207d0738a35592d1c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a943c08eb86a4756fcf17137586200307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d67aa94380dd54936f6f014c12c30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8eb2e0166d0d93df7472505977466309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53e09c95c30c4acf7f307da64cebb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d8087b17c01174cf146a54ead6fdb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc307d4a44a9bf374aaf8c9253ed4f5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2bc52a4ca8a88810d97815cdec01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e4f4ee0f64f3812627d523493f3ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f02176ff2642b2e590e3671cc48b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adfca1ad16f6cca45aac9ee5e00d03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b57e35bf2cae41bfe86f74f71b4819317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecac1a711695c1631e28396b66be7ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baff8bc9c2cbaad5f2d1982b2ecfcd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a486b57a63bcdca95cef2d5a1eb03e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f17c8845523116a845e29ad6394298321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09f1a4e3a317460bd691761ad538fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852350b6741241182fd67fc860226ffd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea5eb417015d413fc2dd6267df9749324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd7a780eb756a93fa98343e91ad22e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153dce9bd9d3b4c63a9a4f6caeb3347326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d00177646cfbd339d63f934eaf397b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6565bce7797eda1759612097d7636328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66e6bfcb5500be256419aaf4f1d90c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86309f176b64262999633de7c5b11470330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d252ab4e9fbf0ff0108f8c849e662331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12824541396679dda16586b6b1b1ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbf85d16935944e32efa2f9816b87d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842da0eb5bfd5ff219b11585e7939f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b43083148a9678fa45e1cd7f93a89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810af61838543a0a5ce409e0bfd75af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ef0f3a89711d86c6975c8c1f5f6c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4743dfaf6d208f9b15ddcbd66343b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d40990723c1288600cc6256285834f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23ddc884da02ffb374de6ac0f31198340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16cce15a7cc01e533246e6666fac7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb6af3b400937e2165bae0cb63808c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418a5daf621dead43f777040897f078343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eed5018a6333f8a74047b4b23197c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22d6f493df1ff76898bc1011b5b647345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827bcb335f6f2a19b5c89d4cf084b9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad5faf9877a0427db65fe5ba706243347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4b83c8e5a02cc329ca188f33ff02e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf461437c8ffcd0b2b90f57fa46eaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcdd79447d109aadd76f8d280c0b52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e4ef443ea7d0e69e530c85aeeeb36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b84de155935e5f55f4a83683b69ae6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8796edd7505e243dc08f3f41fba883353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fe54534003fac1fafba9f08505370354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d94d63eb5ba763a16043bfa1918b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06d2c646360f90b9d72c897380301b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f66156a9149d26f698beef98764a7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522480f3200c1213702b0a8ddf107bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec8aee167c06ad3b23133a489bd9b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6786ec9f55eb103233b3a5c6b853837360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e744d1651d2282ea3b2b8e4b45a8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338895bf91134e721dcce15ebe0b451d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50025b49b385a6376ccb3992d85914b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ac9b55321e1765e193beb54bca9b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c403a588da8ea97cc4c33cf575759c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec10bdce1cff91065022e943b4920b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f31acf87febb65623579487cd61d4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33164d4b498509354ba0db3809566212368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513bb9fc3035af1c58d6173b57d8419369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc0ecf906c56e9461c4802509da4eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437979b3134713c190ea65c5fc096b9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61017202a1f12090e9b91986bfcf8804372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc9b9e756617dfc20d339e283f4d69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d49b5d6ea32e667a37ff46e9a10e9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60966f27604595019e94571b135f6ed0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20bd30bb5f32fefe83611f58b96457376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7a081d5caeb3c560c43971d8d2dc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc65e215f25ab3d6a3c6ad96e4635ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6693cbba2186417d0f88abfd97cda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776c5a8c846711b64e8fda51677aac2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104de912edb20e6ccd8201661741a14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147c9bfb15a4a39f8ae183a588ba418382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e132bfff2ec02824e7ce2c656f1436d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22980c47381d8a05c4ff1160d46bca3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b9300127a2b74179f36feef8ba8f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feb800c94985612969bcca64a2a00f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b27886194a947ff2e0b31d8f36c1fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6336ef05915bfbc030844bf29e3b6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46061c7ac531a292ee444711b2c73fb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938fdb2d0eabfc1b5ab529e02368910390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55257748c9fbbc5aa94b882fd2c1dd7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7b985997d27d956dd4a586c2243b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbc3c2b480d8a0f30ff530ad2490a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3259289f7c3e04da486bd19b93133394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b95cca51f4343041490c1ede91bbac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2206be6e758d267aa549ce5f433886396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ebc1ff75ecf9630b6accbb0dd608e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6bbb5f78db6ec8697ee158f3d4433398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4254a7fcf130332fad5afa4513a7e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea51cf25da9a0e3c36a2cd38b481a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b32490c4951fc82a0334812d02cb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f56acb394247736f925d5f2286da88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46941b4f3eabac648e35b9588456ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee81ce1f34a23c7bee4e571b195d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869dbfdc6cd9e859eba71b43ced172b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b725dda63ef5dddbcb68f863ad6db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df911492e06ef3cda6707841ecc75ccc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3605c218c4ff52af5fb6018f0ddba02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76871f31fc0844c2246b135529e646b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99a89506ee1a2fa3a9474853a605c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cbe35f5f5d88a805a9534cfbbf732411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05708f97389757480891169c6b2564c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799e62d7490e24aea33870166d2f5a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0261ce53716b446d6236e5b1847fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749faa4c58948b7c5d667ffba162c93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e807d34015e61ac4d08593b3576ca3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7aa974fa21dfc42cb1cb4536da531417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018fb929f379cd04dcd09b49ba14793418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54142259d1ed53c0ac7ac8fbc12ad9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae5676083d4a4e5e1a750180fdac69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7daae30deb2d71ee2084671e4be92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f0b2f7cdd0bd77a3534076e3ca483422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368a2d99d42ad684f06f58d63822d95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643e88fc1a3fe185871425df32453ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64944604aa8e57392149f184b917da82425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e475a5652c737b3d6fa28fe552d2f83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af638a5612295761c9b2c34b6721e3c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f62d339da7aa4831606b8427c7262e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a87cecf34f56eef547ec19dedae9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505556e01c613d90baf71b5f487425ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ed3d7bd5f97edd491b1e9cb7817d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdf06e47dce69c960f43197dd9ec6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf9a11b30a58d4542164954b84e189433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09d60c632ed16593fc976a49b896d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47975d7fff21c42ccbaa675d7c545ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55722bc3b768fa23faabcb30829629436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d01a73feb10369dc1ae6f1d223ee0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b533956024d27a4da9b6ab98c2137438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd15a7001b3d0b184491f8da8e18b62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50720f452b59e56bfdf683fc3c7573b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a631ddc5b78c65d8fb4a1627ef83ffe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67184cf2ef2729b7ad537dc224f945e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e7a4a45338529d1f405a99c7310a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd87696b5eb4903783711e10aa4288a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424f30a23b39d519d566d8d6dbbf02c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617d527ec2a4ab1eeaa62d8cc6e50aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b8c3f50711f2deb9e32b896df07b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11722c8e7833e30b1b05ca9852e82493448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afec971739a64b60c5e23b9cc2e137449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067f5557e9db729210c20130e7f8a06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a15d50197d7f767af236b1943efd8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934b291e659a91e04f3eb40647c70f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bf280f80fd33a46de151b525df934453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12841bfef33e5cb2e99cd94be856d49d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1a7572f9db5f9f10a17290612a992455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe4c70302263aaa7fa829ddd6b8e2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b053698fcbbd913336513cf4d36dc30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53036d1b02692e0775e544a5ce8ee88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f4ae28741d6075af9f532ea37fa1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9335ea8c1d65e1d90066bad11a7bb95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f7fbdbdd2c50829b6ddcfb7c788c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6dbec477058670306103623fb3df2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5813eb3721cc96dc6bcb23c0f369b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fef1fefeb962e2c5d60edb7067cd72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46aeb1e65d1b89f194e33bb89c23c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895db1b41739ab64b43f176eebdd83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b4e2173a6c5a1d7cb950f23d5c633467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caec9b102109f7b49028d33156ea00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce330b8de49b51426095c40cfdcc5eb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ae0ed12749beaa5facf859e4a2a6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51020fbdb4145ca2ddf6ceb259e3b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac3906de94e439fa0b5c64b5cd20b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79f4c1b23f28b5f6eab44c1533c9de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb881e3e4e25878ca8d830ee9e08fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90eec88b75d937be6d9ed6b44bc48c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c468467aa76af67117c1e0f67903b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c5261a8ba2eb3dcdfc850cf9312b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7525a70e6b4bb77e89cacc5f0aaa8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200bddb9d7fa3cc6483568649172f3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18b7c47504d24613d2384a636aa36c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c56668831c0a2c862f25ced6d2b292481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b928920e167381bcfed7dbca3817ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86514e8f0d2ab1fd377a4690fa7780483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f351d0824b443f17ce204a8169d891484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b96d5b0ba82f907a96840d6bb77111485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe126c48428192a2983cb0384b7cc18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccb969fb5a0f1fff363e79330123d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e254fa776efb6da23ba5b9960a02b76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2a8b5e67f61ca42a9accdca24e5ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0904fbda02f50ea4d54f443230f81a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af548f76fa87c78046886a70e6f14e50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21d1373633f04e980c7fefcca691bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babae86d259206d01578a6b07d465d92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2e96c1b22071f4907312a645c0b51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e751766077f5f8572df6a75f8616c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0daaf5fffd31b512623fb4ef1c7afc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838f896b9ec90d0c1dffa1e6fd7a65b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca40465be46c767633d34824841555498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592689c2d196a3f07e9d2a06b9c6f29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925271dd47161e0d640f8f73a9bb931c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1830d8c62e223d43c19234a9d0560501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92c4b8e59ec7b0a36dacc61b8b13ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2118fc6deea5a6bacd3fb34bf095c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fdf6cea48764bcbe3918ab7ddea0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab36c5e0e466007ae484fd275c54bd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aae733e624c076c53501e4fd08725506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c51e8bd7b1a1e622479336fefd16ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55544b0dea406f1cb53c63bed3cee14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a34278e0421b68229b700460c688da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bfce2983c1ca89a123e801d250ad6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60c2db777daa347b59e56810080052511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a6907ae50fe309c9cc2d6c3700008512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a3d63d9d0a6b49f782ce027b6b047513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f13783c32f8819b319e3c1cf6100c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96e7e4b01b2ae43abb109abad4c863515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a9452f2a5a78ef6e937dbca2e20fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb82cf0c43f846cdf4f5047cd08add517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828f2ac10fea2174ff92cbbe88d6193518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aed57186ea9cc2185c87de77b8edbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e56146706909dc7b46ab3384e5509520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ec5bcd0038a0bf0403c93dadef6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb601415ccdba3e15c389659b18ad0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a267f071b087dbfeef57492f94d38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4df8ed5a56c6487bba9e5652ab924524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53841c68b4e379eb7e2b129d92d1902525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d094dc462d6ddc8b50862bd30a0d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acac8a027e3d5d91e374639048d06ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dd47fb20034407d5cf44d59acd378528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87971820440b805f79fe62923404f511529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77897c8194d5d86bea4efe7c5e6fc6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81dc0629ae73d1b7346079d13c7eb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790290274cb519ac9ec9b5f719d93d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927c3c3d290d2c554eba4fae0faef29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97afbac368edc5f43f69e649cc81370534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a93b416bb2a242c3bbd5425cf67f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979f53898f05c4843cb3c4914081887536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23437c64cc7a293ccfabd6a9bda123537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a40b0a674a9468cfa9220e078092f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9432367f64b1aa8194d0c55b85cd2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973a14ef765df02f047f705b627f86e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79d544cc39a1664acc2fda3dfc17fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd246d8c51577d4f97d5262e23fc076542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffb1948348aa158ca0e927f4631fd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fdafee21a2776fd763e47f4c4f59d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfa3d25ddaf83dc808c0e2a34873cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5792e372796171773251e1fac0aceca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fca4dea47c270601f1a43f300cdf57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbba5674b96f8c0b91da951bd61973f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39d574c985c5d9ded57bf27c4ad31f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aee027920c14947e575c0de6d439da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7885dbc5df4aab520314931d497c7fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee204369f6d5133ff2774fe3c031b36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335c55522ababe48cf02c0613c048d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1063ade8d339aa0023852e55d4a8689554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a83b2c9c4a15c618dc11d49b6f2a7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef4dfc8053233a332ab721c172139e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf84df21ef3bdbe71dcf36fba1bb627557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d0512a8dbf34cdeec5b379909623a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc29049fdf8a0a604649c2c30b2a5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e589f416606e01e47fe919246dece8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add3349ad3b414fb920604b49dbb50b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37487d27aab815caed8cdea67a57b2f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2282541295bbbba7f94cd05437db424563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647d00a673ef017ded269e7e68de640564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02a5a1c3d6c30262ddd647264a5649565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7ca04d36ee2bacf1abe7c06308105566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f682a6978088e21d1bece6d133b9a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f52f2aefa83282a3dc535673bd1fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8b8635504ce078aa5db233e69d73f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d86f7a79c5160464afac9a1e127f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f5ec80c6f9907742423edd22188fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf537164532ffb0fe0947fd7f6fd22f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7492c8a114d8858c683bdd6b57419f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08986e0159cef8f9354de944541fb5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39004d0bf77df086cc56ee44225c57e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787ca1e7656d5d884ae3a2df64dfad4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bf4f927ab8547a0cb4731eaf812af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67466e4b574edcfabfd4f351bd4e07d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6848f39849691eea4f297d92d40cb98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc79e965ca613eaf7756aa34e5c82a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79e1fb3e4a615e75d4110c9625be50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebb9b7c0f9d0409cdbfa586bc78f64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f28c67bc627fc844bf2fe97504f69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825f166e6f2cf02febdbf62273c4193584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f468ae2cdf947e75b0554da007e4599585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a9ebb0744188801b9c6faaf6bf2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3dd2c1b75bcdec27cadf887974f5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cd2bc4afc896e18132b35737a444f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb35a9c0300fad2ba5c446c8d13b70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed6e25f5e1012bd0fff6990e2d7730590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eeef263911310af57736fa7358dd7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bafbe4e117b6e43ccb58004f822fce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620d2a5d57aed919f3785ec0028caac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d34443384dd1444a0f933631e9769594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a4edbe26a5c07ac18d81896100793595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a533d56638ec9ad4cf75e0c48ac67596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86cb280b0616201cc29acaa0abea33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29213bbc5cf79c587f31bcb78de63902598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc931117211d2f888403f70b2726b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09d8397c1be4402b3e4655ed4d3f99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8176d6b043d9fc7bd21a395f8df843601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dd28dd5c144900fa9207b067351c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008e9e5a98872f0d689ad08267af115603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15b6ea11558e88acc20a21ff21b4f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fa4769df9ee0f7ff8b6ed89bbf319605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ae69c80364e1c9c8ff43b2f2b5e9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872428a3022a8a26898a2badb830ca3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654532d30f186701764a7986089d036608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198b16836f4266d8552c9b58e31def1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04802f3c5f84c02738080e6e01d1c018610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ff2ede3789c596ab9dea58437dd5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb6403db88bb1a623f85a08e1863be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133e0707baa85084ae9b76ae818fb8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84a7743c81ba9f887aaec87c0952d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dd16142cdcd56e21a91a409adc279615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7b68b17fda2a02e02c28dec3f0926616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0329f58972f5e4f86155c5348e1f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ce5d1193f92ecae394e37cb17085c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128bf94deb8f950191fdb58ed2df415619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb7a1ad41365959d3ea57a60ea0960620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c027905b08464fd0d2719d4825c3e36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e998ba29880bf2b1473b31707ad42b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55c2a0fa7eb5e0f398e4a58bb363db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8618bcbfe58d3a0d092b19777a62576624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ad5f72d76713c75499b8eeecd310f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a6b4c0ed1a42ea071f42616e87a42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818959d9d1c3d669394e18f43f5b8da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112503e6bd96d0588396de554a8609628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aaad82c93da94bed2da30f529874e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9b223509671b8383c078905409e5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382c949607f797f45e82a4ee83db981631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f01a5a22edb6391aea140043bc65e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a2c131b8f6c7919aefc992a9ca80a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87294030a3ea2fae7a9210e8b7c3ed19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e68c66e83b0d44e35412ef7937cb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1bf6bee6f5ac2c31a6a574666042e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d2a0a5e9098e9912956ef4c5d1a36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8354ff1208e62af162fbdb6d45a3434638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104e8b9502310e976d237cc0009e5db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c015a3d68be23e5ba1ee020b609f85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc83b9b55ad7b821a7cadc68ca309f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8272be44f324d6b9bc5fa99d87a799d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c6cae67d9c39a0f0410e5ee4b1dd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e257e9f7523f201d2821fa518a09b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa778878946efde13f984d960256e7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eab430612ad495294fd478926810be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ef22851f58bc92f120a83d8ad74d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724dccdd3f15db27f5559a6f594dcaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b426f0f49eae88dd42b343185a3d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac73db3ca6053cf72617974a8f460bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1a6b6e7955f794207ab560df31db2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d673df53d8f1c9cf3b204737f92230652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a5b0dd5004a0768c05967437faa94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f947f0702fc0ce68126334d0b95c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7836e4664529afad58b730205ff2dfe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced407d6696efa6469b4db31c9ae0c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682b015a7cb5b61ea7bed18b8fa120b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ee52e57733e8d144d3bd90d4c0aba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d6c54ee08f140e55138517bef7b79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679ceae75944158486257334620820c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad36b73cbb40e203789d95469005543661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ebab4815648bc19238cb05cf7b1ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3817fdbaaa992befeb58db2be2cb4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd71e550804d9fb0bc52edf610559e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7efeb69e1cb8b471486118f2e82cb5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c68ef585a1cc4f783303010cbbd6fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adf672c802f6199acf7a5339841739667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7435befef1cb685ae54ce6de0aa505b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036f5a9e5dc218523d9028cb8bd5c02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658b9413d5d5d5891ae9e075304fbad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2cace3fdb3cc74bd3920556326669671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc90a329ea3e8574556605ef82a8556672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ed4ed01d8d6ae91de2ed3dd2f295d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf396adfb1e1d1cdbf6555f36afd09d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e86f05e553b4412bbeea453372aa3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8631a578b2e8335b5cfdf16001103676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe022bdcea63ec8cf5223d50f4d3963677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c3d9f637a1ba95235fe46bfe861d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d629bc17dae5353ad485ea8728892679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c49b3e2f8d855836d7a1fd5d6d4d50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa363baa0e61ebfc80da202f6ddc6d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecdf8f047fd9825b702719d2d45bbd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a440f188b23af71dd23e9edf3db62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb6ba56842a85170848ee75c9b2509684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e228781b0d2d43fc0ecb6ff25ba29c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b5863d5893b654c6d5e670c45dee1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f3159ed887947c58e30457977bbec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd26757766d72cd506f41b66fc1d01f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe72ef5cf96ca0f5779431071d5debe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d5fb7c281e9dffb190e131825402d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541faeb7909bda471ddecbbd74dd90c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887fe0c013b39c16df073dbe6966660692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f253278475a37ea5dc43a54047de51e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767c2aafa26821269b4120adcc5798c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e949652516b0293479751144d4f2068695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485ee11fd47191c15b8cd9b726c4f05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168d3ac9e9be541006f73ca2e9394c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea49449743644c5e669d5b1310cf95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83637a246eaa62c4cdcde8612b5dae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf529bf625898e3843ec37167dab065700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e3691e5c4b4730438692bf9d6d29d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905200ae14d5a56e0fcb6c3e60a7182702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa23a86a28d57780973de39ab9ec98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8aea0798f54994463a9b47dce128f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b7589b88a4a6988bf72842319516705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb742d6cbc5360c90e7cf5339f302a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c90aa100daa33ecd03ccd6961a3d40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7ff3ec06c71459d44d95dc154c503708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea82aa11b3437687b975d8dc3c78440709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48951a8b13623a2304cf177dc6ecfa39710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3c867d35a7b4897d9a9e156655c46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adedaaede26cfd77fe597ff49d649b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995b7e1f0c788e03b8d2081da6b5d7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567a222b1c2d8dd402252215373bcb0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c43a4a6c7309bed91f5352807f6525715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360f50f0bdc5f9cb33ed79395433a47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42909dfab9b31fddfa057d13ac81dd2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3d98d845071e5a4bc92b5967bcc68718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54581b9836f36e5804af9478d446c23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488db2eb9973bfed33bd23e9f2874159720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159061a1d2b9b46909c28006a6fe3396721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae993cd9b5b6675fe2aed97deeb4bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2f80d43cc52892b5895a3551449af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e039cd39b3b99ac2d959fe93a5b0ab2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027a3aad93b5a171a7cd816d0354304725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679781d2cb9e3d9fd53e68cca8e4c6ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89eacadf0d6181c3b57dd7e982fb7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35f454a95e502da2db0fefa7970734728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b8a484cc2f137cc5ffa3d4715e73e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb43763fbf28090a7148636db7a5bdb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad37369d0f38e8f933bc49f09d6e50d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dea0d60803a5ace256d64d52b5c66f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2f2fadb26e3d71678de060d56fda6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a5f0db5fba565480e93d4591edfbf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829060dd7e74528edc7d3f10e3e7f4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0272baf825fbc3e92a3ad0c507197736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b74c48d0ed2cc7d7f244bbeadb014737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc6a4f0f2c5c0e21a9b51b42a267f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9dc8de7d275266060bf4f3f7d4299739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a734ec0d766f57836e21366d9ad555740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e482461ae28d1ff6ef994136ea2c5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0c4d02d33f261fe96f7156fe042e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1c6d74108e3dd9054fc4291614929743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f25d428122955310e1d0c8761a9b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf209e191ec4d52970825485ff3f6432745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2fdc7cd5c25836a9962c442263da8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025458a86fe293253655985a7b9bdb05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c004f214bdf016cef83bf6bcb3a4121748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682fc6d530ef9729fce55cfd183d009749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd1af1e7257a2b9c4c389223225796750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7d89d3fc76f61f261356f0f4832f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec87320ad365b364b31fc003e14a4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead879adbdf5fe43530b944a03bd840753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7604f4de33740c84f4e392cb4d91bf7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6109755c634d8b8c46a50886f0e4e0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480140d3e1cbc1d321bd5fc2ccf1587756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2aa6392fb8d33a6ae21224a4717e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a96d69b1eb4e161f1eefde49b6aa56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165de8d9eaa32613cce4b900d0c2649f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>