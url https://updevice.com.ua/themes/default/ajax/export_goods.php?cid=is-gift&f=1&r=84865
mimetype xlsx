--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c2cb8a793767fa767ac28b017ffe81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84c34627e275a6161318f972ede96e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa17363f63c445764d5214b78eed5b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddfd56e4804457720aabae736e33064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4e29065e1bec920a2512ce78a1d945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab103be751a5c67f841b8a714957c246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0800f9c26a65af5f3c0e42f6c77ba57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e306d9b7aa96203bd2b1eb5b090268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0030e8c1ca524e4036598ad7687545e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c15110fbc45bde54dad23673a42ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42d578af9a903ca839b46c41a3f4ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462a4dcf8090571622e074aa28ce11112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39781e83687d7e5d652f46d80098cba913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed6f637f8affb56bb18c15f9a09bef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f99d00b4db11bc43d919caaf9fe9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbdf75d20a4571984d185ac828301016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e78de568a8472fcf6adb4e18fed2e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a796f39d19d603fdad5361915b77cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22e8e2a14bbc5346bfbce6f7b4944219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e60e69beec179cb4f7647260d597420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abade96845e9371ec2f3c9a0e692ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361bb4925eda78d63ac11cdec12e99422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888c881b044abbf86dcb9095cd7f50a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0c31445778ffb8b46d743e842324b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c0118272eca3941360375df20fcc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24938c6d846361010cd369fedfe5790926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4997d5e4d973021e1d80a68a4c08527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3e04d0272fe6c042a954b379b3b4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2ea1b990a6f993f7a30ff5e72b66b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523319436961c8b1e07b916eb1a237a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800a469319245cfdf3489cfe2bcacd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ea041065f9cc9f3fa90be62da292f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10880ea116885440ef08df80da25f46b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa51de41b679680a85deb1c17316d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230d96f0350f74aeeeee72668ddae8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69021af70440376cecdf38e5762c226036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987acb8507a7c9f2defce065cb3b29937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a6d6e8215a7236e34ca0a6ddb588038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f44d73fa17269214201d1063826f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f66fe93243dc516135973c689280d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488793c968615e5db452b0f8180fe52541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb10c75f9268b1583bd6aac044b58942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f539c01ca24be6890b5c0a5bf8113d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a55d2cfe5e55c06f4cf771c525ec1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aca3996ddefb9aa15b343141609b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dc0806ce94a2a62cbafebe95ab66b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe977898e3c74864025144092af6f2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918421ea00ba395f95dcc380d814885f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d012e14cb80115a4631feb7c8cdd3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fd0ae4ef3af57322186d172247abf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1bfa7cae76d03ce41b7d15ac6ae7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de99678598d7993a665cc8994b569fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef89ce3bf724365a01c6cb9c4a559353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64213c7cd66ae706449f51d25bdf64ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f26e50ebec6c5dc33aa44fc3748cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36eb7abd378b354aed9b213407fda2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee36622a3f455f3b64ef57abfae2d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79634fe7994f71fa6276d540043b500e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac64d6776ac6a42714484443075d77a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808b24ac6c9a15f66270fb1fe14f4a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3e2de748de6181b91a0b979c95fb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef837cc608e2345f189228b7ae9d46562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf0bf5b25c2939d226f4de9a4ac04563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e0c95fb12282c2450f7d9ad7b208c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7a63c5e7b94a0420cdff1b914ea2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5c0aa6b0a9848d8108a6c0196e71966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4c9c98c956616a7d745c0b6e439a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46734ffc1698a07fefb7a23ccb494b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000571559bfe59f3252b18bbe2815ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ee9a78b59599d166ecb264fc1c64c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f76dc3e06622295607633682f7eb2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12241ad0132afdfcf83943fd3a466c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e529f67ac8a548b53a58b972ee529d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9b413373aee578202eb11113b588974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aeab4069619cd5df0aabcd80d9e0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202b8db603e6fba4da7d29efaba6c4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb775cd1f50fac973a3aea798682cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94f2c89790c72351bd91226772519878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721ccab502a730334c60fc94787041679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94c5e96d8be835a296569d08c09f1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461063a0d3dff5940b3dfa695bcd2b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949476298d85906f23a32568fa2d3d5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94d06043289ca8dce9dc45ee60bb7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac22d4732f52546f1171316cff319e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16970053df0630ece9001b22b2b483685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd7a1d9a0a7cca3099443cfd02cd8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6df559241d24704d52f304c97b47987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9696b2fa5037fccdfe52183bcc26ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aea45d40c564c3a6a217a4494c79789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23534d22473c7703971b9a0caca8044690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfd8f3eec99fd59fec1dccc4cd24bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373ff1d03e40d022cf1059d4789c67f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beb6d7b69245696a4a7b6d5bdd6e0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b8d161c4ff09627f09bd963ec9d6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada25628b1eb15ca3d889909f3affdd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf9b9ef19c694b7a47444d9df0e81d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fd02482d96a777d04c28395460bc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23eea589c2856be04b0b6891fa056898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f176191db4fdf7b2efc8782122e1b3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f50283af9fe17a25c30790cd7d9d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38104e3d95c6bdf539821e73ee926efa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a87b30a1c607384b3449d83b044ba4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeb2bed16d71fe4038cb9b2d54f7ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314bde5716b3e740e511d36e2e0b492104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74189fc5e28bf3c9b505556cdc36b7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21c3e2143dfe8d7249a00de2a5ec69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b484230ee1506a6fe9b087e3181777d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85d6a322803f21fb5b4151a78d2702108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903a9e6c9ef795703a6532ed130a38a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f35fd7b466d3dae0826424d3f60e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5b9708769de61a77233eb1fef846111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcf6e69d150651bf3da67520f1f6bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49c4387706647917036d9f29824cfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402045c89d16d4d052a9e840430d5755114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ba01c7fab17b425e9ab46569eea8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2ffc87eafcf01b6c1fee95be71806116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b168970f735a6d826a5cf6e466d02dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe18517199d36097dfd6932573cf8a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa29d8f84ebf6d6a997e9f874b564e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38c4ecb5057812245aa6f0805afe54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c29417defcabc97982c5440fb4a30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbea59a70b1010fc1aa2c188702433122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c8a17e80b6e5a225faf359db43cec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32a79f3745b51f9534f772de6fb3c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd5c093504f640bb1a6c36927803f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94238b28078c337c40046d19751490126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db17b83fab220419df9ca6f401d09b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051e734d7740c294c4aefa9b7b16e83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46581924e6cb52649d9dbd38f6d66151129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfc3ac5515b6392ae0c4da56f52b44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c08bc52e5838718f0a1c08aa02d9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d96709950d7f70117884b6492cf85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d9ef5f9c9bdba9fa32fc53bf5818133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c698bc2eff135fe2cccbd3adc16708134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf1cbfbfd121f845c00917cb3e8a10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288696da9c81e1321e3c3939f413a13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68e4d902f2329fc1641740e8949a70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d283d508b7ce71bbb1b0bb5736a096138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038481da292d3c294fbfa9c434ab0a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc794dd55ab132df2b64839143a64322140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c732e72a0444deddbd6eaf764135d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524e44c39385b34d3bee0a07be97017142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747e0748aa961081c97ba63d2e65cbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecabae737eb0f5b1d58c35931667a69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8778d29d2e9acf1efd83cfe1718f2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1434ae0513cf3365e9edb227df79a74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953dcbe30f899a2441ce82019005d63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcfc96fa8b60c3147a56548270eabf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e87ee30751027d9a64721d11250ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd28f42e8053b41fa4389b6b2f10383150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247faddf991f6b0842f78522e55c3d34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a1020b25d03687e420460d1ab6b7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081b942e210ed1ad6511607ca3d59f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1867cce075f11e6c7e0c8b183a6ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ce20d680abe60779dda43aad13ce4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b088517ed88d16419e62630ad36cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64668f5bdbbbf28bc4c6897e03121f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcac9fcb9ff3d825d2b5d2c70ee57c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad3bcdf0f09e3b63b9d3213866765f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90b77aa24e4f7c9043ee40a4e09697160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a01c6800360f1151a575a0ab3e0d4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f3612c30b7a84cf4f2283b9e02b29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8d3790997c0543e03eccddeb86ef5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41825318b52329443a730684018c4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e71573c2fc22e6f2da7870755a039b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727e3e883a89ab185fb2c7e087ef862166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a114ab3a22f66543dd4ded081c4a51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e74bd65776a4605570e3229e1fe13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4052c43d3609c399feb80952e265c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8af933c508d6dbc361c3ec87029689170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10553daf55201c9e35e0d43f361ce212171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc82fad154f4ff146d191c24d15596172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4bfc2c78d083e7c821a3db0d42412173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841a5a49910d6b862333eee2346b0f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1598c8da0a30cc902e47fa999d77efe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baac555d78f0c1fd38d223caff9cde176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aa781fcb7c3267c435867400f9e1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e87cfc206de280378ddcdf119533a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b7edcb93a9e153a73326cfbce5083179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e60d4c0b1965327ceeeac876a1130b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0b59643ba2cb7036c584322953f52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc1593795e36f53725f3e170316aff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a281a39c7b7ac5cf44f5ab75c377f65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397541c1be657e84113c55c57c7fedd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84f1cdcbbe4cc6ffef17540d8261ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2db787712dc2599a4cddd6d3006f9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817607bcab918c32c4ae11c43401034a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae3559c516445c734fa1e87af3fcc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a765cac82505edb93bb91bf6dbdba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06df119770fac809c98aa08c369f51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9c9dc2ea0b9d484024d7d055a93bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d59ca52312d49565814270052dd80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffc754e20e292dc6cd2ae04bf866c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41389ba980f9457012902095379926cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0904adfd9d7b49cc1649f0f8a7a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce881d088bc6a56eb0abad96f0514147196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35239dc8889df579770cd155082cdee1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac56d08f5927f36f08d09457f86de5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4e84889eb258fa9f7e312d85041bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8bf327534b1bd68ccc9de41809247200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f930b76495dc157e13d66cac5273d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a1361b1c78cab1a94520a82e4b98e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75b6825720e346965766342603152f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b6bd813e20d430e945422cdd0b064204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b26fe3f3f917fa82f004c9994d2f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab6bd244d37a1f12d012ea25154232206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b7e9ee064e8037382463615c3eb7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f4dd06cee4acae2a4361baaebd50c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281fe09fcb768f48f370d14fd408f5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7db7eba3cbe2438df411a684bd357c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943306f38426fe2cc4905d731b5bff9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb699fdda2d550fd8347e7c4c1ed1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8d3946512287fa7fb113fa09d4072213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268c0ccc0436a90e3fba590648d28df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc48ab5c4e589006e5d9d44218c5f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da36d2f04f5354764bd0f50e982bb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2878b6be1075d314521b832aac695217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff59d6483e56cc720b5fb097031804218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8520b9c86dcd79043fb8dc1e02be8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f459d707c7a6108ed08ae30e7e011220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba478ff2d13901929ff01749d3fbe15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e335945a8468323a7606dcc513f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16793f3896b06d30af98b32b0faa4e77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934acc64bd6d89da1db6c7479196773224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef409510659fcbfa85a0cfaea308ab7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25323237a3b6b657bca7e4d2eb415927226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36944e86a25dbcea15e71f84d54ea76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aa48e8d0235bbb2e8c873f8739361228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c931e1e5a09f9b9c04a2287d31fa25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538488d5ac56f61463c7b0e76578cb0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e953061bfe01e1a079287322e1109231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd624aa85ec67e7591a2b218986534232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353905e74d9cde540bde7755b9f1dd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e291edd52f0951c754a2b9b7670fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9b514345cb4ad0bd04f0fb71d9d70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d6c014505c94dfe3f1018ca45b938236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884090e0e2feb05a70211ec50cecda6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1f657bdb623692cb6da65bf85ecbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205deabbe0d5711984b7af902877696239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca5b990e5f135233b0b70184955ae4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47833443e74ef5b4c7716d95ea6c02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491017c8108e0bdcc4457af15fe8bd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05783de57d26a5c3f18b20d5c843721a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaef2c0c0019e26e2310828b1c3d1c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e1ac6695a801f553a096064b4f7a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc044df68c40006912f2056bf6f02b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318a3b674677f76571be1e1e32ff2a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473c88fea998e9568f033ba69381bb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff04cf6143469abde6fb8d15dc54bd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cc1c69839f3c0d350420491e8e55e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d945258cf8b1aaa5a789dbfe1bab995251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32368a9c76c55cd108733b34845bbd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e8f52d8991fb59c9acc5a9743e296253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad5e66b453d0c8857b8560d5a8fbcf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135681a101c75a70c612a677ff55702255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b1e0404cb7a11c20a09a3918101c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b1a4ac194931ff8f82904d4d9030257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bfb833181229583653c8130ab3233258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb2b27d22864af4cba2fa59e4f84ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fede659008cb348e0ba5d9a496eb76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5b4e960412d1d15a3e3fac6dfb49a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a48210c70fd5a91958f29dcf6c6ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd422879ac73df13f6e63ce8fdf79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bad6f9dbfb4ada5c2e173b7ecdade3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c461194c4e0a87cd3d1a2a69954f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2be6d5720a048cd699a55c14cf68da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e613b30746d94d38b534d80abdc06a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e1ee93ae69af581b8c0d39655402268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce2215cc736963252ffa804e2719d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6477983d9482dd4b7603a7ae010bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd432d3abcec88844eb2f3c909751a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d906615e65e597054b5ee5eb8a2a3eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a979ad21b2ce85e4c4147611f56d02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717ae75e6cd09728b424f29e2a9fc00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a1f89308153fd7c6edc087965e9b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc762ea6e3ce5c400ecf4fa343122a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818080ac8cbca7e39b4cf13e15363b2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d576fee738288735fdb8a2f95a42f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85463ec2f9ed1d75910c2a22fe9efcf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaa0745ae61e1a6d818132f1cf0112280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f12d27a672b02ada1f244e759fee1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1022b502d67c1480e803ab412a71ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06062b4c69c669e227b2e2fe028b524a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308ee6cba4385c5b64f1e99a978fd81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01663e0fbf69b3a37313175d6bf90f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcecaebc010c25283b37dd9a1cb249286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329c25b352c5284f263bed67a89fb30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795865fdb2e836891e0c84091e36332f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bc211a3e535f5f08879b2472c8ed2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071324b869bf812f767a72d129805c77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d320e9fa43acee9df3c312206d99dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c155e07db2db2deba029988fd84682292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49984a95ead4f07b92c69cfbc135dfc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079695e4f8df6fb7e5092a5840b17408294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dc7832edf35790ff3bfcfc7a6c767295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d78244d7ab6cc72800e68ebf996118296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54007c8922cc70232c5d0b8bf2c2fbf1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552cfc351b423402eec8a2075e971df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da9202320dffe85911c8ec40a4af2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc76c8a96d043bb0457a4c975e515b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9cb1b7f1ef4caeb2ee86ab4e94fd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce979eb406674b71d80a61868978fd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cba074fbf8cd10e240502d0eae368303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df8c4730ceb829963963bee37c296f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f72615864489eadf632fa183a86e99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5ebefabe481f564da7e6480e2e31f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc770bdcb800465346f5da04ef21af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea61ecd6dd668e15deda5ee04dd95b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7d0259a282d764f31994ed5936c09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ee0ebfd11aa01474dfa385ca8a10a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a902317670f523baf5aa8341b5cc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d2fe61dde8f49371e2173927634a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ea9f230b153f7368c1b78c212d729313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85812f8598609f2383aecef83638df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa88bb9ba5df24ef10ef73fbde03ec9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808484978f0d68b8b8d1faff3747d383316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be7450f040212cfbd21f1f2661179f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091d98b707da79a1284bcd6856c407f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad930894302017cc30a789bd580b272319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0bcfe3dc8102df0e7162cd9618a93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec405c40dd1941f91741c7c9fa3f639321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d2ebb394eaf6b1e094495da0010c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddcb268e10306bb9f5f3ba67256248323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392f86b89e0f00df2d15ef2bf1afd6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2635083cc8f9de8060b5e66e282cd69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272d2ba19707ea2771a6d96547861d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8541901c1d8446438f632f6c2c2d1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89326de693579eedcbe0542924cbe8fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d284bb421bd57c23f9a00547322347329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73735cf5a21c46b2f68d5efd073ed944330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee159657eca1567f1e55c5e632b606331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2eb3601a337f647fe35d9d8d2d63a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f9af8a4b8e79694aa0aa3200a84b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f950f101e56a43f5c5c44659f1461334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b1f7a09a6a4de3ac0f5c2be7eebec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3873017f739bc319c311ef2d1a503d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc3940e81e4cf227f110496539ee13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6553ae2a7550e5a6362000b5352d62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41190e9e1cb43fb1f973088827ebbdfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c7ddc55a513c22d5a428fb51fd227340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f74ac3aacddb66fef181cbd2f1f9a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e977f8e19359e7214552cc6823f32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f3891555d975e11ac5b2aeda4c240343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffc22d027b9a37cb5c21f7d71fad2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba02c416478da1a2f499dfe324df6a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61bf94176564d250086c671bf6b12e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410591cf5eba0298295c267d12f810b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57965ae28714bac7ab85992866803d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f525192d2e735453b9d68490d8c7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53681a8f59dcbce428abc737b2f2cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204706c2dd909b5926ae0ae6281469a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eeb7c3d9ed729d356d03c407db193352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258547001b6bfcf6852331d9c960055353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd2f5db783aa38c1f5c77b90bff82b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268aff87ce0826570b9202b28825772355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7516525751faf6051e2dd8f8e6eeaf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8890a369ab9a518623debdfe97539357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6df138240b0b7b5d9d771332df59d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69843662fbd936410a38f1ee0ed11799359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe15cac3e7b9a32a9295bfe16843aec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6571435061c3425c34317300827a2da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868ca5403d9e29d3136406844d1a599362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257510e9391934e06f38c12261769519363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f925cf0926225f1dc2031b35b128a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8032ad5f1c099d06581a8bbd0dd60bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b7b98db6237d2fe446ebfd3cbc39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fbf1509ac320fdf93df1b5f320155367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2872292130a873d742966625cf402b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7839a9c31d86cbd26d3389cc2feba6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8d4c05c2f52c36774c5f89f105831370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b4ceecdad85e34ca9199f1ddf8f46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10efd381efc372af28b9240b721804372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03519be58f3b5c4bc1ff70e9bac47bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085d24066215564b1bb41147abe2244374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816136cc29adbec1aac1216e20f948375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780e3014c2c179818fed7902fa7c596376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a8567a4c38a55c99068db52bf296c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a7509f6ca6cb1bc09e76b554e5c03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01451bccaa56f49bb61a87b35da45f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9bdacef184e9ea1e6e6e590717645380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dc828a23a32d72598cf6928ffd028381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9bd7d7c03249fabad49d73c14b9ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527204812a14f23604311d2925cf0c2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488df1b3cc9d0dd6717f277d0c8653e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e147e33d1fe135e39d6b7d83f030af7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e00a238903a06c80a202b8e7d17e06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811405f74d8f9954ae0f379f62236a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dedb8273aafb45a25241cbdab8c35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255fb8eaa26b81a813eba8c317acac7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462989e72e1d7558c271d7b57f522d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4751af892f4c3ed08d717450fd9b80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798a5e5e2c98a4c449a467e7797c97b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c213e34d565a3c0f6c9c13f9328466a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d23d32fb7d3a23cc45dbe47843f6b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302be6e7923eb7e9e4f386d38beeb5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2d59ae1daa682ef186aaaecf8e78d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e280eddb29f4f976101da167bccac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34692f22eef6bbfaf599a57b9ca344fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552cd070e8fa75817374a6a8f239671399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceff4fac9dd9cd1a3842af744a2735d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f3348c06b33114941606f362d0e0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce872038cdbe6e3ab0d98d97218941402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d54cb17d821d6292a7b9b059a0567403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd106af7c616da8d8dc0a3eb50b528d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bd04037a59774086cc3904dc12ff9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e2f2366b22059452dbe3ce8de3fda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c59d8f38833c32bae66117e8cd28ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aace48c677469672b331fd3263e08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c972476fee275f813818dba9571bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11a0e2726cc90fdb874c0c6b9a33d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc3184e37217316e7da7a0deb570f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd955e1b8619ac3e190927732f34d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae24e67f2cfd89e30eeaeded2bc1184413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b49f346dcb7582c7f4fd1023572922414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78896b1ee95ab71ce540d101576d14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ee06e6e09238c563714260cfdb3e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a1a6c0a8b73e953cfab21f22eaf53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98886108dce6e5e00fe14226a8ceb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735594f3f1b73cc25c53c5e190df8a71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53174c6269860486f9da82be32b665420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f2b6d28d36c25b4dd11c678095366421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393aaaf885753cc64c793426fb9d970422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026b84c96455339237f8cfdca29193d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290787497a18d27f78dd135d9fb50833424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153063fc6a793d0aa0c90d7e1189c0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401fad78ca8e7a3e9ad3e694c5a6185426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0fd2d78f1f8da897e8692ea9ba6d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861855aa094d8d685715fcc65e36ae2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffb64a9d1a1bdc9940b4b8c79c92e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fae73baf4c3af636fb38e33dfd378430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6f392773c9fd873fdaedc3ef41bff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be56e8bf6003143c44cf502c887417432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9132e2c919d1569eb552c6df875b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7292de00439ab86d32375f18b07c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc416ec4a281816672e3585ab883e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85910c346eabfdf3fb0222235b648f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97314654dcb19e5bc224aa9cb84e76c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67514057a891fb53b150908a1e3f7d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c2f3cdea7659929b5465a61a054a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6830cc6cdb66c4e0e3a94f3d22387440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e06aca6a8b9982201c583455fe5ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc811b232b69c3d698594ec209f462442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03a2de690a066bc60199d5848a3fbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60345a643560f473388ca026451c06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d9979d1491e535912d3047dd1e7a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bb5bde1f164dcd4ad20cb4ec5ce72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65ed4997c60e3d2ff190ff91a50eaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2389d213f1149a82be8c7b71fe6659448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671da43ec4ec06556e6259d6677b83dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc371a75f658ab65c0e67a90350a6e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc8928eec861e88957c09957e7bf44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67991c1234f27f756387d8fe313bb2ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd600c4b23b31d1083829c973588fba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549d6c9340f530e5bc4e4bc955d241454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c0e4bffe65ea2aaea061d83073307455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3799b220687de92b67c2e521bcf65e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe468a542bc8030ee313f45eb3b2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf23a6a3e014ec2de914ba19492cb8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206824a5a7d8af2b96533b069322e0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c90b2965cf57b6e3c288af418070f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142aa73ae43b4f8c57c91553a82f4f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51203c3a469ce4635913d0957e38d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7424c78e3373025c8456a6316ee07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2e297492b8b7d31cd04e15ab3dd7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de90fbe2460466391b5d7f3cec249c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d2c9f221c2edef2b8bf2659a97a4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e9dcf1813b8c0e02c14cb487e3c26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055f8084f1e97c205a48fade8af1963468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed61488386ad6b1b3a55ac1ffa800ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896b7333e1ba5a53ef55008213c715a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28172a9048cf330968894c24e030fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a12d536b85295a603ed18c002eb35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966f0945a7423bac3afb3ba3b024efe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f50754f9f71dda52529a872030eb68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4c97c3a5c38bef3cf031a83b1cf83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765535c9f4d9aecc6e458e1ac9cb578e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c2b85ab628a8293ebe5d7236d5872477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4199aa8c23b1bed76bf82d9f0cd0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a862892f449764cf7d4ec04123c3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cee3bf0ae3a1bf770bceaea1a93bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a4e7e5697c05d7adf7f7c27f98b34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567487b222e215deafd8a16c9ce198a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f93689ac09336803c39ffc70aa437483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bed1056789ef043365793bbe131ce1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c08aa16f74cd1e7fd3203d63577307485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96636f163f265380c5b759228b8e6500486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecfe7f502121fffc5b0dabd7844446487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb0244fe25d86848897834e36397e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b500aea1404d7f4bfb62828efeed84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a619f3fda66f818b4824e102ff6daf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b293d44f2f51208404f9e538418ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a1bf0c501a4b07717ac3ff1d7f45f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70689d06e6d9675b4da762600fcc654493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80c43c4f2638ae0d5e6018f0381408494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc92ed7fbf0be852aad4d2b87f8d341495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521ffdfa7e6658d6cddbd0f9028d368496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1efb52916a1c35274da1714fc3fda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd89a49b513ce8399292b1f37120c59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3e77c2d087e221a551a936b3ca984499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5fa2c0428320db359b7aac728f39b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad507021c58f21a1a85a00ad0a6b032501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7473eb5d1eb00bed521b01a53ad76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1550e05610a50aec3ca6ece8b9ad37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb49746d08143824315e397ba85f4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafd96f7a18a95830f74472a2596a9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb275caee6fc9b6b78e660bde20d2a24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26717bf9fd8f430f3a4aec40bebc5a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e78a64c244b83e543f0821fb4683e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0092ba690100a399467952c752a7cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51468b38b93f71147018d64aa45f040510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bff424f6e0ef27e7d0ad4b27583ba0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2eb2763a77acc838f83870c9c4ef5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187870513047ae4b38d6f788dee25aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae2980a20b8242d3c01c00122dc8c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ca7696f0f3ee22813dac22a5ef306515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10a3d84c5e132721bac37c75616942516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0afe2a4f9d075cc62c507ea1a8246b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d377070056e83f621779f126a68a1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09ca0df7438d29188ac4d42114058e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc880a179a0044c71ba54c551f4f0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc237b853fb7c8dc56876b9f1e7637521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1e9740f197b9c460cbe01ba982c58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a73f274e6908825d9f254c06a4332f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc09d22390de7b82bed70f1ed2a95d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747baf3b30ef31f1808a06872b8c43e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5ea7bf3354edeeb77e4c93554a988526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08390a6889cefbe5e0fdb34c9b160b2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5db51e8ce54f5a2cc6bf6f4e30779c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a38406715ab5b925d60c91ed569c4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8bb916a9de51ac53cb7d4be5c01ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa0bdeb2cd845ce8b5e6ad91649b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa76ba07b5560b080a2d337307cdf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7ba2fa5926549b70aa8739053aa63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018dc3ccbb07c192bddd9186b63448a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9a77d086683091bc73d8ec9541bc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c7ebbffa5a771d9a5db5647956097536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fd42401870a776ebe79d2acd1ae7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283376fdd7ab7abad40013424d6d5f47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ce026919b703cdd80988786bff4bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cfee7b478effc141952f1bc22a7d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae65857e79531e7fe38febfb4c46e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547698f794933a486da9c9e19710fb6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90f8f4316e5a2a09d25a76552a208a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38e204a26c075032b41ea076c501e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd107361d6c3143eb1a4d5f9fd9777545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6390af122bedbc1bc04ad21055711da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4bd0d9e5c556babb6daf1a008c738547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94941ca4d025925cf3119b1292f74b91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57155c29fcff41080b255393f6f0123549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd174b2f8e724ef628015da1a19cacc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5bd953787613263f35642d6deedbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4ea126f2dd68814cc210336b3e7c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ecb1c8ce56e7867d328bfe360172f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a807f799ffbe545ebe3ffe9900b4fec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592d5c7594878f1f5d3c613e2c9af7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156e161a7a0c8309e7f54c2e02ed1d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6f151d6f116cafe5e27382c0411c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326c1cceb6d9adef435d6757410b2bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdae74fe5c7f9c799b192dfc490ec95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22234063f8223ba21e200a615b6ade560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d0b094788da20987aa285b05df30c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b92f92ee05faf5d2bb4910977da099562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c851ad5e18421fb59098e7a055cb7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7417b766269445ec835319752e9e7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4c6d2afb4509b13fdb3d2c90f08c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2680feb1543de4a10f2ce8489efc1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbce022622c274ca9b1c5a985ffc811567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdb55485453b17d35f60c445f0a01b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f4b4973b73b046bf188e80c86c2a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68bd07f36ee887570f130dc63142ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115688b50e1ca2e64dcdf1e7a944c8a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ecf64baf951310ef1f90bb0aae743572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511bc88cb183332dee08b5f2317721c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae52a6ac9d6196f07e18b86aeb513ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff00ef0102327da5b3d513998c7ff2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70d7bd39f0e13eaf7414828bfa1948576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4b2988654e2cc1a3080c7419cf2bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2c8a7131174604620fd67e18d97ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f230f904b134e99ddf68c528d7c111f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d3fd3cc8cba1b51a65df9977410eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7271ad01c8b2b05b19afd73536b548581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5923f72a3bbd187f2ed33b58ec4978a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73703da54d0cf8cc06274726f3786c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7308907410af3ea3036f1a5df26ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8363e9ac782c4293cd8acded02b509585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edd7135d9cb30daf78c2cc4c476af4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df04ac5eca7f5efdd00f876b722e94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd38ae533613e93c43d038b521f1760588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4e7c23dcf7a56bd67c465fb1e68bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bae42d130569f5636eee75fa8e6955590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39e864b80ccf6063da11be7594c7a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a342c1e9ceb8780a50d2c91fb745fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cbf9e2ff7e6f10abd9c5a1ad8e9b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3a7fdd5d5ca78edebd127afe262e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b01c5f91b429886a5bc6018115a505595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d131edb75e6344c5a5c69973ca1314b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3652cfb635c53370bf3d0e9f3b64aea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97a562181ba85fe2cc6bda54e030ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787b0752b9da613e71f351a54aef9cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfeaa3472297dfe2227cb12f7d9248600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae42466fcdf701663131b63f2263d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa5ddb95a2cc221fbb2654106566b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b1333fe362e214544fe5e2bccfc69603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016975b43ac3866a16fe072ea312199604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b119654352afbfd7674dcf85771279605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a7c44b66211bdc0e4501c36744d29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecb1c8f18d09f61ff0663e535f9a31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262df00b4652a70b05bb0b30c9e81d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00f5051731e629ffe3d78173c87fb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe547ebcdcca5a6247d13283d5f3c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06772ada9f8eea573ec366bec46050ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987efc33f0c62216d9dc583eb8ec463612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323c56b1756213ed4a6990ae8ae379d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266cd5108be2a196f72b2286418fc18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b78af66d8abb8cfdc871557e39bf7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4da087c4981411c2ffdeca0c90373c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa47285a7e91f0a62fc8b87a333f88c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17137a2aee8023f3995febadf2141a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4ff05081515da7a65ca911426332a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584718b550048ae9be0d74406f5ad82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e29e621a1182cd1e37d7096756df1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10568d064349fde25d0bb3512154f387622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330593b69f17994c5be4e8b2a05f76c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785b09f2c8094fc24673eba9b8a2f7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125236f8500bf12d4b3b447e1cb80a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbf98d227877e72b7afdd29301219c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0367b5760b3fa0ab4dd02e3758bd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbce52a7a791020d156a396992fde8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f4df7e7854ab9e8049bf060f3b8e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d916b8534c53209cb65570e0c4a33bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801b5d0e23cba27ffbc8439a041d920631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0aa00f6c782e093862c8b8d902048632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55af76355488f95548949138a59ec5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ce2f4e3fdbc0cf119b3f6cfa9c7f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a36a8c694a2d7abc5d29fcfd761a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97f36b30419627f3b8f7000363cbf6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0722757f374667188ae625778d602e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c007765bf91c0e1af09a9b49d932fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b7c7aed74d4d17b0dd622f6afaafc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14591beda45aabd2fda34dabff87e095640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81449acad67128ff1da6c57e8e1df0d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907126864e5bc274b56ce95b9605dc00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08382d1c0d5635c2eaa0649fd75bf3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3da5fa5c0894be0e0c8731a3bf0442644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415998047c0e1795312b625730473d6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb4c5dfd066c164c517576a8ecf431646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326202aee429300b3dbf7140562a8a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388972d904f9bcad6541e038ead4921648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d306b9417bd4840342c161bafe75cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c387131b04011229dbcd82216f7916650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e837269cca6bb62052204cbbee827bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9b8bcdd7503bbc2ea6fb683d531ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e8caaa357c81295f0293a2fcf4054653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83b33c727ed6f23018e038be63f9f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99933fc1ada3ab0207b366f57d716c10655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb47278a2c80410185e74734d24036d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc394f919278f9009ce51d3d6d08e666657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aad9c97005d03a5e10fe0324594005658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1f5369e6594597253b7424e3e70bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d1a56f98f55e567b0fd4102fc1cff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6deb91bf12ee4de7c90a0698b18964661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c8bd4c22b92f4aa470cad1c0eedb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780389a5e9fa74462da53894413bf4b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38204b072207fa75ebff06127b7c547b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df15af1b7825791872ccad9bb3285e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aee7178d4667689995516946b23aea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145be381ddd72f0c2fe28adaf4d8275b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52492173fed97103023cc11bcafc925a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa61594f5c32044fcd6927bcacefe0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fe1da9bc90a42cf31e54cd00f99d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430c13139be428b74de2cbb8817001671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6fd2b82b754e1d5da010b9e1413df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d525826eee2035478d6aa904b9087c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92a3c86ec7d9b44124f626060d0106674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2a22995cd5d89686b92b234d26ae3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a0933428d0683120525d3a325673a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005fc86d59382c19467a98c90647292677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7331759e792bcc8a8871a3c3c13cc43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15aaa708a9b2c8e7e46eff67256f88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8c63f1d73ac99d4668c8de2c68e72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0268ba39d21bba40ebaddb438ed372681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e7a0e7d75efd2456ed7689e8b351c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be08d80485345f4a6c4ee5a2d4d525683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30a924a72dd0c053275603ed389b16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925eaef9d69a02d313053f7be9fdfca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095db33c927e9fce4e6bfc25ecbbf89b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54a5932d05f5d59b82014084eb5dea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335f78ed05a8126edbf9b80b17543dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae4c58356fdf58c62054176b13c4e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113feae4a6c0b737652f8c536760728690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30958e1186355e9e0cd1d251b8b48a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a6d330ed5d523450f8259acf82c47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a5da93c8b5ed1bbd83f60e69923d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e183dbf905eead43fb8a12b3ba8b064694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f950ad5ccfb7147cb06bd64ee4bba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475d64461f2845308f12a3f7f46b3f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6e9ecc6e5dccd6edd353e40d1f3d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6bad42b744f7460c9793c6bd23343698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14237d569b6fdc0eb9001608c42d1626699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90ed333c3e600d4c541efc068822c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4a9a839b0e3c90199a37d84ee1ae5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a113c451777bd5291958840632c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48cca68f3f86de20573b0784a82d94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bd5401f2fe9eace3aa0785fede359704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525b0cfa9521464f4bd726aa73dd4fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1f253ca80dda680435bdf459e7d5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204af87ba03e38d590fac895d19cea5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4fa5c070b738c95153f6638c47433708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f856756dda1c2db940212f2de63516709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528b3d7dd5bb6ad1e83e5cb512f7a2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17fa30a96542335324d57f1c604af2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649483dcac20124773d03f694a85b08e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaea6fd18abdba9e18b0633b7ee32d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c31a611eb5f0fb5db79cd73d6ba0be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eb14ff1f3365a02429aa745dd22f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a077b18a8470cfde8df31284187e0af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1abbe70df0c0499b598230cba134b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ba782a0994a01be385b58f49fe35a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1fa41055d8d12b2c4e56147613b1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371cad15b7658f249225ab40c3236ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76c1e6d2804cb3768e128b450635cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aa638d3e81bdddada3086ab04a469722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00404f9ea334d4c01db6438fc03be1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432484ce8720e499b392731ca54d86e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eccced685f7076a33ed63505afbb79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bc5617721387f46bbcb5a1d9a2b34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03012693a3833cc2d2c26dca4306f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1369ba32225ba82b8fadc457f46534728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e64ff5bd37811f0c6bcaeebf0a7c63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c641395f5cff90f5d7b813585eef28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d152547f3b7060eb7b040c9265eba64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ac18eecdb19d9c44c4e584503e869732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7652656ef805a1e712050202094e768733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa3aca46609dd37b93680185b321bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4b6379f1b0781a59c822d799c74c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0f024e764dcb50d1cc372cb3b90f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aa1bc9679bf00c80c4dd71d885ef4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d07bdac37c77b5a54f9c709b4b29b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2b3c2cd74b5feebd57dad2d4ddb1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4842bdd32680f4f6a0f7cfb7ed8b7b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18466377677c0d01b8ccb0aa3499c500741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdd68c4361ae5d7991c37bb5cf7f48742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c65951e85ae7d089372fc07528326e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d56a8eadcdcfac41f4a4de3803c370744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df01873c4a67bd1bed21c1b318121cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0900b30575ed2623cad7f30f00bd259746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a4ee8bced73ed70e016af957ce5f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83196a0bd383cd58be34f7d871e7159f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06544561c3a39b288fca5ebb69d7418a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76e04a1bb6434c3e128d2200efe145750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db7aec023692e61e8955ecbc729ea0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcd5235b31743af582d67c1457dc8d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acd380ed81a4a2a1a5828e3240ca84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c466f444f8e686a25887a508e56010754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04eecd738a4b4ba841da71ea7d7429755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189aff12e2149b1d094f81b1d98a777756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcca0826f834486cc37f5cc1d36907757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcaf16f76d67c98b7d23ae3d123f90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7916fcee20a873eeaf25ff0650dec6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662a46871bd3fdf13a4ef2705aa03af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c485c9fda74827226321e4579a94e522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d7cbaf9d3ede0bfbde4dfe28223f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8088c6bd7d3ae91e0897b346e792d7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad420ac47ef45f9375283cb2d9fb62125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1320368fadd8c9352599956121dfc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acc6b7744923ace8e60f41e305564e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b36ee568669064e5fb6baa2f1bbc808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4acb82436d5ee881cd03737dcdc4489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a5b6c7c1ee8fee942b041f0ef778f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3027b3876ece75f426894368ef93f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336f218ee8516d2d9eae20c3fcfbbdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad951afa043bdcd0eacda35e2540cc6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6913b40bb43ff62cb3f4e52acaa5f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20354188965dc6781af79d7d3b5d8b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3204f17ab7e6603da6a9c2f5de0b3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654c9f3959f0ead588fd45b3840b9bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7c5b6e389118d70af1867cd059ee418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dfbf98a7a54e36afca05dbe9d9fce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f905a94f73afdc270d28f31389b8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f0c7f670f5e5cdf98e7601806af2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0affa9449af18f50df13aa4e1deb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f446b142b22ed58f471f1d911ae710623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06cce9696ab220ff4d10f46a31adaa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161278f06f284f16fef834ea18e18f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f012c2c79a4f903609bcfdaccc3255726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2778cd0b724e3e6ca3692b8e568e88c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464208a3879f69b206a316e46fe6c9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688c2ecca04cd9a5dc9285af4f8cf2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fcb52d5a74de878157fdb2c90065830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379fd4d814feb1475566ac39a10b70f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b835c3b34a93db8ca051f59fa09b2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76904e329c1523e01dcf192ee8b95cfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d42253bfa6615be7cf0bc75260ad9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc97743df8ea1c2f0c56b8a7f2d2fcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1701c911ce5558506f213c4eb81e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690db98d0f11e71b2b39eb0145f0bfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bbe0325400ae5db4b030af89dfb8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb02522f558c183131df5287ecbe8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1bd9004ececc049c8f847cdb93ed040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cd6d0f33a75540ec4ef0c52af477041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16814792d1ea4b793d1fd72f0eee7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c73508bd86964c75f89125a603b68d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d704ae0747d72f63770baf39fc4f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7840c9369b287ff4d83cd275524b5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4966bf42ef873e271caf1e1c40f0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8681ef84e5d62c2382af5247fd8dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3c12ae5a9b8ddf5c1faa9e9583e1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bbc80f65a94ac76ac51538b3b280f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26e884aa48bf1c2cdb1e9694b7090a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c8b48ea4311008957209d3c91a4f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e067875ff9a34ac507ac78f7df0fca952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b04d5021a12c73d85af28a3b8c32a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c2c63f5fdea49ae204eb83f44bc1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4d0e555f7b4c1a223a5761afc4d7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b142a1cf4ef48f58504c5136fd32ac756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640b0e43116416ce99a21d74bfd199a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01648559156e5a6a7b3cd21a9f5d401558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7b5c718575e7ea89d0720b216abb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edece9f39b7f4a9e2b79b07b5845e27360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40cf7e2b04fd26517df9c7ff55d73761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589394e256903faeda92c9371fe1359e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fe0a0644559f4024b744a2f94bd0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec01530e30fb3dcdb0aa868707f0f7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515157242a7ce30fb14335404a2448dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04eace7b0766a2d0cf6a2e4c803a1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd9246fad0199d9841ce5144e96a0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80147a6d41cd44e4bfcf53b98d57ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedbd24a96d9f5447fe94219888ffe369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497605199c7541f89873f0ddc3646d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d3219e84e6d507c85756042972a6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb6513a2b33883fb08599087c45e3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaba68b2ff6e16b16ecf7b8e86123c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed72975b06653199206de083b1f12174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d35a6a65a404eda30f074ecfb2caee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5e9792833bfb195c54a450a16d92876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc07a93efaea9809636d5eef4b9a10077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459cec5100a2f8adcfd6eac35ed1cd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4740ecd7ad07e1620048f09010d6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72807078479d8a6db8e6f2e88a00e17680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48ace16512c2aadcdf4d61b4735c9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff53b443467ed8bf068701d4a521c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add545858d5f4864992ed7b6ea395a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084e454568e02404f567b3a1545be2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7970c54ab65497b5e909119d5266c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd45ddd2432653240cdee42275bf9f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52d84d9edba101cab2c32b83bb5afd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482338db3e822f84c6d5c6a8ab7c1fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567b525c8ff45cd18ccbb7744fcfe7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faca1c93571ac932067d585c4edfa490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fa4b8e21168640dc5f09b60f8cfe591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c4079938b1e6c0cb9b01711acea6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7612aeb4a49f475080dab5715786e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aebd5d6f71adee9cf6a1eeacbf27694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19627b4b00f9e17b280a8b2a94c68b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78218ea1e62f93a910d7c76f69410cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa85bcf191bc62dd19e3d271549f2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a16b93fc0f5870877fd0edc9cf09d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf2a12e6b11a36672ead2f80b7f2f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953373fe6d59ed5e3f2490883495212100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f7955d4f572c0bf317c55b4faaf02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e500d077bf075b6be9f5d3b259e3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb1c5f712052863e33b1b86470c238103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9133bc22d96bd22bdb2fcde1be6704104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8611add474cc51a5d88262cfbbd093105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4768867668bef14c7d5d3598123da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e530c3f77c82d70705d93e3bbcd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8aa8f1f07896023bd6b9a065cdbd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfd0739bf9345fe6611f8c55ebd0ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ada0503bd3b2cf48a0637957c929e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503e6bb540f4abab6e9ecafab83faed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e0c8c8e17e976ef65e32137458e38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20aba4df72b48b39665be837154f55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f5816da7f443804dbe9290d9bbb03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb7f5972eaa7d2a92ca7ec01f14f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eb24ca79cf59a06fb851d810bacba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72cb75e4e113591a1522283b8af97d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389519517923f0d177d30fce68d87a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235ea29ca0fba886a15ed13ab6386f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b3a1b069f8111fc1668f95e39f941120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc94819edf1e6426432a3b9ea2cc782121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aac75506522363ea18f6d698402682122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfb9d171379e2012f08f3eb9e8744b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d31dfccaa5479269c90869fa20b0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1184200b201a9c95cb74037108be0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55278c93af35563eb27fdb64c3874561126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec298fed1ad6608c8e134d3a152f030127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d76dd76de8f1c2da14035de5eef12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a23095341e43b14081575571c4d275129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491cd14efa13540b48210c0d8728381130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523daacc148c258e2bb2ae8d2b7bd2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229f0c4faf71cdbf7178a140fbe20f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d8402be93ffcc7d61e7ca178488ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60900d9b23fac754b950e73eb2571fe0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e22522c7b2abe7eec15f5c6b7e1277135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ec9d6d88ffdf2309ffbed8df2a040136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e7ae2a828fe73826d711569114e6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c35ef8aba74ff38a1701e3ea0042bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe25c2376b85a17392b11cbafebca8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a27b55e9858d3c12581208450b9dda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503d87b1bb35e86803c8e3a932baad5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831367e26da2ced772acfa658a90f666142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077a7c104546ae562d55f652817bf05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626764a89c6123264cdd1c7a30d1591144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35853d44b07bc9362cca7a50ec3c1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645771ef551c6bb3ebed5eb21b3f84a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b638d8ad3813d5a9852bec8cf4f3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f53e3bf7685ea3c14bcd79e04a6e51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0facaea7ff55ccea1c3f02bbe956d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db10c1aeee5bf418ae46c8131398adc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4e1686c37abaeabd974e157ccef82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe4e4f27402bc189b2f4bf78eb8476152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f51bdeda9fe1abbd63f1537ccd75bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda84c1d8371c202be6953df6f44149154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c604c4f16b7883cec291acf6ed448155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bb0d949d154013b3a02607c6cd581156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607015be43c8e18328bf2b9fb954a85f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ef35feef7b3c35bb457b4386500aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3876ea8cdbcee1b8dc8b54bedfc3be2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118063db391d3bf51c209c223886bddb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3bf2b30a75a23705ec56f78a50e3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41e5d0ee18c5af6d32dcb121e7e328162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac653c48209587c96cee2d77571383e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaa18f937b978a09e9629453f75882164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f530559c990cacc394a2b7acb28f352165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf81da97d45e84b4e6727eedee900166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb56c967fcd9f41525614e738276170167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a436bd7375786a526a50368edc76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ee249208ed8ee2d8d168bb0a80f2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20493eada1c20817c08ccdbd721a2cb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126abd8a268f6d9cfd95095a90e0a8e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56983767783fd0a32ffb2c003f6feb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14d6da40269fbd23064c845f735156173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd0bd3a063188859640077d1730d1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520c1170fdb3f456bcdd4a9b72ac545175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cec32c4fef99adaf689ee463c6f84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc6a54acab72bc97994c2f35746341177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f11269140942d44b61ac69483593f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4ad1ebfa466f6bfd6ed3c22fd1a5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0bfe6bdbd52dc4131bc352ea7b718180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a509dbb02ead044bce68beba203d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599109b17015b3069e50fa92fad8089182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d4286695e34832088611c159a130183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e667caec521b563c7a625525cb0752e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3422424e9184f075a43711e572809185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa453ba5b9ca63dd1ca63d189a934e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066833f574a12952144f007e91fbe92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6da1d090830f19edc93c68b3874d06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f7c865c4a5049a5018d3278984df1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bd35a0bd792403fa5411b17839c09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5146d9a0a85b52d7701d1d68890f1ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9199aeb2dd4548bb5ab06bc1d5ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e96428aa2b25bf53026e6deb5b745193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80092aac64c5f489ed14f6a77ee14602194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534815ebeafb1057909dc62c81214e21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a33d5eca1456a1ff4cb76d80e4d5f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06326561c4ccab4aca8bc048539a3357197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15541aa65e7c1c183727d3d9561829e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0e95104230b4cec99ea7b876c4156199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabc9322e4bb58ee1af7ddffc3b01e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f345d48b694c9b4ff5dde4e48f7dea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0910dc05e6d89fabf4131dce46fb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29188af4c9496d935a31a4e1bf5dba80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df0c7879b96643d42fe5391a0d2e63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3483979ac18fede01682a778862f23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea464b4eab3ff5fef3cca9ba086faebf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9265e92aea355412b958bef16be607207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e74d9178375de91e45a3fadcb6966208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7429646bd06ebc1e3f9118fbfab22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ed249f2bf2ff40e3d8b9622276c9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3839e4ddb367a3f26cb83a8b58286211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18cf98bde852fd16a4ce13a87ce074212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895af8289d80f5f035a4b3d76d4f8f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832746df4e4fbb90fd8b67cff537883214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18158ed4ccf80cffb4cbfa0a941dc0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d99e35935ee5c9927c9370cd931c2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d42ac84e8e213f4214a93d00761a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0bd67b7c344117b08fdc07a23b97d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66025ee4ba351dd06b91b372a875f7ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084ae73334fabcfc883ab563768dc30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc64fa687d09190627c14a5d784ae43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f525055c3633c6a15e73ebc7674b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b871745df0ca2ff08876c83991a006a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b285463090a7dac006fd6c970685d0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fc010c88128deee7aec2e199138e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86eb8ebe3169f7f471040bea5bf42b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1d85da75c5db25317f3142cf01754227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337dbf14b81259a1b6f118c0399c6c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccdc36d03566854fa0496faeb62220229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9965cb531601ca2e4d6a0599efc15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e9b247ca6ec7de4daebc3bcc6cafd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab6227726616259ad880a706235f91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2df3cb476be51e88761ebfc9643b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48e81392d061607d960b59862df932234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27709a5d4fbaa42f72bff6d0184b9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c98819dabc5738e75c23e8e82b4db3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9af1e45bbbebba28927dae85ee7c20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b4a4b33064623ef6fe44cee814c64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d26d7fa46497e0d3d5959c4f2e9d58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee6b2eef769ed718e26c4c91cb3473240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612e33e15f39666770396fd775f165a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32380c8bfa56c0565893083a9fc6e14b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587dc472870e6b2fc0e23631852ccfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8edcc2e212a061af2e576b3c39ca5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93488d6da974411def35d3be8cb989db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3023bf885b5df7d9511fb5532416f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b73119a3da1ef8e7b8bbe0be5a76ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d105e99a9a48de3b8eed3741768a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abd16b3f1391035162b11d28f8a631249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea9109fb90447eda05d791f9b06608250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a31b1411b39c9751b7f3c7f3173b2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6b8ad7c169530087e235a62918c0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783eb6fbbf4638e5ee4bca984eca2aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103738ed69bbbd679f75b440e13a8518254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945be669a4c32e53c053afdfc115231255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fbebe9106bf5450616abfc41692e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c687080d74f33c56b40d2cae78a680a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055195a0b01d494bb0a8507abc0626f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f041f561ed8f8fc09535da5ca8db741259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb89945788172b310e3a992e1284bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b2c180e9b92d93efbb9ed5660217e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0a8efe3cde2e272f1d7413e0495b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13833f42909153653e74754a55eb9147263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2281aef97ff6d919becf0ebc81c07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33e5d5a1a9aeb6fb0279e0a9e9e57f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490b7ae02b498274bbc53860ced5008266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfe86cfa5a22447b86422b3421895e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8d52c7e16968a6a284a357c158569268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdc3c2bcdb4916c00e4e14d7a3e09e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac2eab340cb3d0a268f081e45fcdda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40de4d837ea00fec88070272b99403e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559552c053f5ceb576910bd9199bff7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d8079adb0715ed6f2b7340f570c73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bf55c4f9bfecd8756d04e4676bd88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c4c5951f4663af44a4a8ca6f9ccb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5493804b6735dd7b67a7dc294b8fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c83cef73cd4715883f68fbaa83a08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f345fd73b97a4dc12a358c9144027a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9ed9a9234db1bb8cf81e8c3bcd04d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3caea23091177db529bff1d6d3474280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc204a3b3e6b56eedceb9e871817f41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab7949249fa4081ccc1f243f9b799c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6feb7693c3a7b8a06ecc4d6d2326f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e148e9c2088cf491ee9e2443e8c89d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97466726b4001a4723651124aee7cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a11d09168d0ee2eec309cc8bc7638286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098df832bde248e7386a773597c07899287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e417bd5cf998b931b533248e12a5103288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3b05bf3ca1f54af9b48443df5e82e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453c6985c1594292162b63b9116e5bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104433c9d74167d015316f4c341f58d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbddcc773aeb1b33359fe26740fc87c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc891b2524366377ed9ee1b41b57d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a678bfe3d43c2b17506e66b8b1ac29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777f6c8838590745c84ac95096f7647295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96225d0928cda22e1146eafb10a83380296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a16b6c45ea730540066bb7d8b9d4c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b04d5bd2bf106f10561082c7e9750298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05899387605b31f1a7e4a4dff253872b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33013683fc8b6bca13599154150196ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aa8f508d7f1d7dc45ae3e9dbf464e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91620e9ef9c9041499e7234d645dee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408b23f6d31a7b88104cabad0a00fac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310a42cd2f6e41f9eba2356786ab0c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a07759dba141cc969b9ec165c2b849305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1181566a312cbc8cf242e12b1da84ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1b0fcaf9cff065dc18e9e561152dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9010df216e4bf9d14558bc4d8648b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ccdd089937b6a66da0845a3137ba8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01bfd865f779e2ddd5eb51009b8522310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cd6da5ee15b04d4324333f5041247311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3832730d1e7cdcde540b8c4b42834312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b0849aaa15632dc5b49836e20c76b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb0f73461df3d58b9b8e0beb7802db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17bb07c48ce8d75d16846a6d6964b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63e69edf16c1b2c0c451dcfe66a253316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b6c614275adcd39055f0ffdbd7d11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f381d90cbef8999949dd6f7a85282d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16a1f3d99db11211dff7fd31325876319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a6e249c4c61253c970db606826afc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6f854be4147f5b88d9b0591e31977321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150048457255cb53b39b695eb3122074322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a2d160460bbd3f0198a51da49b415323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ab916d0c35a8a4b5d6550819ef416324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53c215e1221238cc499b6f8c7726e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83461ed3c4c95c69c0f62105e73276d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a2369bdc6c7e156191be1cd62b567327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364a0b8658267711076a2df5fd5caac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957357406adf0ad9d0bca49ce1866da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c63a3f7fea1bde328893cba3ee4cdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388da229c7c125158b2a9ab2d7e13ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e79143d8777651ef358d5726f7572332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc0ad41f1d8df8c42d8f048a0aec35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa163755c293b622a38ffd5754029bd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2442aa4f7f97a490b33df6e2e9f364335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b3b101ed963fdc2536861675fe48a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add5a2673c4f20c3bc02f2594434ae9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df20665582d01ce60eb1847d4dfeedb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6c1f14fed9867c0f2625ca5f51e34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e49fe8af6556aead5d717890280541340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6183de8f0bf3c42adab40f7d84c41d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d6c36ca25f602c76c7f5c45c05205342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d6cae6781a194d7262e14b46ff1f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7c71d5315dc351f50151e79d344c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7a62364b01ef7f4c3b58edbea7eb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cda4273a5c8684a75161670e389b9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcde3cb585428e179188135d1d14dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd31dad08d09e841689cc3b6a71ad4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bb73a498760d3cafc153f5b40073a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacc841d5d722111842f3ad3d1bbaec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e36e570a05ec9b55aa05ffe0cb60bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869b0b73a0901ed842734fa5272246d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855d284c7725becff5ab131ec3ede3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca8108c11060b58825aef0ad89fada354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b399830401ef1a2c7985181baffba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a4616d1bfe41152a0a394683322c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8dcbabc8ff936f9ad4e411e3f0a98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429e35c5ae78faaec29666092468c2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362506a985a042c19ac019b5cc41ed4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566da958bee7d199399b93ecc18864fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcd571c5ea5866592bc0ba86b0ec37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b51114dc56f1d42d662daa45028432362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d35f2eb6728f0dfd256b474b708d4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70e29c96ab91ec2b1ddfa449769d29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c8b747b035ded41776632d9bc3060365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2de69e70164722a235e6087d7e4a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792f475b4dac18638baf25b8807b158367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ea9b664e34fd8d5200fdf81d79aaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807811ffc702e6714bb96cce9b1e24e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbe658b367cfcdca44227b101835c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c0f23876f95ec1ec09ec34213fcc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b5489f9244f3098552b523a2e97cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea559d92f1b2d864b3ec4d055ce94b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862470d8ee2c1a080665c031eb236c0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42130e8a676772e465800aadd88bbb91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aa0c147043b75a53a6ba5a0548cf3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef6a69b90957ce5f077f874e2127f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6562fd67ab0180db1f892ca2573d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345d603577be4f65e8318ce6bea9642379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a6616e978403576451246a567bae4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa301de7ec2dac823be0f545bf73cf52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712d591fb1f91b06c93bacd1cb33be0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dffb5c86cca3083154b3be6f646b68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c18ab9edcfaeefb289a58a0d00d12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf0f634a7884e18b6f133f2d944461385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d70d0e08f452761710427dcec892b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f03e9edbcca2ce37e50e3b0f236a87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7694f859f98d4e2c4e380af0bf671a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c391f4455d53233ce936f5bdd821b81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89734f823dce56b85cdc13e1e378ed45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e270005b7406dff9f8aceb722dba25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25726684a317fb4b40b418e4fa569c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618922b006a2a67fc74ad035c173a575393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11821e618921ebb8dc541c16fa048b56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb34ffd275efb4a3bddf82d5e08634395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033f205fe5445d193444e792eaf1082396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208f423fbb3a0b338eb5a53feb22b28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a49e3426af20ad9bd1ac2034e90f83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b595c05e26020dbe88fa7e99f98a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08accf61232a4b1f3068b82551504134400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37d8a61249e563fae9a76ed79b5f3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfedd621661f9e63c6177d5b7c2e6f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02555166e65e9fcfd996fe89f9608fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26d7b263264679ae74be6161c0921e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5e6c5213d0c904e1c4ff4036418d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010de12ea85d2ba79da9726e2a88c20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c728adef3ea170b04d74b1ff04ad20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082deffda579d0de3be8e530a077196408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ec2131f3314fd0ad36337bce999ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c5dfcae5f976154d10b7f6e675664410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0976bf8ab36ed47d6f8018a5c718e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34cfa6b3b840dea4610a3b01e7f8d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee72fbfdf9e3ca0c9e6a26445bbe348413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a748d25be83ab9d5db5aa3fc8527ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b344a0bbaef71aa0046d38132611a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a722d1c444608ecc1fa63e9cbb0761f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76c17e7531de6a8382329f90fc057a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8a6b8629cb800c6283542bae9f3b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23c3bdd7395d9238a0811ade131b00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4dc1b0d22c773d16ed9a90f50a134420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c93296c94efcf9c99cd402df404c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dbba7add389a78be4fcf59b888768422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a8c96c2a6b9359294ce3a5481e5d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85daa87be8c68ba1bbca392e9abf573424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17068c5d24d245ee86bded832bafa83c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9736d1ac5b0957bb8cb44eb27efa92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae284d9f6397a18aeae24b8e5ac77b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec1c5afd69a63b51e1fb5c5f2db3e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c61d816f8885e0232eb76a55cf766f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcbb72c08097ee9dae5a632cccd4bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767f03185d157ada34a5985fc91e106431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2afde41c8d1e30063762ebf0deaac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e724ff0be422ab65bfe9b4dab38085433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50584807e081b8bb1f8ec6df99418b6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcd8cd2a6767e78cde71d61a816535435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d83f38092500e8c27a22237bce8c48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6377e92922895ff7204775fa102e6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8974c797324c5d7b05745dae35591438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84985a647c45860992c4e455bc3c9912439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12780fb139ace7b421386f9c55aa78d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974824c0593275fdfdc4e1a9f0a6a9d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9f9f34e2ecb2b3de4ee11511b777a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e996f6d106272ea0e42745c164f211443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fc5cca22b128e833ecd2b8269ff77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165d46705ad31bda01a07e5b4d0743f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91209ecb4bf34b7e660331a3cc103f94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066f13c88021a2bd6995327d7497559447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121593952dac9bc7866d242cb4db0d56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecd2f9d63e6d933be0ea54fc0dd4ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c8339fb46b1405ed28280cb566f75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871b24f1a6f7e710b5723fdb7485347451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc829f7f25dfb162592adba4c273ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e2a95fd804885dbde7a969f2bd1c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b8a6617bc13fe2404e2863670e69f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33c4014ebec49914ad95b98d170590455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfa91112941c2f02eab66d8b07089b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73bf81db164859c5c82e241014bb21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cf11521fb856fa6447cbfd754806b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e88b0e44fb93b454248b2185773f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219daa703233c4b0190ce629fc808078460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ea5eeecfc319534b8ac3769462113461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450489d430495ba13996f429c28cf43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d621f39dbc6601354f2455e9601af2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6b9f7d9a55c1b502d6287b4752bd0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6725cbd22a7e70ee34ef9a4050a267465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f88466b588a536c1c3c4d8fb4e33a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f0816df0486d4097537d91a5d5828467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798b2564d018eda933bc1e87867d0d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b05d5c6af9f2fc8a6f9d66c268f6a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c89e0cdc7e38dc44e7817edebb279f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3f8c5ac74513cf446617bf364941d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c949b4e2329f830a512d3944782bda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e49814254b8c1eabd875e6bfec89f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18441fca2440942f0af33dfa77adf389474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168c826a216decaf90ff4de26950f27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c986f66634a4ebc21c51770612703aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd01d7c35767bd38ccfa30144865c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b2fd22bf160cef2549582e1705ee0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579618cb417ff3a0cb0597657329d4ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbfc58f93c9c139c9801f1b3fe6792480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29894b07307089221f118c7893a7e597481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734913c60b1df70aa3d57a5a6fdedb8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f588bef1bb0573a6b1b3cbe65b283483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2375158c540c4c7cd971876d75cc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cbf1ee0fa6a922c8245af672fd0c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623b9499447448d6f0d2781e271ca81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e6de065dac7e931e6b61c02061959487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116378b7f900050246c47226570c0c71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf771e053db1e8d20e710006289e669489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b579137dd5c749f20540aa0b2a5f283490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195392aa5dd93af7ea1830830756a644491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bd6d10bade741d3cec4ff0b937537492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30120226a4595a428e468a422448d11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693697deb36707dda572a1e049183fd3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb65363e05be20dbb7b73273be6da06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383d8f911b32396be8e6a33aa3007e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c2db97b1ed9b05be894677f65f564497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60692a7859e4357f594c2c50a0f5a930498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af6cfac6cd42b803360255f37dcd04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b7ac1857259b03aebd7651d171e44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fafe8b3483896671e51075c91a177e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855d598e337752fe529271b068be7d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58988c24331cba878fbc25631f2f16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf137ad1e2980a55220803bf47fd4f0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527a1e7f0245a6a6984da5ae3939d96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0680281665ed64dd5b1ef6ca6d6a8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e017eda3c1a011b6d46a716c94ae94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703f4c9ebd1a4de894da65e152daced508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42f3c3a7c29813578e9beb095edb88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadf8af2deb41adb976b8a787236ff8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823f5a57861652458391025e2f7212f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1127f0a8fd9c2361f556d41c17027a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696df7dd61dc8793677ea5f11c73d02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e838e5f27f4aa56f4f66f335f5cdb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda6f1a8b3c33463b02d81d0d2be437515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac2373fc24892767199d7817d3412f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f89981b10058826046558c0da254c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e650b9ce9deda048135bd3d04cd3e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862888d4e3816a26fdafc6deb46fb53c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f994b41b721f2498dc7b3519616d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ca532cc8462c1f0c7810be1b06bfa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957868e59c13464d5e2229a54063b49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a92ab4aaa7e78a8a0dbd332810219523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b151d0dd1548f29727da2c7f8b4a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29d563b37e1d60b8ea5a57dc023513525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb0e471a6faed05672976483cd9f99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761ce7211eb4e991bcbbd009d401b63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe8c70f7f42778afd49bbe7f282e7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe41fd5b4dd1b8a666f00fcb061f6d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ef1e5fed2a14e9e3875dd3991762530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515fba8fb07ecf9b88e86770cfb7386531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33badfd2796266d1f2249ee1460c259f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355e12933f59b9b91e59cbd43ceee6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6abf709e0c240eff3c05908fe25f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ecbfe70e4ee959ef373326e2273aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc46f55f228711926a6d8c963d371d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f5611d33d84a79f374f43cd7f9f63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c7f209207737bf970739caa40890538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e042438b6e3111eddc041a08c2137539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bddebc1c7d6c4d4c61e2360f32e63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbff128b49aa2d0bd9dde7f3e0c73c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba34d658448599e36db212bae1fa97d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c10d799618684a805bc6a13941f43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d17e73321edf6a2b156569146f390544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfd26ebcd4fd612126778280512b01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747819e5cdb273778a4384d23fe97827546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ee6d9209f20d9dabeecf0f2b3cb0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e586622b63c3d1d8c0a036e460168548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2604f6ee95fed0dd097430c4a4df88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc86586ebcbf1f9f753eff8c8798653550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f9f9ef434c1dcd6c798b38fef25aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe4966093ae01c832453e207e4386a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753fb7d2665f34a9759ed3ef65fd9ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955aab6059c3df02d015e74a00db179554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5ee2dc347d929e837e745a86812c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e081408618eed0c7a1a3a5c40ae24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a3a60554e8f4ce1e1def541784493557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683071e74f30796b4c282de500cb048558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4ddb9ae0fabb78f5baeb514ff7f89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceea599e34ea4128ec9d6dab77f39f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c0d52ddde82fa35840ab356350ce8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b239fee28cff6db06b5f27ba09a0863562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaad4ca3fae9c09a3e7f729fdb0a3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83714706186acaa6e2badd62a58f91fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e3716eaa011c920b799205c4c0f2c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee99faaa33059dcdb8948111ca9db1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521988c9f511ac69b41a5028a302b9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03866db1f774ee1dfd3f2471cb5eff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd82ad409c982915c42787d594b076569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c7930135c1a038163e121ee5c6174570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fca6d621b0da67f54939c3f26b14ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed618ec62ce96bbab72db5317acf377572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde78c996599cd7c1b950cc7d0a00cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9a21fbacebf5e5a76a30b6fe70e3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1111625bf25b7b40c8aadb43753ddc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85e95fdd874a113ff13fe28c14321a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8bdbdc813365fe8c8a1c86bb1f690577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaf5e268ee734470c26749f16f33d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d11c479e1a1d2636a5a90802de3378579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3af37728f601150c65abedfd9243f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0646e2a952a764f94ed24cea0fe20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e658a28c2a439ead374dcc957374b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf421b168a2c91a367e3a1813bed3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd524cd73d8bff5ea726c80f63972fc0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7befc8c4ac260e7067965d69b795bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8e7285b7585717fa9d5cf52c50b70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d123b551d33df67eafc9d59adb826587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da916068e74cc83d45490629cb4836e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7a8d0241f85ed7e509ea7170a2b5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627087e209fdec24cbbd5c18bb9c30f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526e09f60db145b11d7064a7afa177a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c3a14caade61e27617f72421d8c4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bd2c0140bd351c7e537c08f66b187593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5f6e4c05abfca6ece6df2f9ca113f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fa5d53cdfec72a14b284b45129e63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e3aa214ba7cf425d10e2ee414e735596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0700827798b93ff18fe57b4792e08c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f1cd3a03e4936f6f0347ab2e1937d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1047a7d032b8bbf5c87f914b5b0186599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1319c1d9be161254387c1d292fea7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761bd9ac2ab7acff92c4d1a97e2e6e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b811983510fc49e6ae48bdcefc8ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad304956389245d56b82e5e0f5ecc2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619e475f7a2340288d852013c0101c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a57a5dd6a91c1f4149293d3ed650f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184d70033c6b8e0a30038996734ce5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cd0f6c7b39e636c046c99da3433e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383188ab7ffb15b155ae78e3b36b141608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5616ab6fd953e6c829f288e61d961f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345fe8e7dcd3dbc6aa97cba4f494c12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc538995f6a7ab3af8f8645284bcae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5163e79ce02c81720f60986f493f15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd8cd7e0498e0551d1f734fb399eca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99550c8e7faa88d28bc06815b2c45c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49615713d11926b70a120da6c01972c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee61fadbec97f822089b209a741831616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38acb70c81264edbbd5687a6c5e4f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6a8f81577470f96cbece761762c60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b151954d5e4aea643ac3866b37b230619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc548dc536e147ba0771e0b29c525b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0670dafc1eceda9b2abdc7e3de58c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7a21cc473edf445cc0513fa26aeed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df3037cc94af5f48330c89cafba5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8bb8f83651cbb2907a8b1a41eb43e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877077f9c8686c28c21428db5332b7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c51b9311f4f810c80c0ad0a36a9e8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2e0b25791a6a6924c9408622772d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ddc00aa9a8307967e3735159bf1f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4f42d1a3c4d9db7973f43a08e394c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b078dbcb3a75e7a5d54594d1145793630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b14430cb6dd357f8a433133aadb236631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ae95de8625299913199609f1c856c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9315456f564b58fde61bbf6d9fce7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1238d6af2db23d555cdb500a05255be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154125cd48807653b97bcb49f07fe7ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68e1c455ceb41f41566800e8b98954636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e20f54ac353e7cb0eb6cb156642349637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6220a3d63b0a2643a580d13115133638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa052550f73620094f6f7a6a93c44360639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e6aa847a709433c13b904d02140ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48936b0a14cf96883861c6b3458043b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb89fe4fa7462ef98c9a2d2345893b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04141ed8660404f7e393a5d5d2e24af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00be9629ccfa460ae9c3d4ccfe4a146644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63223c76d5f85b6605eb54027715d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988028dc9f5062405a6d891b99a08b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1feb0f7ed65908a8677fae1d75d4174647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4e79733af2561c9a2bdc2bd7f76fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e7fa2c55c9e785ff3bed2f463e1d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b8c7b0e3442be7c1ae23e90392a73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac4b3b15ded41125ab85a2e57e6d06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9d1ef135eb71e2a2c9d53725632d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e9c067794e5cb9fc1f378eb59094c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5f315539510d976851aa655f21bb7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d36d9ebd6bb9b73cdf5ec792b7adef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23ecc15c94a5a81c4d5c346a529199656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a69a9059d60b35663d2c9c02f6f5cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c910824ca3578e211b8bfeb9ef74c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd1c79b31f702b9d485368c8d07221659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bd8effaa7ea8a0754f00fd5166dda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991b103953f68e7f1795ed5a77c3ec3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80680db0fa08f74733afa78615bce5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833c62f5f8995a293eef409b0e2a01d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a6ccdffe3241ff955a44585cfbfc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5a7ef58863666d66e0501d2a7b5e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aad9d02711e14b6dc00af20c869630666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b9296f597b8def37e89872b7bc0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c9bd299d77a392530f80ab5973ff5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c809a3d7adf383e59852356c36f5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1529e75136f99c16cef45dab7d740b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedab590a914036ba11d86c8d971616671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d653d164757bb6e832035ef9008ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed3a5e206fb962181d3527b51c36bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ee1ef164a9600606e92c842c5d7f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8372b2e2746560dfe64e7cbdc8cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724b8c49d22823b9ba152415435229b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f9f7c443a03b086b76a362f2e98b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2e84dd7d62df613044bfc4f37be46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abe6caca76fdc7615a2a36286a0bff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0a123e1e598916afc5aa7a40ecb9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eb94a82cfe4280e386a5c12a55e8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df23b55fe241370daa6bddf656ebf47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c57a45a9fea1385e23e7902fdc22e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5e961dcdb6929e0cd226169384f9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29de670e3d4928c61c4a4192e85ecbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042ada8b5ec2305b7c342cfaf483365686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cee0836873fb3c95bb3d8fb5dad57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b1c8bbd35bfe3222b059abf7862d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3f8e91318b482d3c2a7212d97070b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118325a4d8df03f7df5c103ed41be9b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b8a1cc204de18eab4db4f38cd7680691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4056fb1fce2a9760bb6fc2ee4eea5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ec8d34b28c5aa93c312f2515d6c81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ccf17f12e32cd91f367c6c0191f86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339cb6cf68ae5e3e9d0311664fcb6e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a4ae6448511e4b9e6a224810793ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7263364ab482176f053fc2df268d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e270ee8a6abe038f8e12b71ed0afb76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b2cfc6fed9f66cb4aaa83c5b3c5a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5cb7e05955b53690493596e7adee9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951db4b96e50482d705262a14966737701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e39d3b5c55332f69106145c07fe596702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82852b0d22ef92ae9d5635a1c2d50efa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d14ecd4d27974ef7a97ea1e0cff624704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2399bfc32ef8c03aa8df0f94697cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243579b6c983b93d2581b94e4d18d9b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b0d4981750f5c035a82f10316acf3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67b7cf63b0d512dbbb1b40dec65ff4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df8b867e8657745ed14938350180b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7aa11d668f3c07d9fd634715a665a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db32369e6727c28ac2408fb30fc9414711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15747498549f41b1348e7ee5c49c4ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f1b0d77c2d2f39390b820cc3a0d0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cf8b9e16eef217374b36ec5b11e72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeaac64704015112c8d2e6734a2c5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a6f7a776d7c9010ff2fea370ad92d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b8bdcc3c2d56a281e5c1a6b51ff89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae4e7c606709b6a47fc7308b05165c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe165ab1d8775a3110259b516df138719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd888f9ce8a6ad4e32b5c357e0beb38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372baf79611010709c5020e539448a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a7da840f2535841e21012c930b0d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cee11f5afb748cd5096d46e28ad560723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5f1885e0a912622aadffe17e71dba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0c0980945d676375accca8d54d0f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1deb345abd47185ddb67eff40b17fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b00ff6b9643e06b566f7abef1a3dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7342666ef3c2e0017d8c83e98b4e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6463477d7f14101546e6a7d4d7bb4ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc70e8e5a4ced8ad010171e33d7ba2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235851740cfbe8ac71c8c4a0bdca8b5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac353a3b3e130c79a65df78c74266c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415173f4f280986a551da403ea4d90b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159a4ad5ea7616c40b55629e259e2bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385444593dc81693ba3697b6937decf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9be4c515d46c3b23ce9e901ea85fa7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595e20555bde11a6695d35f87a0b092737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17064bffbabef274e0f666654e0ffb4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc5d821f93b54bea81fa8b51d9c8bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d014a11aa20e575deda885f2051d90740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277c496d80d4d426351cf6ba5d2f2e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79c47a79f3df36a21f9f295e79eb75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa019ee03ad8e3bceb73ce690e6a2ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69289766232aceae9cea191e60b50478744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da7bf5a84c910989d7a5c869913993745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9346e675b0a0828ac72cc42d3abaa4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a6a338c8c294e0fab1d48a7a86cf8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405346fcac3524c1fd4dda037363a0e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a0cde7d78d9fde3e37783b4457e0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c633fea4bbd381723a6e22e5046632750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2038fab93a5f3a382ece94f020cdb2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebc10767f06110687d6f9a0b8072b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3e40fc4081134670e1b3f96c86a64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604a2ac7488275a70b0a2fa2b075cfc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e35a408896f29fdc8fafaf5e3335b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195298ec9ab19d2f1e55e1672fe6acfd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfac9105539fce91de9191cc338741a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f7294b8feb2e6941572fb9d6b3c44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bda596849464b343036e452eb193ea759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>