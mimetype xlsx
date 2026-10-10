--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d93aa65b18d29d5c79da24213e805c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e464974d6b3aae3f4d24b951a2dd0fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f24008f4710e16276eca7e5a39e953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e0720c4850c7ca81ddcdf33d676974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d000d0e48f72fe8a81dbd2c93636ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1efe4016cbfd157751046a373f04866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890b55d46804a206ce06993e98169a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cd91582bb9e814bf7f52c610f401b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f99bd1c397c2c6df83fad2a7f48be59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0602342296e821e97c65f3b37a3d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f9e9d7b4902a1bac696544b59c81c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040e89fd918321cdc7055bc6fc5338f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42841a8cca10149b741586aa349bd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7426871f5857e0cfe96152e30c447114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2752168afc9d3e75bf7c2e91ec2c6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b006a03df759235b36e9fba4fd97116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f383e529cfc7b9885fead7523589517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eb18b6a48cf995dcdeecaf9fec61d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bfdd0ced3d726a4f371589bde8c2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36341ed95e63386a676e8b019da746520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb51253b3581aab384b1ad66e4c7e0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992e42519738ab8f0f4b3d4fd417d0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf158b9eda63a942c0f31deedbea53ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75558f5f9662d824c6eac02ec3ec22eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b56d2a10517ab88403ecb78d305ed525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce28fa30a95084b49dac39e4debbcec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f036718bb88a861662c0afa2411bc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75079e5cf6d6f122a4456a7ec1dd188a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af0f4f567e631c125c3b5b95772c5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc6dd80f864f5c506eb7db81325c6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd60cd84c1a3a692f96ab357719234231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21427261468ddcced454bba531e38b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605beca9e20fbe9115bc3abe6a822f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e31ea8a5948eb3308e7b4bf75032b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d96ab35b9c17c19729c346b26680d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec7cc02cce7139e595ec82937171ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6094f826b233fdd2267a2c0f1a49b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cf648b5eb4aac3b483824679c421538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a803d3fc3b919725e3db330971ff839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b66d511d607017b776a8ded27970c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aba33ee547551bd6261b69fce7283141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4454cc095097e9aa7b81505faea98342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93565021032a0983d6b20286cc36fa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a06c1d60a81d404cbf3d42c1663fcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a3d1d4213af08b47b9065396d5fda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38460d1cdcaf1e75222743db03e0a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568f695f3087d296d48273023785c7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1c3b3b053b12850b4b90e21ef716b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89aa255daec805fde2476e82563c0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88f31aff950d75164f6e815e47107050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759deb49f4ad4177a88ab58a151441351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c742503ecb3393320ca3f837be5db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044e8e455c9f05d6923329e1ecd742f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135b8c5bd4e3d3ce394e54ccc27507254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09f6d41fcc9b547f39519e8e96146c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021015cd58a2332d59b01b73c079c8db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83b67f90cca7ed3272f127e0c1574557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee24aae74c19d6910e84ed32920b93458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cd859d75ada7df2c0136b3dd8e85059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f54697a9d5a111195f9254cedc4b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e965c7404e18586c8830b3a81b8dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12824e428228f142157545e48618857b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffdc5f7ef5d18edbf318f3154f45a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc950c4dd37cdecc7eb295133d13cf964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff8ec33afd5861575c3741e86c957365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f20a1bddc66d1ff94f49d89cfe12966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3d1a2684cecb79a35e1564ce041f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865dcf1ea9cccdd6d5ed9e85a8ff8b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548ad521349f7b1241e0a92c90bf73369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e10ec8343a24fd63fbeaddc387aff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8df6b70733e413443ddd3f420939d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a167fa433a35ef7aed12afd3d43a7f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8edf35fca279c6e850e6894f83171a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce62309e316912f0253a37d445ae474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb3ad1bcad21f70ec030af3103fd5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ed9aef6b0d6eb9add9d7b273005df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc69d29712062d20b42a91e06a86b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2b45835c2f78cb1943e8644dedcb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec21f372818b8d01514cd51519484979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66d06d843f384c7105e2b3fc21d7e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1f35d776a8ee088ae47dcc8fab34081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b5efcf1e744d7aa56a30ed8edf7d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164303682165f10053cd10b1743f168283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39444266227017284dba068b34ceda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231fd42bc57fdcbb8756359b271322085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fe51bc8dc78bc5fa00712164a11e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712326e6d69393392419a128edafd97287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b176743cdbdd53d883fa39ef30aef9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa683906d6fa7fb147c0a348ac6a6d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5bd459c3f004ca0fb95bb5d3ad1b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268de66f3a59d3437dad3f12c527f8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa5c51803e2b89e0b955e19693c38292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb8785878e85ef77f07e30c19965cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1f799745eb92f9d72c9b80fe68c3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181d851289b1d69598896209725248a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaee08a076ee24efc1cf725df395c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc23a8e0db79e0267f649681c34dc3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be0d16faf5ac9ec4436feac3e39ac098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfb7b4dd609cd5fe5e5e47490d4a1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a29a7b58e2e3e122be3f9facd78330100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8dc678c847ad68dd7a7e7fe79f43d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b669514d6acf7b311382cdc27d28ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa417a72e7d80a5ef07d6f3bd3d050103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948297f3256e901691b7f8c82eb65b07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a544c305265354ac9942024b3194ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923594563557c6f645ff32b44060a7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27c56f26dd58a292b575c47b41f451107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8982d2deeb55f3564da8dabaadf341f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d4aa4f7b883ec3693693aaca09718109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efd2f7a7b2091c81d41950ab57446c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf26becc4f01e9621860f662597aa4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf975883a0f2d9be560cde817a19641112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcee4647518244c25d1145eb2fabc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098b9591d343137e67666aec6661704114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30697c5245fa411c2a609e253d0c9b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75992c0748a26112f8dcd8aace13a852116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aaedc44f0f62f8db9a5e87a8aad8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc13a7a966e91bc3e2518e1930ebc22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6110629460834aa6c79191a7e94ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b7d23e151aef9fadc701cbe9e6e86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bad001b3baefcba9196477ab2cca8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c02bf1c4ce0f9ba254205a1fba184122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6929cbacb518562adf49101176499d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c341e8ffe705634db0fc941b7e160124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390bb375a0f5d9d6cd32f5cad6cdf6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f15f69414c41e111433017f7912220126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035cca87f8a700cc39e8a08607deb79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce6cb036c7dbbba9ccea89a9854791128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc120e34629994b302316a39a0c8f12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cef9dcdae25fe9f1ff7de2905ea4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186259c31afe046f1d8e149551be523131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5ef9b5b5967588f127a62b8b49c80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d321bbd8d556e25555f6bb87463de4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b50f9de2ed0ac699429206fc51278134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b6e4e9503509c0f2a88fa40ff4a4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed6401422956cd6a66631252ba6692136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457a76fd34b313b6fea20991fde82e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dba37799e0f8ab288ad6a855f8300d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58bfcc0aac75589a23a7e7b7f2c754139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd8b24eeff37907ed51960dd671711140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfd917e5cb0fea7c68f697faa3df88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053564528c94e402fdacd3c620a3df73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa6681e19c4d3eb41799d20f9412e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87428c0bf7ab380326ab867f58b76e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035693859f8cd81eadd442b396588232145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b9ca0f55cc03aa135de49674ecc79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb9e28e771aa7227bb7793af37d0ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5ce99fde2466934b5d2b7b7a49f3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee1e84ec645f2d75551a02e10c2539149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7e462bc9a7fbcc8653b6fce93d58c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349c4b81b59f4108dbaa657fe5368ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d51fa5d4f5ca9bdd897b7330d7059e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1c2ff0d251907caf52a2df174b32a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16735bfb2e41ff7f1a2e2e818f8b128154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965d085ed1d6c49932d2ab4164f7443155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbe00aec399d49fa22716541f5a5d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5718750645473ae085ad6e377bf369157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960af75b7698ae76465c1a42df70280158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3640126917c4c934c5910540c6f2a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280f9503746cf19f7ce9c35c06af9a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee99300ab1aba3601fc6158521b0653161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80d4e97c2eba5a375c9b1e6590b9f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d736ae7d1207ffe534586840135745163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec0bed622b74bc3e502bc102b12d4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57be9b2683317cebd18c2460221286e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbf855ece33de2c52169d76340229b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2c2fbc7c24c264ea640941e39c622167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbd353ae8565f2ad1b219dc18d659e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a4ecf0bf6dcbcfdc775ef2dc862eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b857598f9b209ab8a24d4f30ff2dd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e7ed4b44155f267cfbad72810d30f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9bc0fe8636f55d3b8ca058f6054df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680832567ce818dc2449c63611a3bad2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f60334a36e8015a8055b5c16c5f39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c30ed112d1c114faa51e170c8bbf60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4905e186fe4f80839dfd940a17ef73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5e7d9966245914db26c54f90017a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60fa96422ec19d875433e468894065178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccf2007331b72948d87d2ec1324f2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c40f7618a2d6d197eb41c2c0c9f570180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1696c0f03fe5bbdd301aa608c2d7e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9236c76a23ff407d5ceb8179599b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cc2d4e615bbd85050b87e0eba7a12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2e541f428bbefc46f53b2d440b112184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fab47802268546bc2bae167d155996185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d991d2d70c6fc54be87601d56cf89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18e5db7b5485b617cc55f080be072f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150d05b6831405d72ca5b913adeaa44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344d52a717d4b8ec34e3e4697fa2d89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a9d2a271632e4f5d2238cb2358404190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7450af1cf1e0ef0406c4c5a6b2ad9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce0f55bfa68120ba11701b5b3f399b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66305a104912c8382006f3614e25594193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037397d4a5a12ed1776efb17423c677a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc2121fe7676cc47912a30e74c4621195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49205e851e6557890ad9b6d10b875214196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b1456689a3815db2281a2fdcc49b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3b70b8b75d23b096f6a19222cd635198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ece05ec12fe44a5c5d95593bbe814199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2a4efb65b53b9a51074c69996a476200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e802f1f3c4b91036a732cd63f664871201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf712c2154bd3218f8211fb5c3582e99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86976736ac32c97c69c81eef692e227a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2e2e792e370ce99ce900ad3afceb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e1c8a2aa5f88319cc389fd8bee77c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5194648cbc1ff35d88f74363c68483206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ff37a6eeb538eb73a98f897cb321207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5f47aa0880233ed1da7fae3eb9abc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0451185926fe4e87acbdd9adedad6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe183d92245241b9ea8fde27fb537c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce0e6e8dd4ad12b8a24be531785a04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576ccff64ebd090dbc36c4941cb8c23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f207ca911c6b12fe853e3b18e5b5e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ee0060d3f15fc9fc740e7e148d1d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06eaf0fe807a29a9d60bd6b65478da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979dd56bbef14f9c90ac8943aab0d23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a0c21a00b914debef29a07dc7b6e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eb7f41f39ec5a864010dd2d4c9f3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d954e0bc4dfc1d63e46990f2c0fd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38b65706d32ea0de2e391e83d134bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412a43cd65c40494e1142f058b5e550221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3cd5ddc288e8bc6bf5c99483b2de1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f482710d7ca5643288497974a16a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c021d20c17dc80f50ff77f20de94e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e61f9bb434db4b320e80497d0f8d7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f11d2ba1bb20eb7f958b268f7b3621226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635db304c715196a9b42452c08749755227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6035b8959661f29487e7b74cc1f387228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289492bd61e692b76873110789720877229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc437743b0fc60ef755fddb12b80d15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b506e56438f17769dbbf120c77da65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a744af07e6c9dd3272f4aa364654d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad6b5b93bb73646889d8d9ae5b2bad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c5c660b07a5d6fe865937f070876c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796054e2b01d1b5900c3293d15f8a569235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70acd701098956fe4aee004ea803a82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79861b750ef9fc30d04214382c99f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00883f42d5192866277eb2d9293469a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d437c2c1195b1ce8db9979d3dfc02f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1ba87ee6eecb8654baf1d8f7c5b69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ce17d4974bf32cd5392625fef0f5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85922ecd03dd2baa5b2547ede55e40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eca9975f573eab686a62d71a669d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc3c7a1b078a5c29d753c0c79dc0fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0a876c89ffb6da4878e14de02a850245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f002dfda7cceaf85bd7e8969310c2b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e06e747bb77f53cd075688df44933a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede838d113e9123b5af060482def9e65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd471916029469b7720f9e3b03ec53a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383a82086ac4665cc8cabe921eb5bf8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152c8433b1f65b9ebc33ec0647a69e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db9b9c60bbaef19b7899fd18b42db4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ff4afce6a93b354c228d3e322f3e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602b8f7fb2c770875069406b76bb0b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974266b3255c009c09a90ee9b3ed5556255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d32fcd1a2d58aca02c478c8218c53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd78319b3b52aade9228ee93c4dd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db205807525450924ce1952d0cfbbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffb975d095d0bcb5fd62f3b3fb438e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b578d6837c9476ab531c607e6a0ebc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b6764461e33cf16d9cd89632aae0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bcfe10cd22bc8cacaebda76404878262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c34302e8456a81b963b70ecc9e3647263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380d49cd63f30e5b1d4aebf6c362d4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3762e174a5f9c592fb1b6b8c66431265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697e5b68c2db516abd4edcecadc048f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a42feed161498fd4397d697d30793a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d5d1224f2d17c57561aaf455f52c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec932e7b6228748a2a59364cdf395f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde94d8ab327af1e702a66a9c930352270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abb1d77b697ff3067d82abbd309613271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16760ee89998fc1931d65868fd32dbb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1949910b0923a20678bcd4424a913273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e384a7005288f34502e0a4c24785c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10757295af9a3c6f7a9757f015cb0af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d1e334c0fc44664dd8054b70318f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7519e40232d57e8c3aacb0aadb45f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f40f323dc2961ab14744ad18af491278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56070a3c87929d3a2560540f2ea075b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf935c00c70964fae4f3ed822d7dc2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f038aa0ecf4cd39aa54ac649db5711281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059e56f8a7078f6fe222772c25e3528282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624312788fa5e905109e38da362a88a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec853f6a6af4958a85a7c2865499093a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1c6e216314c84b021b9349e1354c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eee40209ad80ddfcf4dcb9eb485b78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2829349039d9bcc44acba4a2e546c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c72e399576f7fa18639d8ed28f6798288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c051d8928eb2d0f8e8e0f84dbb7e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a05ebd8e5b65a79ae1cad5a190875d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c884735ce9951d190c67cd9e2f94f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ead6fa0086761cae8b8cfb4ad74498292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c291bbb9145a7edf6b11159250857d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51cfa1512fd96a4a701c1dfd8da496294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6301bdf392fd50bbd4e99d8a2120ed7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa22ce22df743bfadf6e12877ca7240296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24d54f450e3146cfbdefd696ba5cde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd22f6f36ffe96fa4cf9b59736e84a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbae16f99671dc951dce263c1b1548299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eb2ed437527941910b32e71fd8aa3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b108b23c50fc52ff640b9526abb676f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f76beada88781aa655e2e8f7f4961302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a88e783de9bf72e435943e45b8375303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646773f5a081bd81caa05cd69529e7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e674485e8366fd684a57022ea3a2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b066f5d3192a6b87f617cf55a0ad6d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da42e35e7951f8966ded7409513d44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac7a962be25bc3a905df6add4c3aa9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426376f7e0360260ca6fed7867c5f40b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6111780cbfdeffb722af93a3009629310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d68ff15bdd9fb0910c057ee4781491311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5801898af3c3b4a5eed215265953f65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575bf8719942b2b7775e4f3d0770314313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cbc8477cdd5360780cec5ecf688ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218d2a11040f244f2d823528bc7fe56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1cb433d112ad060c6cefe23ec01c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c625c23f8616686a02157c989b58ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336a0216f4bcdbf0ac35fd58fb4df70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3255edbf0abf2b7af597d9e33ee3014319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373557c79f2e291aed255ce09b4a0a4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf67dd9aa61c498a5cf5a56cabb41f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97a629cd204dba11f961545d479647322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3dd001226a69158abf3c017e3075d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef06853a2d826da4c56aadbdaae3ef2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343c584aba5b47bf1131126c4c77f34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bd99930bc5922cd70249e5616bc40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f2f3e1e95d75ea89ecd0b856030b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e509b0110db0caf2cd88ba7bb32e72b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1017d40ff96094399528a10665bb44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51329050385a123cd51716091308c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fbedd3aec43297e0e33da726bda40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3085688ec0c69d264f16779aff7dd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be469e55af352053ab16098e5e6902333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e323983263e9ac426b6b298d52130334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086db51c6c868f6b43d0bb21c2687d30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018dfcb76da4c1bfb05affa0ecb8b9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2389d9badabfdb03cd9860049b43ef6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d79b7351b6fcefb52667f8fa43178338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38169a83cebf5036ebbbd19b977d386c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d919fda791d1223a12b5c6f66959e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68f663d6d7993c52df99ad6180cbba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d22a0f0a2247c86df24604239a99ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60235cc5bee71d53a9c8bc24ccce17ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c2fe320aaf5158352569afb2623f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e039026ab5e792b993b001d6636638f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed407dfbcd0f74c3b6649f1ab92eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edecb4120bc555b0e7fc04e9ef247c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebd3ada1f49bd7494fee3c3241a3ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba9da57f60c98b184544701f87d212349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2493db5884ef409d7a8fe6112458dd5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b399c448a5722736c448697cb2eabf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd81025e1c2048b5e7b17161bd645a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cce2e34caf95dc653178c59c314a9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f7a7e3b77a1aa326623b735924f7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61f04e115334fa049c069dfa74787a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c4d99839ace33a914e42d9e4c7415356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03163c97f00b840c8aecafd1d59a0325357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f94516815190dfd26ea30fd1f132b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e5f2756a49e8562618d67616e9b4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5286a5e30279296d9f579b60d7c7af3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd5feb29e63ac031a12bf15372a592361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18550a20f6c5eca9b95e861ac2033e78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9b245b1779d941a8d84b36482b8a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5c56b73dd196ab93232c8063aade3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174f1573e490b217801a67c014c68a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4fdf45412211fb61699f391cc1477366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88fa4c0d374d91dd2a125451eeceaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1ca62f889c151cd8616348307b88e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbc4d3997d06d7570b3a24f52d87df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21ae865670f37f3d4ab5c0473e373a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63baceaf94de1a8d16febd8a3dd561371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27036459539fd77a66cbdde203fd8dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbe893c8643fea6a3a89a230472bde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e860573b1f582d1679c433a37872863374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc3990956cb4a4abec93a33e644908375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3928dfd4be6a8d23e49bd73269b572e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c0efa77f04cbcccfb6680f4d79995377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8be2dfb4aa744aa310343d568e0705378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77facdea105c30ee4571222281a95ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e726f24d960d5bc8bb46faebf3b850380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5a90cac3a93825dd9f48f56aee2b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aad5f6b859b13ef2e8e4794f24b261382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c86979a282170e03cce2a58caaf45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82049c09f8f12c7e546e369e4505192384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3c79d76e798562aab4a8fa0ac82c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a96aad5e3389bee83345a0b5ed7a6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08434b0f38573e604f79279638394d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e204f47ae94fc0b4ad80a142562eea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f8f6251a8db66ad79e7f3b0e95167389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b597f585b6fa8e575b3e06fa2d7fe47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4fa384831ab41e58a374a64f4f4a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836254df9929d41090bebb497b8c2f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10481615233057b3e1ee9bc01d5bcd2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f363dff0639367b65b3ae447fd6675394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc18096e58c2d380cbeea6b1a90e29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0cf084e1f55bda5fc52c026199f3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27b94cbe37dbdf8ae648d989ce2222397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a92ef505248a2bf20b41eba4fe9379398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef816f7256548b7bc2f7b0634ebefa80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca291051fb6faee1481a852139fc554400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11689197d484f81088655194031418e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b94ab95465433a9675644c3698dde402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583d679faaf1587f6be0d27db991a47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6acb7e2b562fb2814e44b67c9ea6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d4176d045db75d5b2b4fed8a16340405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77179756443ced9d08846c391b1dbd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728561b69f2293300bf54c6143dd4c04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45756bf64f0ea70502483b1d77a8a6e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51bfe8ec643c2417709027aa21ad24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89719f5f62f5fd209a9318613604e24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9540de30592b515b761795d853bf569411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea66c27160ab2c12edfc6c29bf77071412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d057c9e319a659843ca3bfdc6427d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940cbd09f138971b1780f7c6620ec74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575210efd0c763710be31276d502da2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66d9db96f176c72f443de210907eab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79722ae0b9376ac18ef7f825bbcff65c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676a73c3bb8408ae63edd8092eed199418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55efef21ce4fe94787818d6b3e0919419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec7d09117c8bfdf70bba6af7ad5065420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c41d6849214571f6ffdd0eed5cb98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c39dcc82807913e30daa963daba347422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84653537473289d1f26c3951d4dc2ec6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259fc550a6c8979c263d591ac07efc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee835e9d23eda8bfbc0588506f0174c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3bc18950748579d8b8d278f1fce35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e517f8d8bce1ad19e01ed5513084f99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339334b159b9089fae957289ef8f663a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512e544658af349db7d44cffa610bd7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58efe85a22f750ecb3218c37777c17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18edf7e4030dcbdf2df60934cfc3c2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5955ddbb77aa70296c946dba31563432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe576c13223f0e7d0c10957b6e747989433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2e1054845c27322c6af7fd590d5a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8d8be7178337a17bc85d1ead779c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddd8799c7fc5b435fc256c61223855436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d9d8917520f63abbed8b4beeb425d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b784be4d5fe5bebd2a06cf093c70a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113c711bcadbafd170acb5a8489caf7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a95126eb88c236267c347c762efeaa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ffe41c629e68c202c4175387795b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b84b34c97cf7216c3972fe5d360940442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7093609bc8af947a4576e8a3d2e71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b2408d6d3c0d083a5105ea6b7c7cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4f723bd8fb8d0e746de3e48223330445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013363ebe866b59732320b0c64a7ad98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79f40f67605e53a01d121586ad01d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad0aab314b8d71a24a17a220a2b1ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ecfd3975f01e0c99ea4280b967443449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b829c25c09a7dd3d9931856da6736d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8638bc7f9401f4b18416e621a1b9704451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c33fc36ceeaca19f9d51422460d609452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd4cfc5bb6250b9a447952b47bb673453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ed4b8bc3a33f3c44985d9b8a5eb0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f970837e44e7a92440f4183ea90ef2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b1a3af6da137e180da063b621ff9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f224b412eb50efb9508879cf480bcf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047b6809431015dbef71a0468f7192f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d00597cdf2ca70444b18e996d3014459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119b6ad0c6376eeaf217702ff9fd94c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f615df5e1ba9b49401f2477488f7fb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4cfa3217f9657c00b3a5750dff53f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a03a050887845ef8728bedd2585ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bc71136611af27ab090ad4ca69877464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f479d0096b250443192e497254407465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee6f27aebdfe8eb1754fb1d9dcf02f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8794a77d80ce526845e5a2e307f454467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d650fba6de8f169a1789cd914c9f714468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5be81373af79c795d599184309ef0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ae9ea43537efed2326bc011e40137470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35e5b2642e0c517d7bff47d47d73bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f40a8873536a8bfedf8b35cb6be47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfc462940fd39443c242e44a0aade7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055c488e9f80d59c7fd45d5941c1c59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa50b6ca8f425f162f7560c2e8ffb44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c083a46e41dfa4be3eebecbd3912f5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80dca8401bacbe6dc8a825fe6027ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69698f5111a46d533b43280d53534a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7da2282b6ee5905da59c3b1f6a8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba3948fc264838565cede313d2f79a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f711cfc333f2e87dc7fbe98c64c85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c88396e7ac9ad61af3bd87db7710b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd14cfb8e56b434b3ed0b058233b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e332e038e6895ae182a37542049f914484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb03d1e10ea5737b1a64467ae4c341485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5540c991c4de4972ceb17ac8d6c104c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f1ec2c09e9b2cbe80bb40252c8aba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aa4795546e76701f4ea1427d699bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7af0669e80ac28ce3203918cedf102489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5029227d9f070f529aed0675a4c09c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd22e04cccb8290ca241bfa19ac5beb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad989ce53a4aae6832b2661ada2391492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a6a0c585f9d4b21a93b97d728da38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c198ccae1bd3a7494542b97e2ee5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a836d13a102d84f640fc4ccea052062495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02fd92cd9cacad82da730daff6f267496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b66497f37ad7573c1ce1b6a1abf3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e409773d3650d7331041b6d6bb08d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7cb8fc1a68d86c1dfe58aff0b0e20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae12baeb283abf7bd6b4aae75e54d39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d77f8f9b959fd1258493ac5c5ad62d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a875cae9463b90ec39682adfb22f05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ceb460a2d68b3eacdaf8f153eceb2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b62423707b0aaa33f522c3bbe572a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd178b81cf6eb9dccd5bb2a418b9f6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571dd59285ba4098e85f3175bcf70d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539a9e20e14b38625d12d76f9fd695507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61203436f88129e928b2109048e962b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42cd8d740b9d6ef213e0c87963c517509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb910dc553965a2accd775aa72535b42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b90decea5d9215eac46054a844cb0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991408906c905e21265a6cc998aa180512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ed527a40782b045b1bc3c1b9cfdfe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8d38b1f938766a3403ad542a61939514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f363eba05ab652cdce9ad4f8c3624515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664468955c912796403659a6ef346cc9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd377355e6db50a6cda8fcb766a801b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552478be73fc0d3d64ca4595fa3844fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51e943a69c4d1928ff774c4b3e4490519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db33cef98ce8c48dbaa73ff7389007d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb550ed67232db2fb12dc457b771379521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83d6a92b1a1c485c2c25d424da99ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d355abf6e025b9ff8ad23396503edc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96329fc618b358e26e11bb56253543c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1a1629ab2f71910f82a18c48a994a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249981b428386b0d5b7fe532220bbab1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9214960c1c34521389b0bc1afdc348527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652139b2d4b494e797bd2edd9489045528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add276b685f7b418618919110f8de31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a69910ade8d11f8d433dd07219e3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e34af9f49aeb7ec49397c150e4d1c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b2f047dd01057d6a49af6b9e474f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eefed13911b1205799ac02f3e947de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39780deeca9591858be53176b4dcf40e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbb9230dff522a7ec28ebfc44459ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e0f6e24b83a40bb520dd4bef1f2b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8730dbeca5dbc7acb3b0910462628c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f11ff2921d4ec141dc3df70d432aa9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c88a936e09d2d4a15fd56a2a43708539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283891a23e49829a5570c8013baaa72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10cc19c550b1cf479a14113e5e392b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27538306c9e813dd18197faccc62bf50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac4ad5ee7d0b3d22850696bad4949a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b1c9f59f8a0b20797417033fd70c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25a2a7e0a3233c4d143c5f02d10ae7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f5cb553fc5c14d9cb679616c130b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35de6cb00663f3f05effca359ca911547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac637510dba16bdaba204cb912103d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537f7d3b820b690b95fa9f5310c2c2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985120b510e89d0ce4cbaab326d09380550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07477e478c9a0c35ae6e25f56f530226551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4c83a0c993b9d0b6058ad804c5f38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c0a6960112b99ddb06dc211c99a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca887a5cde6b0ff8f757dd98869f9360554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa287bd6141b86259e0b1371adb84d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198856a02543777e2d62adfe81a11ed7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b10d216241d044dfe6412c93f137bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cf51057359c6e5e8bc78aa906aa5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d9d759567bdedafcaf81dc936e40e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6f80bb2a258d0c0420f5db35a5ac5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68fcfa9fa53c5b1ae7a147ddb9667e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2088b72618621c14d77c15c1a5169562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df728d12f96272dd293c088d15fb9a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f063503a1b71e39676ff6879edba1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f7a3d34555da96e319c4e584090a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff7566c838a4928d2923274b3c1f1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64a09bc45c00252e21ec01f8a09f71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ca87476330cda71c234a8ac917039568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19a9b37d506a9d732abcf5918e12ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a3305ad170e20e2f28d866388349e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad48cd826b8eb272ef580c08834993571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5f265a7be54a0fd53a92d81a3a124572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23469e65aa76e6e0c58b6ab02d3876d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff67e05e383ede2b91a1060969ea6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c286c6c1818dcab48a71235f3e6ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391721dd875c851cac6aad547c48397576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbff18541b266c3dc1cfccadf62b23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bc770c59688cd7c8469b736f79c1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307ac4ec128f98cf93cef54e2157b93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c11e56d2a0054fb6612dc13cbebe19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b795ecaa4a6baedd29702e8989f00d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb97ddab77b8adbebcf00063663b9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f0a7ad898cb1887b3f4d31804f309583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb1ffa1c44dc12c9bf947c8e59b32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45905b6f015d9cc91e370a258d814f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c44a46f38a14f6ce136aed69bee185586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383342795ffc304e3f69c084cf07533d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0da379341c0d04b354ca6c3e5db62c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580abc362f36f43396eb6ee713dcf443589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999c616f299055d9b56b5db6627a2bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fead374f2c05b4f1611c660069c2034591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f841ee5fa0719e4cdc0732b4e3ef35b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73747e8650557e8ee57e0dd8c4fc2d7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d9c8922acc823dcda1edbe72c9e1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d6b6c51ec62c4e0225265bc7cd5e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f64d6228ad03711c9750a37599c9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdf0af6da1770c26675e80cdbef864597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363df64024a14097c5980957d40e3370598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918ee5954b30c3c5d2790af7e83d18b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ce5509c8fecbba41441ba69bd3832600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4599091141d74c1de9c4a6c3bdbdb87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a52282e6f9e81d21e8392a63791e16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3ba65b7695902d90cbea44fd50aa6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a716b7743101afe9caaa0f5099a91e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d65f21f8f0f2fca3d09bfa88aa2b30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd290a1020207cab263c1479a5707e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a4d42db84e4586212e7a9e4306159607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a1d1feac5e5256a9de552a5a91c67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb312c9e609883ebf64a02309b2bd8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9a53786ff8d1c783a40148e61608b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252bfa060ca8c3ea4ad0f28fa55a2f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6889689ffab9f791e3d199844f669a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2278580f85eea6ad648b2478008bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5afa2d012ab51ef456185c90a68d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b500ae3739ce4c05004d266c5aca62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dfb176956e40bbe5beadfa7751914616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1369ba22ca2c0879e4df109a9903d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ab2ea0f8fb60d3d71caa31d89d388618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfd84427514d71c573e4a23c008bfb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca747ee2aaf2018245144c63be0046620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd64fe607ae53b01be42a264ad34295621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aaa716a47fe27fb89e3224b4a7080622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a800fbe3995da72ad4eaeaa2f9418a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f535184843024dd849b5b08ebb5e568624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429a411a2e7ccd28a66e1a216d7c3ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc46869e2db0dd5a22fd11fba8bd36e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b843f4c3fea695f5345ff83d861c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea420e9dd1c91001119009d9a79c7d5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b95b5d4501cdd5a9039d764ff358d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39ba385426b7f7e5608398bca1c4a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e9db0b33ed51f6e59415386316be4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0a8195b1f538fc2d6dc83049a0a49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d37a7ce34f312ba756f96271ed38a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0b200e03dac69c78a2bb438474078634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca02da13788e909a0eb63c3fc80cd08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4d30a9a8d40fe76fec8c312d8823c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524fe49cd061fd383b70aaf57bc1ed1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a0184007e288c5cd7ea8949024929638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6df9c2ec439a1205609eaca5d05702639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf30502ebde1ee55da51ef0322e75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9a7edd7e6393e18a130bfa6e6c014641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f58806bd14cf1305c3ef06323b48d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77b93a3c31e0daef687332debc7f10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c3f957e2624dc102f5719ff2ed61b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afac057654c352e2069240b00781a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46044fec9b32dde0f5e7280f7f13ef64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9a328a7e301b7d81aea1b7dbaace3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63efedfbb346b85dd50c4bee9e244c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dffc708712e5e872f1e09ee039f5b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd921feb8baa0a8bdb3ff915a7cb33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aab83fc02182029b33064331ad620d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b4397d31269f30ab5fac9d034904652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973678e54b9c98617727740bb77d8690653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7997aaa6132833939f21c82032467654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a66617382895070b9ae5b34b70858655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0078ce59f784936c991928b68650e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfca14b7c86796ac4df5d17cfea3d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f0f90e9353b25841480a348eb453b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c65cd7a0e70d0e143e65774b9341d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80888fff53b6c2ab50030a1844aedd50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0061d39116d9aeb392fedbad363a34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b828f88480bad75f12e40f54a58c5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a68689f41638e685f634fb99fea9c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccb15cd9b349005de567d67f4753a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981aa53b8a4222b5c4ce47305ffcf73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8f169a0cfd9766cd44c097cec64a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e15f0f4f7c686c2aa81d1b204af8dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3c87cc412edcc46c22caad4d8c7d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a46ffb74872c0678597f03182ca8d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e29306900534b65937d671c9fe109670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c4a47f9d6d10e9955da1334b5fa78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b984affc1a1fdcd7938f93e1171d9e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba5814c4bbc3352f2875a2ff155986673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aba69ab58a2333a8eb12140273cf9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac83be912f7daee11e1d6fc78aaf2af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc28591bcb79b19c66009fe9f150b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6d4f65a8d31d3de503f1c7a494646677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d452af9c282306f6c783714359c59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d500aa36029de5fa47836781af2016679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbc947908678d945461ee0a29f8755680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37851508e4f7312ae72e1f943503b97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9747d53cb21c832ef159f18872881e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229e8b419159d00fa1c304fa0784585683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2fdead40f5dca964e6b99ab583322684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef4356ebc6fb765b6e4fd475655f20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245026887b4823f78c01f0ba09dc749686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2bd1f538b0b1920ae79ba0fcf0616687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb6be0b0e6af755719be5dc8f090cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903076f02234675f150228c5cb41cba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d13c20f0e5b21866a0f48af38648d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eff416fcd840ef3bc9f9dc8bbbf3f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4660101207f4d9fffa17e796aec149692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f317aa922cb6f2bc995603ef0c7a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac38f0f7555c915d911a476fb52c0b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d152472aef0721fc3bf1831dcda2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cfee20e8bb0dc987f9e2f3efea48a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc8f279c1c24f0a8323f16cc2da993697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608f39221d0a6a4d46043e3ce46fe58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80cf7fc49779cd06c29c97a9d63def699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d5b7fa0dd6d30cdcf12cb277389b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6cc521019d8e681603909a3124007701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbab6520924ad220e666ddec6dcb16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989065606c1c085fb5406f2a3bbebb6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49588549f9ec97e3d28cc4f36001c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f843b2f9ea221cac2517a0f60e85a09705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac160292ecaa3b356a86226159e16375706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0863ec9a360fbf88280c44af75ba1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c21499ede1b2da59ec62fb3f22871708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4b6c0d6fa985a22b24bd3994d0128709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad728f7b439879465cc85e33ffdcc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724e58bf8c1a3e3c71ffd1955869b44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935e52ad3f7f3d55c266a2045a4d5f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db11db5b6b13b122c45a6c689162071713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641685c1417ed029f6ff9d24636e8121714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c1fad84eee24071ad1ce29e6f1d03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49de5556d04ca1637f62af2c0f493a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b6c7732de8379c9dc937f8536ed25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f98c4741cf16af775b457414c200fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c242a80ab81558dd0ec8c4c3f4aa2bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bb83308560dd014ac436adfd68d20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741c71a63a023283a5e504702cf3bfd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b3589e08a24d0dbd16732e86470ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c7034a1a90231638fe1393682655e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4904904054b41fdb9374174fa89fa8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52231983442937d8238d2caa51b9e19a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbfadbda32f0c0bff4d461d6922e42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be199bb57c418162a485d5f6f42bb221727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a1f736b394ed99ff2d66d16fac19a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62588e8884cba706234352eec54388729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c225bc17dede8e8137fb7b1dc1fd1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977cc48fb2f531bd1c21ce4c1f49194731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea7265e669ab2e4587d193e95882ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a82d3a0f38012fc71900da65d5e62733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d77d256c00ec1eddad6717837d837b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bce97fc4339ce6ffecf89788759d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea0786a6ce583342a863b31087575a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dc1e93e051b4d4ef37bc8d47498e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceb3cb7f8f67f928d7a206bb28d909738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c9fe2962b00004c72d0f1030b4dee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a30f158ead78466b29059eb8df74c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb6547118c16a6efa438386192a5af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fba662187d7a34fe7de460b33888a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336664eae8513c0f99f456595c49066b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d64a872592f0672806007ab96f5fbe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954208f1d14aa43a2859aaf8a32a6be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5477498f67bd452a24f96fb43dd4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86fc0eab410c854ebfbc240fd08adc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eb46072d263f928121a7930472159748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f86e5330b3cca11cebf92228da0932749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7e8eda1e58a8c0e9595286b64218a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa6fc12d8c48d0a8b1fcf70eb3f57d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe9b8ca68cd24ec27659c487b6e227752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d536185a26872a58f4d4e28398cfd8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b7487b91af9ba6aafe1127db8753d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124fdee6d98d895d1cab91d39370322755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03552e6a51f4ff1a7295b8f5500a2bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457eaa3ccdb1fb89cf18429e33fa5e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a26d0c3ec53cca4bf297c2d2bc3267758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477536dd8a019e48eddd9900c047bdb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8c7b75b9c09c643c415c7a8f684ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03136895a1daa93af6f2567a5bed0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c761c54c638d27fe1acf684ca6b5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a058f6e8051cd0719615f1f429fb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd870a6a88e254f12b6851b8d3abf575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ac2ff7944d04874563b345caa2cb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f730704a8200845dd6e5fc23f3b85137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5c399d5414c499cff4fed94b87b7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac12f37c5a3fdde232fcdffe6e75149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebf7c98c020a75dc971490bc5cc89e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffdece8d8b58be7546c527cf5dad3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ec2808664280709dd86d375f8709712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdb22918d5db5dbf64e22a301d6ac713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890ff1377fe21dec64fdea574ad487b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c55941b64ad40114c92870794711615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50490c0d447c76262c49f8910658e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76492470e1679c2733a7c81e5726ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0edb1363ee70f0172a6c724df05f6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0a8ee96a5b30ea44cce5601a7bcb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7681b9341eb6ecdd99b0c3c0af8b70f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f205afe3972c2b8658b7db874db0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729fad67a1fa064640c10a248dd4c8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959961625c1b7535722adc1e1228c2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945fdbd75356f4d9562a83aaca8be7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdaf503e9c7149f800ed90d7e5e50225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7dbc603b4e5ed5d297f754e6afeae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c467849e176c27b32e97c4eed87320327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde0acd880552e46b204daf6e80215f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf0ab8975702fcc100d81ed9b6271b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5516998922afcffde50f45342c39c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ed4e6a3e266961268f49b84704fc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87002b5667b4c7d0b6441d01c22c3a8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496328814cf075c5b7b8fef223fe3bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4b186bdf2426a9cfae8c9789c4d6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541915e712975dfdbd17c633d398f4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7763613cd77fe57aaa2d1fe7152a6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55528b7fc19becb636096fe358f9d46b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70813eab9a7dcd1c913c28bdb8f216638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1208bd18c4288ed583a5bacb787683539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0f8af8bf7af9cf227b08c316e100d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59479c5f129f43e26b8ce494a88ead41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba61d8a4f8ba310b1508dfbcc34b87742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904141b3d446689c66ae98d6eb8c98a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79729c1f7acea51b12d6cdd7a19b83bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc3ac9ccbc8e3595824454a327907445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333693ba99b7033a7d4e977af135c53046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683760d4b58d2050c04cfcd43a6ff3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2bec3c2004a8b72d6fcda858de5bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bfcdb2ab0d16805d614e75edad66149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f11fa8eab6af3b91f1ada711225f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7c23e637a3abebabac9dbf070c14651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b3f26e90572264657126ee83f78c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5fe105c2cef123eb870f375dd559d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb8046258761e3d5301adddad31b7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140df50220f8ba40c4d1cb36a2a15e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812bc8c6b8901e440b1d90f29099a5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56019b698a10e8fd95b7cd61eb17fbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6842969fd5ba6f62fc158debd6326658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85d34bac533220e440ceb7937e00f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d907965405c5b28189bc2b0a3576060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f368f0f6f10d708dd9cb472810a8e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbda6b99b561113a0bc9481215e1c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703edcbbe915d63475961cb192d50e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbc3a609f6a5167f4e26835162b36d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba79621c19148da94559a56e3016bc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98df7b45c342284e8439e26ca37e6a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c36a3002f44cebdd3831e88b14c8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92238c8ea918f2fc7222e6fc4d1f93268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386cee24547abbdd9b81b6fa000ca769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43656c58cfc6ef162a1f50bc46d6cfc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32a1338611f2593e4df4463d456cc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47421e411b0ac22b5c82b5cda8219572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f325343b5c56dcffa2909e908ba24f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a901ad3286423eb19eb1780e5d8495f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfd0b17589c5208c4598ebf7e5ac2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01b48c1b0703ebfb5d264283f6320676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ebcbde30976e2d6a23193a84d542f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a639f5999af223fcb43d516c0cd6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d19ad05f70691546a07c8ccd56e7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90652515230302d42d55b567abee7bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f7f9011c17b41e00c81d2a439b43281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a282a18c1227e3ef799de5fa52d6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f867c00176755d3efa0e90f80efd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c447d2b5738408b470ac81142e28c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67073758568f6ba9f7fd161b4730fca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd42cffcb92990cc883895ace0ac40886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68a2f550ee4d6dc5eec6f1ebbf9d1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a59507f87dbf741745d6919f06c7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba98c3bcbc73a34d42a0c67a2ef334a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0cf2ea09f7545f41c379f94d0139990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483681dc55c206201f72af1eda7f19291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf064b32ae83afbbaa37b591ca5449b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8ddfff0c9aac23d84f876d6175f6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bd8acd0dfc973917b8d8d043bcf6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62befef5db7b183ab359d6552c671f8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412251a78430d3ed5904c85455e9c9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698ed966a54c66385a76aad0f51a0af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94daa74994daed393646b43c44763c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3649e609cafe06a78cbcf86b1fca899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3c4f671e4cb92eb2e80196e9597bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d864d5df7245fd62f01b1608dcbf308101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4515887fd934b9241c0c77e7e9a602102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5df1fb8be3395de0882a75596f5aa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c57051a79fd09a25f8b8c25f97faf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ab1d16d01438f5464979e2c377332105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b492178372d246237385c074c8b05a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1beddef12ab6621ce105f3d8c68076107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f027ddb9180668857740c851aa035108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc29d9c4172be9f831bdaf0d8f19ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef27b442efd7d6d961eb20101ebab39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf06fc2469c455e3330dca4c196021111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b5382469ed7534b6e784a18d2dddb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c2ff5303408fce41cb109ea5f0776113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae943541c9eff56ce8553b72cc88a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547e4292ee783489df9e337a5262caa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726778531bfe863dd7c180f9464d86d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6ebc3f18b8b22f1b5b29621b44751117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379d5386c398cd93e35bf214b4a2c93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729f4bf269bedbe66a74708e10c11ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc97649d9dd3481b57e3342aa5f80e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab29dd9304e7543fd0c6b44d967239121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113a3762341ca82a8d3587e3d3e37da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c7e764bf20b5211f7f3acdcfe3bcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8892df774ad4f17b1585f762937d1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b083e2964ead5385dbc73c8a83d35ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b4a5b56623d118c819c6e2184d779126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f8bccbfbd2427ae09934d82217d2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c51ef19275b72860de0671291a885a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65bb6da8cf4ce0cc79593968907218129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3283c66ea1922e3db8e9326e26348e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d078a3ce67a3cc80fd578f4d68849131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c559a75d26ac33ffc80067f91d0c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715d46d68e6f6f0345ee9f764c0766133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe6999b53424c7a7bec6a3d76a6a92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44259b08c3832959ae9f1d0962bb6dba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f10f193c14a7c008b13b33ce08cbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f73cb34c8134cf8358d76a9b5cbf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdab1119936462b58d009a19069fac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb700014fbaee7d27da3f944553324ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f27e20ee96038b4441dc801e895de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6827febd8786644db4e4618800cb0e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b320eedf0581dc907110ea4a462fae2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03cd91db7defd6302589459bc0a322143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1451e0e7dffd0abfdde58e708cc8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f84fa1f1ff34eb62c2f8d17a7c2e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558a7e0055307627399390b4a252849146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e955b53a4d72ad02e9637166eff5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45270617877cbb2eb36c866410887e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129bf6ac6310618b81ec080634c9803149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df567c2eb815209c43cb197304a2a9f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e35adacea00907d07d25b9e8b6d97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e66f82ac1b3dae69b43f8752f7619152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfda594884a3c7a453dd09047563a1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a2962fe58071ed03bc09087e065f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dccefde215e1e307f9e4077a1ef4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7841d7a3a667051a8f6273593aba5bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4423a715be65a79364c9a7c943f77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119af47b72496cea9e57117e7d16e36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fdc95e0702d266365ce5a8e41d1ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a30bd8e5aecd85fda3b0d5b8198c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c2bca7ff57cc308765984a48d64e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a8fb905fd1705dcb77b7150372bf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbcbf971a02efe846986b87cc8d6aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bbf0404d7da2aa6ec788da4a6519d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b552c7f4cb59bb44a6c423e26b0a6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15907862ffe4e1a41001ff7df5e5adfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e73e46d21dc8b0fe1240c33a757a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e33851daeb4aaa2480bce3fde3558e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f6401eae9ca32230e6210a2a0180a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7893259251cab27c9ceac62f61f909170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c6f86b0654bb34b0c1d9685de32b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db3f8406e09d9f38283fcf8ec21bba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b38f4cdc2353d487a66a3b62bd206173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef79629d5f406a234e56631cf30563174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211142878116b97d4252593e963645c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21bbf91c67d5011bfd04b348f8dec6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b32377ca38c0b2d7b58efe4f74a5f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a1361fb4e043d54bd8e7aec1e054e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ced0aed9e6092a623147cc381de6b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a938dbb65a7868a2265a9e9d3dd1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b733d14013406ee5c61f0a63dffe4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59badcfe20f062f184289803d7d58678182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0848f96a55f33cb3a9e0fa26635c1e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b5853f9eb0f42615d3337b8a9fbb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0550a379bd5ecdedd3634403953b01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3b6053c4956af229173f3176d895d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d035e7c042156b3ca93a35d9e6de8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd796f696ee0a70707d6f8c569535545188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4763319eafeadc7bc171001824b01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec354a11c60ee901c5d63fd5b27e961190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b715479ad8bc27f490551e37110ca2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944606e53b05f21b0c1cb96ece5bae9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b822f0777ecc0fbc837d73ca96a1419193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc89c5bafedcb5550c76bb6a7c7ced194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8ff3d6d6937fa1f2d8595589d85e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a836a51cf00bf34f3219d1fe3cc9b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ed89c80be5abace185d1412eceac8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ee93fb33e31568119ed94a3ee96ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e00d866563d0691a3ed43635ade09b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d68733d8985e0ab4a04d5b9a25033200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a1507dfc14f2dc9f5ca53bd3373f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027307d8c8236d27468e773ebc078379202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266b7e795380b5056364ce31bc15f1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688345cae39a05b6694bd7ced19e2a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34072a65454ce863fe82662c5ca57971205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6913ae6cf0909a3ac8f3cecc210cbde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f198115a23a01f974221f5ecc58e96c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bce6b5c92fd1717185f7aff203f9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d0dd88ed4cfed7d6890a568a53713209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88135d6dd36f80d6b184b9f2d4d5dcb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49718581c5aa8b7f1ff04d3561b9fdf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97332cd4100ad88ae810fe5de619af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba38f26fccf8a755bdad5ee0cecc4fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5a211bdb4d8b966660e10a6ded909214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15731498e5c1b381b521d51962e09a46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34b78b78e152a1ae63f11fa8bce62a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f452f65c6fd68188bf126f270055975217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ed05e879df1d27fa35fe344cce92a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e221abea66a8e2307d545d46d09d176219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8daae7e484f8a4c7191d3c35e426220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbac6f22cc1519faac22983facae70e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4be0e0dac5b5f3cab668548fe5378222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc3a5a1a2109eef83d2f3ea07a11cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46021f839511e240dea51dd9017602ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc2f95f9fa4a99fd21e9580382b3ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecbec31f7ab5c6b7cae8df9a4c213b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09847a22ae88101733d9a5e83f4643227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b68d72f49e06b9cf290ddd98f54a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6759d822a97b7c67cee8678ce5a4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb727aa4209b680b34d3c6b64d6648c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccf87877fd2f152caa404ea7047563231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa24249fa989630ff1d7cd7cf501d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2385e6b1f7ca2fdefcad609bceb90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa757dce5911fec5529aef8f746a88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ceaa13bd05bc03c7cc14b320e0a2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da166d08a3ba2d2fac2d21a20c5c5e2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90788b52393ec3cc0d7f605cd1d117237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0411a1e19049e7686bfed9063debfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cca03da591116524c1505bd560dddb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d52212a3db584455ba415a4254d965240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c76b960f3a0abe1a5a352b42b1836241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c4161676cdf1ce11ebf78e2150521242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b80fc36b7b46c47293319cebba8f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c533b788aa0f575b2bdaa3b9316af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10370d4cb28a3c4d9da28a9ee42a8af1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841bce9445630c6a20ed1921eb4762d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4e8cd9028002a0fe600bb16a5ce66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4a520f6816e4bf6c4da6302eac0e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d27923300a20d970e04c04c833929249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe5db4c469031cf0ddb6532f983258250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913eb25af0f805b37c76143ee73ffb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857b9d4709f9ab15f83a6c389d6ffdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6134ed43acb7e114983e8a2d856b8a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee3f9de337698598e3b608456762f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5a51d14eb4a86e64518900ef4583a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b1e59b13726f0c1c7e248a69e9557256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf536a806d870c632b079376978bb1b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8229f4b7ac60aa1a897544b7ce4bb1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ab067770946672b2e760796888bd2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e85c2c68409c0812e3976990f3743260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a526d32825dffe4792ebb9555022d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16103d29c7e90616099326a3d49c5349262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0137e3bf68f098ae4ec2a0b6afb7a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676974e5ccd6083c117bb60375da2b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d8e802dbb8d38e0ce900e543cbe1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e752e8a4f4beb536e227a0f3948396d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e5713e1b1d9099e956bac69c126d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2156999c3b1cbc704f1508456ea7dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3fb748c4f4bb8b0513df9795d7c2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fef17caabe2e61dcf310a9fca3600270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccae1031229e5ec9d148322e73a3a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3940892b07fea92aaa919ffc4f7ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82962ab3e38ccb61b71ebf78d2a77900273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f1293f27a39a415431f6a9caa3e96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4515b3946adcfe073966f70d1eb72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46005af7221af4edb7865b01dd364006276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c5e7fd19ab94ca15233168c7bd56a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd2f803c9a4cea5770e4f1a2b541f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39449a643660ab26abc9e71c3309075279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b03b3ecfbf236490eb1b44931622a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9cefef7321f1762dae33cb38c37a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282b8f882727857a4ffd6519103121e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1286d7e432dc5c34b36a7e35cc13a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff104cb7d7de12e68bb8b00763f95b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf8db95ca969f7d39c327ecdc6431285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2be4b879e5f07ade765c7b613c2e84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f0c48d24725a0f3ef8df393c6effb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fa6ff7403a807ae3ace5370e22d86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681edb5e72811d6ae39fab6cbbdedcb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b6af4fa3af0c36e024224c3416b7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bff1e58f809313a549b0cc2cf13f18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd682d28193c323ee2bf02587a01803292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77cb17002ec67b1999f071880b19bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3987d63ba41ed9a00369680aaf5527b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf010a426506195fb0a8a96f24a163a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f4367b3b99dc9f0c6e121a59c4ec0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab62956a11571b589499de88a7b9c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94619f0fff69cb28dcbdb04cd25d8d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a733239162fdfcb79fc1b030fefa3cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694b57cca952bd8953009795a95971a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1146bef18cc389bdb7f47239b927c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681850f3c4f80d9c3ee04226d27904db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c82cc0761c96bdfca8d84705c8013303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91152b8a0d6db59a80be03a926ec5afc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ab7d4f841af1cfd72b530e3e95046305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc5c971c5717fd8235fc3ee9c9bba7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61da83a5b5298cde7cf455da3850659307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307290f20c36999746b1eecc84367f5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63c21075ef3de383b69989e8911ac5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85c5d4d50241cf53a5a5047b54a1a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff44a9fbb028c422f813daba2014a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065240e722eb6603219b5914eca42967312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301b5924af47507f6889dceadd2359e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91e6b69c15be8cbe7451a8029f666a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847b7c14dce6a725076868a826222f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a71f38185487774df6aba8e4c3c5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecbdc186f71d6f54b1d396e3c30dd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178252145c3f05b3517aa1fc267a7ce4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da344c6f1019f4e7e29e55eacdbe210c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a516a48abe6a8ce33fda58549fff22f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd692487c58501a350e2f360f108e42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6c072530eca45265ff9499190a4fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b72903d338615df995d6b12542a8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95717743331dabce43dcc78eff27094e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48ce4948d45bcf5458ae1bf5ce5351325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e2649dc064aae3e4aa14adf840f50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb39ac0e399248ee95e4968154d127327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410c6b8328a9d8b89844d4f2a485d94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e2698a5fa518e61ccee0f948313e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c727a983fe512b02b8a0d704de6ae7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66edc21dfdbaf6d986fafc3b1f5424b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99260fdb9c6933df229f2b6f87a430332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce920a0e7bb6fc98761af0ab96bef81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ccfe6d1b67171682d3a103d14e574334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfa4c2ab996bf6aef6be2293375367335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e155ca61e39fb7a509ed6e8e0f0d09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e98f6e2c38f8829a0b7ae759075cdf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5214e9458d2f29044551dcab880afd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651627e6755186840f494f712047193339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a5874564f8ecf5482ab15a7a030a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b90d477b07de97c901c0b24494f02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae2004bf5b0c23b5323fce40f4df4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb733165ff157cb573a9d8d6407ed8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe062e958b3f68931077d995db2e6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0eb5a0ded97d8a23e52c61d307f1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e302f6378ce610128cfd73545eef3f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3790c3692c605d95c414f4268266a87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b7cc01c07239e5ea176d316f4708e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455d808b6b222158bdb27a5e04ea17a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217d43853fd3d65312813b48316772e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383c6f32451067215691f0e19dcb7a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ae3cd938f1bd840e883c56672c427352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba3e5fd86b2e50e4c0971ad68a1eb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c9432627ddc073e631cec3541c3e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8f1110c74fe419c68dd955ace32bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a691e66f35fe93c45e2747b75bc30b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc4aeb275c9018165060a21d812c24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ec888432d0701fb3bb80727783e00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dad650eb3833cf148b3da8f6eb8a84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475287eba415515a18bc35751464da3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaab8f63ef37b6d0f0039b8c602072361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d32aa706aff5c93a9b43721717ae9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86619febf493c2453c06f4c44810a33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cc7d6eb13c6a7e96bd9f60a1c9a5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f553a7b5147b73c178d4476c6990409365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ac4d9ff2ea01a65798813f3a89492366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb3c7e728aa7ab70d2b3c44939a21e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3127f2ad7b87a4ace24f77e3c8bcc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c746dc68931d31a5a6d2de029736b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6405aeb6bafab3fa784c81418e756f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb309ce7583e2c38f56895e4286465fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35f63f6111dfc5f407ebf1d1e04621372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea951d7fab8aa8e0c33cddd46312d97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ae18728f22bd0474150a79b1c64ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71a9e3380eac618883557ed296e0a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d40580278fa934342fe12facb4089376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf060f71a7b28ac0402006b9c267a20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d97ae7486a8b2c8dbcd2884e406fd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7b3dad6226ae44c1e7e899f75a71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39ca28b11d53b3aadf482beb88a43c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e5d0b6d56da405e1c8d25129a4c34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1382d289d9824acf3f8b6f1445643382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6b4f66af0bbce3802c8e1e88ffc94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf094c2158586ee159e14f4287637f8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525539c683791133a866915c58d4cee5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee0f1f4d6fcd33f58e9e35b7d2efed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050d4a58f631a26187757e357979ec3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb87971d854048ee17b8a2c4c2a3d5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcc2dbd4e62a5da09533b1a50ee5e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5021e204c1c214504eedaa9defe28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0135e751bb69ca8658aedc25e48da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b42496de562d7101b73a0e6d6daf35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83c4978ea2ac2a0a38b34e44f85f52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43124b2aa3e32a56a5b2f8618fb22332394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4da8b6a1dbbc5b0000cdc3a2e4a2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c7c45bcc1563e93228560a8bd0d6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf1460f69db84988f568524e8f3432397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb83400f59cfab634e88e51c63f94e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63004757d79ca7883304cbdc3dc0b96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e873c57548f93e9ae2508cea84d2ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c305f54f563bae010837c17fec4d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3271d87597494c0f83f1c51579515402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9808df65465f01782e81cb7d830a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129e6fb8eb74e92e036d3419e5e41b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafd4742d974fd727492661f935f96d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb890bb6bf2b4a8a9a221492fd24f280406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9ce3c8c06e72b1e6d3e5b1efe5280407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9286860eea35a46f728159a91ee88f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973a37fc005ba10cbe3ac01cd3311a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b057428b81807c9178287b2ced7e3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370944bf87cce6bc8a15738255dfe22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283b00af677b69779d774ab8bbaec25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04edebcb255b3871d0178b6eb32488e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62708cf5c08be7a24315a3119e02610d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac62b27838c65728121624ab276ad8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cff169b63865a9b58f8790a6f98dbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3390d29c85631dda2b376d3b7d6187417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8df69ddde13f1c0f30aa772e526fcc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bc3368c4abc1e826a0e8a36ec3c6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c8d1a5b81bbce22fbc2a33cedcafa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2839fef950cc56e1546458c6365e1d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae134b5027bd84c263133ca2f48d67422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcff857014ee7ce878755b5fb907eca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509e86b040242573394da40085be624424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd04b4d7b295a1447592a42e7b3490425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cac10441a1440e1745fece56d856be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9a46ed2dfa867786a0b9580085af3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69b00292c19793ffd8a2ce30a6df04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633c3352148c0edd66a7a069b3f3f32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d8e8187d43fe0b851bf71a94feca9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9c3fa4a5faad124670d05dbbc19c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ea1cc0555fd212967e13fc172f755432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98483868570e65c4c29958bee74195cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e00ecf3660bddf8c12830f4aa500f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa833052d365382deace43b8ed19bad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c5dcf43869c12a9da19c699d642e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650599ef8ff6281d45304f401b7f715437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a489613891fb0234823253c9aad64c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfd7d819cf8ad935e24f6cd06d22ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5a49b3a4d8cf19acd4430915bd039440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fe5f2d462a918f70cfc6d3d0d6eb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7b550a061d31f93bd5daf3b9f1a87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67e43b2675afe39357ec86958d9bcf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf07db1c7e089c4a4deaac027bd131444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0deaf568aeb7600a8ae43ea0579954445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610753db829e54d23809932e5d1f4a2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ee540a8a84564edb4e3891c35ba3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677212172aec89cd2e5cc602196fb8dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601657b211c9452688dcbe5eb246a98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64336e342a612f276a08e68d61e2acc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8cbda3fffee6cb7dfd0aafda27502451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b5ca1892b113b6e40d2b91acb829a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6157557a401106e474b832d88675c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4595d9a2b5a4706128d29cccb886b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b077381736beedfeec3c0496f7258c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa29c57aba8ff74dfa08c1fcd907530456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b014f7184087415bf1b14947755b1a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6a59828f0594b1224063a1ce11129458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d89644802a011a1f7f1bfbc4a23a66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9437fa79bbc3325632cb3aea286509460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6affbbc27e3fcbbdb0ef484b5e3714461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b37f6dcd329a03429ae04484143d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24336c1daa7763891e7566c4f670e96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587cf044f3d24a1f140b0bad8c884fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f20cddedad347c6b1d703fc120b29d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264d2344e29e8ed506ef4dd4d48701a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196fbad2af66f6a08d0dacc733dcccd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c579a689223f29801c180242c44761f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b8025f589fd40e8b36e7187e296f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890f8f869ae90ce06482bc306ef8df5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8595ea1838d2a7da411aa930d6052471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f24c9be20d2e7d799faba231ad69c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b7cbc936bf21c4687f0830775bb31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d66451ecda21ae5c37c519ff5f2eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da952218a21e07b95968a7d52e02c71f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca8455ca0eff3de683f819babb6f9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15659bce60bc58f2cfb6f07a718e53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9538e9585435b506bb25ee85b42f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20803d382874a2edf6e621b10238738b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcc1013fc4e79d4513ab13b0e04cd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df516f4f96696440e6d36b5d888bd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f94272efe5b60f2d44a3c416d6c42a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3d609f902b77aba7acb22084d0ecc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3aa57a93151ac0414ce480a5c9727484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeed4ce582657695122bd04e1fe38f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866221ab2a56c7a3d57cc7fb27f6626486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fc8f875224b835f7b893d2a21054d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436d1cb67dfbf6278d56f2d7e724b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021528ace622fcf2e187d44b1bced3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b498679cc96fa37202079acd12b19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e25ab594b4b1b6353cfad0d2b5c6e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fc1ba13fbdcc5fc0485dbec7a41e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b9c636e9d364b3b791785c453b11c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02ddcc292374ee8bfe263e991cbf8f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb856124716a795e92b932bfb870ab8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af14eb1a88e7d3dade497cfda419851496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b24a1c142d5e8e3cb976286343dba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129d63d732497ecb9430f87faf2351e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6536a0f68bff3ad65745f5858b654499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e9f9f409ff4a41ffb63a750c60066500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024a1189c8c15b2fe45d8981a7d5bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b721e18fdb5a53bc59ee96d6bb1caa7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5231675cf3d32b47263bbfc99d01e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cbf399f5105d19cd5ad76003c1bc8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced43ca155f6125385617856cfde1f51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5e06fc4969d11ad25223c8cc0cf5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b89d8d9ba544b1cf97b5101a795ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65de6b73478807d5c42b76061f54307508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3871c4b505cf5c098936d5eda990d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5fe13e13d433f4d9a410de34dd26b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5d8467488c433d5dc7f3ec8b27304511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca39a12cbda5abbb4c9273c09b95b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed11512bae91c53bb87ec52477ce9b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8c65c9867e59e4c4f3c5669514209514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacd193ce077374c39db21890041fba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d019353da9ca782099cb5827dd2985516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad50a9d036a38cf8c09168473cc3b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4845daf91e72966072de5215348a77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75221091a6598c9d2bac042b4380996519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52bbe90e73eaa764f6c7b570a8e48d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80ae675d8b8f87fe3ebb52336b0965521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c175eecedc3d487e2b46e2fadce6164522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939fad3b8e11287267008fa5fdc4c7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c8d76353ee29826287dcfa3375159524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c18243ed5ca378c4caaba819377192525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f683937b81ce0af989ec24adf5671e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a274d55a94088611582396453b474527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657423b06f2e05d63e8ab7f322d33cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54ffd9cdd3d33620aab49bd8e4335b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c02820e2d094dfbbd5aefc5edb495e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672336dc2afa84c3bd33785a98cd6f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8f376be6816bd40adc1a27e6f9b4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80240b6c4b3e0755ad38beec51567525533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba67874d3f3517cfc511dc295f81a27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681bbb8f3d9cbe06c21cbdefea843c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796865d78dccf1a4c373052cc3a1a61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c342320e5621c9e3cf69d2d87d401f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7ce7c3b29cbb000e2207f4fc70873538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cb04f83ea50cf6c3084177e4a8e7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285164ce77e6f54cb06e55bf43da910e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4d53df2a94e8e073aaaec9744a14e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c281d0ca75680adbbf4407d7e3e4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637468582ac5ed5d2395a53329d1f52543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b60fef91d2983b86e17748acb8a79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2585193b46dd5e59bf84421285a80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab476bdfa90e00c88b938995f2c970546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ece899b3afcbafd3de1b8112f1c37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414137b4c475bff77838af6ddd123bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0094e95eed864307745cc1f59471b33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac2c9d9ce1c9580d5c282e2d127b82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952287bc6e0cc6f5404416c8a3e8590551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fee523c43b12ab88dda85bc9aecd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f733febd5225e5be1b388ce4a5ae97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749878a0c29aaf580579b63ab0ba707554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924732967dac0dfa53e57611842bbf29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc44e423e619768d5f4c670ad618731556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9c2d7191c8132308160793f7a6d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bf27263da000d36c8bf907ded97ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305350611a33f8d3b1dff17bcd2c23e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb7e71c3ba10fd61e40b8677db0949560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8b72ae3cd9b6a87c18be5e3c86d25561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d59cd57a5fc3471404b817e00eaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ef3f24b6d0542038c6632d5ebc505563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf4ffb3a3f0d24d1fd34fa9767aadd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cbc55191aef3d19902e723430abb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773f89fa6d33e2f004ec72cbff5ce93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768f71552168974d44fd448c22ba25f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77626220b19f82e4570900aa932ba4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3065d29564a7d7f3f3ed074038e3089569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f326fa377d22d01eaff984cc550aba2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108afbf34c1ce8591128d0ab267db9e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f640c396b466267cec842dec2c3d47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cce4d087cd906907039194cc01043573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db373d8502a965ea02e20ee07fdebe7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfdeda7f1e41477da43308abcfb08f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4349870120225ce2276a908223fad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c916c0ca20ec93b8b60b069e530aff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf521666453450d68b7cf2746087fc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6a9869a91ba48e8333fb79cd908f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4f7081cead296e0da87e2834e5da0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5807a83c650bd86919714df154ee4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317477cb7d8bd646990bcdbc715171b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0aa7b46c6714003056445bfcc4938583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cd303915f3f8e01b0bac7f9db5a1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6fa9631ff6d55d37be7c2ec8af1b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cca2890bc2a53a9114585c6e8ca0be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eada38cc850f693b7a71698e6f184587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c526040eab49485b1712bac1f8ae38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51823bf4b9de01dee551ae08f0865e5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b28872cbf9e4a294d45d084393df7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1489d2f58d1af0d2317e29227506db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2868e59e2779a7b4245739948407f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01c740c9b551aaaae3547beed4c317593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be347c7f3f3f2844adb5e75a73919103594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ec3a37cdcfeaf1c460b45a7840543595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9e000fed41f2c9ae4fbc13cfdfd45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d6ad069c96a347aa73c40e2697e76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617264dde8a3edb505287587e0e47d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cf4009d314a351ee1694e5dcbda7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03ab0b191f7017d745e9976a6b2009600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0455a22eefe373afea6c3500ba68e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5192bc6672b5f2afdd0d047b255233602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91976ab6f801bbab477bdc690b5d79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79fd43f86673c9c865411f12e298be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d769431bae50a0548d10b88ad2e0116605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36636ad792a8e9e9db9c5cf0c7267e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce99917619760ed6005e5666b3641a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6182664dab9ae9792c81903fe74e9d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dd78113cb9593a9d52d8b682cae37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49563c7ad4d492081236bbd9fa4e7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c6cc439e0bd3facda7c80fa6478ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee797cdd062db3271f52127cc85fa009612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1448fcc22d2ddbf6beb7b82fd1512d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cbf3c5d85b14b8e891f012862bdfb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c8b74d5f521a4ff3002d0f72bf56b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11683f7c2c8ad0018cfc6f54276527fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb541721a19d5e427bf332a34a9bca38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2009948d5b3675b50b2f38e40113e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05f067d12a34001c7db5c33594e600619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d95ca6f83fd8a4a325818cbc111d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77ba5d9847c21763fed1fd60eb02fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0a57b9e1fd51e35e14293c04ca19b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645104ac402154bb1985c4df5a083f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625d3d07ccae5653e9d8e49146c03e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfb32ac6d19e156a03c09e34bee8e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148dd990c58f20a6f88e5b4346cc91b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e974ff47af7deea51f4c0c180c3e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877ab18389329dc295ceecebeb3c808628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9173331c1115e678e1db71652f2481d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee58307178351c299369a44d7484a7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be81c534552c042e76c3399a4aa84a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10735bf0d592cc67578160382bc46230632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0882af79421d4636d1f12bd75e14a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe7e45763a12622f350b1af8c0a76c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cd446a86f146781762d1573d56dc6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c216e03e57a4464ea4464e7c5bce8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3c7ce9e04e48771cdd5e785ad3901637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919ff537aa58754047190557b864ed6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73120b9c4fd8a93146995d5d0f285c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee6869ed650930d762ea5293e74c7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e446e1c5f5696f0b1b1e6a9697ebe1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a9117bd18c9921992b84cc84ac480642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c406241a92cbc14b188e74146f1c7ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd229af5aa5f73eddc66bc1fd4a2b4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d371b1aab6b1fae7ea31c7d3e23a991645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3e2006d50a84bf345fc68f7c21da6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881051d0b786dcfc44fd91659f7b219647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77959f5945cc47279878328ef57508a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d123e44aa67ac148aa8f42485f7d49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ebb7702667eaa3143c8ae77a6f5a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc781384f1816b99336c8e308d3e85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f3ac14260d209fd5ea193dbb73b34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c67c9bc2f0797c0a4db17c17a2a1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86877591b0e208ddd713bb08346df3bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0006631eee4af25416329c0b7cde235655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e84fdb90f999c017f5c86c529e0cdb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1463e2b2857f765daa13e917fd45521657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194243a47aae0b0618be30e9cf2ec718658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478895d1af1311a8330fdabc033c937f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87563434690c777f854e19330733c190660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafa7b1ebe617fd59794208d47be910661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7727c52722e02b181c1205217d1a1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10296979adf22a1c0fdc10e9842bec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cb75ba3f49808f435ae739fd8f32b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27744485e57305242ab4a11736f171d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db83a38829ec1fec417e64f2e420cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37827e7f1403bdfe621198d828014962667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0224f50a4b3a071b3ca4e2dee6d13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9ba50177b540f14b0a5c337165d7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d86dbfa1d579983351fcd44578694670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a114c0b2624becc9370c2c6f7de950671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841f1d795a6f908999194c1efd8299b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18787801658ca6df7511f9d65cf358673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc13becfdb491d8f44228120240b24e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55ea00e3fa3f610d41d4a55443d2d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9fa772176c8f24c1edfc4bdca35a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2e67c633b0628386ff5f93f46f99a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d82c8d54cc4530a0b7cd0bb8b7dcc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de75c0a4c1cc83664b3d1563692129f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb049c0b286624ce4c9265d073b4f8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55240409d88b6f1778505d33aef82ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294df44c8281ba7c090187fc6b40d670682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e15216adbd3b6e408cd558d2e5bcb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b38b28f6ee0f7b972e57b4a6cfe4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e772b7b11dfbcb0cdc6aa7c6488554685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df79b591cb0bcb0fa7c47b0010be5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c27031bbea9614cfdb7db5bd7f179687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc14d37cfe5d3e0b0f50af0bdf582c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b491615c81b49971dcc1294e7cc1111689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3d07fc9e109c50484c514481d29cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7e55edd517d8ccff5f99e128e0e28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160181eff3d1a9b5a2bb5c42bff0443692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4f211c0a67b4c134104627469d72f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a92f3ccd957a0223de027a4fcb947f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092ce942b09d2369e5d5d85d4286c12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc299beb8f8d99536bcb92f5229d1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2107ae5d1a64813e009d7b9f9fa37eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce610efe43ec8094ef5794f09e340f1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5661049855c05350d12fb0e1ffb7198699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2041e0505e64b982afb7230e9e9375700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cafde20a4aa6534c188f5fa0fdc782701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359f60554e315f70a060aec787ec58a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18541794c78ef13ec2f5670415bfcd41703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd333547e29d895be06c4398f8cd1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffbde0f0703370f509ad492134439c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969736f8a9605ea0bd7b738d0b46d864706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc9ce7068a781a475621a3a59ecf23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44b462191c75e20515b7fb8405991a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b8009001c18441e9a57f3a9809835709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941db0a696bbdf1ea95686deab05bca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7a91ef102c07f94d1b94057269536711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9817c0e0e7cd82630c46ceee085dc6e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e62b256051600a798794ccaad0c9f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12427ce302ed7a4fd517d62a89e46f6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a35ff1cd1be543a6579ca0927dfb8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620b52ddcb9f43a8367e1f5f0077f29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ab881a66009ead5c65a7d7a31b0e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ace23a454cd148552a6a653d425ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6026113d1611b7503339f43ecc4c07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b152e4558f81365f3b5894829cd1d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43108c999d5eb33353e6796bebdb451d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35fa0d45007018baabd6bd8f3941c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35d179c777d1e4baa759ab8223b546723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d42e3ed23807f14fa2c9cdcf00964e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42408226ff43d4673342f94a5bb752da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672de34c9746f90df597913693bf166d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc468e91bdbaa0cea69bf3e6ab77c52a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55304af21b7eb7c768a3cd0011ba1863728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc880fe9ff2d294a2577f893d1fe2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223ed319356716733c25559a93b318a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fdd8a8dc6ab33e90107f0c40a57aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77cbb6d22411166a27a52a5141d094732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343720d1075d98d0fd796809b1848db5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d928ac3dd2704fd1de66996edc11f6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0fb33ea545f44b673fe9806317a1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356295a6f898bfcbf228245d9654ff8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de400cd76ecc27ffd9f83aed60fc046c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e2f62b39cf8a88d42825f8e2d8a78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1751a99c2e5446b97a916f62b151edd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eef9cfb886ea109046e8890c6d73b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572d6c0e0397e5cdd3320d7a1bd50fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10853864c6b2f07f38be7082126e6857742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66921e1a6552c30ec1099ff394137f4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5029633bdac0b485522c596097a5607744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b3c91ba295e68f4be913361899463745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42907d4e84ee935b45da2a1fe27656a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9144f2b6aa98963967bb943aecbf9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412b10d9a1072d0575901948a0874aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448362642a63039001044b277447f381749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b22ec1a086c878c35310c57b26690f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817ec491b73cdb8e001894e22ad6940751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1766a4509e638e7e266ccf6f89e03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b266ba46d0602e3403d871922cb3df3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874f10e696019cd87c433427fcd9082754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470755ce174d508890cf8c374c3b3df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9064d0e2b018c3dff6b41d75ae32d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009977cd2dee9c481cce97b8a7e04c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480c4b6d1a89b21fa785b574fec6463758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520257dbeace2d6badc13a8631ecb0c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>