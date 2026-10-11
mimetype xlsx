--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d900491918da9adc0dd6588a1a88f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656b2612e590a05292a3c27ab083fc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7a6f21577798a6ac85d34ca404b7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09ab738963a451bd36c6f4ac976bd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafbe96a50efbea3a33b0b14ca78af55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dd6f8c55f8f855533a91f503f2a596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e0f6ec01de9481d95f17c1efcc2527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a6a5fe5d5477431565ceb220ed9038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e5e803f72148d8ab1a2a9f5b485279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581db749a481643e7df7c887e9840b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7d53327bebbd891d7afc6880fa42411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2797543c4b45e76a7f0323c22d5fa4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb253a1d23d59e1866b9955928f889113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89386077a6808c1615e365d5d0ff5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b00f4046765cb8763f260fb09ce87815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f917095d2d739ab9ba46f6ef4ecdfe016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b029e81c0f8aa2a2ec58e5f8f0935c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c857c02ccbee856ec08993c073a4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15680425d46177d52194605805458f9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4530d3713804e8241420d7e741997d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1d22a07a2a96cddcdca3e598ca5c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49756c67341811bbd2481c43091b0aae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5bca27631a893712d4e3c60ffaf623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03408e77a53a061fb4250898559562524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c2a00be0a6f798559ad7d87eccc1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a310e1c0b54085eb4cadf0f22d0f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20394762d38cea0794f7bf7fe1b9bafa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4766a81310ac656acce8361493e56d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53797d1e0f562b5c5bfc9cd11718c6a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce6d8eb4a84e66bf88fb9124c7d39630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095499264b7933a70572c4a4e4f12c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c904527f53c3e3950f21bd9f9ab0d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc703dc4f4e7c200ac05fc5f2287512933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70612955d7c443082ad75c4523d9e7df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157a85401b9bc9a6043832f4e18a12935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bd38bca9fc28af03c0cd7a574660136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458013753eb9df048937adb72841ef337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1154d6750056a56324041921ad5b6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21fa7e1bd81bc828a975c0ff438fcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad01137bdce2b564f8d5d513bba48e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e23a4c564b73b7230075c507429b2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974f5a34a4ec97c85837691d702893942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a0b43de2456171d4caf3b9d4ef0b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fbb6d63f4847cc9ab6ae8bc42554344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1956f6dddd477f1e133545212b35cff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d23289b4474eefec5f1c0ce0e0865c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe1a12b5835a8b181b4a93198c81a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce118ad3479b0dcbd42b81eff8abd3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7e8f00154c8ed8647fdf983f7549949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43514b8e671c14a483e1eb109de6a31f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fca41b1e0e08ff7ba82337a0ce00251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fad807cc39d8252e3f1e1b43065b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433d65a0063910e2254737f2e486f5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8deb97256142035ab6773a9110da1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00adfd83d56a840c6c9b838fdde265155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adb02d3e688a5022f14b65613346ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be6c1a6d489cf71fccc623fdf26a1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd056f56d41141d0a6ba515feebcfe2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f88b5461042fac93a1eb26450c99fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d0b60d02158ac2c0ce6336c58dd1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1cf5d544067061d260efb871c177961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abeedb2cf7d8094a7842f5204b694962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6b5ab64c0b52ea3e8de69339589e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ee6d83fee07ee57712d14f3862ca964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e57928c23ca5f26dcd1a5f104119365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad941bdb29a8d0034623165ec3e26c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce670dee09fdbf6fe208ecd17674c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc04ed09c4d8ca0481fce45724cc37268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72d6a7314826319a0eca58d024ed1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebfa03e3a4ef1243523947a4ba1cd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699cc6aedcb54c5b62a3407b1fc1eb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eab63917ec9988395836c3e15510ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6ca3d83d30af6cdcadf73c8bbe67473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2509252ff2cfd14ec9849a58ac31bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d135a63a1a8111f4e04a626b07b8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456704589b70fd833cff876f49f3f9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33286b0e41b81220c90cda32f0f1e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11002e3c9c5358a44247d7656410671578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411f9e1221da6364c66c8970918bc3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45216cf7315e44dbbb1b11eaabc2ddcf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f43a433df9b0c5293340f28f6864b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518825d3763fa301d32707dce40d1fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5205ff2b9551641b4bc4400118aa283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9184a0063e373771f26da439c751284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b292c5ea231bbe58c44274e5c43ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e6fb2ef26e9e8d3b1464ae13d3be386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30810f9fa4156bae9e2746e25abb8ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d94034fda318b4b61c7a25e4184fdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95bb459f116fbda2d8e4e74ed7b2cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21216b8c7b99378593c5559b83b5ed2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e245ea3128f9fefc2e327e6393e44d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a182d3540b6259abc8608b3f5bc1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beab2d214aa14ee9da1e22c572356d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294a6317c7b20bf20ced346e9b0a00294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604bdcc6fc9d5c0d3e32803d500b7ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9a75aa16d58093a6850d1944f1d7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d15211c8c4ae7ec63b32228266089397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b14a505e6e981a4ecdfd49c30cc6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8eb25db6f8cb52c5ef06005c6fe8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b230906190a93119d1976c17ba925e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9993e6d8a115f3b1f6497aae59c45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda6e3ebfc1e87c73bb8f4c528041a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63595cecac771748efbc2d0973796c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e8dbc53976a7343c4548ec3fdd8de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaf61c82def33764c0bdc7516839ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7894ce2f8fc808612854e278ee6a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e930bd425ae467de794ce442580bf32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f668fb33444fe175fd8cac776829b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5e613488d6d4edf7c36f853015ab5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638f2cca15cd159ab21789d40fef9cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510ca8d68e9b35cdb9e350866508bc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4b84a26d56190e71b9d23fc4b42ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb957a16a5663a0c16eb88d503fea19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52cd71d4487016cfefad244fed3717114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5ebbf7b12924dba9e5c3d8be030b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae603381fbbe8778fed8678a3127bf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a20cd40c642f7f1c546b0f1ff8c94c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92614d208f32378ef641743c2a69e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0183709d9f1ef7443e4a57fc7b57b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59bdf5cb4b3e4869697f5136c0df4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233e7d92b9a04c0c336c86b868093d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560cb00b46f251b51247ea6d48c9ac2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5716f82a0ab1ebabea42cd92fbc7678123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e3723fe0ccb3bb956420a6864e2f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b69665647005ca06986a4052e28a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc60faeab8c59e62fac7334b5b1be9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f88e7782d207926a55fa0ffaab171127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08774576efdb25c71e35aeb105119c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d13f74b51ae6a10f60bbfd95e36935129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca016f56e54b414cf0413dae0a23339d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf60f6e11b9dcc07ba40f6373a990d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05a8da2bfc107657fdef06dc551dea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48eeb362af23b7586951f9ee374818133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17df9268c74ede38f2d64050cba9664134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219b896ab97a545a3a7e69a7e2e9956135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b46d09f886590c05a617b2969b6516136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd0804631aa7f32995a89b5028228e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8932669a1e95775e4cff93de5692e4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531659e361ecdc6285874aae75531312139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56f47584d63eb3d1826766922f2a71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c128fbafa622330541a3b7db50cbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a763e4620d3aab8a5a3a1478eb23fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd5fd637a2654fced59cb0aac2e598143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f37dd8f717e1e9b7f9214a5705476144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a5153b0b42e63fc0c3a516fd12938145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad2c10d7ca994557c086a42e3a8f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbfb947415a3122ef49f855cf39181147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e61d66331b0a7659f04c8bfdd8df3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25279ee9d98594619a3c3605da6332149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6191faa0fdf78ab3be750a0c31022c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb57d60dff8345747b2013ab22a2d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac416646daa107d0e2c495d4b0c4db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23350a5e1ab3a2418655c9532878ea86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf16aefcf2cab1f9470817911793c13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842b7afd59c482af2f4beb9b9ac9c39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a40f3ca71f7cb302ad66145ac5dcd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68e9c09d975b438b2878473c1a94c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2ff85ff7544b97e535e1ca8815ed7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95b8a8097c63601b7bd24dcff8bfe1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e58482125cf05533a5e55ceb57926c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833004a7445aa4e951bc9e5035956d08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f42cd45734880d93891c4b09211b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e02165e748342b6580ead63533775163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c4fed4bd02d129d840f837b8c6c46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88309c0fb6903058bfb6c71720e4e82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ee669a9bdb05f1039a722cfa49c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0b9b5d1ea15f6308b67dd3ae04a7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc404bb3186d49d43eac141d536f4a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9259f8ebfb2d5b6ad86748c299b7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d1b110fff4b3ae65e03933bf3c0f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba011099f5a4495deeedfff6b48053171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11709aab8bfc7691fded6c185ef3945172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655fdf1a54e6627844445e0d57d0a5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723f9fa4bf1ac9b322af56413f3d4aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc318d56abb698ac9a424f067dbd2b3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8d8471776422e47e5bba8a8aa2ba2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb82ce417b2d63e829ddc836ec42ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448fbcf7c905c0e6d3541dcaf9079f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7e8ca7f8f4fcae0b3e3372e29073a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471581ec07f132dddde7d65f3670f4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eed112ba16e965a9efcab9c4156ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c7ea87ee96315e5b6954826258fda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52170a1df7a0a56d0dd9698f2d960c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac795412631053d806faec98a0b015184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72e0a7b8b988bf13038d79e009e425185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa70020a0555345ae3436cb398f623186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb57d904a7056c109da6db2595173cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a619ce3443ea785c5455ee649213876188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee5b2d46353bb289d84de44996d497189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe69ca989618d472419f353bcf3ca5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621e71dc6fff7ae6815e99f6469935f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c0e735891bdf90eec0b12e5271819192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4477fe3d845d7d44d4f6a4890b383193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f430b0fffef295650f8466cab9d809194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca324f0eb268cb78ec481c8497925389195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6a8b6c1d75c12b0e8f4b7b40c8af3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a40f3c1c3da9900f3544f50e58f55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae63988a27f95488f5931e9b19df06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b03e302bbb57615b68f2eab594357199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b12e5c0b66a7e3aaac1a37bb3c1928200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80283ed5db81eef3fb5754ad646786ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be17567a962aedbbef3de47cb831eaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1e9d57e05957f0aba3b58a7e3ddf0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d3a39c51cb89054f7408ebe4ea7ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f22d1ed193555b70a9fae7ff0fbf6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d202aa57558b085af87b8b594bf6681206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783c06b281a07eb4e11c0903d78e5ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b58dee017b24b0d185f058899f46d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09163fa19efde001436b10aa02b0aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5f8c17fe776539e5defca0c660398210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c595acb06d977fabd2044e8b1ea90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31f5a4b14c7a38fd08f65390e7d408212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9eb6107485b97c645bee064a7ee90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fffe233b0477288c91e9086b3643b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfbc2ef7713e5354fbee3a8a22f8f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ac83aa6d8fb477de39145971a9986216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017b2bbd52cb8d38658331eac79ea3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea0d31b81936bddeaff05d50cb8f47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de94e740467295c70a6c8b415682de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a8d2012eb84c908cf46e6ab3606d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395adc47cb1b9027e4635bb14a34daf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd786f52b444fe3e7578400bd904af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52c5dcd3ec363af4ef961d4ede6bfe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f6fa36d4db9098d31952bc8d0916a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c3ca05b04ffe3168ca05fb626e888225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf99fb61960d0a1e1e08fe17de2a4d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d788a4a22c9834c1579ac7bfbe1adc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4c1a8e288273169d93f2bb03367c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc2593af2fad10ca4fcf4b7708b6be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b846bc55a1649de7b05b2e28697396230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c931e4421184a1a769ef6188ec0c93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbedc5cc6d13aa49e5d1dfea17bb11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9e62f3603c55b1b57543ebb9e947a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc6709cd918bc96712ce5813b1d2e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b8cd883e54c7a3cb04db839b787f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d6b746e330c223d9627bddc8340b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a07580dd9e90c77f0ac3c5f99387c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41165e0695bfc2860790519079bafd3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487776515abe4d654284f7b5a262c13f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94148db3248893212470b7f8d776d70e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e50c858578b756b4c1005a46ba59a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d27b31dacf0dce548c90045b5edb46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ee5e02d22ce3be6583b5c8d693fb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02b9e399a472ffcb3916ea0954dc3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed86c4f43aff28ea5343b4c785ad5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367fa24e1e629916dfca3bbbb1594ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e0c61703685c6143e8629bc90ff8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ed47f5e71cc233832858515cd6f64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271827041d57d2a4151c5f503a4c1ea0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c584804a5258810d621d5a48e9efa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee33709996c8bd2e92e2c7c51294da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaeaf2aafa6788abea0a63e61563a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062c7ff71f3f458922d6460774cb581253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d41797b930b2fb1629f7283d16f9ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846b07164b5be8c893b142ede0a95a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47667eea59a6da5d9f01340321f8d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dfebd852c3f61f0389e24a72ddc53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbd59e2ae54f3562b41b88ab745dad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb247c63b0d394c108de75a4bed3ed7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac0e1404f83b319d852b644ec4bf81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101239388cbd324085cddc8d9360f4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5e867d31af91e064e5a7ffa3947e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c6a23e5d6ef77d3b3c0d95a1221d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420bdf7fdbbe567c13b63acf5c705e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f9dc28f81761fbf25b21a8612905b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403e1a76cc0e5ba956faf02d63ad0db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9c27c239092c8bc7be23abdc23110267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9f98e2946a8112b5be558d96e70d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265c1e12dd4138692ab9d3c4bc65417269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d0f8413cf013ca96744c8c4926dee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a888564a3d67d827e518584cd74ad7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2a384891cf1e8aace5ae2a03a3532272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450063a4aeab85b0acbc70507db49ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399da55fc93957d5c16871b2f2d420f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7c06a60b7e6fde7acdb82f500709b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f8b57ea2264b08de6db768a7f5170276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a775f6916279047656959621c312a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370997a202be47ba3786632b4b56569278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaca5839d86c7b0c68cdfab218be67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe63d63a3b59d5297df8b11760af7c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099db6d74e2bcf657e9a2b9705d54fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d60886c46f9c83296a44f4134bb62a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e43c4ee55c9128fa63dc40d8bce069283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d83d5431ebe7fc06ccb2bbd2ddd76b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cde5246620bf5eac915926833df1a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41932ca0b352fc943fd58ea475f0bc13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb199fa693b777964e7386cb5bc50957287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe3d7da16a1bf29943c34ab93dcba9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51481567d2a1fffe3864f305b0248e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300fb1ad929d7b0a6fc20d2d50a3728290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf111ec7bc81efd90fe2ecf5e505392291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4f9571cecec5ab23bc44bf3f7e8d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eac95922520c24d6a81e65b459d070293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a596c9a868ab703252d7371887f97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bef734fc90fdf5c8df50aa62baa4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f04290e764470892845c868dfd1c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9ac100765c026da6a444a1f65aabe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277df3ae91d68bb64d6917dfe6dd390e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bf9419c22c8593c05d7164808bddc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808f52e8118fe159b144e2833ff25f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5013c7dcf0b656b03c7b40f8d952e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4315de605c194328e5c113e0fb610c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322afd33122e2bfa832485e0a5f1521e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7208ac1b8a1f90ac53956beaf9a7f28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182994c10359e6b8856d60af54cecbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b69f953d782b48071430e35a13cc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fa8387e0651924066f744412c0c76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abad0e1b3965cdb9791688333fa5655308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438e60edd567d1eed2ac1ab35801155309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd27f0335de457fae8a5b619fc90af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59860f5e82e3ad30df74ce76c2f55f33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442039cbfcd810f1202151bf9f05a415312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f8d228814ff7ecdd780907e06cbb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f20588c3be77141e61c0e34abb6a70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079844bd0dde608b7bc4ea4a6574172e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886095806199f0013f502dc3a691229316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d498acec69ebe00d178181ad785137317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147e3c6a5013d4857167b1e22b27c3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e6d64463420c72f2339d64540a9e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276ade3cbf1929035b209197ccdbf2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811d352cd7b4290bcc21cb9a3518636321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614cc2c85a2292113516d04f8dde897322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40829d495edbb7c0768bbfc4bcbd6e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e8111c90cb991bef20e28bbd1e34a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c48c9c3179145c8e719d83a0d7c414325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464ff9b4501882ae71b29b2caf4f845326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0a1fe8d915946fbde59a0cd9b30a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953026e9fa9fd459f44fec48639a7e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecf04a5a5e356ad386251e141d3237329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2d2729a93a8c0c338fff37f972b20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a4b3e4bde925f5e864b63590c842f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845d02c4fa3e352c572d7929f8cdddc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4693c511173a613e99db6976711462333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414d7a053568fb917c588255b13b31b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff5a7d91ee0b0f61ce5effd67e9836335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b8496dd86c7dfa7cd020c736c788f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87632f1b7c09d0352189f19f3e004ed7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72472b5d749c0408e947fc07e3bbd1ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ae1041912207f08e3f116e2db45f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5445e303635a3f6b38383ab45b2fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7738f9e9a6991e45996da590c25a79d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bfba0659963ebb94f8f744b097c6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8592daf24dca69247c93db93d3e6995343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880106adc34123debfa8b37bd0e18575344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d7a8b109f364f6a1f0c9f810c284c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66726a2208b87cecb932dba5c48374aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be428d431105fb8399012b6393c12b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5fd658e9e88feee4c6eff3b53de22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385ad36cc7ed2e85f639e66a580ac09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f62bf987e0f4b002e6b048116826db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b943b084b6f39918871e12eb0e50e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e105218cd21a30c727829ac5c4ffa36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a8864375b4398e5572ccf3287d7ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a371c5192e82f32e3fab88b8fa782354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dc8431d873727d8928bde5a284d72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8f4d24492d2559a9c1788235b1de1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55477b0f6b077a95fb42751f1512d099357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eed00a108a2895f66ac3ef4f73a185358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb275a5cd84c94646214548e411bcff2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a0c2b179e0587300d815c311f9e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962256b25328f797823a17ec8bd664b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15071c841bbc5452e317007d244d51b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378031514a72d32e1c395ed352414abc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dc19e13d0cd249669b65959c96175364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ab6f19828e27cdb50b051dbfd64df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958cdf5a73c5d6e026a66e2fc95d7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be6148215ec85a9abbc42921e541ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41319379bbc6bab09e949652d76628368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a6a829e422744d6c36faafe9bae66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daef6db1665f8e85fbb19f884061c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5c0afdede14d998a783f9a869f0f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aac0564e84d15125cb44d53c118431372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52922ecd80ebb5351c01a5db8cceb475373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b89b1bb9ae09c9892f801f2e4b9de5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd72f8b897c19392b5c155d58b9adb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882997ee2002ebcbff97a64f29fbcbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227ec7e11a17b58a004efa05590a9f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821c6da1af709ed97aa3f9e821ef6ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81137237d7b4f82c9e6e1c090911be4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804eaeff4790284d6df364e3571d94b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e0ee359d1fc1ccf87dbf84bae9bad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5c2d5c0cc4e0069677b33b2434a8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d7f3f58eb6bfca224d6aff8018558383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f057eb2d19ad8ebb193cde95048bf4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b090e377730b6209f5a24f9bef8979e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd044ca55138361742e845df685279386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde597fa859d44eab135d8e65baaa61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5e805fe7d7a082bbb5dbe997930a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e37aa90cc05ec0c2b6e7d4147d3b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff2ceab78d760040988777d0d92003390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4c45fb8290ee26d689dc3e98d7cc8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1359c3297fa64f6d87aa3077ad321392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b117f50262c10363b033109d74f1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9a722653fd662861f622bd2b13ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c152743b793a326bdd7fbeb65dc905395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2a63ce3f218216ac5fb8e0e0ae052396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd02559a7100df45b7fb7da97564f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c360f7ec379e63d0cf1d645cd83791398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceea030e3163ec1c4ce57436c32a832399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8c9f6e7b0962e802d174066462c5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad9b27e2e34125a2183e6057c4d7b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dcadda6ff52abbcd95cf85e286de5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576a2ffb5ee3d713788c129e5ec60a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de472cca700929fc1d786ef8795c681a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1310677161f78b329a97653a2ba0dc6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45ac438294782ce880f4cc540692f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f80f11d4a867ecded28edfd302ab2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebbc03553770b4cdb815cb035f5ff4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb580df013939abc7b6f463fa103137409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc66efb9d403ac942701eb73e885bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3733201f25fcd995cf906abef3ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f5770e7ad35bb5180c1ffaa7168a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251da736b7dd9b9df47b354157932bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3d3e4fe92ee15928c9dbb6e3829a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc22c70e229270c2c975f6c742e6813415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72eab6f93eef71e300ae3e1529bd56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984143cbfa118b06cbce44299063b3ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2637bb941566ca4dceacc2963262e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863d3e3525d689b1806046d2b9aaa5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c436f345337cacfeac693dd0bac43c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8cd702ed4cce8e7156111e015e180421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c2c2be371aa28e2583b2280249b1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac298b21845b5d66c382909389a4c0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ea71bfdd079eaa5dac70cb451afd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf852b1e67faff68853ce76cc903c76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60a960121f8bc38d6280762d471dfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae47d099200c07722e389f4ce41700f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a52db5bdb1bbe19a7202c052247a8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1528c13a439bb66d8be59dd14026e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e597685d79a7785041500ee8dcd6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427027e8f5887b544bf2c9b50db60f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9bec5a7804779f9180b4529e3373e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd5a34c2ccd1289b3643186366c43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364326aa6bbf2b02149659361e2733c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e9cda51c8b238bd28e461f9fdf9ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc8e3debcd3a2bcc60aff7b2ddfc8b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee5ddcd2edda93db49e89f96bb64c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a0039222f221dd8f0ad8adae71f18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892464cef433bf3ecfafb6afd52e271439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7690aff422232aff542245c3e77f65440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689a274a26402452a7f6ff7891e9204441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be834ed13e21ef378a43d1307b7006c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b75304b4351caa5094720672672a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd3e130fd1850a7d293d42712bca36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702bc7f14106ec6998d7af4319adf4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28b49b183859886b7b0df4d2e06283446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf57e79172d4a0dd92b015211f70163447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1315cec96cdbc0fa4b686c630b3111448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e64aedf5068a9e85954a91f3ed056b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5a9506f4191b5d7542c0b354e2b4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186d9f63beab14b892d1c7864509105451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b352131fa9634621a1334f98ff2d15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab1d31d0dfd880ca8d322fbf1341ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1289605db5b9e1150148eddde681f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f9440fa365b9a95f9ed3ee408028c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a748b2a5c3d0fd567b5cc46d9cc5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb56337843183211048baf610be27a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f048893fccd3e84d20463fe09c0f6f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93fea7d7fd2a59335c24875d67e025459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340277b293c7e30f68d8fd6fd3ca34d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868075ab7bd4bdfe3ae610fdb27ab9ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b199080b00233bc947b9b89322ab5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc17cff5c54bad121f0f7e10c47040463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbe44b91daaeededa3178ed56793dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1925afde077b2072f387ac2522ca6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aec744c9a4c6ddf0302b9c09ec0da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e602aef3374fc25841c3aa9b463ce5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0670ec86367b445189956c70b33ffd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426095999c8ba3e4f40bc2c67caf1ca9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f11fac186b23ce75cd5e8125bf45b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaea84ff690a1390eb7b734ab9362e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcca5eec0638c85d23fa002f4840c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a3e18590410e224379874a5d837b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a366485d6547af073b1c777997d7359474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440d195afdde19d52640e07202d793f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5dc1223620cd86eeed78c41d00b1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b83792171237c7a35e8843b838bd6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560a2033901806cc75f26737fc3345d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab683f4834a6f6cc4a397d12e323bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea4af15ab4a74dbe8010ef80f95483480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149255d69556522e35a92cc40673dcc5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd06ebf26cb381443bc84d4d835773c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be736ca5d4381d8058469cd7dc0383ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fe6164994215b5369a87631ea208b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4918b0e30a3d9fe01c8c3bc8c2a94e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a30b4e91fd3aba41a49d5e8e50922e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9140274f23adecbb5007d604dd40fab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5369883ae06bd1a740aedafbfa722488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2247935f1ddbf7525fefde0d19d28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7639a5645a1761afcd5d04781c95d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bf9743a69e29da1876062de0bd8ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d7fa34bfa6391f3e348d11fe338bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cea7c997699df8283429cfd96d7619493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a4901a508e8def9330ed3ad014c22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1f1fa8bc4ff287a536266ee7ad352495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899dd3816d04a344a0105f28d4f5f38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105bed144ff0e94ebcb6d9deb9304c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82d03639d09088080bfddb0bf90a91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddc5cd73fb366c7a80222ef599b36c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4ac649a3d84b17e17982aa8482d41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89495c61b8f017d233b36af5ded41d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2129089da5a6dd347ab50e788a8b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bde01fde0c9160645fb0fb6e23a1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33c4f01bbd525ed5f04f536f3193fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eea907aeb8fbe786c84f31e27bcb69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c755e44c47e97d8ce0c1899d1cbcca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277999a517ad18bd182bdc8d9dda122507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398aa347ef426af1f709d1c779f39d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e79c4fb27c1a4b4e02495ae45aee9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ae05940f32c621e825c38d1cc127a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cecebb70a4c835a4c29385298c756f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0744bd28c3b63bae4985890867e6cb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8f8c488d453e1e96bef800f5a4bcf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555440cfe77aeeb76ef0887cb8ec719514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef7c32cb2de85a7d81e32313c11f9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a129840a96a10969bbdc0724eb1df7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e97683a56c6b925aa6fa0a27dd305c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a288c1c59418dadf47536bbb5700fea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8b3b39921fe1c7bf7ff6854ec588c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e455b7081ccbb65e9524baa44ee94f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a3b6e7f98162539b74651b819d4bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9984a7daa9384ae1d5b7b608224ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf8cbb5aa960f73d58145136f9eb30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5401663d7772e953e9f14675a8bb5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00402cf7e345a5f73e90a5c23bcec5ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92100133e6606c15529b439f7a44af9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed0796a74a7e9fe9218bbfa36ad450527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42255c318d2b77b2fda8e69da11d7008528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd743269296bd044987b9eeb7e588dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510488bf9a22101fc4541725c9d1cf4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c666d26fca62877e0453ea0191972b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9127f75d202bbafab8db137eb8b54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd3d090c05c20248ee6c2b885d3683533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d40c710a0c9f4c0e03dfc8f1b84be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92b234051a6dd0b891e725dfafed55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319265ffb9f9a6e40bc70dafb7c9e3ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff977ebe03f86e5017bc98c15b664ba8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66380ea48e47dbc06365ace53886da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aac09c6261e67af435a578a813f5ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea123a093707ffe32dbe28f3056d3a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d721093c3b2b102a925647289c830541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef78c0d3990a21e3b94e0b5ec479e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eea11eade37cce0dadd62629fb5775543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43968382fb277b8e479e3dc69a460990544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6a0426a9f3ecf8aa25f07cc212708545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcb7933057740d772b0f6ba2c8823f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e4fbfb0bd275ccf3a91e5b5cd0314547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c869c99642f826ece328d34c928101548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bfd599cbd5ff9d55e90e19a292cb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6be486d9be1f2a737d49179801ac5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ecf51cf197f6b86f0fc62559393c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02470ab683fc3cd68836304244db6b0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663e269f2ea6c0f3a6665b994e3b34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cf5abd4d8e9d7494e57b6f581ec80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115afeddda206df773b10cff69a1dc58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c51fb33834803cc5c63655384e790556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd001c272ef0ae0b2f08e4aa80ac68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957931559f8d2963d06493c98acfc0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d82cb4412096d9b8a15983c920854559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce34794d6846cd9a7972e2c4c17df7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e17962c16b596fcfb6c85523f39df9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc266a43ccaadb4ac414b88c31582c6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42760fbbe976038490404fd52958b7e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639fca43ce6cc7e059068cfc149a718564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945a1fa64644b251408e2c8a7ada1b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7337f01ff290991f7e3f3b218e6f0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a229a78eeb2a1551e4db5abee50de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdff52d6e181a70693b80072311a189568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0d024f6df32aba487ee8fdb5d4386569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1ef570dea1eb03030ddc652cfd24e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24924db82594a2a09aacbc0a6c5e8961571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a02c9c94fe8df43a52f02447ba4b5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bf451f8e089caa8480a4725ee369c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef47c8b99f04fc7938c5927f999ec2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331ae088a75fc96ffdbdf635838c5a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7f26ede8fea912bd9eb309d928139576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48554b3b097d5768fac8e5e4d8d563577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe006af869aa05beff2962f1216a98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800dd5487af6b17cd741dbc0c7b54c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ab13d9e16b97ada6ca9e58fe6ebf4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce317524ec0f9fb3dfbbe797b8751581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78fd2d30a02b92ede13d082c65765c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714c34dae8904d0076bf44f11226a0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7ea72ad36d10e6fd769660c595fbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cd64c4b90e994b6c63aa2ec8c3394585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234eb8d5fed11e7609fa7dbcf9d3989586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93054f2fbb44ccfc745c62a4564966d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b19e19250aacfd3253ae08a0cfce8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc03f68147d59a1ee5ede7d4f25043589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acecbe62441f8cf2ae1440b254c4d77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1781b9f568ca82947b8d26880d35fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2c8cf5fc329a647ea76b5b15b1940592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e6b335b56d803a67eceab75605de8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0493fd6c49c742a125d87b70e7d283d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992e9a7778d42db5dc43decabb706e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d2d1ddd387102c43a7c5abb47435596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaba40ccc4737a5d45fe6e31ccf250597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10000d675e3ea3badba7d63e30fb585f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30423fed36f08ac5deb8c9ddb44fad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98a34e44f779939ce0005c150f89f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fa97cb7fa4939dec5c8a901d8e54b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059012035fb20c09c8a3bdc73c368db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf10e8f23602c0f0f2c18667fbb1d12603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef7f00eab3aa700b1367ab6cea37d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400c2a863a3d127f004b751addbcfe4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cd7f1dd2819120f1c74fc7f0db50b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55133c0641e6c782a352d58d8a3e90e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47e4b0f01d04a50189279b34c43285608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3863cc41c368f86434e2889f86bc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd62b92b3d8421e0fe1f22bfacd4c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc84e85b88df528f7d54b8f3c388fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96205bc38e7d8c5828dd06dc7521f3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb9c6b9e638378d900a6d3b713bc83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b5432d7a931160448b88865d715b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebfe51d47378d88aafab57bd89c0e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212c96ce1dfe67b14cba9d25ce829d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04d6c965b5c3ba5c5126cf4baf6b83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f12f92910509050cd157340fba800f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c1062c422e279d722f70a2b4f9aee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf28bb66a131fb64c28d9db38893be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583454cb24c87d53ca558e21cdb4d64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3ca4a101e4eb0e5ae3084d1091139622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0455e5d4dc89cba31054c1ac81ced05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b8bb8b34dbbba0180578952954fe9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e8dbfd737f1ce3c4d43655550b11b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcda8b57087b426c83fc402588ba1fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef5597fad79b45f7f4aae4d344c69f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36d0e78c6f4c9863a03de3a2cb6495628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c40d10b84fee38d22a154f00db6bca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e895fe8383e3d0375394cb75364a9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07a99b52b5bdbfcdcb952899258be6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28559575c7e4f37597001a7768237668632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fe1199741013d8cba8423815d1a24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63ea9e3742a8abe5fc2bb9317c91b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24621de641a2a0d2e75320c378035e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155092f16956590c98dd21f785d0910636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8b49ab666c83285708c356b11b42a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43799bb24dd7d8c0ec7216470b5cdc6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25898412a56b5bdc7e9b7da7fb506d0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c9bf7af69900d10ea922711d4cfc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5962c0062c348e79ada72cff14492641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670abd40626acce26ac9364d8ac7d22e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fc5fc47ae8e1652bb972918694e00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc11ae84f2a7093dfefdbd8c888e18a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50fc95006d19a4470eaa873048d735645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6f315f1011664db428543323d91e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c005993faf74607fe847c97f459008647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a70ecdf9fba20636875f4cb8db8c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91995aa79c64ef83790627372ffd5db6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafbb717c6c19f14c0301f48ee6cdfd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383d15a488c0f7734692d2aac04da0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e9c2101e408bb4712af851a014618652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b3b30244127177ddc4532f200e7e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0af66aa1b7224ee060eeffd67b7b12654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82270e20152f53e55ff6b09a40760d26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a968b2de8376c58c9d00aafba04c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ccfe4dc0cee482792ae29c4e99b74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74722bdd88db58719273f7f097a046c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9eb833a5a480494e23cb79e5b5b85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6eca78e2db7ade38aad9def92d5f7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b0777a84ee3542904c4c189be42b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b29771cb882cdd52ff3ac0641d2174662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b50c77c379ee27bd76eb88b9a43f77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbbf89e313e9c740056736bb40e6b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0ed1783b38417543f77c545eb4bfd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd263f5a13fad11e2ce0cb364a6db2c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d198fba5550478b105e8a84e7448f6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445afde454b4917dc6067e67fa1846a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c16050a99d4a9a6904536facbf5a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2eca717ac4a6d4c6580624d0ec753670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f9a2670357782f96fb7bd008748da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555715779fa5567f501739d40e72339672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc421ce624488e81bba52c47afa58d55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4ece56c8d59b25d561db47e9bbe02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb66ed54e212aa27fa20131102c73b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7b5c291bca72fc58d7db468113750676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef5a489b946db59b9b71b9dc4182e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd217f09f90f333fd27afcb0b727394e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a07defb793b3d0886d8f43bbb35b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ef313dbc771b1bc0eea93323455dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b5d4fc68b2722b0e55ab0434d4d79681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234d8be593f9833d163b0e1dace853c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd86c9626e2e3634e303a28a3c38bf2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac96e7e7cef19c0b9c00f479588eacc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4107ecb33a89a3eaf126eab45549d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f151b44dd06ecdfc434e0d93bfa5e25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4631ea24bdd6c147be3ea2d419ba35c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8a51a6b234cfcb4e224e841f81a3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5c330b8eb3ad00c3429fd54d21390689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60d92a8ee992bf61f6a8d63cb4239c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734f01f0ebcd8653e907811e2667dbc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563517955cfc3a8a898f65c3f66e0fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92396c5f8c5b10dc1abd8b59ae84d9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed0794e8e089d383514160cf1730c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25563ad6386ce65bf827a730597c63d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6f721f31b7a835355cca6b0c032e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dda63ed728c789a919f9e42f80e5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7755cae8d41b609e9115d206ebd396698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6e67a2ed487ce6e8c70da33e6cb4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275943d3705b271301f2a684af0267df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d473ad3473782b5c8e74d358598df5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7197ac1091cbe07220f0bbb775d5bdb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1d649c15db1f29e161528472e5d00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f038bcf43c020ad7f9269bf1c32f108704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc89bf8938cfbde3fa2f555c9ab423705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c464303c2c3d61127a2c0990af0d8c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc3c7a0dc77d76e610df07ec04e6b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eab2022d02898a3c77dfd173e826f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45dd6e324e572e16c76f3de0e32a27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb06718dbd01abdb7a60455718a4f61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7748209ff2776ab2f79fe47aadd95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9e9cc8aac2cd5737d85d76e70a215712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2eb89734778b39eed2415016439dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c08f6f5e20e5c2e1721c6b232fc255714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2586a7ec6b46dee0e1aa9fb495bf9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d91396788ff6a24bfe31a395b1a7a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeff5de5e3dc289eed6e456dd754e5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e047e7c3ca2f979daf97ded2a536d2d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91a2f6fbfaeade155fc34b2c59e612719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb226b06a44fbb4407722b498530db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68054ed4f8097a0c19988f7788a3ddff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0768d669683a22d2d6e770ac5c975a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78516c0fa8e8b5c6f3d44bdba671a14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016474b75bd88cb832831379641f82d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f289932746104c39aa14f23b08a05e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e61629ff20e327b75b1130495c2a78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87847245fb2174d27694f24ba5975d6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26546da6c728f6581e63af04c3a7b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfc4d1861088d36695b18b552cc805729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48698f4fdce980f3cf17e793946d67c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61548bc175df9f80ceb3d322ae3399c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de133bc14a20b00b4ffba96496aa717732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8d8a8416b15446a16b715484dec53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06c72a5c666db9284d6369b64a249e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dd5fe97a5a36447984d1bc0f8ee28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa613cb2fe961dc5a68a5726683d1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f842603b1933ad9a0e3771649f3f53737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7a69bdbe3b0366eab30d7f45434e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15043f73863d113e61554562860399ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039380749d74aedf9d7ea1469d1dc52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7a75a7a5d6a38fb3fb27fc3901b0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740b7a68d1bdfc090860ff640851958742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812cbfc2a94a823db84e61010268a22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5675d34bbf6f508eabaa9c5f8b42daa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a76546e29b3bf3bb8086ee4e98a03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f964573bddbf64b76dbf43fa88108b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15e451887b536334908332b38c9398747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08202f131cadab56b789c52954775e3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fdeb7cfcb2f94a78c299fa78f48d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0edd33913934ab387e1c4019a57b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e06d963ae5a03123bc13523533b0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc7faadbba82f751995bce5d407370752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920af90ecaa757d4b53cdb48024d7de4753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffa940abd0e6adec377ef1525a1bb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef80bf33b26bbd5f329d92a06438a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bd9ada58c8abbd23c36997e6533ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464abae93ddce9ebabef085c00973274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995237b34e60f3ab52693517c8763c1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e00cd72728038fb9262fc494b860f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bce9bb01cc23869a4e3205cd50d947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609240f2f283c72d7ee7b416984868858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74304e4f82413d59a219434641b234b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad381711bd02d9778790e62c7f3c6fb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34709151fd82c693c5bd027854df8e6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf2a11ddddece201f3080c6143cc1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187d705ff08003867f760b4330b66b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db39526770c91417f55eb079b19cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83275423cde579a1d880ce2970187415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2c57ba353adeb3e5f78ac307d5bc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b94a97117dec766ac3dd5f2374c9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7158a27bc50d0873da4f9d7993bc2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46136ecd1ae9b8c5875f0e27d430556519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf45895491ab0a56c966331ce463e3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d8ef6d4b1c2639690668e852a219f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac7f8912bad834d1f799564279e7c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bce4f312286cc7fa891abb993a74823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f739933705a5cf854540f16cd61af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5549f3396ec8fe589795f4bb692e7ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8333957f8833fda38c6a2b4db735ac926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd6bb0e54c9b0e0bf8e83ce31e476b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7de3a24da6e1a55d6bbeea11997ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f49d836a947b710f5d74c8c470bf3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aaae24b377743f74745643a08bea530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735f46cd6cfc1a97fd75be66444c2ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2ef5c557ce0a2c29574e891d1fa0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de375b4883ee5e7125aaaf0c9e51f6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea62fe43bf6672d7afadaf7f8b3ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70f6b9713c186a5a03b1681ea0e2a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edd1779f4b79974efa0500af3f4e4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5fcbe4552a1db6235d644f747951937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c624d26015cce9aaef0cf3a2ee4f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba7b45eb61d499947a0c71be96cbd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3cca240c72fb265e09627a9172dfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2a554392cedd97c84bd116032dd2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c6cec2fdf9c3e34dcd90f77aa7d7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd18f786f98838c414e74218bcc02643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a464f5bef5f15a4ee67f7c1b2b1fd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c96e5d70c9d227fa4f213e5e1c2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bfe6e3a47b2897851e35c5ed7ca3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72762a718826316fb8992398c570719e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056c25547bea837e1047e932bb4d50748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94be3668431506f7b6d6b751576dfcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395fba86edab014d3150322fdc47aa150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162445a37d9fa1e15af52d7c27228e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785eb4009e387aa7e0de1745af8b55352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e353504703286d1c4e76926e8e244153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87cf745734115854c560ad37ae991c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27360301491e9c1634411bec87cb79555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09094af25958e913aefa8ce094546dce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c0f65cbbf0e9bb693b1e8e4fe5cfc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b784a275b88de3d6b5ccfadbbb2b9a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7fba34004a9fad76fb05f270bc2bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54fccbe425855706b13f478ce5aa3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58ce27acd52b9984693b5897d820f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746091b694dd9037929ba6878f0589462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53c440c53824cafb1b9261e2973c1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236718e11e3b443a9beba920319a38864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2d8e7061e1e43ac4b71418841f0f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb31aa1d4732ba9929a7832afabfa2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49fef05527b533d8c9da622ddebb2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6c019705f3efa25e8cc108fb51a0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa5349b4d3eba839c97553ac77d69e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e754956b4d572aa15248b696ebef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07797a8e61c8a87735da2fe52817144371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8195d48a3d3c6625eaaecf3c7f30e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0e182707202d19c28fbe8a13ac01d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55556abe95dd7c3f34da7687bbac86ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c092026610a07a95070058ca4535fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e62daf41a03ac9bf6ad54ce33b82e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60f02561cc48c04cae9d823016346e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afbb5eec97071a081a6ee95c46ac4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541f8c657561bf5537a389a09d7fd6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582a01d040b7a1baadff8ea36e46c5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba99a49f4f063fac74eb2ca9d5641281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def73ca11608720fdcbca03dd821147282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02a5d1eade9b9833aa96c0c59fe17083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafcaf4a648d0abd7ca3ce285115c6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f91dcf623db412fea4bf48f75265385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf884f43d67fbca1f1402515cc8a5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51365bd64c6c6c0d403d8efe4fb64b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce9eae5843405b70c17f51792749ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2372236f522853f086c56626b768c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be93b1dbd373d38676698624b5b8b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff81f20ba21a3afa6ac6373ed11911091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49761ed9e43cd30df8fb917d5233992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ed49f88e369fadde30b2fbaefdc2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfa1412efed95931a79e05eb86180c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23775070c76e3bfdd6fb775fdbc6d11e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79575114c26582cef4cd7820fa903ec996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb75508f06c9c1d9d63d2cbe038efc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40568e412e1254d60141071bbc04c6d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea65a6b2abed744a2f4c72ab94bbe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaeea1dbbc43314cc0893d8c124c4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae7ab48b71f842b45fc3d73e181144101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5028bb6b8b23a9f378a70ea283be075102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d77820a0f45577793282ee470626d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a686fa02340fddf90e7dada12a142b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8b199fc7bb379e3f9f44629d67f8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add93fa425f9ad2afa83994e5b35f823106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfee5b1c5051a0dc1e98b12874b724d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59028f73e23cbd53880044c20c3271108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6a0d7d2a50386a58af549d4210c99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd9463ba9100cce30339f1e5003f1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63c21736aa5d6086676cac105ef1b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb00aa5ca664e19e16f77683f14f29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b522fdd6bb4841c3a1f36fea6daa95f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb509df9e025ae8331b5fb2a3c2586114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c753b398098c6a856f393103f920bac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89805189459efc090749d236da44aabd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787e37089e0b9cea9bd66ff1c35bbb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058741b9ce58637788f207b9da63179d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887adfd5afcc2695607bacbb90059ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dac2675866710ff9da79f085658437120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb95f19b6d383a2fb3932637df3aa3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e16beed6c0e2799e455a2263933f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b164bb0cbd0d96978c7b35a84a36abb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dd3d0fbdef21ec37f94ad289ac492124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44247a00571fa5dd8a5784fdd65eb08a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d1faa1db126cda82bac4384faa78f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2926805a3aab14b053524d800495bec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed7347b5ca7834cbc3620c0b89a9a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bdccc178c46aeb3c6b3ddaa25647d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a5984e2946c99e25026947eb5f0b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8271ab3e41bf8e400b488b5945947131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff20a25eb15136d199343d10a5b4bb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665287450a6fd6814358a9c180ab4748133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d2b6f75c7f7f0d2e18816e6126301134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f7dbcb3fd9b5bb0fe5af5ede8f438135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5de6283f9d3d6ada04b4a5344adf6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d93dc9ab7c878c3452f9d395c73721137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d28b8cdc0725c8cec309c7b1ead8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb230a24485a1d1f822a8b93f6a413139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25cd0d5aa0cf3924a8b2693788088e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a079c59a3e598a6c443cb8626d09a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a20e85ffffb1e20ecd92b91ac87366142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1707970db9ae6407260a2584e156e8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad824eef3c9f5a26214d7c40510e510144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288c0764e14f07888bc8b2f5e473d3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b85a2939dae192cbb63544f5c4e47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5f78d9ff9919682f6cee5e280d61c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca66e06701cb97f22a078505b7c629148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb9342dbf77fd6c7d3cbdbbd568081149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e87d498d7f5850cfb44fc293c4b0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23634efdb8e836112ef2b46ee9c53f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ae161f43ede07e4eac71c6a3015dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75c5adfba6d51ecf1fc298b217420e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c378d8ee13fa86f4f45081e993af7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b3a61a033dda644c4e2985c8ac7a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07c98405f9eca055228e680355c777156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1da9c6816908a4d76c8a40c867dfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d90ff57a7726df0bfeb8819482a35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef868b3e2546adb33ca481530d9332159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c00390ebef774877c03959d86d68d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8723622e7b1a51af39822f1ab67a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895370916dda0252bb649714662eeb92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c6b76669d0215c6381296ee0a6b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157bddd2fcdcca84109802838857757164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b19cb72503634b7efcfd2550b0f799165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5f6e58ce00cac0d74050969bfaefd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b04d0dbf17eaf61f6d60784591d71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d591c30b8e7d1ff2f63f6c61793371a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb388c7103e25ec826d7e5dc9b2fb9f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2532b8c69cd49b2e1b48a186816de0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf386d2eaf6c27f019232b5bde04e225171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d238e34580052cfdd155371f981255172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc6a8540d0496defc5a02149ade462173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89533e47ebc37dd6c1693d70a6dd1ade174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605313763c6dc12b51fe6ba7bf994b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9592adfcd74f9b093afee30ed947142176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604de9d9a6734fd141cc52f31ea30be9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3447abf77ccf501f0eeb43b1b763d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef5b99cdd0fe19fb47a4d2cb88de1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b71548f1035f487e5498d14be3daa5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c410462685a24205a0a9dff0af10f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6e5078b28867f17f59feee8927e25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333aa94fd89210aef8f114a89c6ba06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdae669733d0b598cb2b2dc8a108c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aa12648a30d7057a6a8cb5ac8e0c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6488a8f375ad383d74f6f2807b5a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0d350af6e4a36a318772bd1e72caf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5bd48f940b7f3ba6c3c8c8131fd64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0edadf22e8098627a952a0643ba5b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202953bec60e7a86751def85269b659190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429571ccdd9643f194013ee836fee61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218757603fff7541fbf041067cec396192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb6415d9b6a4e9435257ad102f5749193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467efac01c224a985e9a94118ef8017c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafafad3f7f22f80957cbd5a5743636c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399247282a5177b46b63fd4a2f6d18c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f7b5339e01c2e468d392416599375197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6c099c22f928da7df9104c5704b30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf79709e77ca65f23d509b34e184812199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305baa44bcd1b81359f9ca791cf4f057200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540345a2a2e02a2c58300712daf5bf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194db29facb3a9b80d8a60fdd6c7764202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4df36e4ac5d79a37ef9c8245c333a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc820067b6ac133caa3cf173564600204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943f3da9fba9639dec50df570beb969205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b480f63b158cff69533d93b5318efc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995409cdc90f1bd0502c91a82c3e2c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146807942f74642fd02ab176c784460208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bede4909a8a8c0a173d8adc7234dd9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc021e6a8318c58ced9f2f0f2b6d447c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf49c9594bd9cb546745290f90c288211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68389c21c500849a37ce40e31225e17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489f52b64851f9a34a840c4c9ba7974213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7c9611d20d4f3359b145f6f5704c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dfa22330f465d3477e21807408d62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa13df9240b3d249e9a018cc4240e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4970c37156dfb9ebe3c4109bddc14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87894c4d08aced2684c80ef2d654bdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c970ff3c99caa091efb1fd9e337c8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283f956b6e388f05d95346274124073220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463b92c68492d03eeb6b425c9d2568e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070cc45ff8ea984160f7c4a65dae99b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d95d5d21ed66e508aaae434a46362223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855d24b5f22816e6dc5141262d06f62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81650fde0530ed7ca090a41ec3c1cd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bb14f5020cd9db0e1dc4cbb428f2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3997ce35a6c738838f5ea6c56ab39ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3bf8f565f2425bc24224089e2494d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ccf6c16c9fbd893a501ae3fc399f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0ec93e245a2ba6228bd2beec5bbc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819a771878b25e0ad6b89da529d8bf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddf71d8f77b573adc5a839bf3846da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baa5fe5f478c48164538eca5d45620233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e874ae1eb4cf985027a3f3f31ef12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828849b318e06b1180e0580c6c44bc98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358dbc75e061fce456e58a8b9b6dd69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111981a16181277fc914f87e4dcb5e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4c9d289b20408c134b5677176856c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f44c95cfbfac60b6f6e265d567d877239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423a7a693782a3384ecd2d1e3056d66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1a31a31d993923312c0d73b10d9d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796a0248e3406550a82f12b8e730075242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1cccc5bf995c57f818d8f9f3cb02d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a59b55185479a1ce21d5d18d7573244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256c3bf8eed82949d23eb39ba4a6db4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a369b4e1ad4d59994e4a3fe361c0f5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fe393318ec3969fd5f5ce27449782247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85976fbc2e6a24bdc7d30421fc1954e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b88b2aee1875f2295a47eb04635cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94373e925d85c10bdc39e9d9009ff258250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a867e820442d2dbe06ab8e27e5bdcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b19c7bae4c3a5cff72d5359d58c53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1459e89fb6244cd74191770f80ec9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b1e906aa2f17ece67cb61ccaaa6af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cd2919805cfc701954e3dfe767ef2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef0d611f8adf5ded2cd5f439df4693256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854744b15da5dd63db166da4da8bce35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0d5f892403e897dadc4e9fe108c56258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee782b32b9186ecb6702be2c1cad2ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88b205967209f65fdd7af4196b8aa4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cad4f4ea35a17a4af54ead74db95d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164fb8a0bb6a4b5507fcb853b03099d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bebf43dd94a4b8590cfd9aa91c21c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f7a7bdd9eb053cbc3c112d3d661d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb6b3e11db08986132d540bd25c2f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c4be16a9c5348bba17e9e073d1524266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96108d39e15d808bee30993dc43897267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece7b6c462e933265e1b4332fad4c68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef339a4f37b2e69d014314547a8f09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffdfdc96a7188b508f2c85cd7cc923270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fb4a99992216449645eecf6eb5671271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1697696ae2557867cfb6466ec762201272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8e516a5ba8b7bcd5a6e9464c9f2c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10164fa5b710461615228f405b592c6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30055c20187386055da8bfeba86e3219275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b81867242ef68528390435da35565b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1d1f9932de8ac4bb1e357c233f1ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bcde516619eea6aaac5e887078e75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fccbfa3c212fb5265811ee3ce1ec3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b570709d3d5b2ad4e4e1857d06157e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9c99078c761ee5cce7e0f8e7ce208281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773313f04db02fda744eb1d391752f63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607a06c8a2dabbc049f8e783fcf6808283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f124c0dbf936a4ac3c9358d40de548284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b97444746eb9de39b5ac6ce1fbda09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e3fc30b64f85a79ef4cb1d00f0dc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70bbf86b6c5d6a995b8f18d7f6d4b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b798c0c6acc48285684590f448840ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffca9b0743edffe4d0ea42aa603d38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894db714bae817449baca7051dcc2d35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7fe306a4e8236e56e4bd7f6c563e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e3e2119cf549c312ddb81e5af6f37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53794c9a72cbdaf85bef152ee73e40d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bb4aa330de693cc83c9da3fe38bbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584887b534b393c70c056db6851aa8a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414b3ec70d6312517d6a1a0d6c790ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf11d0bfc23778cda03496f6a5acbe0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a518fcbd4e3dafeaf3325eb36969e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35474fdb39d491019047624269be78f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dfed2b83a4018c2f57a63d6058335300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b848e0594c3fa5e73422b84089731dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06987ff4ead2a40544c67b572d6bad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e593ef1e0a9f873422cde782c60ff6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc07de123657617145d02775867186e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483a6216fd02dce0b783ee1951ad7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a93cfc1903f7607dad70392c5dd48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793c18294a8d05914550b5b06d42d94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197db2d2d6eaa8442c998b4c1c5d63d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5fcc9baac16e3c25e4e5b8586d6fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00060d39d83ea4f9cf5a4029536601310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92c4a62dc55c6beda59912afccd7c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6efc5fd3cedf95531ccf87df1630af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3afb94d7db7bbafc906a4b6eba0128313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa7e8b10cd24b1eb042c424fb9b786314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552de4b90c7bfd3afae6f2921e09b4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a732d034d98191a5db3670006ab60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e10c941d0a91d243dee98bd176983e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ba93fe0963c6441287deaa876fbe3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10def006a8d697443d609246f43bf5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8668f8a2791941145920d6f02130a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e37b1ca58572b03c5d49f3acd907c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6f096bce27da3b5e906cd85a91bbb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9ebca3a51f3f46fc35564af04103c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13084887562b5242511ba64f7caf2758324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa82c4a36e39caeefd0387c920a9cf3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc59bd29d9c857bb86c85c8fe2dc89e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f759224d16ba30459a709a78d0ca7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc41d4e045d73a4cd73fd3fceff6245328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86dc090f605681456937a0ee7bb43d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9ed0a82a0ad4936bcbbe883163d17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136c49449d6b2c0af168b4a9b03ddfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e3c20890af6480cb73dab9e96039d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacd994823671b2342b1ff4fe0c7a70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f3b03c71bf4bcfe9b964364dd4126334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80601c75f082b2bc2387675570750695335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52b4f0716dc6d65bd04a59c4a946b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b97ff22f1cf939c6b0e8be0769b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee575c1212624bfcc06876362312a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ef44ff2481d42b19548b26b7422b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8baa86c0ce7cfca82f173fa56a60f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2433c9cca5e06f41a91c2af1a195b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a434b6fcf57e85a2d52ca3e1ccec0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2d5a1a78859d6c05a5e802862d2af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b6ce2520053544ef3a298bb75b0f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd48e4fd27daa6d779f174e4d2b3f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe28dd94357987c8470040fa069d9c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f79143d18459a3f910209552783359347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bff0ccb1291bf3ec73f8f818928e14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16db8d6726d018a5addb3a780c009c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085d70db24bb8218945941fab897831350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed072f338561f469d5b6ad45e78449351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e84366c49a5319b1ef7f3dd403682352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb66f57dd3108f4113242b2ec30b1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf414926ba4fff0fe25424ab4909a982354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27bb1a46a551d2d2c9b1a773e1dc9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef3768ee3a7019590138135277941c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9ca5f497ee6997e675c8fbd22a8b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8d793d67be5bbe79901af1cd30efa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d138517f05eefd290624de31aac5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9be02640dc8bc078101298dd5b66ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ce46d79b9ea6e9363959e0b2a5550361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b816cf04050661647216887b77da55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a431a3ba1dca21476894352090d52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff133daa0a5f84464ebac29cff8974364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b743c0ff9581bb84e2ef14576b1bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3c82ec6da821107977efeb6374b99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e5488d2132b1031120c0cc0e10ce6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f9b436c36c929961a113c32dffed3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777222e426b3ff0bb7856b58589b723369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40869886bbd080b1819b9f9a5ae3e19b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7be443749929f2be36164ab5eaa406371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c70eecdf484eeedd4e849fd5d21bcb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddd11124da3a35a157d646f0903505373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0227b98acedb7c5971689e35af8805e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78abff7680a14e591950533f6d92f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb720d6ff61b4bd9df9416075abf283376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59802f2c2ddfb596049facc0973652b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19a8a3a627392c4d4726d2f86d660f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502f3cb503a832326df15e74f314f55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f06cbdfccb4421fb9f40021c08ea05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd20b85fae21e856c05329f97bcfec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8488cffb09b6b598e89ad0688b8059f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ac2d28b084fb350af76fc711a9a23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed18a50d9ce196076c7b87b4e299a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c70be7a6e3045b04cf59d38882b02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf245656eb6bcc6c21fdfd262d6904386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4963f70e1acbfc670e18d3c50cf0091387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b133b5733ab59d303431dd1f9b8dcb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e90d4035b578b9e3f7bca4021f3e3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a0ff047de227140b1e99617528ac7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2d566f2a2eed80e1881b6acd07dbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93126763cc5b1694c2a0a50e7a62999392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddca6da547fe12206997964689372ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc5f4e066baed3998138a0f8d0a18c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f6b809da12ce7477551dfe747f309395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6ea8ecff9cc1e01db1afc5262e8b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dda22a2edf162282a207d95563eb93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fa8c96295af2e53dae5e325c353bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cb399069896b3520a86faf56ebe0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a842566b076640c240c086b6942ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c4b3770a2cd449224774c3512d2c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9daaef2393bbbcfede9da91f28168402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ae0e0f0321a5b6ad1286d55c5fbf4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7492975f0a7c697ddb30b8b58400409404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0db4df766d3b517e5e77f7d3a202b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed1ff094efb69684a1e023d555f281406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce606df83ce826d2b8fa041af44629407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f62a9936575007605164eb3c1eeef1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51038fb6010148eea4388a8a09fe05c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff023e575d6058c424e5ed161c0bdee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad18ecebaf9e0aabfab1bdd1a5ab28d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855148ffb7310717defccfdb1c400d9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaad51560ed66a15d9e423dc4e51622413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bf2a14133a977368246fc35317187414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4867d6e94d29b720497578fb025791e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94599de1f2ae06bc4f9c2b2a2fda5ef8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270199f491f345d746fe7d9c2569f26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b76761fbc64bfdec5571161f5ace6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0459ab6ee3c1fe5cb7ec933021a3b75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a6dbea0a6480534889eabf0fce664420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965366953089c7f032e3726fbaa81c9f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f0108edb5186b489bdc87c125f521422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de51fec029982d362cca517f2d8ae3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b87557c15edf8d73e19f3935e87e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351ff45c6a18fd2a29097794e1ac87d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a19fc1080a43bbd5c893a7b74ced8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc607afd030c3040d42e93a7c9f6fac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ef0a8acf30a454f30aebd572d0499428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3482f819a46b35be8ed441b792c92c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca2736f80d57fc20514ebb2b07618a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f594e2f6b26324c2c485a3b3d8bdc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40133cb830fc2966dbf546c7495aabe8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ee80cf1f1831366023721f8385bbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41849ebe835eaa00f97bf8f2758266434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffd66c93a72e148d63d8888676aadb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdd3c25f434a700222ed64eb84525b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bc6561be1b4d16157f7f083bc3afe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db39e35e6d7bcfdb3575b6767d11fde438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995b2ffbda6e7a762e1297dc455cf47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2929cd7aeb144a488b5941b17c19cbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81973d6b45f73fd55daa5c8b1a619e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103a28bb32e494db568767eb039370e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce44cc2b8c1c600946eda27ab1d57e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2ba4343d385cf9ecb2afda6a4e353444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04817ebe52eaba31a6cd03ac453c533445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1f4adcbcfc9a552528ce657d8f819446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c9fbfb786da55c762fd83c4cb66b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11663cf6c05f600e157af8c8aee13f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaf9c0ad5d2e977894f818763c59b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d3b59bfd76c0d694c5d7b48850c03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115b780a62799d16323acad5c6e5ce2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05971581b6b94b9269fa5c640ec674f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3f918a486a4131dd717bf1de5b068453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67776c03f59da6468acc6d1a5cee9159454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d43ca96726ceb836810bbd6a76ece9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76f719595a1514d410540820a03880456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fab1f17b2318dbe06c2eea16e7a79a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c90cb1a466c0ea156b1d15b53b7878458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48186c1058d92fc4ff82761b92893762459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfcc858920c27663e20207b4446c6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fa785d4233be4058b2acf2515eabd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50387b25a25b5b369ee4640e180c716462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa0a5acd3b11bcea00ec5fcce3f014463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321123ddc168ec0abe0215d7db25c5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf2e8b1bee5815821daa57cf79c497465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d22d6995e9fde21ee4edb89221e11a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53bf27717a5326c5b1694e4494e5a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753bd439a5554934becf17ef36f349b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d360cae556db32a537c88698a54d3fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b86166ffbe9d665ff0ed04142784f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31044133c47de4d1dccf0b35218bed0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ee5cc952280f1e3e414e6ac82374a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f85a7b09d53674e274984adc094355473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3fa5eb29d91fe654adf67d420e200474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7811c6af8c15e6f9e6ad891f03e60e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50381a84d36d1197de1206081c49267b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1933db5789d71c8716ba74f678fd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e75193c4342efc9a1656ec8ab2ff1f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ff2eeb22f8d6ef3fd763fc4d6f0b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac09f85b0d402560a6d9131e591636480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4f3b3ad6323c351fd1ae49de12133481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ae1eabb321b87ebd81a9f7f1b40e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f10c59252b9e80c7eb8c469d6ae544483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87136f2b060718ced62a4b1cb843ec2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e9644958feb81f7e1411722385fcf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055a70a480516a91f1a0ae1c67632d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081ecc88a831ae8a9746e2f80dfc313487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee974292b3363677d3e8e72823c36121488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbc9aaf94a8781b1aff2b8f29d27ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9059f64f3c1b87c2bf5da1c775b3d44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33714c58b79b5ffbd9c5239874f9ff10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd4a3e2fa9438f523fd7eda16713d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be2e053dcfa489180c6ae6d184afa9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e44f9b3cff7952f6db05278a102c11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe605847312150bdf3dd14ada56d499c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aab41577298adb75dab1c69915a62c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab21cc7bcd2cb5afc155178cfb8541497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21246c0c1b4d7fb138aa5b81ce50eb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a104965a65663c3ab40a243c3e10ef5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8b23f89caa57ef8af7db131763309500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3208d8611a477677a620e59e01a3ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e89def2c2e41307edd9c9eebb9a912502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c38ca4f29f62fef7bc287370310621503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c69655ba49189d9ebf3f4fbbd4f49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4b7a866c3bce248698c27c67d15c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ab613e17a53a18f23cd8e1ac1679a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13f17b010c2179d07e0a30c71c9dcc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5c50f3e0476b246bd5b750dfaebe5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78b9211b59491e1e13912c96a6d99b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac393153e9785925bb619d81dc7865510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfb07c9b9dfb1334278785e15b62b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3435767dc3df84027afb7eb58002d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bb1fd0b144f95fe54e0ed58784491513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1a32aa5889833af458e4ae280d766514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4d8cbec371f9b8c2be537f8b3a33a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ececd0eaee173b13ae7e37f6426f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac3e737690e628b4cdf9d121b4ecae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56d99dc3a7c2ae698835bf60605023518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e58e9bbd77457b54e6b5909fc13e7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3de92be36fc06d327422183030f16d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02e6e98bf34d673940ab2f74509b90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148df7e239c0fb9f49584f8bb2f8474522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537c82d7aac9f93a11cee9d5e616d92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2e1a49ca2ec443e01b910ff113027524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e8782f714ae6ce074d0a545f7ed57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f0d398356a41b7d35854d23b5b5e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec506d0e4dad838a373c718640e6df23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becce80790cd884627c744373e965699528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19765ad818b3b0d267d26bedf1099e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dab7fbc0a2d11694883fe96576d0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1472df27d242255933a620826ef5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e912ec4bbd8fe6d5159be500ae526532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed480d03f2c8e9a6aa72275a01fd810533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b03eb9c50b8ac595c350b8ab7fbb14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb02ae8cef56f1285f0e7b5b6fded1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be339ae15695ad046c09180e16579e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a86bd4205dd9968f2b2ccf9fb8605d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090c4a1ac0763da26f37f20d5a55bc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f52db5f87f497c526e35e7861aab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c1b25063cfa84fc90fd9aa403e793540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371af1e2e673ee8bba3f4f7943bfb9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b51150ee12e0283d53d47cfc44296542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184d1ee60b87ce5083d0a9e8cd68908543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187ad581d1ca3c39d6fd5ffb25eedc8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c24eef447e12b728651c40d3f89a26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e400d1b9b140e957fac74a29af48466546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02d977cdeda45bd0addfef45bb8929547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34753d288777e3f9a60c50cb5397cdff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f931bad8aa7ce3104dca09891be64b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0510e017ad92c36c92be261d001439550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e25127391f453cb6ad96d460fa5001551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6b278d5b49db0c750bbf4852357be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd3428497f884f84dab75c7643097b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42817abb26e2973145ffcc6d5e54d2ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daebe34069dadc26bc1bb65bd63d27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918db05e7819b844c76113e85ee923f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77935274d4205bd03630aed86ad0f26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82d1140d007583912d4da74d2dc017558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69553d4d4c5e31ee888cb83981a088559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a969b3a3475d28c28700b91870c7838560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47b62f2ec841d52f44d86c01bf5f3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc18994ad4e5888ba7f76a21d459b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3843bfbda315c54e04d7b3a38f9f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8df5097e4cf4ee9d248219c154aae2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd35db7098f0d848f245a2b8d0913d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9802adf2ffbccd62714c4964bc96bcd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ddc2bd97e250b519215cf14e63e27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537c32260c436f84037bd994d20c508568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a648acacd0e3ae771442cbd5ac3df80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594c77d02eec27e91dedccbdb6b661b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9275f851629e2fb03d9d34b04fe44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eb1f4aa412a8d73b1587ab9711491572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd74cf1b802247f325ebc4c6779457573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7ace5c7e243b774ceb6909f523e89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a77c2709c0fbb32162ca2f2750f3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6181a08297438f977f5f5ed9615ae5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e50803b4119444942db76a94d169bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7bccf1ab8ca612915f8204a16d26c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530045bebec304a1fc355526c37f4d27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191b1008a3d4389f66b627d7701537c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f063dabdce60fb1184dbb077561968581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92f4fb4bfb0f0c8108beac6bc8b318582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad7ec02a50643120d118f365b4ccad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349cc642c823ccfdd3f2854f7273bde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227592dd23b2ac8b61c07c51ea49ab6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2332a8db2ad7c7bd8ca7d5dc7f891586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5473e673d67cdef331948cac6a4d2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcfb70d664049033487829f21f3dbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5112fff0662ad4121fc9b63ff1fe3c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061eb171c60a71155d5c2812f31312b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeec48c87a86d43b679f0c970e2e8af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f85ac2b5efb48ca890b67b23ed06a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644a531e91e4a0d98c52d9502c57048593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012e72f0e7bfcfa20e87f7fac8f338c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96015b8fc698c89d1e9c4e612e9cf7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ecf5ece4bfd82f418f8a1ed1797e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1174c12babd96f8f2e78ca1df816ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfd1f5097c4e6a5655b9208b1cd479598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016182a2217e9787434e9f98dcdf5f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559ae2e9efeea29995f14b76e6a9421600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f2bdb80ae0903219c58bbc8e2b876601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99ed33f4d82f711f44b9766ef36594602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f8a6309d25bc510f7007f5bf677d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4716eca709f7fa0f24cb250d884c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31006cc15deb16c473cd3e631e126ade605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7139a94637905396cd8b0aeac468ce2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1a4539849a8f54af2bdbb11e24310607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9c0465250b6ddce3065dbbcb0f5d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782273e381cbcfd20b5547b6082b979609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5c167f0776e2ee98ad357d8cafa2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be349d2e1a6b151b4037c3b1eabbea1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930c666a828d6b2a0d7b935055804ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fab001a02338e8c78082239ec4b25e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210932fd005fab73a762aa05ff26a70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995152ea2cf1e1346f41e251d08dbc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27527cac56a6e16ff9400cc3c2c3d247616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e3d049e35f2f6b581142838b89ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f1aa419f98e5378a407d8e2edefec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4f660e42335d586c2ece54897c69c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cc6337593c7c0e56862eb5ace26d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9537780b5496fcff85fa7513d856d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc4e50cf81141165987e36256f982f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2f5f07c9d79673ab996ca59225fe4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20ff81d392c06bb5a76df33808ad68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4dac767349a00d40087b9dddd309f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e791e2d852189c16687ca4b4bced2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bba644777ab5c0b130cc97692e0bf6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fb46eb9bc763a1a578d983ad34d7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d06773cc503bf99f03ee551c585d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17620970f572009f7d2198349b121843630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eb75575f8a1603d5467e1aca6294a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848d8bb87f7d14e794df4b5f8c840ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79cdf7adc2765fb19b6d1634ed3b02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733a086607f365c7b2396d0b38ce0c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57c0ce54a31b2acffb084f44295909635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44673b0820935f0964e15da4290e840c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30502406f433b8aec82577be720397c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926ef26a69c587c06ce6eb23a52e404638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58541cf21910ea13966aa4563054732f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3021aeab43c76389dd59ee6d2273ec4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e885ca60e044158d5ac432edd2ebb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1f9929713fe4eedba1b95f1d91504642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c033ddc93cb2e813fb0d0881a8f5cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e4235916db6e02c10f580edd55b23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ac302ac550e96a8c02c42768eb6eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644057154bf6110f59c7069e141c8410646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb84fc0261d4fd474cc1e496970209647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba89ab14a485a181833c841d7b30126648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e04c30482589f4818ac4db6e40802649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50f9e5188edcfcfaf6860e5d9d0646650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed33ecb3795949a86205e1039ef5010651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5cf3b3c848d402828706894ca9ad6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c4db6f72acd5275d5b0f4e7599d2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11874b78c2df41d1947406be5b337a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffc5d9057d25b822c58291741eff82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198df1d76ee7c860c0129e42b871b20a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e0384ca8273ed44b58c9f34d7ba2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b316a145f094a808585ee9701fb24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3530689e4afb093e6485279d53c29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74afdf362db5f41f2ce6f635c09235660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875339121c6f75e93c3c4f280ca26ce7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f719d5159e3fe193775f9321c94ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a707b41c904056530c196cca78a726663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6de0153a64b8ea22eafcd36227842d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1b2a5e412d064da6aa168769cca3a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9dfbf7cda7d7647375fcd31fb8293666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0274a8d03f4cd6c7778bd88acb0e88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9661cdf5240be7bca977ba774a4b0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117cf1677cbc811d7037457b645117c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc62d6c45fbca71d9f22f99c4d27b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8e8a65f9ba9c7cda1f7b63fe0db65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57a2f4f1d1bad03a463bd143455aef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f024e7937bd88d335e1633d3f32b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd624298563b42f593d768d6594b94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a39e1dcc25a86df3dcbe818665e88c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf468ba64bf048b565eb60f30b8f5cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa245b9e0e320742a9bed981398d161677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981412fba101a5f7669d86198a5730d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c73747cc2e6a0d3b573637e74a2c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eedb4e8e4ccd7253ac4d34cb13bdaa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9320314621df259150aa1643ebc7d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24264dd1f2d72453a6120322f9bf2bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b6b748edf1288a777ad2bde96a957683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a5f6ee88cf48c179528322d6b77bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e22e54b1be82d862623e42b021219685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e113611e2bc3e40e8d82eaf018b74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4776f2b5f363033ad667ea392c786687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0052dd67764a159f77c4d7cf7f1fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26230fe2a7b71923d165926a5addb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5cd68245950df8f70b6e13624f722690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef2ee46e319a09dfcfa351a78f89e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f2ce2874c51fd3b8532c22bdb2653692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8df99af5df7473573ab3bdaea77b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9807bc0c47204a4c65c6e8c015898694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fc57e7b17996d8121b688d2c5438f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c008718fb23224f98256d68ef6cf3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd28d14508fe124c72153a6aaa9adcd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2710e03e28e3a8e23710abbe9bc09fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaeca2621bbef621ba180ce0956638699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6422c7dc254b03deacafd6b8b892c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6674736a79c67cd50a527ec860f6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19f0c18f3c0155c65e615fcc1b91d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03547d1bf19f81d88ee472b4163e28f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39851f87fd0dd32710e3b11c2fe052f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d0a55400a77a7212fedf3dabc2900705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393a088acd21095d6d6a5975045ab71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fdf1143f4842e41878d7cde5d2c83707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0286401eced25019d9f16c928a2147708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9528624133c3b3363dec55de7c9a8db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3374468aaab39d89377a15cd5c893710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531454658fbbfdb6de6f01e6c913b41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd9ceeb43850d9120d61c124337a81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db53604488cd866401c88fdc15865e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e5b4a89a5d7f9b0a87b4f7259b179714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555caf139c27de7b7fd2d8db1feadc59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234121bb822fca03fd6072a6afb07235716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f9af447f6540d1ad6e3eb1c8db41a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85fade4708037a1828a0bcfeb647dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76b39b409eab0f916a37facee670a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d3c31d09859a6fab964f8f9bffe50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502fa47c5c69d25a1937fc620f97a7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f5855ab21ed46b8e16f49a73caad1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d952184ea9d936b822a0ee2c437d0f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf250eb1746e83b6a89bc7c774d30227724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d7b263afd23b6dde3d7659f7f343b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93499e882be4f2712ca4cf54f6b4915a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7df81d4f2919d4773c7d384a48a3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430c81ff4d24bc665a69f940e7f467f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0e2e27c162336cd93376d78e118b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4b30ea27f307faa5adf1c8d80c4dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef842330a18dbb8adcf32d73f094c3d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aed4495edcf1c1563f68d201806b99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2af0be10523250e8a3d736e59c2d4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeea6083294e12a8d496f2023a52a9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710fe456a39cb7fd4dc7f2f092d9da5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef99806317c5dd297dd2e03bb39e64d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec111199d6f03cdeea1082d8103aa940737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3d088e23457531af8cf81939ee153738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8387e2cf27c4e7806b1df0dad077f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca3b300ff2d8e290569ba71177c897740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce989ac87ee709f32d4b98d6c4a3d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a8c886bb22a23a1387bce4d89280a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59971d9fbf10cfae5a6a04cfa2e1114743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5f57e61004293e900403d37e6b9d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a0e58ddd0286860b157619cc08737745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1c218c57e43eafe44d04c892d9b8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438742ce51faa13eccd3b63df03c25b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60725417da28f7c2a7cd08e8e0c136bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124b31dfb3f67aea5eb850891adba20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd8e54b74ba7f05445470ad2f8d812750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966cf10cca1b0dfbe66d43ab6eadef6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba1789cc302dcd169ef142da122916752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e39e58caec6499404c613118c8a4dc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>