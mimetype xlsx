--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b3cf790edc6834874668e44e0b0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8334b48d185f310bf7f38742306ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754af5c5067bf334d84affe7472720213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4145ad5b206cd407fc87d43d2c8094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f199f20e7e7641b4fe3d4a9b42bc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51308fe37d4330a8bfd1ea62d64987946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e87f664e418aed33d7cd4257162c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e72b2d74cb08cfe64d35ae60dcb2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da00757b11dd483a98e3a3675828f299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dab3755665b3d1aaf2aad45e1966910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7206a4e8ae57ad9d58caedb5061c7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543e4dd6837c02c18aa53bf7f5fd06812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5aad03445e2e1e2c9bad61a13a11713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adda58f06d9181efd8ae3852c9aff2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473571dbda1ed0a00bc77b7fab6c48715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2e98c7d4d85049a7070ee41bcd1d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff3f5140954e047f832576bad6455717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0934762dae6252210ffcf6c3fb85218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e9d55e519a3491fc9da0952f26a4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a3251fe0deb401b992a0e06e5a7d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2a1d4a7ed165a4027ef059479b46421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d95eaa16022382dec5762824c493122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef525e9d357b927c2f1b6ad7573404ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8fab5d5e4f11ec9b91355801f47a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0258fb69cc6a534c4130a17373b18325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0ab885607a1b49c3021924ac1073e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6967ff6bf8e5cf1dbbdd5cd6f55d4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32d4be69f5086178b5df524b9554f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe62d134a093bc80eaa8a51ac774e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6ae8d597f5636ec656f5cd147753730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08ff3351321f97c39ed0b15e61429b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db06b54a46dba17447a37f4be7282132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12922ba16dd0e23911beaf36d64eaa9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fedd0e5f1ec4254c3473852a95cc5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75aadecca37d0e72e1856fcb8c469b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad954996b810e30c81989a96abb8b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e533488b829cdebb6866acc7c4c95f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd05bc676e7e8d450152a6c423f4ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef2e83c21cb6d29cb3e17bbd37345039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2143b3cd230845be9461945136cc5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb5ba9efc5448d69c6f5f6be9914ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12105e386ca5e02786231a4518c764c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10e5e776846d84087d162f443c9c2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6947d7fc2beb23d45133d223fa1d33e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bab66345666e3dbf4d77a88682fa5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a5ea898f9089991d2bfdf908280bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bfe2919bebbfbd8fbb631438c00a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dbf99497acd658d4985e0f96d0c9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fea68f0637020605f0e7279254a1c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990de6698c43e5baa28a728540652b7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770c0c2f3196499703e58aa532764b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfef8cad90cf19a44e223ae55e901452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7d5e7e8888c973f06b9c063bc31fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285a5415df6820583c9753ea35b095754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e1712224585962fa8f09f913edf7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb805cbf651bffacd3b759db1e1e1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d351b4bde4bce325a03d28034a14d1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47832ea19e23f9b2e129db0f0c81aa2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8695a638ed3211b7d3db45db2225759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eae67ac4ae78a8b706a7ea5358a4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbca72f9590208e418d366fc3fe95e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8ac75a7a5131fa1f87882ecd313c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f835f49e151c16c4ba4ffad99a1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9c491082a552c74ae4a3cde610c2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb76640dc4d2f1349a55b12dad0489a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2e2c406d05dc935b252b79e3d72a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300e4a932a98cb3f08535142d9b3bc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f06f38cec10857f3f00ec69dec53868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b241c5095754e47da552508ddd0afa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87bd1d1a5054bd90b180cf904c1b9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740955c18f992c29cbae03c66a7312271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16d15d6f6c5be1e06babc56011a81772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32351c209706a306b0999a7f6950010373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec00b2adf3d7bca60de46c0b25256b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30777b8e555a5dcf67c28e7e460877775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda43be532c13e618b78dfd6a2cf47176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a7d04a711f4e5c259a3cdc552097777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b0961ff5fcfd413132ebc301c006678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdf58894491b8ec8482f094c9363fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92039a344aad61123573a5d2c9f6f18c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bc1432c034aedb6d21aba0dadf0ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bb536250d0edf5579dda90c67cfc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385aa3cd3732172e5f700f858532ade83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042c636d425815424171d7fc1676eca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7546fc42cf033aa61337b888afeee5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b81318517e530bd3fba0c8d339c4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90cba84a86e30bbbe1ebe7f4e8159387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff720d55fe537f02e5de0daa3c8b9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815739c83f755e30c59c1dac8950eb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d22687732bc3ac9902406e3caad98690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8531e0844d8a5f35c14fc4384fe92f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737962f0d15e77196d68baf5b650bef792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2a71e7f6c6ee0af56f35ed45c1bd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bb70b9dbd5f84d9bc17c4e42c0e2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d7f1fd563350ca0b0368d1004eb9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae265efce7412bde21aa421417338d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55a899999ff5bd090e0675c07ea4c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df2653e17e4d4ee75b722c0155948e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda27a54f20412a49532755d52f2f48399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a61086b39559d1f6f076fb5cf50583100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13524e824398f755093ed31aa8840c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bd2f62b03dc7ec8af36632b42cc88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e86eda5abce151701a8e4fb4d4765e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110bce7e275490e8f83ae6763853d76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd8a6dcfa1f4e6ce5bc7177ef00cff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2121d3153a978bdebea3704f89e56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2faf466b549a06a043353c09b8a888107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa102496f9ecfe6f3b364fa97ca20d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1551a22b58a0f0ea28a5fa9d7b249b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294846a65ec99706dc1b3a0b96e70719110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d545c8b75208386fa7d3245a2143196111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc98ffb4a8f9dd4c7e5607c1e736d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0d4d447704eb96ef63b5ff73ae355113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203aa61e34468ebfcf2e0b191509a0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0833bfd2be5dfff8ea657a2a848a63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bb0cc118cdf51e37a9b7935424622116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3c87300ba776cb19267567c1a66dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9bf7d72e748973327b9a8e289b6b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32611b30b0c0ebbb53c9e3fd8dc232c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d721bf8bb5ec6fe599ef6180eac51d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118374c12e36053b5539e36ae6dd03c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e8e7ab71ed7db8a424fef5bc5b1ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7f2fc22f6c268064e4e46b81fdd6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d4e7b4265e4ef8657ac91c8237fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6604f58b124a3b0a4e6c6756a4fe844125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee9f036c540f0a1022885f99bf0ff1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444db6a1d2637575a212b36b04d13f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f82e3da469f5f7173d0574ba998f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e61d03006d2410d67e7eb9f16091a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f35ed54141414ac7cdaa4dab75f7b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80017f271a070ef6c4302bd2d264bbb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b423eca5980186ea70ca1740cbed5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f7cba255500223ab719c1a34f210f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2dc1a5212eed4a0425553985a5e50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13fe0a8cff9deba0bc2f2415edc861135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0ba77bc16802c90c9ef7fa08cbb23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27430981d22c26039876cdac6e7d64ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee533c7507cd136022575153ccb63e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec41746b3a542417f1fd4ff9a9af7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c739083767d0c5190a8af6c3e38e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec667ca2df11047eb4cb70a3d5f45f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe79fb097553cf0e53bf64e3abc787142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0b0e1f8516b7a3880968ec54136f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea649a515e0a03e7181c9060f2d954144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a54c1ce61c5a03cdfc3764c483737c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d372475f1e822a4f420ea6cadfc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437ec67b23f3d180e400d6c4aa2df08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0912c0503ac6978700ac40743de21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf77b3101f584c34f2725b2ac6ed028149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd53b49aa8edc7c2e06874bb7f921c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498ab436d04b0bbf4f8522c8a8466f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc809b7045d732ee7e137df44e11b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d730cfde53340408d596e849ea18f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583456d86e722e541f31bb4b0b3a6b54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41b784a197e2cedd538ef4449917f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314c75d68b011192097076f35811c05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958df4e1789444e2b880d8cb37aaad1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb572232e5c6439b8db8aa37d45a4506158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e156aeb7fc49331c8c2aea614f008159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f7c213ffcde0365867651412e7068160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e5049640ba47202278f864b098ac1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45b8f10203768b219dcb09671f528c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c43d423707deafb5eda875cca634b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d830a65200253082320036605f18c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5384af46b064e4a0e8a053d508622165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e5efc1036596d7427db176f4c207d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f4f69a4d5ada1e7efa38ca34d4cdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffb8014e9a969cccb6c6b6ec66fd23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fc9d7ffafec2cca1f920225abcc39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc17854d3b847018d1a940ffcf568c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c68e9661a2ff630decfdd77441158171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455daf5a65987d6e4137bb132d9004d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f1202d1fdebd2b0da3e7a487509e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca337d0b1b0f1b36b41d043b6c126e99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb207df60be3288a46f6bbfbfe4d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67e1c4c5de83929a222efb829c06a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb65fa88e9248529e7b22f7ab380f03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f85045ee90c69a9ff289baba4997c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b315796b06b4214b62ef2e3a519b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a05a0b7447c8177b3bf62da350b90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4028aa8c43571fa73a81017629b58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c698f3959232f029c8ae8ddd46c27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1a2e27dcc8638843483d0ec7a5a6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32f24d324d50af7231e660e9d7c414184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4322581faf2ccea124601b37b35e33c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb9e3e3b85eb6a3d42b1ab6c48e8ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c915a59879a2a79bccc9dbefbf2361187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8ee14785a2b56c74083a77d0212ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775adb137f0af8c0da7bff6e2315f62e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0d6500c3c422bdba4a870cf79da12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc827fbb799a33218be51410acef75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743baa7ceb41b651a6426b544e3f5a26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a696b3212f4700628ca68458d35ceb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22ca0a6e2438765e1afe42a591d534194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf1d338887592a7b6d26248e8bac5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a960af7272db40ce0d77a8a83f579196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e12c554635596eaba8036ffa80955197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08825e2de36f610812a2f35cf6512a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235854a1e540c164801d681ff463d85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a179e6b68bc3bbec2dd2410d8c09e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135179ec4669ce6e85b8acab82e39e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457182100b8793abb0cf43cbe5deeddc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3fec4d021c2e92b823175e084de6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbc6b0157e620298ed97b577e732dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbb1590d257172b268263927f285d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee436c8c4174258d5557a4c0b79c6f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a82df9e29a5d61448d272b6b38fea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ff1e3ea89bd4c87f879be7f15a305208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388500aa6d4cc10c55322aeb116fe0f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528aac1d489557ca6b064a7941fef6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532485dc9099f4db653f7b679baf398211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c351092a1dda64d0ba21548367a1a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56fdb856bcbb719f698718810f7214213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98975f71e48d2a116e211d5e3617ab3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7146add35f3d82473be3fec2dca33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771ec4369ec17c3e62de2f79037ac11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d47ed440366e37fc3a3cff66e15b28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9c91686471c29eae2574683aa115c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38d1924861c7c49a44a1692d99fc5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ac7c7d3a02eca2a2c51621e3dd25b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2baa4eace19def5607ee8e99178a87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7803c0e334963721eb74cdead5d81f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce168f704aecd1fb793a376c813307e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912e806a3bbf18ea6685747991c3f73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa690b573586a1d2e75cf6a6914867225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552550159a33fada5ae5f98c8cdbaa9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bad32834bf951943f0d022a42b15a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe2606cfae7ccc51cc455a398c0dbe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f08112d91cbbddfdfa2a717f28979e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d9ecda63b532131e47be6b4a469f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6096f65d34c778e6fa5fb4f4389b91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5867004192940c0ad7ed3c7a11ed0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52c0e484a01bfca79f829d53c6b081233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97964a9fa0c0faa092daef235f69d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2149e33b8306770bdd98640bd377e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3534e881745606d66f6091262a031d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103883cd2110b57cbc40dc8875c97c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf54759f9ffdc407f93c4a5c6a0730b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a900a0fecb339ea4251dc6b347c40b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e567a8175272f1097953bce6d21eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88260dc858e07efb535cadcffeb45617241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf4c264853870dc07f82043dca22d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074ba480af2bd5e298c8b2b740c7cc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bead0d02d2848777826f854cc73999244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acc4f48eb95cc8557a55425d48b8c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba058ef83862ae0419a177f9b13753bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c411fe404d1683599fd7e2787d1b07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b661c2a5958d1ee4348abf46dbaa7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82190e1e414c25e1d78fe0cdf3336abc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4fdfd5cda44b037e780af8b6fd4ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5d927a86c3592abff5e9a337ddf7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f76ed726d65c9d728c84f30608f700252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a655bd31c820ab386acd06b7ccbd84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2974fd504b106f26b31546bf5ae54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daae1ad9d7aa74de1fe0496fcf56b2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7c8ef34c897371aeb0f89c516a573256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd454f6ca6d87e69faa5267c5c8bce53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6992aa846a997190ff6e3790468a457258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a358d2b1b75871dfdadb60661f27cf5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1af617ab769ec040d471ac9bd26f93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563933acf51fa44dd2f99fbfac408fd9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4159110bf464e565686f29be22f7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb61d59e3f0e01f8fc73502c7b1ac5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b54f4b75540863101a9aee33870f01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301302820e9aed7ef3ea6c1019fc748f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bcb6f40df84b57123f593c8b48e35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8739da26a6d5c5be98b934019541af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285699f77db933fa6a55cefb0fa2e9c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78d1293c9558d3ad313e9e3f578e2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01693a2b1fb01bda3b480967d1876c91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d7a0b80c6a9e5ff9cf33729e28af2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c9afa3a67b62ebf5bd624c70588b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3378c46c7eea41bcad2dffde22db2d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e54930ad8128fa77cfede5c2044dcd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e098553f6097ccc08654a6f99ee1995275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685c866420c3adbd41490f8eb055b72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d9c34d1dfa27a9cc89cab42d8c06d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed0f698f093d9259d46ef0a974c803278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d01e5308cf30d88a28fa3e7da61054279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacf30eb9c07aadb462858f2d7a5f14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1d64c065814e746b09963a969519281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac77238cc3d24e7a5659d12a837a8f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc90b7b7f94e7e18a38b0ee02acc7a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded5f26280a4fabe9588f199ba78885284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fead895fee95c656136b49b668c7c18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191af00722f2206c209a0e32f2b2a3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0b9c7762980002944071c30964e51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e812e647f60ec93680503af06af5dd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbf8c9720a72a41584d28868776ddb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0098617e9863f6e4d83f7946c41b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc4eb9ad4974968ef69e3cd42b98af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ecc60546013afabf81cc53360eb45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23ff95ce7a9d9d4c284e1aa25b641e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7ec48e7b1eb51fd3a84d4f4c107a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fae0d5c7ac3ec16d89de6ef78b9832295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf56500316324eaa73b76dba3bd9d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db10b2445c27784874202fee160b99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad65b5b7b02e05c24fbb9cf07644222298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb606a8eeddfa0c0ee903b180c217c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06d96d851381523d539541c476c01f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c791d054b9c9a3321d19973170c28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74988a0a8cc875768e69b4d0b9f7cf5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08f5efdc2fd25ef6f2aab7c046deef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154771e18980e4f8526e95459d7e6c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479faa13dd2ebcbbf5d5f66f95cf2a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52cd9529c2646e292db1dc373c9fdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bc89ed72f61a7d3d87b44e16a8ba3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc1b5b1ed121252cb5fb491af9dcbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df853320bfda23e3088b0c49b04f4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a005b82c4a53781c325d07d2358fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44720469511b3809a6e386b97c7e13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be85ee30bcb66e1fb95ec8558be854312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5b5b8fb4d614c78a5fa3b7aaa848b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5365373f3480a05e8cff4091b94dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04215016f9609dc50fe309478a2c9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bec714a83e0e0e51f37d6278df1532316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7850f2a76061a461d3413a3933ed7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07584b67e884958d3510c5ecb3a930d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd20fff3f99799a576dc2743d9ebf9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a80e90b87011609e17385c68c35c69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9348a36375d89097e87f682aa477c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd9d99e52170e03645e041a0c7a69a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1800895728745f4d58fa37a80810229323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44410e454e2dbf18579a622a3e3c63cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83742278b5c86ac11c106d8fd703ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a504249c3ad2e949ba454922e3b87ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de59e32a3080260321f6186810a7b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d62b8a347f07dd67d0fe997d99074328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b75442ceb689eb1465d636c3b2dfa8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156329159d0276b7ef6a4adfb7bd856c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f099242d9dfaf78c13b8e6ee844a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605f8e9218c918d37cd135442966d52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ed889290e26cdc49efb1b0e42d93b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b0c759b3d79fad4f2ee778ba182d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28167c193c77378f75701d5294e891335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e1a9031e6b0bafb865da315f0a967336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387d0e1b8985439ccab7c872cda5b82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97205bacd6f5ed7be58d80b3d66f5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ea869fbfa48961046e28b684d2b78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a877d9da63b3b8ff12f861e2b015492340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12020c7cee5b5063568330fa71fda8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed15a2d526cb610fffad41eeaa73b3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2074d41052e2643648f12fc91880a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66cd2482d849afc8295a1301c371b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863053242768403acac01726abdcc00c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e957ab41c426d21fd268a2b01401bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f400bdbe938909a1b1bd555dbd19528347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef42831ea04326ce3cd626ae0f8a26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525eb686c101193595ce8aaf79a6cf5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d80f937354206bdab5b1700a248da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975145e606ee58f45aec22ad8f1ac6ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b432e26b3bc01ab4c7dd34cc28f9fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8540ae09efce37ef832a3155dd6eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ecc1595009cc41ac64650657ceca7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59992554249ea7079ca868b07522bae9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db0ced1d30110f2cd0b04902aab154356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266c98aa2a3e897979d8b84cb1720e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6d56ab323c28957f60ee137256be6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3a3ead0d615ac836fbd977d9d38c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d398a5db27709eaee687702e11c710360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc1885a98bd33d552fc75685a717a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edc1d3a84b43f8992f3c1288008202362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f696bbe7cb60341c5b3d1d23d4f5b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec0cf0246a20956d6c6f42bea736d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724800e523de2e2151a2f7d097875f0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc294c7329684580539a96560f652a55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eac4647cb5e3b3029acf00f9aa44b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ddc683df6656d52bce43d54d10d6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76ecd0924653d9dbe70c7694d6c3e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3018e8334e8e0b6032838ae430bc5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28494969585cef147f11ffdd87351bbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60210afe438053588ffc563268d2bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c63760f6aae932030779e2d83710df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606b62b28c87e14d77962fc81a93acc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790931f951b7bf9a7df92b9ddcd5a9cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0289335793e3bdad8ab114b3f9a19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c49bf6db721f2f2a89fef0a4c9e3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7444ab98ddbbd7a46cd4e9aa6c55378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c1440697ea3d6e6d550cb1f37e2d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b18b4cff3fd48dca58a1cebc34b345380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712943eba420a63b51d8adcd6739af1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b917f546eb5365f7ed2b16c1b7b792382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eee3089cded67b52512260f3580f50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dddc101af77f87a142122eff34575384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f91c75c59ac5306e97cb60336d8b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d59e924630913f376778430ad1ff79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a5cfb84aacb280fde7748881c49cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1339912c17c914d2d5a7543961559388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f9f069dc6c5cec168818f8bfaddf7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17a2174ed169a7eab310037bfc3643390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097201410d036caaf528aef08d11ad4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8edf9d0b115641d674adf05ace920f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666c00a14eb8c8e79ce506559669ad2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaad56236396fb0bfc5f5f771e607ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9129facf014d1b7215002a47e50c12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327db46f5de9d1a54ab3233c3701626396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ca1f250be0db9c659a974108a0779397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead442c70c76fa93768ab5ed3b5f84a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf34a73a720b81cc8ba107789877f16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872a656db3f8eb5f5f1d5702f5c2185400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff3811c4210b4d229a1e4c933c12f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450f83d5c2c6224a07cf0ae0fb501c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d1be638fa269a61d22a74469b43d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840d3c75c4e128de2328d5580d824cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55858fe4bc59e787e03f5ab6fe8c2865405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1788b08f3a9a28d91306bcaab07a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b21dcb8c7a9135855f89ef4b0ce94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5f64b1401e7be4ca93db7ac80e86b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aa8fd11871a8a2e3fd64389e25537409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118460fbea369852766d4e9f97607c7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5b61d55ea212e351b96226632f565411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1b0ca2a60f8e6a4d509d05dbc484b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6833a373f6fe93366130de36a2ab8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8c11ead01c3acf45ea37e3ed82fd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17cc0592c5dd631f924ccb2beeeb53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572909e29e75ca94ca12a8942633405416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076f21d52dab96dfd338066c6e8c291417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba6df1b28aa947629417e3f715ad3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d1a9edc8932a40c565de373cbdad1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6757f97dd05c38ed34a41ccedad1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de062505cca85f8aef6821bc186fb10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18972df3f11eaa4b0eb96d9e696fdea3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23164d23d89f789ebdc650f820c93a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00644384814cd0ced55bc48fb86624a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ffbc575651272207501692da409ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20130d1868055c42f73852a007132dee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175fc619076414093b4892414ea3c17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd9f8e814465011411ec4a8deeaad6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9b018c661f2820a1bd119caa5326429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a15b9e3671a286aa1dd1edfcd9e33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6110e74aacaf2772445f4b0f2a280431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32575ffc09ffa69a755809bb9d907155432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf58bfdd74a9e193784f65abc0f1f07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b103f81a414142610eb77c1cd7cfcc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf353eb1514a5b7f665fa11a2fc453435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec666202bec7d59691b0a6fa601cb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93755fb6af7e82d36e90a84b771ce6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e9bd40646a373186b83d9e8c64d8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f7a4f40b8f67b2588ed48a34500be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941e383b04063097c7a562ea76af75b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029368e2b42807feb046ed786a23476441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3486cb9873a8f95c160741caec4c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba855e0b7ea4b6f7e35963db87aff845443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd932f0c9ac27858aaef3c5ed829cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89661b010bf6a72a0396d69c6108353445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b8f364f1d784d1e87c1c8b56318f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921b4bfae3993883ddae3b6b4e396e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884bf197beedc600e3a9aa2216ddaaa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758b969f53a4758312b9c82c94ff412449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ed860fb0d64b4c763fb8ee71542ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b07143777dc00b410e0c25384e289451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bee52020e257584ef91789661f3ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d785fc6e0dc22fbe9d885f3afe4b3ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2f1a578230ac896cd3fae58d41afd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedcad2e30196437cfdadcdb3beebae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2ccf4ca790510e4c3aed68150b38f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8421eb619547f965331e31a6a8bd3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04305ab9e66b1b2ebe9ba0b1ebcbae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bdf9097cd0ceb6cbe54e2167102c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad24ca94c29cbbc62c9fcb5683ebd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b6778bc13a0266476bc8d65d64158461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad5643f60c4806df10327353e4fe2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10aa6b94c07fe34455b0e09632bb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de61610a3a420ed20ce40514c6b34ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d56ee5797e64623181d0bf70e5cff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3984403679b2fadca52d6c35cbe1521466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d676f1908ded7b1abca099be662d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc395ce4f2886a988efa3cfd13a59b9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e006af56c2731114eb07f8811952a6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cc6d2bb5e35f136425efe2ee3be78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8e120e129e8a20f03941c8fc63fba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d9080ac05dde1c8799101955b8e7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86a29cccba8d93c5d129bcd7b98f61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d2f431df410f23a80900713a8afb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386acce33239b7b7d19a1f26e7b091de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609929805ae259b12cabe8c677e70d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672199519dff8c77c5e5c2c38238cda477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb681eb7188501f2996d0a65bedaf5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb287e4be9447e8795d54e221ad8b38a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4d5908773df8db6fa32adeae1484d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eb66cd092a5e05e816d31a07c00e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04f1f1ffed7740eec0c4a9429c88d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f885c7b3815f69d64a735b5af9de56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b11a2a77af6fb1be74227af971077484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a815b92e9aba4e372be53f4f2ff6afc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b816c1cf81e2277b89751566443a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab03bfc73bdb03d8694df3438f2b89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931431a577e92da65e7738ba6ee859f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6545d52f0195f0ae82bd79500abdc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a8e8105c630c803d1f54e4f6e55dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c137465bf4e55d484fe51fde7507a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42c8d3fd23f6ec23fda115b29c4956492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ed67dfba9904f32db4307cb98664493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbe6596e6a20fd61b45ed63a4c8691494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1adf89092b528e4da79c5358287dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694d17b4174444ec8edb36542631261496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26d5b54fbde65c44c118444ec22f1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0e77d855c53d2d345a298f41b61c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb8e4f326f1d5d5573b9e723870802499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763db2f20e9882348ca8adefa3b9c73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dbb9bfa39de5469c641e9ced42d51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f43f384758f71e185ae4a135160e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fd700a40b7dc8e402f1f31fe20f57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423999d470907fc6cf782cb191eccdd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d189989be24ef5d189009ebd36dcc77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0601fe157f6463b963ce97976a172506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a8ee9ed37124f31086db776693911507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e098cf299670cd0b8716b3932350d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f34528889df40a22b90e9799aee08509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fee17314271887046cd3a97b32ec9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523c6bc5d2deeb460e78617a3c69fc4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a743e641bc20485b6695f459797cab6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe79cfcb899510bd562534febd518c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f41d9329fb52709c12e3164a391788514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a108a7d13ce02ee92a7ec93c4aeea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b760944c8de2cdf9911a495aa5a8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f891c1a3cef2e83a964c0f5e8f72b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3516b88fc85e823a0247814edb4fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff46932244a81671efcf08ebcb4b30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a2f413b1f222b1340947ed5e93b5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09362479db7d236e52807445cfca1c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856851b9bf52b864a64203ea7fa5ce4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dad7f690cc376300cc2ef0b4247609523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763227388c52da821ed781c0a4147d42524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea4c7bc011aae14e76b076b438b524525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b6c241e30d21b0c94b38e07df7a5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f017fe9de94cb7c716e89746d0ac8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b3086154d7f73fdb8621b0a518f68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73afd078c3e0937eecd20e01028b78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0189c68715302096b92791b39fc139530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32753becdb4057f47780c488dfadfe4c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cb4f4ce959670b058109e04beba6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d90381275f94b3e638a1ee7ab17a7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9ebfe9fbe82f0712bf9b50c8cd571534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a394a27662bf15c2de298fb0f1195535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74e56721cda8af718da8e8cb2f707f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c103cc7d30854452ff69a631fb8f684537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52932548ddc2fd5fc61316c46da3784c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650b6c6227fc14c35b177cd49e1586c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b401833b0421c985c1d85035745a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78615c0bbaa3ccaf6deb42a32597dd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650555b81c2c5fa414c44b488228ce3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d09b92746da3c6dce58408283a7b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9a4ebfced8179b990dd873e867b78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9d769463d229f024ec52cb43449f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e8fa25bb59fd6b01bf3dafb2b5136546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18dd0ca7654e94d84db04b7ef792d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7ad97927ceb1645b9dafef15ff350548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7488a12dc3dd335eb57911e1751ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e019d0e56031fa3ccdc73664bb0c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd329c02fcb844097f15c0b2aabb8dcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242e3a5246262010ee3d5c22633a3cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa862af9614e95e8afc2a5589c7e376553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e150f8cbef2f839b214cd86295a1728554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6af92d15e89acb9ad30e887bd2e8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360bd3fb955264d1bc12ad74b8217e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1501ad00da55426bfb69d3dd5e85d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f11a325a94ed12e55416546e010611558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b762d3a04aecf537ef0a027e2099f23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf6effdd6eff3ca8a922f47b89e6d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b669bf1e6a18d1c3a0c912f5eb25f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266e2c3276aec44aae2e8379fe9cef1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1459664be098acef7a5b5aac88713563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5818bacb12ea15418f1dcc6af12475564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f66a95f8bc7c82c5531b068add655c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254bb9c8a586a2468bbfedcf202341c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4d5450da87eec1fd337569458b407567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c994438ae479b6bd94543eb9b0170cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeccf60163d3c0b586d75f513560b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff39ade7fd29fd84c3391b4d9094029570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04d78d0c799e426428bb3441f653fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c41a3a80fb9df9850fb742cb34ba3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b070d813dfe7fd80201a4ab3f3bbe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ce56dfdbf29cc7aa73973a6df08e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6706290bfead96f80ca2316a3b7ce6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea60ec981ed353d9c5e757cacfff7d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fb21dcb46d04af829af0f50e2a169577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98ecb9298b37901fd1cff99ba121f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12851b570b2d4bd6ad374e69f1b2b7c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c99e79a0fb65b4c22578415433e7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfb17a4bd8f2ebd391cd77145eee09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54665e80ec3ed42d59f99dc6b05cafa1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb7be4fd187a75be4d4e7f733aac79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaa6cb7a562e771a6de194da784b33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598593bffd3619f83e63620be9f50a4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4d5b2952d7428a880dc01193e2aef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd92be76ef4eca1e501655bb3cc946587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e732e859ec9235d26e61865921c86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a17e1f6ee0d08f8411bf33233746f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4067bb855f6085038fe28cbd451b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76f39a27c1607d2933476b6bfdc3ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0111a1bbdfb1c9666012a9689a341592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592a742ded23d6c3ee28fdb4d56fe6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d616f4927e90afbaeb1d75f279f15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a23c20c8b017636d108e96cba9d71a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7743ec1cc58760f995fea7281e367596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dd22bf17d0b18f723be04dfccd941597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d486761cc28170bd29902aba302be1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6a377a7b896efd7857adc996bdee3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c2acb775a07aa94d80495049b9d14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297c39deb845cc818bada59228dcd19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57988925da6148b7b9b75b8c0c591e1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9bb162f9f621a74bfeb82c0b1be70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1223d447be8f9c1368f21573f6269a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f40ad1bc0608c06f85aa24dd4b943605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee0b14c286871ce332b1e5d72a32ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7ca8b82e43f27d1e0afdd72c27d6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e734c4c2293ead910d797bb558a91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e78766889870a9a92ccb40898b9a29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d1efd6ee1862bc0eb388392b4e421610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d16e3b08c43070f9926bcf5b2c113611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7c9c31aae493fbf25c722cc7fa080612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed609f8a45e503576a2955c856dceb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfc08ed856f4cf88248a81e42cf95e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae63a3e0d3bbcd261372d0ee5ef942615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cca68946a4071c1fb5ad61aae79c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd64c410fe63e28c58c94cf6299478617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca31adf65555e56927aafa2e85e455e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ce5bf4bf28cab275d01d273211cca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf09d88c8a3adf474694cc0fadcd57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b05970392007069876a81ba146459621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82199b226cdb88c9b036a5cc2064ab6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae028bbdc3ba4927f77a050e49cfe32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995a572aed2ce73ece92bc65c59728b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b54d2541c50dc3e1f87d68c581b4ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33b3d3eaedf16fc6cadb7b0d3aee58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76087faf8608017ad52e153df812703f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89287471b2a99b27a6b2e815ae803fa5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9513577639d711649baa213fdb45670629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f044fbcb9c999c29f9ceac5f876a83e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b99c1ba3672ec2585b13b388a2882631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81af991fccb4e441942c23d18ef91e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95a4b858d432adc0456a2628973ca6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fcc2b26ab37e27c35dd6904ac6c90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf874c83f841cb7017c35470c9ffbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba77779ce02a88007a81979df0518f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dc2bb806898b146a14266113f0a5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34face5920b13642066ee723fe6b47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db17af464e4c0f21ac66b1d8e242fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cecb5cd21fab49ce9f91f473b2bcef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158ea6b5ad001c660e35e21a297a68d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de231dc646ebe162d8ea3173e70b342642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f0d4c96e857ebd69a75a9e5d13b80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f1000b8adaf183023825823e2c221644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64e2a10f6928e3fe90a362eea9157d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852749491201c65ad7f4c26265349db2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef253a389f1fd30f1a0ac1ed1ac1d0b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb227d5afdb39831f2f21c38a067a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035731299eaf8780899eb2064b8101d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ad4395a5f97b92db94e30362e096f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa725e2b4c6424e20e6956bf04099931651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecbee2ea96d4c2757189693d9375d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493e57ee9da7a028bf101fa0519970b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228286c21cf043549c688bc80edd5be4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453ef68eb3d923416bc4cf0c57f2317655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04319716d0e5de367604e72732a7fe3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefbd5e61bfbfa7b04c3d05420f0a6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70871b8f55cb23b523a8ff81d2fbf24d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f997967a911f63622fb5da9aa298dfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c142c45c1d9123d178a35a77cff628660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b29e5dc02337150cfe72f0e47c72c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0f0ebf1a2b9e73a5452ccc8c64bfa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5506afe2d56da8a41f16b3d9e049620663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f18669412b72e5cf8a18505318b66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77e6bb9c59db1547e6a181f5b77b00665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def33ce120eee8de3e9411ec489b73b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea814b5c69568b9ccf45f68baf3e542c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78553f627cfb33e9bb2c9e7712c71a08668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe440d1004e3432f49ea833ffcd5a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2705f80d5873fa3472963a0bb4bf32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0c1caf79f1dba6cb81c4f7f7c7d18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8948b546e0cce7986b42fd234d2715672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d34069d72947dcdda1013cdbfa37ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce9b519d7b51fcc060d45bc1542d0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068eaa4289aa87253f1bf2fc6a7123b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b700428576ee11ba0a18a97a2b29a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a24bdd929c1efa7137dc0d6235a0dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bff9826827ac519f053bede4b33cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcfbb3692d4ea7660ef20e225feaa1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51092daf7f0dae74f22d9db7fb75ba1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d6d627ece422e21fccced2f55c5d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1459deb2f8572cb1c6cb408f8fd94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e70d3c937916bccca04b3447c6ec86683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2af4dbcf73759649c2e889c0d8f1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde50c2843224f45e9cf4a33d9bda84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94cc22a71950e8882327d5a22bf4a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9e32bcd4d3ac24807bbc0768a97dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883635076ff0c826bdfaad2009e6f6f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22b675fd368cbf2bedb0b24aac26f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dec1a839f97403df88dfbf13096b41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12274a3ef85933514d98cea904926595691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1477929eeb748d89ce1bc4ce8dd681692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3de84bbb3bf27bdc496d5fbffff680693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aefb72bcd73451d354d172d9e8d24694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f66af511dd56659a7bb99d0d43ad2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b863eeb4e4f6f4c41ea3f1d763f473f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893ff1e597cb2daf911dc4c8d3d46b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb4a3f9deba2e6e8ad95ca32e80688698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0dd46522656d856c2de74b35cc437699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5e999b7515dc8b0714ece610367cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad048aa20ceb8b61d271d30ee7148e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad118ecf925d6654b8f068c6cca449f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a11b92cb7a5ce5353e73d99ae5b45d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0f53bd8c493b1af688a9846dfb419704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a7bf4c805939d407974545069a5f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f15161c3f7ad6819b71fcaed984e86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8168a8a60a825f87f73f6aa1bfa4e55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192843c69af2d42c08539a65391336de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8a80d66194608d727e7b05935d3c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c72b0b4db731cc32425500df1a385710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf734cd50c7a9844067b7a0826a2e52b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85a7d960ede5b2e8fb8ccb07fb5702712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326bafd5961389e63a367937d1fb246713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a38437cddc1294b1795ad9cbeb4f13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bd070226479758e55c2040a31c72c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a51db737c0abf43efe12eab43dc5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ef83f6a595a671ecfc65d34e282df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ad9a1e8c82384e4430e4afe925528718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24e36c517c6a90b69586ccbc6207f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cc623d9469c14ff04d0dbcce718e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0e3a2b9405ff3ef0adc23cfad8107721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24bf86b7c15be37ef953dbb261c09d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d24a314b5891f81ba81816e3035df2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82179db4b18dccb086e52e4a60584579724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7173ce62704b3d2488380edc2eae321725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8249a04cca5e5d453ffb1f5bff07544726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd01565bdc73cd0babf92dc3a17f018727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc1801aae0d7e8426226b7029da12f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660d3a198e709548d12b7b7d99810e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe7292c09da4f83036109e1edd93cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9779d137748c8db17d8122113e0ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582bf095a9b0936b19684c8a8e20d28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6e1a7035f852a84e3fd0e4e068b0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fa67cdd20fc3b5bb3e43e9c97dc5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff96699199df1a841267eb26959e49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8d1d01f2371cac6f5af4ab821fcb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a79d36f8247b4fc9c4ce4584cc079737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dca3f8d1fd03bdd2264eea0cd3aa3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35259f9a09c24d63ee37ff332aa432739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f614f6ed9aac01ffdabb69579779b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a8834adf663d55871959093c31353741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91efdd5f9a763e43b112a80f43481742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c49f362864798bb76b4d403ad03250743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c08af5933a905413a47ccb56c8b15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf5b78dd5d52ba480de762196bcaf1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22a9384fbb72762aa8afa0930e3c9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa30ddc3fed3a5b7e5c1db74655ec1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ad7d16acfd15c6303388b62b394ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb493cb34258ff50786aa9cd0bdc4df7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592c25e986a5eadb2191be3a53866a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3038c25c6fe716c8596aa872bba8798751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb05c683ad62d7aaf3361d3c5014442752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534b1818b49e5d6e2bcaadd1dd264d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b0c39fb62b6d8d499a898c50ba048754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8620faed7355e5a0b9dd71d869a4f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569ae8f856a8e691360ef8beb2ce8c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd67cf29602cf4cf082f355bc1f19d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a606202189046aa333a15e093f22d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb62d6be61805cae2302097187da13759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489115600d27aab898a2bdf14234c3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4fd0a624ea60a2ec63ededcf644122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66246a916c59b9a706945c3adefa83803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ac1f7d37d2846f59185bae453b5194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68047316f61fba5b734ececc9c8d7b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff543651c4a44fbffbd3a84b1d9ef796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce42a5e822eea2fbf23c0b9bd3d0fdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52ffbbcb606e8382cf5d54f15e904c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d67ec14eab755c13872e3991906149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7adb332843062e7cd11a3593c8b4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f7035625af0cdfdb431966661edf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fabcf16b7738ac475372ff14c8bf3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa91659bdce0537b2c80abab8a9c2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c91dc8885ebf89c0ef2823522e8b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c4fee82529eaf3dbc3e582a068add15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9257b4cec36488f85e79d885fd66eea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad356481dbf354f790d4004f0435d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea08b7642a996b2ab14c6a00a9bacc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a5bdd78df2e792d01361cb2370bec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f8114e13a7ac73c161c7334e8b1c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e7745423a9890199a56c7cc004d5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead0241b2c0959f2cc8e955fe6cf0b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ca1134625d9ed2e3797b989ddea7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c518f9df568943349718372b08fe2e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833c54d18cb5e94f1fb3e7970d3a6e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031ba1bb71c37cb2e57f5871e82c35426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9868c2d0a240f81735bdecd70e477c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8295a79b969476a8de349beb1aee1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45e49dd4c9ec997f2b774837f6f9f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998e005685191cbea73680495577d6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44539b9b8d601863bc851120f68d647f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd20dde5c5c98d8b96b4537d08148932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3869634de97f15424470f1a43f06f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582736c17e6f888c45901b2802d5698734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d43f3a224d424923b8361d5494d2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb1bbbcb76e3bd3700fdba54c59dd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c38d78870a259615599c39ca30142437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9c9ae69c31148f824e8f9ef695bb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa84d0581e7d8f48ad761a94cb75d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05009fb796426c8814805cf1bfc3585d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad41def103d7724442874a069d8c3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce4388417bd441a651c94dcd23575f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dfe94c3a499e1e93a3cf1127a457843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fd936ba199e90c2a29174777a77cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45604b236a2e52007533df0c3e3b5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a19b76979ac2eacbb2e9ad437cd5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9578d60fe80887ae65f87c8db71ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632f79611095837495b1832b178626448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e3cf81f8bf59650b6e325371896b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0684cd8a0dbadf0528e4bf91e7ce0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f89e848695cf798e96b4ea0636288a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507ba16416d089befd70a7f978f636052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40b99f4f3145bb50139b9b94531d6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329463c2a55b8c41da08d871004442e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46904db56b79db2dfb47f40153223c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cd37eae614740aa75ec94cf3a8b9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987af4fe9cc6ebe5d7e5714bb1a53e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1194ed243039b34856f66e636a88758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69094c0775624cce133b168cfbe55df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd92b426cf00cb205f10ca25bc8caf160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c726f2c7f73e64e340133b3053b4d3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77185ce36c559275e6f362fe60e0237662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d2708c55d433212efbf8cc0f19d8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47248adcdbb17ec4356c48f12638d42064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ae2cfb1aa31ce622fdedd3baad2e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0f9315a753902a1c5a94958d2594566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c015a324f330185cba54fadcd021f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada93a8f8aae924f55dd5955b4edb60968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038f4f621aa5937b8e0c7165df4fadb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664c21e266232d714c9f58d2f0579c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8ee2ce8e115ddf7024c75e00145d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef2d2402e9e9bbed7878fa43afe8ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fed8c4f21b0e12efbca67e788992e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c31a9183fe2af97afb76bfdf048ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffc9353cb07f4541ee07c3bc08c94a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b1be74693565985671fe563e0b4db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a5573367d8822bab0bb7ed24b9dd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed757a15026a322fd0f791437ea147278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea69a45ef7f4e12c231f58dc1032fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d4da7757892592119d0ea148a8c9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605dcef043f65732e2439d17423882781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dc18a12c6dc1008f79358e00d329882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc3c2a2ac251ece2931b70522fcf1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800051c9fb5fb5e0e6d2bd870b76890a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6477876edcca14b5cb209b595cf03f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e03ce22006c6e71dcbabef688ec72986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e51f6bbddd409d34828f53f3897787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e2f78770a29e38cca23378c8c4be588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b9ceb8cc74b92900a78a0bcb8dc4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee090833543b19b7fa17218529cb9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936383047b76b4fa6355666aeaaa3dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66240c4546096f064d1e13aa7da670b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7de344d2288aa65801c81160b839393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e93ae5c8f0922db3f363977763192194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8a467dfc43549a38bb697f4c5c5d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957db9a3291b3f4a615d992ca8de23a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccff8ece62593e2cc4059f686f4e4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265dc985a2ba5b7c1b3cd49c6a60d9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4d6512f9112bb634c21551e4e94f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc1b11aaaa0f9c164f551a1ecc3202100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1540d0a0582274f4b55f4220070007101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4213f0b561ed0001dd9f8b29dc9df0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1a72fc4cb5072b907a7357194e637103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f51446a9bad2cac1868682dff5b9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914810a4d64b01e11296a5e59f1a4a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ff599b1bae106eecfa5ff1d11a75c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94d253e9df7850be740497d2ce5611107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22935fbcd67188b3873f9403ed465cfc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d222870c02d16cb21bf70c6220bb41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf9ce93a3977a0bbc44821efd39c11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db867c5ae98f6b9a7ffe0f41da1d0f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565a0f308351f4ff63d4b09eda35cfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb91ec00fe4c0fd75a60c1246519845113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdebf428f16216b29c18fa3639a5713114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa8932abdbef158bdd1176a5f33a8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db4ccafefe3482a97a5d991723b2c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a63389488b79f56bd84507e8b800a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3360611ef305160c4e45d2a8fcfd70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb75d02fc73b9e99de0dbc1324a899119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2046214c7d44b4fe28474f6dec6a40e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416c4518a8b431127bc20adb31cbd37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa88a292b27d5e7938718a76369fac5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968b691c30abc671d6ca5d72a73427a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71c4541169769074c0277c03444e1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4186543fa7efe5d8658a8c0512b78f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947273877c486d46bb870e4deb95c548126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda3b2bb955b71a5f20bda3cfae3f76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0915a307af024a658699625721ac181128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eea873be7ea41a2587a085ff5136b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52559a899e6816ccc4023bb1347cddc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7f9f834ad88c9be9ca225c42e67a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1066d4adde2eefd3bfa2d55f1af2ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95867af3e2c2de28c6e4268f6e5905b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38388cc1d2a406c793c4b75232e0ddf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b7fea1d31d2aba7b83ce7465838ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8416db69ac0bc0c05568ff8c0141605136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cd0f7d36402d43bcf39dce1fe875e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4080ad1d0fb93a42228d9a10cccafb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd0f6e56749869958e99484b750afd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de361a6fa46a583a988e8d296e7c6e28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbafce92bbc1a1a898ee908efd19aa2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c7700917d120ebae7bcbbc9ddcc97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e882b56b323d3833d2937927cdfd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423510b8222c8fe25f0efd44f85ab0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992aad9c6042de4fdc71954daf27d20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6a0c496e37628fb507f83e777fe8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56de1d33197eaaf0a7f64250b81ceae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4a889e5e1728947b8b1f82806bd08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e6fe14f0349b62aa1a31d4f32d690149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16ea96c08365575b74c1a67b1840b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef59974f52f01c7376d1cabaf3f382c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d8dc35e34c5add7a6319f8da15ecb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8ec0faf6234e895712698547096ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a338d3a41415d9081bda5319bbcee0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75e2edd25a9b5e517964c3557d2c61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905eb070fb1653918fe9e8bb5359757156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214627d478d3307e75a391187ef3395e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2b566bf5cf5287811dc0c3781c154158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c403e163487a6dd6c07a5feac60dc58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb4f36000e30079305fd73dd8b7b0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3b6bce6b44c018961ffdc9e9609f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c4dd9ec98f03eb86b31d17b18d9ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f76f74131c4c1f2f9aef9557b7128163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97419496a28b9316e671215dc4b958d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42b188158cfcfe0ed027236c998f72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa84c0f47fcfe911183c2fe30112f25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152066250715f0028a645c98543b0878167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058482687bedb87ab373fd9979dfe3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999df2e9268bb694fdec55b0ad2b046169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb075205921a32d0001dbe0185db16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8789f22d7d2315780d4432f3f5c0b04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced5ad21a2c95b131e27764b935556a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c3346d2bf252627d4b448be6e9975173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe231e715e16b5277c365053fc47ce00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b5d0b112896a35923d39f5c6dcad4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c92094994102d5c6fa3647c29a02c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfb30ba3657522eb2df4f08c673f62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fc3a1aa806268fc3c250fcb876204178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad170e3dc6f945f7fb94e207cb75198179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ef9eb21a7e077d5c95bff4c8eb82c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e71e5f4f7fb6ecdf50077856a3599181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622b7a48ff80d4d90719b9d293935a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2376a8407c7d5fc300bd73a7cf375a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945948b74afe2ed6cc5d8a2be28c2148184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2e64d9e7df084187db6199af5d6af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697051bf0ddb73afe5158a5eb001cc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e48da9ed5a92bfe3c283b1fede7cc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aaaca94c892c31ea35734abd8c81e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed88f422782a43589b1412850dabbfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa24b803bf1d826abf6c6a691dc70b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3369fd5578aae122f8a2e74e96262191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef357767b6d5095b827449196a5eb44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cf5c3a067dccf766a69a7cc3c7669193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf816d3f35c9ce79a75cddba292e0512194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae71bcb2465dc9d730a9f9a3bb1e24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d5b3241847dfb7f2227f531624826196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8b7ba80bca56945eeb4404f75177e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e29a2f8b0f36ee3d4d16dab15b61f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee863138119400bc3a80670759058199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907005d3e66c390c2ebf4042441f99b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b55394d4c338068bb975cded8f22a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c02880c4ef3918d189d3373544db07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc7fc026606a149133d1b43f827538203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddacbb1ebf79a76c3fc3a31efd0430204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9540e5a6fe4ca3570ee4976c099b31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86b31dcf80fffcc3f3d97664900f24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946364cfdb635afedf8d6c4a2a4ece3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078323fa749333fc09ebf710161b83ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efb8b5bcd2df325a1e41896ebce995209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94e6b9052ad3718743739b743859fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969b7c2a88dc3bba723e4f3257bd525211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e7e76b32bef644002bd0071950513212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d10f28e4990d6781a543b979016f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aedafc88b9614d53c138bfd8b55c59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90464e5090f1ce175c4268f185142d94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0a94a80c5302da619c30ce1a8adb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e240e8c4fb1787e41aa4bf54edd11b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2651e29286f6f87d4a5cf8d2d01e2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d885e2eb749c4cd657bfc1d51912e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a88217380c804d807ec2da534cfbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef32517a6b33f803b1328cd791d6f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545fa325cc4515265febf5d316456e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a87124b4f532ab5d7c883a9d2e935b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72386d02462597a445a3d937bc643d0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f9dc15a28e1a6cd29a70d1cb5f94e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06e338aa06001e8fe7df5fead69378226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55585f6ba4075f2a318216ea227ad098227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52603de31447ac69244e3a0793d18ac0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f0d7eb556d60dd422ab3e3c2cb161229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c0a1dd3f49e5b164665e1e3f0727d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496fd5536747ba11de6b016f3d9ce29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249796e758eb0457faf3ab0097ca741b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca2fbd4c44ecd9fe627660261360e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfa46d7dd977eb4aecc8648ba42568234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6ecb772e5881b68c032434a5c1437235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f07dd9b7de0450eac7cdf6bc731d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b576ffae4d7f21c58f5e950b0135510237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207b228509dcacce681c1990f41dda2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84666cc30a35878cd987c03ed55e1509239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee8e4f9ba31ef2a9354dda7a57f964240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e676527b233c6ad50397cd5726fc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37782ec9786800040040a40504e55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd39c739d4a792c2e2850b795e6798243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27e06db5309d13b1422dc72f515483244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6495083e77d6df3362a88c8eda4da7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765bc70a3b1feb8cb7715aea49eadd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de599f6dc28786c97d08b3900c84b6cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1019032a106cb270191e10550ea852b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f543b153195d1a96f8059817cca6f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906708b5e286aa995c170790d25e730a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d27a61fde114ff8bde891737bf3449251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854cf68090906419bc00b59874c080f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e149a5be0384b52435c62062b43ece253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a145da6aecfd1e34d4ba1749524ce3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfbcc509768f0ab57245c40dd892ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b984496a08dedb62b38dadb9fae0504256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b86b8d71cff8cda737590720e896a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e05e59a3718f534a94bf3a082b2cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60273d101c06fb5b2c2f4dc41a13f534259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff32d24f7e8cdbe49d7314e39efc9dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eabb29d764daa32977bc23d3dcffc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bb579373278a97f3b3f1588aee569262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e124a057c6ceb55a3c6bf38fee630263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0fc6e243328e1d7606a019cd8320c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211c066d2617de37262b420b8e4cece265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bfb2df87021122a8c5d406ba47ad1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b464ee9688f05aa46bc7b0219469c6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5fc52dc15f83b429309cf8fb6aa2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d5c0aeb639a12640f9ff933da4426269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5cd5b76706cc728dc2178f35ca1ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83aee5bb2aa43d98f6e4bd30d11bda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d06031e7a2a61d00a7f80f062fae3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7646f9392853ad3d7fdb0db6ac031273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77600bd8c4946103c38e71a6f715d234274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45217d18f813c1c814a28eab7a1ec73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700960318888df064b1bb059e5f6a107276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237c8c095c01b7b280b5f1220e66c5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e498dd780828b701ba4583874383a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f7e14fbe402bbebb258b12da047fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e13489372dfc37dca69e7ea38ccba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefa6a65fc45d7476abaf7eb2dfc9d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd50a7dfb96066baa2d9bfbb4cf6699282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61d079fdea426ec86db4a7885347ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1555c2969c3a4a1f6d1d306290645284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc698fe4a1ba6620372d9409cb53a34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c324b6301e9c6443f6f2cd3278848286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91019593c0c5621cfd09abdb1a1a54e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f08c56a8e1c757f1e9e928949383ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059d7f9aeda6b6adf5095b795cff5aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6b2b73353034493ee8ada2be3ae0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23d8442fb50bb5c2b6622cb16febc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb86334b589dca6604b286c7d8bde31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515508190f51d7cd04a09961c52b2dd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f19f15c96c68c1be5e057f596c12d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b8d4debcdbf80d620815988ceee33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2e8e6dc1ba12245be22b5c9135558296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dc4d7acfb4cf4593cf33e80bec657297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21766898a9c29967cea5a727526edf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f7a92da3bc91a8c40039628cebfd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785d8de51aeafddff396783fe4c1b10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbfe6663c6ba5312945101638e3dbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f8664ef2b56322fdf1b404f79dc24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5641fdcaf89cc27a087b3feffbd3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a260c28e716c084963349fdd1cd371304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38955e8dcfa5f87edb30889400501b7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10911a5e801d98e1552eb087c593769306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c303bbc9fbcac46ae88b278900dbb87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc26380a7d54135d3c8ae84c9c74d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0125d4028ec30c179d63302d9fde41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d62d41c9751e581cd53a2914cfd491310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3aa1421c46326dc1a46cc5bc7417b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f633ea8750df63f4969e28383fe23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40dce2f1f21a96cc505e1c1d4ce7fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e27e60290eec4e1c3868ebd741b4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1b419d1c12a1859a1f74faf75a407315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935d07f51e1e641299a343e38da8a71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b3ad4c0876c12fb870afa223d2ee3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d90c4c68d243a1f1240799ed3776ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4803ae474736ad0b65296de43a07e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecd820f47b653736cf6b9bc8960ded320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47e9a5243d02fa2c04b21e6e705180321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3c82ed84b2033f43f5ff5973eb5fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ced5a88eae1e9af7bafadeaece6ae3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b3941977bb55987259244d5a28d04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c4d02a8b248ab0d0b99143bb82bde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be4dff602509f372d1caf91a0a8ac2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf2a3de7f0392440aed31a7c296d87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bec1e462df6b71ae05f1e11b9f134328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a78ba839edef80c38801da51307e77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5790255bfd63289fc66e9e221b7134330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c06c4617102122a25b96f6b6a633c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71c32f9594f5dc80651a776bfb8140332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43592f2a4d627b5676eef0ee5ece518f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e009ab557a268c73307e0fef3acbffa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918c0c407cc59afa0b911362cea121e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e062071bba9f4c64fc5069cbd0d4a2d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53815389a69496506e94e8fde29c90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ece3ce9b5bbc7d97cbc02a2c8eda3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698fe76d8b46a8ebb35079eae1fe702339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1623c2b90b852f9de2b2f46f3cae4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592dc8820639c1ac65287c6c6379e80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759e9182f4733bfaae1f4203d765004342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ad45848e542f43609004cebfde40b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e961507a1347294b208b2b7871ae920344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7c70feda533ba3d036504f6ebea74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e760bd88a7154d61747e47f0c8b78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80675c0b1a15e69d14115eaa8e3d32c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efc6025cad398d796812efb1aa14ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5aebee3d274bffc54aa13834c24c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ec5bede9fc22dd2bc073a98c1e3ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b32a65ac19ef2237169e4a4d9e918f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bed36933075b6c88135d61241551c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3ced0619ee63ef3d5b325f23ea471353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d993f94ae64435e379aad548f5ceed4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f0ec01de0d802b9034ecda2f3f3ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f12c74e60dccb4846bffaf1cc6de1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c4f3baaaaf6a68bf8a750b8996821357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8e9d559775b1f4a4a00ecd6046d9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ef1cda757af30ea6cfd81c70ce7a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa55d36a02d1729badf53bab867019360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cc07f3e5cb22d308ee1a05c64a362361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9f3d01df29dfcc5377df209fa604a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b43a4bb289bf8e7c3ea8dbe51170c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8aa768b662c625c0a08a2f8387e9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1256b6b5ec17b1ab98b4e802bc7cbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c45adcfdfc3ac0bdd89cd74e8eecf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313674c9dbd44e1fececdc9e7b3124f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1c520289b14d086984aab730212ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d19031ef92e03020382d4cfbeae77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a8eb2cfb27e2a9b18715429839a79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58befc8b77aea850ada3a32bbd6ec08f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba336a220ec32f0249877bb469fef361372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c30fcbdf2901e79979670f4eef2b22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e609359966cd9bc2f06fb82a5f1977374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d54fadd7f7b164cf5738474d46af9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc407600154a65728e64c9bcdfe8ff6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56feb498919260a7624d1127eaced28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fed4f0d472ac8dcded6ebc382188ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93383aba1dccd4d7a1c94e8ceafe074379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e03e9a62c05e498995ae274c0606c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb827f14d7a352fa9ced6d661f5429ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4f8692642498dec92f5b0f0310905382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c005d3a7f646778e5e60985338d05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47e7893dd2f888d7fe360e282a7dcd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6333e8cb2701602f377f031982529385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4be4514a5825f94600e1c5bb7897bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6254979e6875d8ee6a2ba01471591eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28326bd324b33de801c19d7fb113722388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f98fa8d43bf217b2a2f447174769c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745280c37e8b96357fc4929fd3fc338f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734f0477b252c4be570930699992514391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bedbc37e73d55c8d3d41e0f112573e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493fab1b7e7e2ed8669568cec1d1539393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efdfce6a934de0e23faecbc110cc08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684ba5f6683f9c07bd7a54e9ea9c250395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba315b125ff9994dbfc3530e5691b95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b2d946da939d3602cb03053d09827397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796af047a37b5a1d70c23b733e36a8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d6dca282cafe8407586f1324a6e7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47642354fed7a5f93e8922d01c5ebb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03636c10eccd7337a1db2b15ff07350401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1990550ba13f973f8b8a521e33a9db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d0646a653019f0729f96ca9a045b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502d1877dcb892993e39bf2d2fe99d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aa9e818078dd1dd7e59fa7cbfebd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317397b89a0ad28c0bcb16a7b670a72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323044496499fc59daa5f3201c78aaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baee5732f7a3da61347e00be957006e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bb3c27d16c8cbce0ec4560fd8d85b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23c5a20ad705c75d0e5551f6a8ffe3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cd851ed40187253162a6204ee3108411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae81fb6cd9cb672bb8fbcd56345d5c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f9fcf8baa3d764a0cff2946aea69d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e39c28a77b2714c49b06b4c30d015414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d238822957588163eb7fd10b16c928415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43304df477cca465de3870e1b1cc3c80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433511081218f7d22614bd62b5543b5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad4fffadce55b785ba26af784e398c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a44ad3241d8f6f797fda79f0abf54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa0fad2d3d9991cfb44e251911da5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298613153ff106e7762c850f125d4ca0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade66e7ab60c292cc9d6767ae7f6e61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab1a29ff9d271b25f1c49e0ca1ea19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe448427b99332066a23284aa1cc35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56607e5e437902c63a92ad93bb2ed2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ae5262febf1f2314329013313abd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678c489d60d2344f4844e49f595d45b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeabceb72b04aa117d42188c23e197428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c76bf849b75e6cdaa70ce524d22a94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff731a6d76549ee1899a271ff8db81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb0cf1d3fe1148bb3c5f7df222bff4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155f20e515e89d21d26023a08207b39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824ff04c121ced3004939265d763017433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcce9908332c6248547ca8bba4de37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794229136aba9906396f2faa38369899435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487420eb21e03f2c21dc754c13dec14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd09d2872e8bd461b19a4c0d6e3dd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3a43aceb50818a8dfac9851d7abed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a84e3e43c44e06398dbd1f6e33d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8930937c5e27dc91992aef4c9dde10c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a1a19c868ab4470c8d16bebd87423441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79048a925a8f8c34715b86f15ab9ebb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef337c515a94864e7aff72825794b19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712d5e26d47795055ec3b4522fbf485444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25f3bdae042ce9ea6618e2a0b21dc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32315c4ea05f924005d2d824620726d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039f9c36fb2594565ae5af74af3057e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d98c62fab3f68e1623c52c0dd1d13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096a0ed8c7fb59eda9f1044eecfff58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f0a899b6d086bba2d6b85cf938881450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a279a9bf6cbd3c71b2df2d11d4b9bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df4f133c8d67ee619d3e35521e2328452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21709810f0eedc23612274b36c02f8e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650bdbd7caa0522b095f1a69942a9ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287a9e36206abc93a6e29d38b00380c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b350d842dea5fd4bb82c1e7f955ac6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4090fac86fd9cfb0e2552dc73e208457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86014e5da51ee05170d43d7e06b3d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fc015fc003050aceb08ad821a2366459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98604865eab99b084c20bf9542de794460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ee3b6a25d628d4696eefbcfde0e8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a3bdf5ecd58f68c6501ceea384bcc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396765959b21c73404077166993c05d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea04580438179716e7c9e770dc90c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dcade070ec4b14d080899438ae5ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528c2bf0a81c54054de80cdc423f99d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a52070ce632f7ee432237af0ac401467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccd04a96f903e5e31ce5727a164f06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592d2ba8f5e57eaf8f46dfb179a7fcf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9e0019bfdc99bc1b944a77987c573470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd4ee8c0bab10c111ddff8734d87d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9d6fdeb44b5f34d6e3151bc0423b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684352400517c287d200fc61413206a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55f739e8e451e98007728b0eea35ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1c22b8369b9b0ef6fa1e5a13f5dc5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57ef8e418c37e1c6a4201c18131e18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6c31c42c423352bfaf977d014e110477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0ac44e33b9a17a6c8626f0d027a6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9ff4f4c666a51aac886a0c0d0a23d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f27588c80db9a2faf952eb3b84db6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acbe3a2fd0ab4bde0d3d6cc8b3506e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece6d79fa28a8ebf2b4149651e6acd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe378ff7cfa8ce14d4bd23e71ef5eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a89690d36ab9b9871e7b3544be8a75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd30e59699f7218e5c367142a8ea9e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97561fac180aa5da457ffd9e0f8c7434486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daff9f2f117675a807f7eb42ef6323a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102f9b77f6175ece539516f03d1b69b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff1e794bc28630ab041de947ad4d96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e60b4091958a935a0c99e397a9e478490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffa8e1f6d81df7dc90368ee861a609491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b7da6e7fb5ae31a0b47e5fb97facc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663687ec83a9e802ebc93918ff2acaa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6ff54bbed8646b897e5de9d26d910494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bbb19349042b86bbf0d92724bfb80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba096a762e33334d88b5e9617e7123496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae369abffb621b48ba9ad88930b076c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef075f301e98312adcb52459442644c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902b966c2b94a5a8fe7e1abd7ad0751499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9f8ddaa032a71d4d740e0b411df66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88dc4fea8bdb7689ac8904dffb0214501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de3649b82797ccf491a5c0f93c40e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dad400065966eef61419d3dd594015503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481260c7b70c870a67cff65dcfaca9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64dd6bdf1b9906eb34e34e93ff44f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f88b753b714c92283eab633ba9d66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb6ba8b44a6c94974138255bf3b2a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd882fadc37ef015b791e8f6804def1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12766225c0bf08e4887ab345dc9a8e2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f5ae13468df7626eb403aa7a8d8a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d97d56467a6ab361aae8b9094e19b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fc5c4e2788493cdf449c0859bad91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763e89cc64a1a0dc04e675be419fe7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef96b063cbb9a3f6364ad98be5a15dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf525b5787ac23c89e20a93c109f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001583234629264e612f1e710946cfda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fb57f2fdc5ffdccceaf13608a2032517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440966a35f1ca9ca32b10e1bc4a695ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510f877480eed015ab9491801ce5ba6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed511123dbed615cb4317f518cec683520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72487c544986abfe684d6cc3be0aba58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a541862e690e928c0a58bf28e097c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2db8835984d644d02cb988b627d6fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a93064c0c2a00ae48458e9a8eafcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229edee1d423f573f4735515240ff39f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273ef2ff65b1a843e22c5eeb34d124526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2d520542d00fc4e2054160df43b28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a30d85703cf09957a215ea1afa1193528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b5946e062d687b979b4384729bf60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07653126f045025ae6673dbd829da27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed544f7d6d5b307ac96506af061075531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e9d0b6e6c0aaed16937639ccffbb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708b67359259e64a3327df4ebbe5766533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5577a5447fb8878d46abc214eaf0c44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da6fa0eba384bb3389e37d23f1bd71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4b85b398a1bf10f60cacd4762c9f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cecd87d87523fbc24837399d86fe17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f271ddedd5b1c5e3f5e86454578261538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f9e0d9ddbed9efc416e0f5ac5090f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d423f1faa31a8d174d57f2f977ba2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beb01f988ee2d576b4a08670309659541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85644cb03278997e17252c060b19f8e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecab346fd1ffe19ea40d33881a3098f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa188fb3ffc905b301d4cc35767fb1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a3a2339f945633f27ba83cfafac4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cbfc3bffc271609b3e9e9727c2f1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae29ea37f1d50b8dd31f3a60090299547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca94e48453a6c049140b330c5fe0ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a8706e1b35599a7b7dbb2ee228d9f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc608a9b1411c5b5ce3505e1ca8f0ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6b6419dad590a389c305cbcfeca91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2a091221bd685e61e80670310f4fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ede0186268b5db2a4b7bb04815282553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ecd696e63351d79909d7b70b2222e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5840a1ebb97875a10164177ed56e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a5b1cc83c8f9733d48517b86f699b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9523e9dcc189de15c3eb6ade7bd12b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58aff37958ac7277cdc25ca79dfbbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef73f9546751a0100716f3fe6e0ca3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef1badb8d5cd4ccd2aaab1f07cd36b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43121d6102489e8e9b9e2bde0d93a143561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67483353c0da1137f3e6262c553f86ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd279d52c22fc3ffa411fca98c4778bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d201683bfdd5df5cb00dce6bca35e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aaa7b30c5e3233f8803cca5aa265c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc380c3eaf1149eb99e9af24e02ebb93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3abc4c23970a8a8e620d4d91a223d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a722bf67ba5685aaaf2f5440e946b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f97d2fe13d17d351cf42d05d38b75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fa9a58381d6ba7fab7e14e9b25338570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5b47dcd2e392601475d793f152fd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05882526ab1a10db070f73d0b44ec2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56386e089d6215977c1ed307a81abff7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508c0d1d4ee2f90b437834926a10b76574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2251c56a33f48baa62b954b75bce1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd8816f36074c9e6337fafa00107cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c4f025a113b051838540477354f1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b72aefd27ffb827a9b67fca99bd45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5424e18ca56adf369403ad4b3dc69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5511f28e3ee67e3a39f22473906b8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e70d35ac11b01bfefcb9d837a6aa1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7bf1183dc51b58606dbc1c2b219ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3fa5b366f4c40bea62d599f858773583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118648443270d49bd75a3784f829e0d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff249d2435b3667fe82d8f3236c288f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c73f2dfea7a136c5386b33c6978e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a6e05e5243f27f4c9cb66799e0815587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56e773a51b55671e1c3dcb1b1ba3cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52e26774076d418b571c322c3ab6e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4912e827d5933d2828fcc14bac20c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cf5fd433c1eb277481434e07e3d1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0175c9ff7e3591e8af4d6cb3d7535592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc259ffe59e9fc1b5af5d4472aea26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b252bc654d5c528a758b61ad002d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93734e3a651b4c2d187f23ab3cc9ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25598f8873cc9d10bc3f2960cf41428c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a070f1ef6e6ad45f427cf9e244c488597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc9af719058c2dc40035d9d6c15481598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00f4edd654334b17450933c57ac133599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b322e45ef8fb90d466e3fb0d864070600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd93deed51a91f314768b63b67cc875601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e83afa1568c31e3b3ffde01dc3468602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ca7d9830e82f12d919e1be2cf40db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498474b097e16d840401cdada052e96a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9caef288c0dedf1be987892ca03a0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c38100c7091e6299bebff2d498b57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccfd334739c314c1d948457620a75d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4da09fb2da8b83e4a2b3f0aad6c75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb37d5b84cb359a42fccb3d5716a27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7ec9e03a51fd94c9f3b04eeecae2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b30c69950ba4671234e295c4e65c54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6d0cd818c6a580ed0a977d47537a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c82de57d9d5285c45b8654dedad520613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee7a86af482cd39d18d9667eb91bd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340b475ff2603588a858b77e907c2aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad655448bc9591a7923bc116f1edd8e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b878da4122ed3bf40359bfdd8141ae5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe99ea3e20781d97ea2418b48f2435618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38d0c9053c5a66b297878781fbe08a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233b86ada174b1b5d977128f52e8cbb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff85a61b02d69af9894b66d9fcc584c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb894fa489a6c0c727bfa1598d9c26b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91186e0e2a92f2609ae3d6e778b8e91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91597a2d4c18a5c94126c58b44762c25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75300e991130be12862dc893b9a530f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a98adff97978d5a88185c6df3ee82a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305daf2b181548e8265805fa90c07706627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be714688e442985c2f45175beeea29fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6235f43023203e1e9ac7eafba0f527629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5df0108563e2f00d4d39d77dc59ef1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c508db20dd1307b7c70f61cd29edcb0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd2df980075750d12b45af327717d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f40ce1f26ef385da21d05f8d922efa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfd3cc5fbf79ab0b7e068e0064c105634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9448b7a109805f79e78765ada8c5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee97f9d3695e01b998be8158f7a31df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3f452836c95804efb2ab554d552cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4aed0a610d5e020689a98f4368a34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526604ecd8efc923ccae079b592a03ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b12adc388fbcbecfd92918d443aaef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46098b131c9f9c4d5735142d5bd14c87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c2dbbd4949e46fdc4f82319208289642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37495ac8259043dd3811f0f89b2e39a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89962b25958dd8f1043b84fb249fb280644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c344fdc49e06d31116ef9841c601645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b4619d52b15352d3089e35d715ef1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d57ea4c0813982c1d3f542af9d3a0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9e5f18b7a351aeefcf53700068791648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39c8fa25ccdc5e51186734e59e9d90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcf7807f4c3d1826fef09e9393ba99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabc01d8faac4098aea3059acac94b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b7a4adf5e46e9c56b29766a0320d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b05301727e6ea560f63b7debbd5d61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470ad676efe75899a2aa361f1ff5f6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c2a9adebdc8838f4bf05e2e829110655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc67f60da03cebd396d3dce734b2dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fe7ba856480bdff554f62e20395c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9e5d2b2659ffe8275bdbf82b2a34a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc11a901ccbadd527fe6fbbc24c0721659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672aa331b0c4fb2f9eb32675ca84f2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25c41c11270371b1cc9cfd7bce095a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08613d7ea85ade570a02d8dff185be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca5d52d152aab48f5587fa0bfcf212663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387d9745684232b2c966146c450055c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d29d9a0fd64677c730fb1f90f205d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd39a58085224d710cd1a71045ae15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af9adca4343481d26b6aaeaa8468cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ccebf48b648cb9919fdcf2076f9b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b7ad89f0979682a058e79eeca02c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcebf726db00657e29bf58c126389e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1b60ca74a03801d521a5f777ce6ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b16b97305ab6ea5ae1a827bbce911672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc57a0ab26d879674c710c345849d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d051a53374a98dd9c264d54bdb43e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bd9e5663597c25d9d9745a00d980c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532bde3cd095e26e9860e3ab76fa40e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8b8a327e1233d228b3e65d6ca3bb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8ed9b22307a27733a7b66f86fac7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdc5ded842368873cfb051bd89fa71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc279faa8eba3a6658d2bc2bb2798616680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60f1fcb1250f19a2251be534ef115b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3ad2b7a44e22fcc26847f3dfb85e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a8ffc8bb2c005ef3ff85564c0a6d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e313b234bfaf1d6c641bc46702b53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0992d6fe347bb2551e723101e01508685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95381228458d42305b883abbf081e2bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efb9620397260110eac32c7905e97e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ced560a4e485ea64583dcc241d90be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644681765ffec137025969c441b97a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470243aa80ae7f0ac81e9e76bd0be133690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ae6a09e938c0c22e1d88fd3d143ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e9b2aa68eccde3bf23aa81d438f27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaa6a525a097aa59923663dfb76fd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5892f4251bc3b6f84efbb65bdf314d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393e423d244534c661cab34e6c61d57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752f3efbfac4f6ef7d25c89a3bc3df5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d788638ae85fe02fcca700b1f2772c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56325eb18428682e90ba59239a47955698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159bff0718e7286f7c8ae5ba5b5a7f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9250727ff085f7ebdca39010cc3e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76330823e6980c841e582aa6df57ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911789c05531712b0d7aad9c053292e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e47dec510af916a2f0b168b71f023703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77599e71cb5f8d5ba927684003b2ace2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef44dd7eec939f76aff90bfdd00c6c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740d64ec5167501d01f09edf9f5ea06706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ec7edc41652a75ff1366bb4388a03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258717bce8b41e926131b9c85a03036708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e887a84fd75cfb91fcf5d0bad6edc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fddefe6c9f4e20691789fe4cb8977710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd78b60000cf44340d26ad14eb32f6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbe842edd1b637fc0f2247c97e7304712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40f205d7986cfb478d0d6cfc6a1cf7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38916fead30de66caafcdb6f0f1a25d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656d512e2c022702e2406664aaf26ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed590572654b8017635dc49523fc3bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efbe3072e21f29d3f2fae5efa5fa45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1531c4275b063bfea0e990dff8c56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2ce11573e71b437e2af7ba8290f2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eae96e10c9e8833b420f0247a579f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f0e07e088c9513baa24a55d7d86bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc440717d48ad0b96f7e92fceb1e8123722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374a6c3ee14a99d4e9d45380321cdb9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c7cbb592ed968cbee3c8fc78490e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e54d55807d47f59f6128b929f5099725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd9d70f753bbb9120e212ea1a02d88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7621eaad9f19f14418171a77b828b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691ab9b95eb4e92be26592764dbd494728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc187427f536c467bb4729812a6d900729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b6d066dbd4a5e781b5edf73b4a085730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a5f090b999cec48926eb4c75cf4a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91685ac96fa2e969b2f75d082f932cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395ca9be33f75e297833439176eecc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7e4349475de3f8300184476747be7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c78927556b4aea6b627387b18ea89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820616d00366541c03ef47bbc95fe44c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36aedc77d842889da9e80f04387825737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ec84f1556c13550da3a14908280c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dade0036680de31cf09e14a514f0ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71725e3d6393114aaf92b7882b4885740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b3ada52524fc09ac9ca492cfa60f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc79a3902cffce6f10035448ceb7ed2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298466b453163e43ebd4376362ff755743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d6506de3c4a6aafef99f45df092b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6544bf4df4a6c8a7125e7e932d523745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe88dd59ee03dffe04fc8a5eca42719746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dcc694e68176252217f1b042e2968747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ba0b85319f4cebfdc5d3c42b8465748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4171020764a479e445c2f2e710215749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef0c5c3a192fe2d3813e5d180a895f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20309a55ba28bdd9eda12e9369b34a06751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ec2276a25300df2840ffc1351b074752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04106573e56928d3de58f67a2208c553753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89654c7e52687026885a17520348271b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156c46fcae02c251b0e63841c79aaf4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dce64698578446a0c6dfe2fd3e571756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9951e7e6b6bcdd0f679f39bebf7d231757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a0875aa9a6f31e5f82594a009ed95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa317b6f7195a2886a8c31e4e6cda7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>