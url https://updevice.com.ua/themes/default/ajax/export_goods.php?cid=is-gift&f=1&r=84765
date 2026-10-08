--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13d5cad92ddc7bbe152e6f84bc96c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56212a6ba7a54efb5aa0127a7ce2372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c10317f2f3b25f843de466d551d663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b99fcf1cbc76498046c3cc4589e494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05451bf4bba05e31d701c096397f01595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13d783e8425eabbd7e70a38fddb2976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb13a6d578fe285eb63bc55b5e700f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8b0724bc75c26d20683a8d1c61dd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee10eae09530867432085124f72bd6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdb46174e29971afa5e6fa858273e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635c48fd38c38a66757c5d53f10cfed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534edcb2b33cc63fca19bee48e20ec612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906b2791c49cc6f168c347fb180528d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e98e3c734b2afb1278a199ca073be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a1a652c56d1f4067c0bc74819ff2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02265227c211546f6c263673f28a4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7f532845348da6840e96e0662142417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563898a2e80e8172c30fac80275aa2ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf4d8f1ca5336d31ec7d7cbd76575819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c6d9d54cba1f46e231322bdf4220a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70543c3ee35eb5238a070565ba00149421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3b9252b9cd2e15f1e12fb48a0237122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741e5672aeb13d2c21fca740a9e456623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf48b47af62de0183b1af50a204dad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690709d5c1adaaf4ea84a697a90801925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272134fee76b9679df428c42d7828bd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acef33c0c303737343bf732a23aa75927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc5d7f7bfb2187ec87992f24ea907128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ded10954514ed20d2c4c1fb52e9c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca519052af0b03237416ce7fec83d7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93acf8585ae1151f7e7a7cabdb625531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f10dac8b7336ea8656d6a86ca22f3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3fe043b56b72964c81afc085beed233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b29ac4c5888ff824e4a09389e76b5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eda745851153eb75bb613c82086f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad61829dcdcd7e33d46812d915cef9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b55b93ffe970cbb68130aeae6b166537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60d286c23653fe0d6e5d996d514c1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157972ad8440288703629540927bc6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3e478d7f03dbada88da162bba5ae440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aacd15faf02907ef24d47c82b096e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd01a1f7a4d0bfd81a74c04707feea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bfacff01aaf358df8d16ebc49f89d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dca0a9487392d4cf097e0a998a32ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3d077c414272beb3f5348634b80e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff65a4cf6b328429d818bf25596ad5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db093c3f351a2e7a83beb16d1ea1c13d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991b782d38514c021a22de5da98781748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162c8d941a2ee4d4bac902214663ec949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6758186e7e036cd6ecf908b7d357450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46978d2d98d3d7076fd8c2ded1facb7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4eedb36a92c504ef84c6bc9e9e1ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eb0b2d600d0064f423877f766e8a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f3a273fe15b10d83cc2f68be9c1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb3e05716960bc530b1838c006170f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275094ad5e6d41e56bd8990c820b82f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe1e7fe13d58ae8668d39027392d8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb097948fdbbd280b9dfff227601e9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf001f705523b72d5a0fc21825f1583459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31735d78e4717360d931e6939e39be3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9103b63d8549b9c56c00a3070845f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0e342ae895bc2d2bb343a4df6730a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94495f268d24de6081882bb317f9da9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438273791de0ff29c3779a6707ba586a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25387814d9acf09db5e186e21c03e4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb7dc42aefcf63f52b2ebf968d21ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230300812a1e5f6732a690f58ccae5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eded2cd7c6a2fe7f6c26d08028e3db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449364ca8333954a4f82617c743fdf169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04c725ae9cb1d1c6c55773e1930cd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1aa37ef547a465c9eea39f9d933f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7147e449446db88d0aca77c90ab4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b26ede8e2a0e3958572513bc90a50173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6756c81ea6bc8553c0198626308fce674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1da5b5ddc49c69dcc3bd161d7afbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8ea6e058afa5bdd7c9f76e6450e0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91a31f933e454c7b6a58e2ff3480d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73bd7fd2da1c5045ec18bba28e288978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ca52c6c67ebbb76c50e0a685e982279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e66265a371e31955d12446602be6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370b493a023fcff4fed7449d3aa97fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e76fd9ea8c4835f41e89603be94c9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10090ef4c3f271b167a6241c26fddbc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96e86fe4e0070f0e233d4fb96a1c0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde52c323e4600720e9fd02ffb1c1d5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6c1ae6d1846b81c65cd4b01f016f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede33b02631d543f8951d4254f55bb1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27130c62cc20f8ed8ebf5dea59bc400788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531256a0cf2bf5695bf9566786f4d13789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7facb3d40da854c912b455022be9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c9082090ca9ab6acb8e16134093bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0080ba579642518643d6f761a673792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4c354dfe62359348b71b6aa9fc4d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855aa7ac8d0890143cdcb22431bdb0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d5e64d983914eedfe3b2a7b708dd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056d7a0d59997f4c7b5b3cfb7d9680a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3aefb89424390f541b42a0ac0f06697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18235dfa012e3fd7864ad2186563bad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4902b03152904ef9debfb77f8f03a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95680403b2a88d5a6a4280af0ea13421100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f28dd00fe0a8b40d9f200a24aff721101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f36b1c9aad1fa47bd6fd42b2508bd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743dbfbe71d3dbded9cd070dab52e7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0340c254f2a921234afd55173691f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049aa9fdad43e3c187709de80d12715105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f3506cc7b6316fe2b78ad59b01eb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e955c836bde07b00faad087285dcdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e475bf4a1a70dcca759649916075b75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0948d4e490effcd96d2ed2789bd461109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcef2bff5aee36d5cb3986dc58f8df6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf4861526134a6e6245478efe53e24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aef72afd780c026071ae6e991c061112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10890ed9774ecdca6ec8773db2cc1a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd348f16adb8c56436d242753c97dc47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99b99e22375bee436f581b823d188a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08814497371aeba765664c22672509f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f69501617d6b59bfac437e02b28d15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ff3b6f426335eba4df4b8cf1f0b88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a766721475cc1484708127113d0b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13341d3d7a1a4cbc2a08b21d499b1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833ab2cebd68d7d0909ac89539dd39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c3fe9409646fbe8cd199939ac9083122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81114f2a2d9633b93bde408be79727123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ec1335a6e17891ab0d7dbc591c07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73c42ad84db3bfe30aeb272b16a7f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08564667579d5ab120fa74dea197cece126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48745e7cdeb31f19911e4b78ff2d3687127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788312a14f78be1da6c1e94c3c50ff68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61105c547ed93635463dac08cb47694c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aedbd26c5201dbec2156e746dbdf29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b5cbe0908797af827e0302546c81d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a90cd6e9ce180693834e2d003aeab6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894487d67f77886bf7c23a6ff432bd65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a209357a6c480cbc3e5e4568c887b0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117eb0818e83b52dc8d880b31bc738b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d6d49337727827947027fd4b82c13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc8c8a65e3a67663dc706d6aca1922137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870deec551c32dc48537406b3333ca8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e0b3a1adf70228c920e6736288eb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491878fe66ed69df117d814129968d13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5b080c8266c24864edd49ac469444141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802cb7f5418082eb91fc3d6f57f3722142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c78c6a672c79d952c140c6700c1f7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3153543b49416989fd5c43feaa6b5dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbfeddffebaec624b0444870b16918145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e19e2309b98c0ea98d2b57f3b40b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199d75ba50bac630fc8442de13709c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b635c022b865e6fb538b32e85cbf2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f2a41f3d5507744d05cf76cffdaca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efaaef23bfb5d45a3369658d8660cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9ede8a99b534644879daf4c4a0d4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8e1852e80f82c8cd5d55ed37df6bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12771d53094c8bcb5e46f9ac4b99e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ca8a9cc56a270d901bc3f61b09157154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7daf73ea2bd1b5f95394971f7cefdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47c597a75d49474823ac9b272fa605156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c971b63f00a004926295322707c1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db7359bc262f58ff1a023885413828158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9515bf0d764febde3224a972b9695a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b795b102f6a65d9fd49b0190c9ad5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e814d5fef28a41d7cbd02c8b139c42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526134661e3805cd568199fda8b32f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce482c4b0dabfa3ce4554e5c9f0c63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c465525477944c1ff77a8a577b7ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7fd973aa6b9466a841254503debdb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff22f31ff4c2e569d1234be5ed02d2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8cbb642f2d89bb0d1e3015f861821167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edacf4f9f37b6675e23210e0798e545168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0a7bebc8d9efb64fa109f8f58339e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78a43850619bbb7d92a6e7e93efa05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ce80b8006125bff6d87d0fd1755a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade6ef9d28b2ba811f704c30d60b57c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b23001e1a65158389706b06c4ddb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a85df2bcd9b365867e7eb30dc1f506174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9fd08a4099b9a0845b16cfc47e63d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f2cb711f1daa50c334ce29c004c44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e4795c3f2dac63915f3fd8642ec14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be675931eca10920ef971f128905ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d29447adb55f1cae2a53c162bc1bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20e68378975a997f17c9941bcfd626180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c8a46193aed44c4a6f02555e6562c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8d0215c399a094ae5baa52e66b832182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb64dae3e7b3db82f945e185739245183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87ede27e802b3c868d65861ee9decc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e664b3e6c4bf8a593791183285f8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315439636d2c69584e3e07d54113a1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feabcc463da915d8e2da0080a0ab234187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccc6eae9ecb3c6f7d7f4d34e0deda6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9075ea22865b811170a0d51fa1d2bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1e619579255a6c20e6822259050e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da50ca827c9ae69627e6a1cc8663cc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756bf449f5c9e6fc094b44af63cec1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a5623d8218f008b0ab2572c68b0f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d94b6bdfa819477c67a72e5359c666194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53993adcf2d601bd91e6a7726446bdd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f41a7ade0d178b8b6c61b4cbd503cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3e4a37a235afa3ba7c6ecbe13ef34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2cdebd24aaea599a57efc064ce1d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a3714da1db59939bb37544a5d9386199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d1d29287d72a141458f3ab201fbe9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632b47e23d9badb0ec246cf86b32269201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409e3126a31b3052e505285d884d10b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55f831ff3c73d26734eea1147279fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec952f7388ff7cf1b675c8619787ef86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76452a4a3837d0720dd9e14c29840fff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5dc591ee263a3537f4ce5f1f992e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccef613a058261a9f35cda60b2b0ba2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb893ef78e7479bdc2e6ea6be3f217208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25c9293c630e15edb09676374f9dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846095014d90df0dbe92ea935f36c237210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af72446bdce79dd72a9ce59a774f43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e5d36af9e4a75495a50753aca10ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007a0c67985afc5443309943ecaf6b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de10a5e20b4eb05d4c36f7b6f54753c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44ee6a5a9ae4fc54456b8ac70f1bf7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d7267d2049abe246fe8d14397ef4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc07318dd9fc3386c784da34afd379217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73f010ab3255428690f3b2e2c21ac2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d051b14a3114a79cd160e2f1f1493219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bfba9747cff758715573b9cf87655220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7b9764a8702f520b0c724f46dbce7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c567a9bea08c971f22fe8a070576230222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc1317542207b032b80bd642e82b20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc660090e56a64b3d7326347f5dd201224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91acaa3300a5e3a85bc5dd117de04c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29c868549e4f6da3b7c876001e6cdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac74d77fd16d4b1f5e08919e9724236227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a68cd6501877a3a3d86e7c5688a7fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9197890de9cc0696632aa355c134c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd681e32cd054da870f9c2b31398fec9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae2a07c0885292ab07213bec2dc486231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ab09f1c92af9f0ff164d41f4fa058232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63eab1ea6773da40a32f8e11501337233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c88afdc3ad61277fc7b32d3ffcb364234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163966502507b38ef2594af63a3f158235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36792538151cd30ec8b5637e9dab988236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b41a5502de3e206e7a9589fabbecff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933dda4a609d2706427c37ce412d5cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fa2c87bd0764ccf7b688eaa7f6074239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350bd0cf0188ada2c2d0eac423a4867240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b8d27f99bbbf02af54150a5a2babe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbbcfcc2cc0266ce3a360c1075209f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0b2dcdf31f875f68de58a91e11db6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4cb2cb13c68ddc22e086cdb4add72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b15b3930059f9c0f6b1c8e7e6438a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945614377f94ced1fd1dbfcd55505e00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682c11e6288f68acd3278249c39c0cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9f6939652aea30240d6eb3870cbb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641143dc33f39306dc80c46d96d48837249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09939cbb89a52e744742cefb7faca1a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482d8052432eeea494f85b49350c7bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbf0ac87944d83697f9ac186a5399f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cdf42c79e0722c8a8aa2c8d96e3cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe0045416ffb19df8d00b151007b83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bcf510f2fb9e8d0a7608acd806994255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71c62623979e9b66271dde2da89391256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ee2dfbb0394295ce97f83ca95ffa4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726124eab9fbf77ad5fd115e7a7a75a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477097d8c1390b9960abbabe27d50eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78dc9a210f32856d1baeb1b804a465260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2818032e16c5743670c419d5851e78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfb747256ae11465c00018315794fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbfde06c25888579ac96a131cc5709263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02bc276088e560f8cbaa416d503fe6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439b651339fd72b60d6ea3dfb122c94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42269ea5b3801afc958d1aa417a56e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f4cadd11d6c4f765ef4dc4c5df167267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4406150fea2c293f8c6c8c7bae1f8d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533184b2a5f61a6097d886cdf81dd2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3767528681f7a8a24d478e4b73f4303270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2098675ece2bd946fb16daa4e1fe6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c5d3f06a510cadc0b47ace87bc30e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaff09c01bacf4be31706379fee9899273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37f3f4cfcbf6183f253c0d8a5d0aef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dadcf216be91a9d1a861bde5f44e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e43eb5e187178cbe0bfbce3540c80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826535158bb5ed7406ee91b4a2b4aa3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4357f4dd0c8d050944df6047d9d833278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba92a2cdf1671e9874483eb71f04d7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844f69ef79c64859e7314e4871804bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859c033a7a420a7322639f86cc365fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a874c3cb038b3b7647f2bdbd885b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c049e7cfef555e0321e57b615563a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54ede9c8f01b0fc7202371e42c7aac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91673b24e991e181d2e04f3dc582dd07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de3fa5548db046b497382ad741a6b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c1577694d0f4bc8874b223570a176287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43580c7babd16c9775d6997419fb7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed12956026db20feade6d9ac5cf3c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ee996bc89a2d2b5df492469cdc9f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500d02f2d77cd25f4be6b73e28126ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f8c3d870ffd062f8aafbe51f79cbf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac288d5e9856761c9330abc34e46177293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9196435121448d35aa4358e5b977d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f8f5ab237aefb7fb7b514802a4d51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a711629baf9b526bc94f640906ffa9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78202af29223b3327f3b93dd0c98e8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208f2c0f93cb3963c52ca4c7c72a1cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe11eccc21800e245f75a5fa78827d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a57d505558cd1fca291b9400baef82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce06be8a7a238e2513072991da4bec9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36904f9752aafe2daeb278f4d15d1a72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe3a04cae31bee9aaed88d80f42e65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37b0a4334c0747c3223c8a7c2641ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fa2f4f541386cf89ac7e398183b55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85d1bb997c5cabbac7aae254d2a015306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09644ad5659bd48645bfb5f99259b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1f21fc99bf8b554cae6a7d5357378308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b06e2e968da8090c1bb5d5a4ffbf0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a9caf1366212f7e9a2cc393b93019310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd06718fce9c063e7189d847c65c0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b40771cc4c23394cda3589d8e2665312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ed1ab4f405bfc96d7ae0cbd083781313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff85583c612852578862d25aa288c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14090ba58bb71041f8bef915d8d7bfa7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63388a747b0fadaf294dd47a1275bd1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173908fb8494f04458f529f7c964730b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca84a9d4d6755af5368079421d83ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cb37f080cfbf913ad4e34ee0910ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffce9d14611beceb055db83c310602c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda29c75cd1061368c8092c052127212321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a87bf8f752d915b18e687d8a45d15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb0a74e016cf4def7e03a57c1099de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce3eedccfb5f464d9c45b2a089fe41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18dda11dae03981fce8f45c5bfc7bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238136f8f383b82924a30561b27516c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a368f704c00340dc2fbf62fa92ed6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eade0a751137c06fa8915c9576d53b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291f22a485a6b9cc2d333ec85e82b8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8293f71efcd912226d442245199620330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f549af0b858b7527bcd27d048dc0329331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93041bd8dedf6b0f26c18adc672b2657332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197dc208c687399cf4bac2b2741c0a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdf8cae47d295f2aaf6ec072e3e7f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f6345c0f025c0ea93777f08cc03ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa031188d7aca3407cb863a7b023bed7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d98f2b5c6f874913cc427d20650978337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5b1559dd17d6a662f76e90bef56c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab99dae0cf3f295404c5de7cfbc08d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027d1e932362521fae0774e6632019c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81795b21d580d395d6b728cbb8125ada341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc464f4b4f0bfdb84356953386ed5160342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f33835b93c59005a80639f36b7737343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09ce43f71b4181f59a6b32dd1f553a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493c7c13d1d597730975c32cc7edb19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01502108cb9406305415161f1688134346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95907ca3aa5544d5551fb2e67c1bf4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2703457e6f07cead4fc8387fe9a39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5b0dc5ea814e4755b3bd5736dd73d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f1ed0713dfd4c4228b26aad3a0dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59143a1f02bbd5074947c222a4dc849351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08064cf50ca68d67142cc11ac279f569352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1666cce9938391dd313a59f40986b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fc6ffae13bf3d6eb2659337826292354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8ce2460af66029322624e1eee4e51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7313fc561c5a6b3eab8e68055514f56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2731eed2b07601f0443995a2b05ae0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df20611b818466ba4a2c37f76c5a7b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46de579f96b7ce43059bf48e3d782d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317c1f0a71db4da5d5b1f6fc506fd43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252def675bc95a87befb024dc68166cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccab2f15b2592d643a5f17084c03bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6fb871a1e7faa987b3f498e4c4676363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934de3a5ab1219bf4bbcae95bcbd60a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7111705821518b506ea9df9371f32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8094fab688dfbe79ccb20da08d6c57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e929d1f04fcc43f6a1c07a5e9537b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15284db88997cf58488397debba073368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12759c9a9935d9568ca05375cb4bbd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5550b7bf5566ea57d2697061a0de9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032b71a226366f117724be4616c2405371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789991b5a7a031e4aa4d6ffd20bb0cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68549e28843b7c63337c62aec20e4f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed363a16e9b3ae44e9701db652433f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a2be37e8d851c56976a8f6fb147ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650ea2e87e4d094b2372e4533aa296376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475f4a997b60252740965a303821b82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bc4686dce35a271f6a7b2614edde0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b8057b96eeca8ab4ec35d1e641ca8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8f19550557094a9a76a2357f048e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5bae44e4aa3e99a506423cda13a93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8b0cefd10f6f38a064387f80add11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d826540451e07aaf3220c330df3d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1d01636ef7bf45d8d154bb42281db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92fc34c0add99f06d00709faaea5dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565013c263d880a4462ad35b82b862b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c76d6cdea29e11b7f03ebfc2af636387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bd96a765c27bf6efae1dd80304ca7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9f0bffc2107892a615399933e5ebe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e81f13ba0bfacc5c131f8b1aaa169b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac7b90e5dd458fc2378a82ac9040bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c925cdc4728dccdfeff5bd31cd81e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ee057b0831d9c81a9e4947ccac783393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc051a62401dd4f765f3598d84602ac6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c4ccbfa079c181b8ff4dfc7e0a0b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d1aabb29025d196d4bcaac0e069c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847960199353cad5a538bfc77ffc0f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe8e9d3f3966eddc33abb1a612f66c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f486f4cc09dd22269a0c5ee358d07ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaa0dbd892b117388e661aa92a6a74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82da0fa321bff7ba8a3805ddddbb3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4f8f619ac81f87f9fb8e54f47bce5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675831065b7550aa485d259ab8d62c6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63932cb3375a0324a8699e982d267f23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef82871cac2159ca2e545a74b53494405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff10ee6c93fe3e32192fd17336978b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed14d215b22da8a0e779c03a729c926407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0c32edc89d2019a597e506e73a234408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173c1d31a3474d84d59a7cc5f59a932409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13251b782dbbbcbc10cb24a99908d0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcef5298777a667094faab556c509c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c932ca2f1718cb787ace0becb1ce215412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3426feac4ce5e116ff3378fbc3828413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb41c4f9d983b78d591d7dbf7551d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707466f0b27959bbd00b59222850754415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a690b2380f83e947d7c731b162b90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5d656fa5b41fe6c015524b3b3c89d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50106c2b8ac25639fda59c28cd9f7c68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cd2b7cef7f9326252f1a7f29359bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa9464ad3820ff81a13f5affe1c077420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf807bf57f1d1aeb27177749bb21071421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee9a66bdc4add364615705c4c87fc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a2f323293b7278ff25ed93ec00d8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6bc732ea29ee1aabd33585462c2a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cbdc6482ebf40926e5ab982920c9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a559f6cfd21e2067320d290329c28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfa7f16599de26bef9bc7a732b44e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116805d48d0c6de10afbfbbb96d56004428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cc2ddd222952d3a56a752140bd26c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6c57565485721295b6111a45d8b30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b0f65ecb7624a748cc5f83a8bc36c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2060b94f3d5fd0a7ea3d5496634a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66772aff91c9e599c3f96eec0a883f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a2229f1a64e38f8f13de2b21208b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084db6e6e4ba13867953672f496155e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b24f62f6a082a576beb5da8cc46e1b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60956d1185eae1b9da50c0ad8ecb25d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81c9d091b8a195c040aec676ad1139438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48c02c2b5d5a801ed53f36663cbc17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae163319454bc39f9569d6a004fc7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d4b1f3e826cd60b83d53ac5529a75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02027323bcb688307f74fed3c9e57ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71ed92ab427b5948bd92ca0a30466a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4fb9d9bd204f608e101b0795c67ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a89a9d13b301160154b9adc879875445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d47f666292e3ed45fe736d5f0ed1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d389a0e42e3fcbc1a1613e462b764447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3e50744dd37387ea0c39b65560411448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5694605d0ad8136c3f3d6f59b248a54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce6daee18b363f2570e9a43f7b7d81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de334b98ec8b4b40e1c5de855232437451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db5b9358ac3dff72af35bc4d2d5c2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168ed914b0726f6f9cc3eb544b90044453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc531129a5d11ec42942932c10167c71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6248ee5cf02fc2a6ed15a14ce351d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e57684bca0d7d440cce42aa62681e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb56dcb49c7fc589c81cd6e9138e20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9f6edd790eb9baa7ad847128b7359458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca0a23fb86df28faf9679a4b9c5b4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32d3326e20a2bb99f482358d7dbb8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd159f954ff0f62575353db538be9187461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee972ead04dfd18a1b063aceb16fc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67131190794b0580b2cdc32710ad1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773497b02f14917cc2119a13e00633bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1405bbd32d804facde3d1c17b99ee2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a9de97c62babc2774ce8ddb92ad0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4849b4ffedc4249117d783f8f44665467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e769025a1c7b6f307ed6d16908ce8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35263b34e58c268c7998ad46ec04f008469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5f9a2eba99975dc21b5572255bdde470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023d2a5079816a54e7ea7af77ee6551471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17681a062a49840edaa3d2a813a6c16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb85aecc80f1b2e3035ef1c094d26d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c308cdc2220c10007b3b90d4847a86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fae1f846f810949da88db6df63b01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8adaa8e5bcd50005ecf7c74a213220476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffb7bb13a4c9c7fb87b95ee7f49066477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256366c497ad19b23c915a93fab49c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e0cd44f767b2212a045dcad8cebd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf069f32367de4e48e03071f7b16fd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a50eaf962b86805727a718c2005bf5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a594e11c1f6a1f182423ab7e4093ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e648f247321358a6f1e97e641feb60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9928d0b897d9e47f9ad9c295f2b7b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95829c08f9011a4100b1a7aac9259022485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35ae4156f556c1a2919da377ae80e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7412a36b02788ddbd58b2f009d2b5d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70190eb820332630975b6eea07a1a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865fafae5ba230f7980cff6733b90db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f9402be1da907a44d578388c21bc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d89651846413d418eb2dd107dbdc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c0573303740d29468ec75e8e346dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fc335e470211cff36533bc9306a93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89f8c09c54e640c9fb7a2e828b125b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd210dbc4a19ae60135982b063700e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076fd0eb2c407ceb61c1f27b12f52e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36529a66169ee932ffa21ac3223707e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae43353302c821530a6661c5dea7a5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e280fca18847001d99527949b86d44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4a60fc84e49377a4612351bcfa795500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7f7a538d32beb2affd493506d312c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511315ed4bd96b0ed716379c986beca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92331f3d8dee812a4fff3897d99858bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca5154b66b14147fe5cd2e68436ced504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be4b048dacc9ac3c472fd31b6ae9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ab5dd69460fbf4dad6374533871f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248e4dde5e7ec28afea4cc70cad60d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b03ea73e33951c453c156c7f13655508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478b3c4ee49eba5a58eaad00e213311509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b4cf3a2648684b266b8ecd49c492510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a2f78a3d1877ea9ff9b9304f3bb68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30549016f9fd8a19b763e7e37bfbad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c0d29e02d94118a8e96c0558a7d3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b407e089ba7914fecafae155e733f8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa96e6fb69b425bd13924e647f2a81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176832e96cb831dccd6c98d7418e8ebf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94055938f7003b265140a53e5bf973517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c22c8afd1f8719b67509d2422d52d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1189a536e896ceeda9b4869cd79926519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f81ed81782eb756a89d6e58659f6f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356efd28cbcebe95ece24c3a6a910a2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20583252ea684ffe75cc432da0158a79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0535972cfd6aaf16017ea851d89030523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc1391655cab36bc3bd16ebe7ea682524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3d1bfed1e708ea1a3a163160e326c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79117a39c981c13e6b1b7f44e4fa26d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a9d3ab0de9674608f4e3849f462c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f0f250db204fb16725a454b251ec3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1c970d46aea810916bb654b6000ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6de60f2647f2ce5a979ae12196d3f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fb98caaab239f286f59a8dc493fba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36828e1ec4f6944db9e107548351b5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b2d3c7281ef3110a53da6e438f71a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1bda111a46abe3bf3297ff95da64e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d73a19959bbda3225764fcb74adfb5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee9051fbcc9993a9dac71470beda4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def42b6a8a2ed58741d8c7f627d582e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13501a97fc44ed70060bb865485f0d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0940b15604f7ba9dc2d64667766df08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9524aa6233ba6bc9ea17366aa2b436540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77b9994756bf1a14819a7b154937c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43077c03ba1922531ff4101caceaf561542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3aa65e1b6844ae4569f6b3ee5ed4d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174363a680d444d32998e6cebb58480544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094eeb20b2df62c41d7a46da278d1d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd393329be6b0ebe8a99855592392de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132efc7f074a827c2dbce7a345b6746547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365b6595a9a47898b4457516b0c6c7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c4aa332ebd64bed40529f46468be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842695cede0a93f8edb7e8306643643f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba81d4ca30651d1531e5a1422d5d31d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99514764216dd80b5fb5c9b4ffe5fd0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1908a903e199f08154df55989b900553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ebe6729f0cfb2ae343ef5da22a1ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703dc3e1825b53086dd27ad40d87e29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfd28f78fa84c254bed77057767111556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b765f9ba0a0b8c6aa580b3c44ba20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563cd5951b0c81f0c7bf0ece1ab4e80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34624c16a0bad8a76b7c85e58706eccc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d7f8ff130320a28c87a8b88eeaf7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1abd6c29be2e4e014b79dc67d74f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250249ab0e77aeab572fc131500f7276562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dd75383657c95dbee334b11929d8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b3ef4330e18e674bedce31785cf2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56224e64f4a759fc2daf9e978ff07702565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a99209ad74b323da499d271d0c096566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cb05e42508b9b78795505bbf6abe7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810b267391896fd7512691a355d4908568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d082ab89106167b65572576a590481569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786ff76e941d8b780513229201bd172570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de24f6bf9a38f056b04d10aca3e1c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ebdbdf993e9a42464d61608009dee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d51cb5e7759b9992717432c7db49e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9c5c66eae58b73ab7075f0ba97bd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315373976ee7ed013ac8ba6101a2268575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd64f53888b21ec3050c40215aa09e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434df8794de7405f431df13028eaaad7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d7faa5e84dd51cce9745459a72165578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeca8dd1839fe782db4305a83ea0ff4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415bedee69683240fba72e8bbd6091a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfd932ff1c4590284fe8773ee50fcd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7890d23d7148113f1ff318a6b6ed46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318d2963ac98bc158dc1d96900638ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1190168dc7692571388b2f44cdec65a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a48f2663c8fd3896e03eedae249aed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b868e0af2b92bb6e1a11ec66eb932c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da4156835540a6e3ec8a6b4801bd5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76772d9a52ae60df92afa913a69eedd1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fefe477f50d0c76b4bc434858757c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb72d99253102ff4993e292c9ba807590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a7126a68cf7e115e713c043691f30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe0ff011fec08475007e44763f53bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6e401b70db620349f9e555466febd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b6a3f9bda8c032d5e8fbab5096fec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288c832a3d35540344db9064c7d53d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287ee5817ee469424009aa0fff807bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb8b2b57abf05d26114d9dc9b360f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b63eadd6383a9e18c698c7f4767a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08524415530ac06f5c1ae5d300e3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c599fd7a37ea714a56838039766ce2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e3336044485c6a820ac0311b0f040601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e84ba6fd50cf06f524f8d7ef149329602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069f815f3a702fff8ed802361d5fa48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7225fd852e5778f40266abdd25973604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76058982b9f922451be44b26f9ba5901605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8611e357d2d479b44d32d0c90d8e3cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917465f7d30e17e9055deb144cf28413607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa59caea2936237d617c1c1cb7898a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc96c70fa11478810d9d7732ab1722e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048178333c191fd064cceff0515f7f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4136b794b7ead6b75f8aa11453455fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74701ecc3fcb44b96c585f54c37249c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b49a276dec6d1fb39ff97b566f253613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1abe47461a55a7ea28285861bb83e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77411f2e62be6be861a4f96987f307b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fe6a2dc4b3764b58473b733052202616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fead9347e55dfca4a7201efeadb7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113e41196949e903ce05cf0ec07533f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892aef300894efcc3050c9d01fed4e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e7747740a91dca1048922ceccf131620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e451d6aa785351cd16674c44f73ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de158f5918b03a106b4130e141babac6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4044333ae2fb51586ee0deb33c41bb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7f57e7768792653b738757bdae9b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dca0412bb8101cd9ad1a034c2f59b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3019cd97bc625b20655d6a8535159626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93c3c06e93fc5fcafaad9a434c4fe9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48af150617e43d2a345de648d0a3c43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c8c935443e6596dfd27c881ebc036629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53529f77506e0eaa28b8f69aca3c51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4b3f05e2210e926a210ce65854b78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd112212b14fe48494c04df02c422d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc4d9f3f801e1f44a91278b23ab72a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a1a24e3e685d800e5e90b5e2f9e17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0569e2c6838d491284005023cb4dd94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975108cea4c7bb44a9bd8770a1749d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4d568c6d2fb286ae33589208ee6fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dd917df12c1045046deb593233465638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb36fe2e6e82f426c97bcd50eb7c112639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd529027f59d3855915fc189b06581640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25493fdef60557bde39b8e8ab235333641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba289fce075d59f5868ffafebb26e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51594870afef427eae79c27e6d2dad83643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b40d7f56cc3bbf16f69ee00a3d1ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0560767d970e4aeb085d873faa10265645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2676d41259db12f3ac6c6da03c2b815646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289670aea476c22720c8ac6db889e43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246a19af4e6a9e2a92740d293752e41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bfa22340a417f4d5d299939e3a634649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d32713e219841ff028231247917b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c9b543913a45cef471f38bbb73d6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd14f0279ddf79e2d85ed66878a986652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3437535ff348956b80564ae475b1a75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260d54eacad1cd4c4ec9259ef3a2183654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a43b819ba60890e6e491fc4d838fcf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06430d4e990e494620df52990c86b43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cc90f25b2bff25dc37f4ef6b9c9d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce3b0334afe3345a4e07f36bc66963658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f33cfb5275f93e7b6928e87c4f03f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d5cc16200ee8ab7aaf688e7f909f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce1c5f6b187a8ef81e170f165198ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c0981c786dfda164f81fe713a88f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056be177053b40f41ba4529eb642781663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7214a61397711230f261dd2867fd7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f54032a9bcf283396ee62b4efc7d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c99194f6991f9da33f1790ac275b77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba7bbae30747bfbd6dee99ff381d5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e915fb0523539c245e4c04b0ba499e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555f5b4620831d43bca3ebc431538d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2402077ee6c98fca7e6e71d075a1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cd213defc3e7b150b0dc59635845e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe00d3f28cc50366f39e68dc0866970672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4737363654dc04ae60eed7aa29bb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728c0f3fc988189d3b8a14703517759674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784f51fc9b5058cffd50494d64e6bb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84736fa3fbb0021ac3862cff1320625b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aed041fd92f7bf99e0a2c0152502d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cec9eaf642783b312c3db151b8836678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1292fbfcea5118376385754f2abf1f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77bd0e157eaf572fd0e946d2ddc04b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b07faed41c89ec63871b56bee524e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babbc418240cedde5098426c70beae2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eebb6df203fedc681c1d1621f8592683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e911152578d7d32edd8a2af5c425f38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58293551c41d32e29763fbd4508fef8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b381c4fa61afb23c02764903cdcea4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d2a5d9d4354d935bbf90c11adf6a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26049c6ecd7ff7b6b3834463c97b04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d6a6f6fd33af6decf520c6e269c56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527644b05a1456d07b034796c8b7d1dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf94e6dddd2f9a6d1422783ce17b1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1eace0eb3e30d9220161f44f96355692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8c6de01983a7d06e85a4fa0af83d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c91b662fab647cd624bc52d8407d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54c173a7eb4db15740ce574bf067ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9af57d2877561a1ede64c95106b861696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84229c02a761eeec9c6bbe4409ca0e9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c4cbfd4d4707580c754509c17f196698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aadd3f9b82633626be61c88e87eb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37be7434bc1fefdec6375268edceda700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac87f42b17e8ba0d94345478a7eb06f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d61692774339d96c84ad8b7607f155702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad40d2382fa6c57cbcf52f50c57a01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da73c50fc17062b904cd8190bbe4554704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d16533d0b40910d9c9d11c8bc36e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c4db5b16f3be29adc1b9d6b03c092706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691f95613b83dd61368555ffe84d017707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba905cd6e3bfeb85c009f228ac73c13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5686cf0fac6f65bd04a93a591fd19a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079db51fc096719ab367e7081f822f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af34f63fedd4b37d403af15062d436b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673aa3abdf9c64803f00885941c1659712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633011cb62bb9a0da664b7045c6028cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9005b6581327e3f6bced3e8af5b2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f12a9aad19e3c3e6815b539dedb66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e13250e85333dac550f4a197d43911716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3879b18ac7b98aee41f32f9910228717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed50c423851653e29f07cd22bad5b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c667a84210d1f47eea389629b0ff03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b76118a0807bda495812911809eb3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99246c42b06011c7b76aed6143258ca1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004d9dc6ad0aecddd94406d51cbc209722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04c92fcb3d8497e1a48a84791d39df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552281eaabf8d93d649b5f5ee7d01cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e07248af1e85af3ce3dd9f4f430464725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dadf17f5d0d6d6c329bc69cfc2b3d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c76a442584532fa8ae2fcc4c682e4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682deb1e72415fd87bcdf6d7fe396e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af649bd152a09e6d6a66176ae952c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0dc2b5e16b4658ea92b1fdffa72b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade51bcbdaebbdc30e98c271b079c0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938e546672f77d690a94a90b5a1d82f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381126958896921e403f10c701f348c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db1194f4c68f29f1252a3da6c7d405734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c402707907ed9ce393b46bd3adb5b9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d486d8a3ab47c3ff341ecb631ac76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0fc41216d8effa6fdc7f269c5ccc0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171d60165d0d7fa6aa5ef2acb242fc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f358bcf6cb9d944641e0610c242d92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95acd13d4cb2f127754f3f57fb4d26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71938b227c538a1f0348e1ed6372661741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa472ea94f5569e3c5d6b885709cd7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdea30bdb84f23e1556f608f0d6b82f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bbf45d9b6313df67736e2cc514b54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160bec7898582873353c62ebf48bfee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c288f33e544d182832dec753990326746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8da58f6acc8e12470627498c9ace4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d02e424c7cacbd8d6ecaa451e36994748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646dbc502cf3810c5358415cb86616f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c7f6e6bd8f4ac808b78de3a2387ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bdc9e341d1b7ec0a184a9895a2604751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e9ab3ac71c0d9097a59f98fd8d88e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15577afa15cdaf6632412879f974036753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e465fdff3ace5660172a0c085ff638754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4531a50098528bfe3f2b5515b174d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a07daae18ccc6300fba9e4682013fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e5a4ba7707ffed383dc1b9e2b1c25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b2bdb1bb330f049fb2d265f73920d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7113e69119e508e98fd709343fa34b2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bd3e5aee08c96a552cdb2b29ce8581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208536c048efac15b8df1d1a752354392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee902b4726db2de490908ac8b29378e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8011f2ecbce512e1031938d30b030114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97080865ba53a05236c576dbb43cfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3609f743cf1c038c4d2102fad35d1d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca82f863f6466e666af7a58992875cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb293813e7c3689192649d8d9af9768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90906f217c8243b6b70396e849144b619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d81102077bf303412e4bcb7e7532f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271880d7857bb755aaf7d84861039b8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb93b51b7eb5faf8ce815de77ba6f2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c4a7e62913399a3854dfe0158fe1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee2554b3868c2ff929a00dbb5652e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbfec8fb1926f9c575b752f50a797215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7e341ab6d188b069b86cda6a46a0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10227a32038925164e202a8bd307fc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2baf623bac1024c2d380f0efa7521118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88a3bf63c82f45478643fb40b2902419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370e86229510710aa05c0a10a60ae6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380ae19ffe2fc9cea00749ebbd68ddd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee987484ec09217c12a4717a63b9518e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066bb6d5cb33d175d78121b2a0f1f4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da83aed20b5b81ed61c0855c4a45a2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fc0d62539d5165193f9600eecbbaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9db5cd8383a81b9d8b529aee712c6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc114d9747f6b3eb23f0f9363a26637a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc4a3d2032a701dfca6d60864d52d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c804576f842448f91b4494c57441f7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef6ebf4ef6e0433a73d599cd4f1e4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8816c3fdfd4df9f07869b9c2d286231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629ad28caa20a73770c5fb88a9e21c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d126d84a76d6077a78cf9692e02eb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd8901f0927cd16f72f16c35e3183034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeececb4fa54a37841db5573ecfe7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64101453cbe15506142827f79b212936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6946b56af4a8f3fe136f748472d60d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6d96d201e93dc1f27dcd892b1589f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472cd4138d46bd4909af04ab839219a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3514f49f67d54467b8c8502b0e9aa1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f1d9d165285ed49be3f37a7fb7db341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487edef8c15daee11c157ea4d1c8254942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004c0a0be83df7ccb13f9dcb054152d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28ab49439720bbfff53269190dabd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2844c94c28ed1af92e6740f948d2aed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78368e0f8cb9a1aa885ac46465ab6b4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de98006ff4950f2f9ae57f1ef560ac647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a79a455cdc3795179858abc62489b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d40d08c08beb160e5dd523e52022349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3322d95f3bf83d6cf0324609bfe3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10a510caec82da4072d255b2928f8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e30439d63dc399f336ecb3238a18c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e95cfa68127b2e1d5d711d248436853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199ea17ad0103b94e3de2e047ad90b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231705757e53a16190d0101189f70eb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86379b3d4203dc91a15ae1d5474a1b8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f67a2acf349d647e3aa6fe8964c99b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8b4f8f7715c6b93aedbf6692dfe4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3448036d538d2938babdfc2532d5ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6acbc16c1418abeb8eeffd03f1f5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8ce0adcd64bdf0e7bcdd0ccfdee8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4e0cb3dca06fb0aa271fcd90c0c6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0885ffd32ea58347a0faa32f71b386863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f377961b85dca57bfb3f96e5b3777864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257865a2682c969130d44d392e7e8e9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b0dce008fffee39e2f424e7a5bed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53686eb9ac6401b769aaf80ecbf863267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efba0be8abeb50990fd0bc3a1b52fbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ee96131f5f188b27cdd1d4c7ec7d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d306b41737f06d6dbec30ef4fd7fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5224b7a9edcb7df6fd4451a934316f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0297ece1ec7a43b537786be39684b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee29893252ac5df6665902606d6f6a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44981dbec03ca7e86a7acb5d89635a7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492351693a171a608215ed24851f5e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efccd9850668bb0577e9b23badc90ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867296a90a73092e457753b3afe8f2c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a820fd2796b78e715d4669493729f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b9b6579ca0d387fc5d49134bf31179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf5f420100a076921de19afb2bed3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c984c3df67d3c43110ba9ee47e482481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406d8017c3c469d036c5b286206391082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ac6138cc961fea72e09f3060cde5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd5be38692949f42083a196500ddd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88258acc7627f100649858a8795e9b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cc928525f77c48154a92cbdedb11386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad255a4ece3e402748d956c3afcbd9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fd8ef9e7589942677083bcf30793c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22a5ca66fabbe063e01e16dedeceeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cbad80e4ede715bc822d517d77ab990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb066f10b74d5551d43bfbc6aa94c58391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ea541dc5ff41c161dadb7609f446e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4a18352ba1e9d3661a587e9b056a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129152c91629d7d2f65e8dea603debbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1029c7fd998a34d87fa7246aff0969b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c3ad56d63dd440690e2a148dd696596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074cd30746133acc280d3fa63d029e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e73bf8b3f3f3f66fdb0926b707f2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa0f105cba46e81d8232b960cb59a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d206abd3b4a231b32fb059b95a19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ac5409f8d4dc841a33112588259d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf0aa84ecc7f8cf9ebe26e2f90d618102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc44ecf078cfe826fc8bc28f1745d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829d6a5c9b550900b2cf625625b58cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1976e6a7da7fd69722586c5f3826a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79d838ea7d2b01b974645b7b43cb34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9f133a612056a3f068ab39d40a9c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c74c7baa19b734b733c8c41fa9ec69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae0b5494972b24c83c8d09bd266e18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51124efea41a46ed071e84701ed4e4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db533c494e0f09294cbb595d03fed4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edc15498a5fae2fbabb9efd190ba68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd075878f68bb372fdd5822dd2b13926113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea94bc92b1c6605432d88b2938df0e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8f90945b678e2148b9a6cc1e69020115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c20f16634661669f22ea271b37fb0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49036cd6fcc1fe1434541dc7928035117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56198508e639579a0a0840b71628cc4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb40355446ec3933e4b223d4ec78f3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72f2c26e79a7cb07392ab300499c96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1a912e64f6c04f78572c2605f6b42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53d8ea8a3846428be96c5d31f9c78f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b9fa65b70157b5e6974eaf5f48269123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51613b368e69051ecc0038cc011920124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbb697cf6ca26bc5b31b16736d76f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1d4f227b5711d49faf3df1d81db65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a29bd71703aa55dc305f0df3b22a98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ade6a0e7809ba180f27c996e4e557c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7f0004d7ae1ee3a0efdf4f06965ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0ebd8c54b1a43e8da85a19d40f9e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4dc59311c9e5d01f9611d88fad392131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafa0d9fd7a1d888f2035816ad177c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423c89450412e4416968f3695ee7db4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707988a3bd4c7359453cf1ac44e8ce4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc9f922ce23b0354b796b7ee3b1679135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad5c528e7bfc3cf5edf20521359301136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc068d04cc0075aa2df75de05a7e05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90fb6a1a047eef4c3eb13a8f16a913138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3737e7db10f6fa56f789595b30e0838139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180d07cdf9577de28b58f5cd3b09efc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d301fb4d1929d916bb41215eee27c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949711c058da8c6a63883a68176731c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d29ab3e23891c4bc1d4433dce929de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c00ca26e073744626183eb12640f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1dfab7f4e8b70ebc2aadae7ba4413145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d778b6a7611850285d91a36e260051146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f820ed895b9ff9b9cffc16e1fb660147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fefe59b8bfa150579539e9d315aa03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6a4da58ae4f5a0b797702b02cdc5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae114cbe1fb7915eefb13e40e1eeee9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20fa6899bebf32409abe4b1e843fb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e7696043b2a509ad67da629adec57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac6513b0fe75071c4b92fbf0ba97ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce088435d64996f0b4586677fe5b4e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc4c397b1ec66a52be9b344ab15322155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1372052191ca726c300531441a61a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6f721cd7672d910c6efd565eac5b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543d401250b3bc17aa383af8f61e5b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919c8f6070884654bc6ca8d9cd25fcd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9a0f74208d60669f71eee692e5bfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82799a6c847fb4b97034bf3aa21162f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647ea03c6ec47880da8130fa7752c10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14c3c61e0754ac88ddde32907a65d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccd0968c9180a17288f69fb271f5c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d974ecd4666a5e46caf20242145d51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ef68036a7d38cfe44df9650b93b39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f328d8563fac577db8d4f2f37311f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04073f287e23928523e86425cf72620168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dc860b619ca09e35e28caec6e224b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff858dbbc77cf874e06b864173d734170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90492a7b375f70ab9954334851415a92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef988f0a263f0313ba501683a738ed1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1084b85570587f6f9c36fbc0c0d6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05080e6b305e3703f3c127819d50e1fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bb0287f50d8d1fd069a453d857572175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96deb1e31316505361d089b4cd76a59f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33476557c36e2e6dce93c967dde72f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569031a51e5395ea32c646a4ca626bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990cbfe56584989e15092b8eafac475179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076a467dc7794656ba91a92724d55b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad625bae3bd013853569a83ca4fbe2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89cbe3b9a5f17cfc93e5dcf155c9b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660e6edb285ce1abcb7eefde6decab6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43764c627643076c0e6147b21b64610184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bac235a23d8039ab17c10f35a5e4b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba3b1958e98d71f2b8d3b1bc0ece16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9ebb7667a384e7db2970b9437699b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06f329ef1801c3a280295b5fe0a358188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2f6976098ee673a11aa0e142037db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb4e30052224ba6367503c1ab9786f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ece028c961a4b6f5f9f8f866412751191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13a6d82cc058ede34ca5383c737022192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6317d6da67afc78e56d16c52a6987193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3708a0b4b0b5e1dfe5c7330b6b5ea90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ca21e8aba67ffc94bc9b57d982551195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fed3ab153cf738513aad55718691f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4530767c35442637f1e6dad446bafa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414490ac9a8dd519e8f0890c718ca9cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14715c2cef93fd35d7ee93e0e12afe47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ec59957fb2480d794a989a4e4435a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b05f8166d0087f3761f6d2c4f40e8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fcad66b43c9f3a5489f9d62acb66d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b67ff4184b8c6ac6c2f40cc29bf7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99199142e170f239eb5bdcbaa5c863a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902626520efc42ed4a53c0acc855aa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778b0191f3e6f2dac88432a0e3cdd45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07a6ab8bf0516403a1607b828641ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622713d23a856ac53546ce264746c4f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297be86cf6399fbb7d0de1ca1d008cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec23601ab87f7021cf61ab22a90cd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf566c3f6198f1113bd5422dc3cbc87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9cc050f9ea4649265e90319d8e4bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f5e54ae3e9a678409d1d922c28daf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94069154ee9cf1d42e0375c4f453994f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137ff58f19cc85b24ddec1a012d7df3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5a6b27cf00dca923b3e3b4b5263a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916709b5c6712ada1a90bf709eb3b1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b327144e607d19a9a66056a6cbb654218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ae06a0e3292641d9058caef3ba085219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3e2617321ec951c2cfbc44c0ed51f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be049b37632efe296d2d32d7534d8e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f1393f22c3d233b85096a50d4dfb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbb1b8ec70ccf40ad17d273b53ef1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ab0da59a3d00b570aa1ee00ed42c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8ae557e8fc17b8c6cd7c974fa9e54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40efd66da9d18aa15ce28576625eae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a47d10a62794d7f14a824a37b420f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add65a3ef356b87a7c450798860cbfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4106d816f63b47f6e739ca23c767c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bc1cfcf4e1f0068929558448ff2c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeafd9efcb2d0d011cc91acc56c3d96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600fb92d67d2137d1cadc3ed8004db8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a910306ad352323c68f6e23bf8fe9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380842319b72f1145b124cb45f9d749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61146d972db1c3390cbce314fffe0c67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e92df9a549b617590b7b798cdce42b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08901581405a127e492f8f6a533f6e16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c2a67025ab66fb8bdc0a8b4923ff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd2fbd5051492ed63d512d7be9760239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b031274f8db7f52a813b608da4d5b34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc7af1fcbaa6f91d4c6b3014b28e4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583251eabeac6158cd440ac5dbce104242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72569841d6165f1e6742630b1dafdb57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfb2b032c5c0b01828e220d2d08b92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1dd3d2831db00041238e214b07b1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533f86f628e15ac2090eebd6e5970ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1297e1ff720c950d0d678b567c82de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb4ffe076b125f89296ca29383f2ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84220758529b42ddbb33a36b1174f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3a126ff621eefa6423486d496cd8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52c9e1594db4fa8fe863c1aacf11cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377017c68d6897698bed60566509590252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4107fd0b3c2181a47ca561e28c2120253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc50804bf18c0f8e10cd902bde9626254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0051f364e9bf8f9d13548afad7d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69ab76fd7c2949d42be321e138c7ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254b92218e8237f1e1c897c3f2b97f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80abb58391ce3dd619f37c5f7e24a17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450ab2caee725e891a4fb0eb6b9e3ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebc0ea78523b22ae100037ae657519260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4881bf3ee54a5b29246e4f815bd87dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94eb8ea8acadd7014aab533ae7afee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bb14250eca049682bebf61639dbe3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fd160e766f64e01e828456c771426264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ffd7d15b9532ed606b6755915ff45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5467ede3ff372d7e6b5aaf9e35c1248266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164a84adf5c1432e87b0393658f7b2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8925e4a4c8d982720d8380a696056268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11976bf8aef4f9f22686be7e9721173269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aebc7a484662a480df6095f9d23001270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da760de052ddacf13310ee03a4710c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a165e1a707d79f766b66cf57e157ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62077c2c42a5ed35495f009329beff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c90c1137757c5dafe2accd4a82562274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da50e767c0b7ed3f8c94014ceaa5d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154abcfc65dea90033046d6e53214450276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9774c3800781382321556dc7165c52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1fd0da6f970f196e184a4f69cb49a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa4b61474d317a27f20ee513635d79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49d098492970ef42712e43316c5a7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13eb7db17ee98357b59ecc923f59a9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262554a584b079177070982fd03ea45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca47ed664d83f13582d44c5ef046ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130174fb0bd2bd24d032183fef833dbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5af3a7bf0b4e118b4e24569478736285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8365745fd04763e9fbe912470c224d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bdfd8032e60bb72bdd7d7aab04b57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a172eecc488d7d2928f47842673058288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29479d2de90f4bbab3754d4338c1e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5507ff1f83835d614dff4f0b7e6d036290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7cd5d4e71fde1e9c72b6bfd3844c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd65a7bed3276f6f5b528243a1202d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652a6c1c88164559c7596c6e6703409293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f53952cbb058510de47ef411895be7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5a5eb9b2545a40967b6d4636f47f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5d81139a893686af0ddc46f06464a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286fc1aa62e82bc3c1cbe3e0669b890297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866a94ea192eae6384e7f9a4315906d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a539a833752a8fea430b624f4b7648299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8133d8bde7487e5350eba0e671c883300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e104c16f2cdf3e0815db3489cab4663301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63105721a7b687604fec5df61203c473302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f4828f09874f116b7bf562a21de91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435aa131f67a86aef5d08a7a4557982304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d450b9d65e528589bb7b19f9008b0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535125d83f474536081c7c3635e02833306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4699cb8dabb227f4b545718817508a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3882cad3a16eb0976d4d8343cdc158308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09c3034c9199ef93236df15d58e528309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d93595490a9d1d8e4a1e3726463934310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b31da9fc43c175d73e1459247e145d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ae70f361ecb36ac459414cef2f5c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b936ded1fe5b6f4517c8e571f0812c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bdefafe097af0b7a338bc7357776c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db5d9ead2d836064b8a7629063fdc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c317003f0c6869dddd7b59072a4e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9bbecbf9fc9c7cae4eb84b7dc0396317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4c463be1b5e8c2846e49cb88f7088318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef61c32b2f3820919ccf1a198a0aa36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b00d13549da40b40c2bf13701d7dc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3816607d4b70226a766df4a0fc97b22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a79803f28ea23d1fc483f8a5a02bb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201f7df5cb4558dfc24136f36abe048323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef732c137b7cbe1b6a5d8ed659a259324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cea316b01587162339ff1b5f71268325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e86b7c91408bc70b894bddd5cd24ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13bbb146f2f08424b195fd4bf80308327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68ddb53467f0f31087e2791841f7ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08143c8c3a2605273f6145a607fcab1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d47aaa8a73401d51e0f2e71f99ede330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d13f5afa19a8174808516d5285099331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f207d740e2109f15c9d3066051d9a9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556983a36d5b32ee96a9720c0df0ed62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829768f25a6569ad6cde5fbe2f87fb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cd029f6efa17deaf5e61ee1cd227b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7ae28af4d657c0754474b74a99fe9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac465a249528df7065da0ff5451645f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef70148a6bc8d9194e74f86cd53b3a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9190cf37b1f06f11a03dc5c51a6bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5294d238422e031457d417f3cef59f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8f62e4234bad1adb22f7b24fafac4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae34df252ddcbfd3e76b3a5d79beff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e808eae4a001a8bb88722336807fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5289a76f2c7a4fa4fccb0488dec1bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535214db4e1e2555f7cb3cf82ac4c6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9dad3e61443585fe99e99767b4ca5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086bddfa29d6d1d08fb58af9d71bac1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaafd7932af24d3ef66cdb7a78667f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fc984bfd8ac206bfb520206ebad53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27789f0a247564446950d874b7c3d1e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682927345e3059f3926833671eafc97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b253b4b5288ebe9bec4f1203157952e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464479ac00c8c1d97a12b5fa2812dc4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c2cca415c818ad49174204a5728d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed6a474a2bfe9a34da9311e4914ca0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09be5e36c3c80d9bfeb99afa3a423e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56f6dae37977855b82c04bf6742c9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a00de2fc66344e1786b5433faef5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4eea840e89085b8b2f8ff15bd7939359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74465e1dc88c4ae7da3a4981bb939a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135f46919152a12447be00d07a66f80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42053a6de0882f16039efb9f5c60f4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ac86434427e67abdc03c9420972c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ac1904e5b8db54700c6ab6f9497a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a44c5f992d611c059f69026382a098365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d265765cd6d28a9d7ec6aaf6eda321d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c6de21818c92353f09d20c6c690a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e6fe79467676229bc014d764b176a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef50d67f88fb8cbdbca60250e399fd3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6bd850dd31112f7ff4eaf221a4616370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16684f0437d7262be9f2f3fcae6f9455371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5ba8472c39bea30881f01a949ae43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa152893a3654cb76247a38f656aaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df303eadc67fb101179ac98e1fdb6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80fd0570f3c75ecd2d35ca2ec95d67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d28c263dc91d512a13cf645258afc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534381d2f066554f2a878e0ea023555377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72979048eb761723808ee5276009bb9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2982705bb20ac3eb4f02283b4c36e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e2f737d5ef616fe4e1688523ab235380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e856dc43ea2d9e8a7e1eb182bfbbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcc73ef05f4a0d0111e259154b29ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d61ba2335d795dcec48eb534fcdc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb179a239e67e21006de90c0e091e1b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385c3f4d59cd2abda05e7f8a0302610385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949667b203713e990d084325b0b3da2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5fb40ef9dfa7c020dea757c1bf162387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6604f523aff97cf043c6f37499c6b79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1c89d2e14c9af9c85c204280c37f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8803b3159c369876d9f8bc6dea2f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ae397bf5b6ecf179aaa2c15db607391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dab4fe019138497ba759868ffddc3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79cd632a60bbf77cf3f71ddd92755e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf832e0729b386d693e9d3c8c7a984394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71e0be6619175f1b543dec302e3f37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb86dff3116a3bf9a3760ba34a5416396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aaa4fb03b5d466e94c753e2f0866d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b590a4a22b4817d40718a1e5883c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056e37a9b9466833d00d23ca2cb6f22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e891a6071260861db8e3aa4d57eb73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bacdbfdf6f458b619f30ac85f04b98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90a254d434d7cf3f230dea3c7a7d46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae1dfceb73d624d817239330cd18cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25008acd387a106caa6d18573a3e40c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbc30220f9209af60fb673f14f819e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a491dfd3ce5a15830b95fad626d6e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489751290788f738e834c862ca7ac4a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d3e44ab5fd7b1a3e12543d99e525e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6995e9e3a95899c8d9ef9babe658bc3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf0c12b557de0eeb15728a9c9a5d25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46bd3d17b0676bbf6e37bfdb58cd4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce88a614f56c3c1345ada158fce1d59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fd56b85e803fd289d2f53bdcc84b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe747f1be4cb34879a7a7811a437df74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0df95b952c68e6793b0121521f6368415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e01530cab8c02d27dbba880de7cd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70294e72ae340963278942c24ff503eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558b47a88146c2f4b3b8695d6ed0976418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950da7467a06f851dda2afcab309c95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238e3c3fbd52b19728a1ee3aba2abc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa8f90dd57b10a0396f317c429bbc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803ecb2840a258ee71b67d1eb1a33eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d65501cb2655327353bc8872e64220423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b0eee7b34cc7f2c8b3c646a304838424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaabb4dfba6f1e23679159409b6855425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c834cac35830bf0327b97a5e8ec12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef6541919c03d8b9e32c2d1fb58dab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906cb79c03f6cf6c9a10342de2c5f8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e31edbfed5bbdd8b410fa0e143efd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec68bd7046e5774d3021ebeec914c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cd10b88a4f5b2033bf38aa75ca771431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512f61d4b2592bac07e487921e19a79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae33e02bd1448dfb76c19a6b1337be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc8a81a192a55751db59ac6c538efe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146e82523e8a3198b09e9582b036cba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3d6d37685ae120ffca23cdd746ce2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1517e221dd618af78d4ae1ad9e963437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c0376ce1e8ca6595f06633d2edad6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56015942617843f0f667e86c6311f81f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cf4adf126e1417d45c3ef1e85b56a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad102e32eb766b5df7255b8011cbf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4729900cc63dda1acddefbd25f281c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833922a960d897fab9af007c5f74ead8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b746db021bf3ef955ea86323604233444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea96ef30441b0f09e8f28c71d55bb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cf2b1d28ed061fae6abbe573de764446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db776786f314c50d8b71a9677b6c23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568630530eb3222d858b11072a576409448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d47eb97fa623e459ebde96ebbeebf0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ee83f27325c298b1af291eeb1cf16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95783a0a6b6e79d6f3066c15abac2b4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f9f39505ecc50dc657bc259becec6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce4da7514de683df80b9213e24d33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1ffb0b442add21623289dd8d56a05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ae5eca5c3762a6aadab3d842f16b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cc42c71dbb1a382d4611fcae7c258456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8eec1ab4895363eb3e67354f69fea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffce0809fe1ff602dcfe69ece16dab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac3dabdc50106efb4e7fed89d55c1c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b498b64587ec3541425d092e96d1176460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db14d3085f392835efc6cba48701c44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd66484c0efb157965a7cf7477a8b32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1797a8fb02275db10f392faa0a73498463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ce6e51d6b5b493a2747f5e024e633464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad2c20d46c9ffd3e6847029cca94b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80ecdada4da5a9396510ec33988e7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f540ae837db72b3096710f5641fe4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601683c0cdb02078ff5cebdbddb0b99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b86dfdaef61a3987148a44dc75f762469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e402e3b4187811f661d7c96714268f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49d0ce0bfd64e02fd40bd1de0fecc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9c44da5bb6e7f2c80396078ae905a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dea146e558552e1e8c7f3ef98a8ead473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b076be1bdc248ec0a696bd792a2fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99284569a1c3a4195539485bc880cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee826abc933c6f37990926b469e1ea1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22a4fcaa2f7b824852c7fe17bb3c6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df1628aff64cecfcd689e24852f623478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c499ed567d705e1d6374ad46e6a37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91588e53fb0c5308defd491909a041480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa56365379e5e7f04f7cfdab6fdda7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed0eb4df38b76ba3265c7371dce03f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12f2606ad6d57dd0cdb46eb1647067483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a4e1409e8cbd20ae57e5b6f177784484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eaa55ae3d48bb6e0cf6a4704ab948485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39679c738fc743127acba7b5d5e3cb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308dabaa8f23de9d8f529cb2b30ca97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b1249e2808e10cde067a45f2adc28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c19dc1d60df92b962979db9145842489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b77ea5257d33f5f79cf7e2d28febe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3111c3a1e9dfe68f6a097f263c161c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae8435cb69a962a09b9e37ea1b2177492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e2d1331a78818984f12d8ceeee088493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b81c0930e29ef656f2b14fb0dd574494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7002369baeb1ce8a334dc456e7a418495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ad626c3bda3f16e637bca29bc9fb7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f7d6fa4e7c8a38cdb9332e82d21f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e44538467338ddf81f271b1572bdc9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398d131ef20824f47f2df96d0e84c6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299b61b30f265cc0ea5f4184cbec6e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb4e670018dd65cd9ef7e78abd523a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d635ee69c29fd5c48ec69170f497fda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058abf77f908939dfd15ab8d7e1eaab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02453901bb11ea751c2d234f66bcc823504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9aa45a41c3e3fce6e4546868a1cc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fe065562762a8678b30db0eef230b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948791199d015641212900e3c075cd7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d9f4868e557034532d74ebd73e9b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5e1525e0fd04eba217dbf8d70afd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13510e519ea93f005992516c15f62e16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33441f756ace5eceb4f86a36c95477511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc6199826e59637332dd9c8018c0ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2286f6d0c4a64592118bad8d16e6c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cbfdca2c500ebc24b307a90a9b517514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4bdf79be4f2a97a74c57a332a924c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fe09f0dbd82974d458fc2f4ba428a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976272fac7e0ca0d653802b6c6cecef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e99ac42e8daa4c7b5b8071ec464a4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc48c45ec88a5841260467873feba4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03c295a1ececf5c06e8fcf8efedddd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcef6af3c9f24d37e896447e48f101521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cabaa1bb4e6c40f07b10cdbd364500522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daba90b883dcdcc28fb76ba5bff38c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca87f463fb46cdf403f6fccfa824a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e436d26d3b0636bf679e33873542525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98e410add91a46a49ab33568c7b3de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bd3f953eaa85d9423927ab66f31ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39e3a1e031136346e0cc12cf8ac393528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7122015e5b90f6be1ce345390ecb5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bcd6e68f3833035773679d36809de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54488211ad9c831fded2bcc5f24b77ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b335a361e4b7e5d90f8cf22ea97cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6949bc78076e134f1e3066f290bd4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a88af690fb910806ab6e608beae3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add03503cba1ed6184060c8fd2c45996535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda202993478d719f539162d75f82c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437cb1509e48b527d866db1dd5a523c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f7c93dd58cb48f6fa5933286b5636538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9004d4b1f0b781d3b0f399bae642c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31f1caedf715801a76b37152444f66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db721b1b26ff4c181c2d7ac2e0e785541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abef65c1785f8243a7eb3d97e4e35f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa193994133f89cf5c96802977bc7af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e95814a1a6c7afad2da46e5cb373ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81eeefa9ef61a7e7dedb273c373bf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce7a879d5209146ee6bd0df4a5afdc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd908d651bfcb911de84a7f38552dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfb4b2ac5c28bf8fa8fd10c024afc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2a06c26ee09f65a29727156eab0e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce627fd55e53da4567a931d0dbc835ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130049cb3412465dc91262be2b54e3f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5966337c027348d97d463d2a76efb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25639e5cb98a7236dd7dec6b0121264e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63260b33a5831cc3fb3b3837a7215ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568021857d629cc5d573a4809fbde14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c391be4a0f612fbc18257816c389b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4b8bb0dc5e49d02caf2b9f9b9f599557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e2a9b6687bfbdd2767c11ab7e464c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47935b3afc31e03fbe0db5cc2c7f8ce1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b245ce28216eab2d3d398c7ae501ff5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba04c7225a9c22d3cc2d3505dc290b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18db6037b4ad043c941a123461d416562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b06a3b0f54dd1526a8c561ed0c8eec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d4b6cff194eac438e149cdd593fc8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc660b8ef13624e6e18921e72ac1da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a4e5cc0eb412d4d8556ba2a90aa81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3211e70c40ed1ba2c884b0291d6e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4edd0c6e5e88da05b6db0d7b1e2049568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bc0cac052ce04887e16fb3e8ceabc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c6020bd46cbd706720aa123ffa067570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db468a1f91fd49f0bf7e8ee3e8da5359571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fb43ccdd1088761be68279002fb98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211983b99f157469e36419bd70ece689573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702362f6fcd5be381d60b8511ce6ccf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6c6ae2299433d11c923ab797e97c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e15c12dfbb18a5ccebf578bc15f73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dad33a15261166abeb96fc2688e66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77507bbf2213c574abb60f42ae1eb40a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb862d2eabfc1bb308426823f93b5c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd7ba9b4f6ca50073d51fbd52e81f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b24b0c6b2fbf68229b2f8a9306183581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1dba96b04cf9c5ee961dfc328b970582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d103f60ebc526ba6da179ed21b9a91a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac43fecaa90d17b5c6b323b92d2c60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c487ed02fa557e4ca6671b3dd93f85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fcabb8fab268bcb56ec5df6844cdc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfd5c3a650a304534dd6dd510bf281587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07098f80d47aad8ce04cd7d9dc1fd3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c678507c3ab8068fb960389e62d49a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6d69b90925e5796ff52e0afdcc756590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaa562bd74ec4acf0fc00acfe12d93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acf4e37140143cd8b34f41cfbdc712592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab77c925bbbfb82a9ccb4a0db87fd33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b6b1e913357b6bb81646a3e7902cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b135d703995cf739ec878f96db7c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b576c30286cab97ac2e2f0d1c39093c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6660671b90190cdebf58f95f10372597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb55ebe986a4195365ae1571ea4408598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb22366b44afa2886fb3f14fe3760d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bb1f00d2c2b00532fcacae1d0ab64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e911f10a83645d005a868a9420131c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a55db9f298c7e3a7789255d85c4d36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f10352cabbc8ded7a262ce3eb421e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b4effe98e44f2a3b03af8cf5cc90a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d51fb14eea97fbc84f3de43c939bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843475fdacf283b975e760058f7450e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94b8fa86374b0e502a4716b6e9ce2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56937ddba34865334aeaf5f0093ade2f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76212a3a102825444232444cd17ee4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646dd51547ef85ae84a077c249fe411610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d07bd1532253c4c6a20ce4bfebcb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0535f7186267e6faa09f2fef178880612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19eea02b09e0e2eeaadf02a08a49c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbde3dc46c3d2869ea5e876b340c35a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3c5656488395d68127fa0efec9d9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159c5f6c0190f3728f6b53225a4d55a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016c752e3bf9cf6f394fda7dfc674c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2caadc55750e97e515c5c6c712ba8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e79a38b47aa928247f4f29b688b7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eea2a5fc586b243bc34fc9b62a2f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4b42ad47fcf8e44bdfae5c3daccfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8ab77e579f209f3b586dd809df03b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989954aeae4da0e49b79231f1232c59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d206d6d1d20f6dee670eec2ccffcb87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb72cf9221ac2b61c775a7075c5a49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f8fb9e97b7453722cf327cbb9dffc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce6b03201ce6c8f9a383eeeb2f86d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903221b72a18a90add9c76dd8e22bd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26a914e96ca90f2721d84d5fa486b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38823f613990943b2a6978082ec5bbb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ad022d64002b8ed5595d56e9b8f58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53c6ad97ca4404332362226e598cfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5121b18a834d47c39787d90023b09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce7c0a2754250f8dc1f4ed27d8a137634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9523fde0da674afa451625c10bd172635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220dce8860fa82e72a3c1cc67c2fa38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab1802d9f9c4c55e16b5d225316474637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257daa371e2304ed121866b6f2a13054638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6a3ea16077528ea67f19aa981c826639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0d4297b55b59f95330f91bd3024b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e73af5e58e36c671c02e543813dd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4b26a32c6846c2c3f0e58ad67e944642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd660633cee8f7984c2e4ab54e60deb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc5d149a9dcfe743cb8c757a888159644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cfc4938d1f781316c3579838bac59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b42a5b07cd6c8e5b04233cb35633ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379932cc6155783ac82d8d2301f6314647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90696bc13d329c3e8a7dab37884e7368648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c88c2731226e9795794750f6733c60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7aca347cb8e94ce6a650d464519df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52535999f0c0ad9a80e72a7132023b5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba20955123124d4fd94caeafc8229d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067a8b4ef582da7db4e8729cdd79dc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050187f56a028b28c576e28e77d58e48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ba5d9b2678053765b73a1de175f98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf55deba8889e5e14f4f18d6a55491d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5ecb245d18e0fa9cbb33b04de49ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b22266bf1b97be246b99634423c1d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7cd06d6d21fa8758b23cbcadc75ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57f72be4bff8ca38b796f3bdb0ebeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789206f01d45e15d1f245a3048415a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e1eb89fc1780444b3ac9b02ae27cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3cc90f3d5b45b9d26488ae4da4943663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105fae4dfb624d05d8b568bcee0a6e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399a2432a47a56eea81adaefaf3a2fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409a918a65d9bd44c91efc9b63d4a30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5480c6794da1c44edc39c37e9d532667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0510a2a3446717b91891648fef2fba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe735718e4c7d646c606014a789be3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a99a4ca0f452c9a50ee4e59689a8c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a86fe186a27d1af8a279b3f907f126671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6abea7c6ce39be33fa734b3453eb3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f98fd675a7e09a59dadf1c532a2997673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4f0402c329fa85357990309fd45b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d760f386db1d992b4fc7255001f84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fa67b77c18e5a840ba9545f833c33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349afc16b1db67fcff0ff86f6627a901677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44075be9ab73113a83fe0d82c71327f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcb4e970b2d07e0eda5363efe3b525679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668fecd88285ac7e3c32769b5881b81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6195315149d4cec745f581e043f6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df1ccfd07d81d914e345932dc71652682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c3b533ce117fea8806c4fdc804452683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dab7dc28222f4c9959dc1735ba61b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ace58670ae7f0736375dbb3265a764685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ad8f7b2bcaa6f97cadc343cce4e36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f60e71d450e9f26db9d2403425b43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be079d0e2706424423dc59ecb6431c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb783a876a625017373a3afcff59895689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def81c925158112414d6108186e516f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d700b2b2938ac4b80b26f9b4ded06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4aaf7a5a03f6306bfd0a3bccf12f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ac84a2665fa5ce61b21be6b334a52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f0e22e63060a49e0f2f39f965c8fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3af8e489121b23b3a16897297177a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe17de4d70105192934f6069b3ab67e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34223a6a126e8321127da465c8570743697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b47a5a0addea94179a5ddd02298184698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87546f2f2f8b2d3a43067970d693dd1d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a8cb2d88d9c67473bb08291b58891700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adcc688ac970c888b85ce9acc6d62c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db573ad63b2f42b0f6d1344c52a096d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3704377af6d610f87c63ab8f40c22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421c02bca51a96e1bb8b2786e7f980b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76a093bdae3e4aba3027b713904c81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4204a2e2acff0f2b289dcafdc0392ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c92fa2e7e99dcc3840427d13939d2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda679eafbf0e6b0b04a6e49b27b81b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812ca5890e20870caa4d216caef0ca5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe80fc0746c2a73663cd4f69b57e9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b895fffeef250f50cfa54e101c612711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9840d3f1adcc275de21cce018b4f95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d2bce877f58c8444805b6269c3cdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be9eda16604dbb6f32188f65b87686714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0b3cc74b2b3fe8997ba3d4a72922e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527c2db580728eb43f91b0817dfdf42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d56ca69c33c37fcc239251842beee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d6c33726ef60a7f2bb884f0fb14f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ea990c61f22317fe9640c39e8afb0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7496f030544abba3bcdad3faf2a9379720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa47a39cb094b0930bbee41070eb99e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9f3c39bbe89f26b6e3b9e1ab73c16722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db184c37b44f44bde595d122a62acbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f8ad47f7c397d967abe23b25d1bcd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c0a8c6ac46821209e7d0262b593d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dabac87684515a564f62d0e21ad6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7de65f9c5fb4ce6674915c35806a5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5ac0e86bdb246e709cf724229fd4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada89047299242cc5d8631b969a7688729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e33464dee307401543cfda09e487a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced19105c5a1bc81ed0042f0422bcfc5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8442984d43e0cda0d72d29189ea727732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2840e36f23f2097e2e820b445235473733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583b3f2146836ba6136a5273fa52311734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447b7bf1c2f4e2fc0bf66d454c2a54c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232ff714b26fe9325c8c5f49c2fb102736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3551bcce7daddba365d8bbec94b6b3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34330f256ee62c98424080ad088f4858738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ae87c7338f842429c9811b3579c16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ff2226ebfcfe408abc07d7c1c7a38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827770986bed6d7474f5cb8d4748f0a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187cf82ddea16463a595a201d381ad0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565098f4cfb0ee7dbacd6c3a6d5ab6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9a71b358e5929534ac45e075de177744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cebac97f19f3fe9c5f864937974dc1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd8883a70c8ab2b106ef881083fa1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1f64a47040ac7ebce6fcdf0565dd3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24705c3dde4f310882742ce4ed0bc360748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e9bcdb7401edc837d1b31c721ca3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798e0008d7b1fb2f50bb181465bb0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0b51206b95e77ef3e216abb687050751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810640035532fd7b6afa529bffd5134e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdfaf464f7b029fdadb9562f14d30c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6fd79ac90c37bdc6dd42932ee6de8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa023b305f988bc8999ecff8475c939755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10c8fe7d2a8a82600e2eded31189b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd88e5b240324160af6bc26f2147ecd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a7bd125df18c9458c6988fecaa3f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5232afd4141e40aeb360d0e54ef85e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>