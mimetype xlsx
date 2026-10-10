--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01cef5cfb4a805d8171ae27b0e1bc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae40fb9b3980a1981fca93061caa1982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5585deac3b1dcfd1a0a85eac80137c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7748762f4ced7bcc47346fe18d727064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1e6f8512e9edacc651db275da30f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6aa2bf06add5c73e778514b5347fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29188912a99a30c6b9eb6f5681398187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4d880d78371c8bc33593e190667328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c147b79313dad8c3d3cec785f6793b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7757d4384c2af3f3a12fe56f72efe9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc8641f79c955e59a801d0558d23bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98c6eac23c5db87ba609edf905972e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d39ee5148f1e128b97660acd6c56b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d5c85466896ed2c699919385fe96014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ab437ddf250ad2a8363e0a028699c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53a109ee02a9341443fd82ff32472516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11e10a13007d8424357a3f6f83dce917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf72e63df211ba3bf3d7e2c7f9c60418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720a5a1f3e29dda2c840fbc8dca0dab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77f02caeaa502182812806a090e67c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357571ce56bcea2aa7ee35d38aa5ecb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c410fa5dc98704dd20e7219776d410e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bc9d7e1ce0ec325ca63060f54db3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b06ca7168e457ad97d0c60b7f4310324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b0a1d18988cfea6bcede21e3565a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3a48a7f384352848843201b8e198626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799fc1c904c3cb9230e904870cc72a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44f8d98c5a789cb6fbf88c8c43b76128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e0277cdd217b96d9934a5048abfd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0eafb51d7060c4eb43961ba143de430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd9a0a04ed882177a1a59134619b6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90602fb75a1c01d71330ccd533699732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7ee7e41bed6e63a422adc076b56cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55189a9f19b8e982bb643e4736f19a7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16bfdf1b688d9e1d056e660096319e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca56d41d56e3a4320c5a8ff3be8693236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fbffd764a3ba14c3cf11a8ec6861937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be78bc87977753512264d67a4def33738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7ace501684b7127fe40ec790c806c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c92e86a077939a31ff9f7ebff05b8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231320d8418cf7d2898cfc1bfed86fb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefb1df754857a943bee8e196505db042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23e172983f1dad877b177e2e11533b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c3311781f3302de13c894591027e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90964749e52d9c8a5b925e1213af10c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe49d200eeddc32dd766a52caba41746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f22e204eda81189fe7cb8db6c323e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c31c3791f6ddf9bbf41986dc9639048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6c4f7b4ba321964c40746f49fb9f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0919700119d73628349bb00708aaf9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888842c269c5fc48f0d67b5ade3ba57f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eec294305f3b8fe31e9f17a84adc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8a05caeff5273a9a9b0b55953e82353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ff38145a9b33c1ffb11181c72659554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a0b1a8ac3e63f6d674b38d725a15855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448c9250c964deb636c9c81dff6708456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498446de0c5c60b75905966e257fd3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4083906fe7aa6f57e19c49f9976309a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033b04ac539e8639996c3fbd1b4a62259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e21a06c1936db9dea69e125ebc783d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc19e6b49e79c7e7decfe960be159661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9e2e050cd7643f5c548469382b1ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8945c113bce7256f7238e2cb6e65263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb0b9e5eb1538649fe6c9ead2f5cf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a25cc030921f6a8dee08eb9eb86c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfee81beaf984b1d7b389098a58c4c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a2d824efac0541a1ede7724f0758a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece640e46ecb04a6398b7a68fb4cb05e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7acb8d575ad65461d29b322dfd498969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaa8b98201ed2880ecfbfd9f0c7df670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b81cf9cd5cbd9dc38e03c52e751071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4f657471ebea25b4f6c6dd8f11c0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9bc30168361c3fff24ed1f3e0bebe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255fc9c22aa98f8695eec52e8d5400874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c108385ad7304bc8d1ca1256cdb3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23e0ba8182afbb048ac8ccbd3fa72e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb239c9dbb394f4c3fd3e3297f3dbbc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5118439b08f46192110310637d0c5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec540ebfb465a247d1b39cd9b543c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e24aadd63cac6ca0a16c90acc5f88680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31428989929d9ddf2b9a2b0937645f9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f78b7626467b5e15324a29e7ea37a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724a74c28b2fd82c7850f1c5afcda6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bb1d800b559e4cbf67b67f579a69d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c598578d22c12ae773b660031f4b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32c87a121a3ff1160f03dfae40c3c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee21ba4aca321345fb7cfa8351cba8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4047ae8a12d0929d119b782928cc6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52b8cae512f80ff427778355ec8ca489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f6efff7e9381ad50ff9f61c2e352190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494bbd74affcfae5eee2e7941d2d28391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86e767784c8af51c135d23415f596c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0ea5501693570b1bd8e0add29011593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13249d0209d68ca9a0619106b80541194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19257cdbe484500da82f72a7178e6bce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e133543557fcf01681cb5146dd9ae396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442a460febefdf62c8e261e695557d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba0e2a2ceec10e1b6af4a288d882b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9e2544f4f65da16a4fdbcd8a14b5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33712bb3124935888bd2a4485ce0dd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd035ae5d4def101a3ed9331458422101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253ca4a018f6fd6ecb8737921b1d4cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169bf5cbaf25e11f50909bc46ee8f68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdc1bea425b73ce6f8770668ef4e40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee25b9f71de46074949b2a56b741880105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f463bae79cc5b00044eb6b2a47c67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed235404e3705480f8263f08ea6b9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198881736176f5526435c1fb03a01dfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca2e06fa4ec1f46572f7d8d0967ed1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7e0504e1f385461e88d908fa51d93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7766e97e654320553eeb3729d884284111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad52fb90c10575b1b25b8425ac4896112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16334ab5cdfd7a3a2b6e0068ec2115113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834802c64b7abc0751e0df5dc7e7a5d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d3a17f58876c12ced86a9e15aa4c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58add9ca0a5c3ca005fac4b135cedbb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700a29c604fe68b555e1dd99345aa2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90bd32d38fe3d7ab40970a1d6a326a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dc1feeeb5810686ed0e24afe381cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a08c8745465e692367075859590a15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf4fb39fdb60fa676bcf27c4a23be6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ae9ffd1d838ad7361b29200bc7fe0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd1f07b5e0b51fbd6565357118a4ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d5b84c1b96707ae1f84597c1568e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356dcc7e7ab006724bd28e98586a1e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902808c10d48b30cafb3b022a506dd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e18388107ff98373d9f6aa258483c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c66da0813fca7a6fe33022a9dcc229128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf77e75a42290595135c00d5c821a13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9fa2f01becc563051cbfaacdf613f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4ac1f4b407367860ae4a90e771c14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1662182c047026b505172700d9396f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cf4114941f908d0c68b374db58c37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b24f8c531b09e9e31eafba2c2bbc0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9836577927eb6516963069ca78dda0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d3edbd611420ee8d955d0fc6f6d74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f456090b0988a39ea8a82593f4eae0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9048d79b8533776633f4ae260e00b48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d8c9bb18280d56ebd0403570ba19a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a64611bc3bdad5d55e82551fcca1cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e69f59c5a938ce444713a288eafd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd9e59c5c6a487365ab4174cf83185142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d3e3277d51bb03c228de2219e4230143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f60a357344fa8c05225556caf8b2e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b62a7f55c3d0754390e959e076da05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36748a4e45f713044da010d1ff7bfdcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc35d9aad840e34aab758ba7e72f34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda17f9ff0a2fe862ef34c1aa357c67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b4638b043ddeb0f4032e6505230c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf823c28c22121fc66c3389802b15b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1981f2c586a150475a311183bc56982151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b240d3053d45328291a6190ecb6e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b802e345be2fb3c54a7d02d1c04b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0f9af87001a28045fb30ebe8c92a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06702b8f86817cd3b504d2646d91272155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40496fb40596bf63285e9c56ab3db3b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a050c96b25b907c755e7bb1fcbe252c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f04a28b879734d2c352c23f5fbf269158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94ed21365d0582cd08067d6977de37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ddcff2b7169a279fc7a55f71f3378160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf2be464a5c7346e439e9d51bd579161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad569f51770cea1402a2929f839842e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57b8eec564a375f14e8c8f697814ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcf145a9dfcb6d47f22648885eb4f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816670a5825885d361c5ce219b6537b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59049b74746c1ea446621dac69106f5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111612d69c48d01e04e2f16746fec46a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aee3a615e53ea0f082fadfe8ad4493168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84048c02406d4cf9322dac10a8b2a861169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce0ce685601ef26a77c8685779a435170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4195edf8762287b988b4f96b1a8c12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ab50df3f630d75edaae0345a7ee41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7ba46f7414760323ee50d53b41799173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377dcb7f871b71e085e9e5d18dd5bc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cc98dfba2a83d3a45753be79665a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abeb26ddf7dbc3a971f49ee39b931f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b654931d2ebb0f5c9bd84dfd45c193177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f50a75ab757575901b748342c2fa3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71a95867ca4233933a98cad885194a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f4da063bbae42058277ad1669d44f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db9a556165d4fb0fe641e1e24ec45b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aef12796e132be284edff32da676cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a94d5d68cb58d5064e318fac0bfb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475e765c6fef72581cef151eb2f0f22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e80d6422d28612a3cf858840be038185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7a3955c6a54904a414fd3cab57f53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f3b4fe6ef05ce79d4bfa9c162431187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d21440cffb88b72137dd9ab4267b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e3b32f5b29a316b4c434a6142be36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c878e9e2bc5d6537e41d2aaf4c06e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba05094efb2224d9350e473c1e10623191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7892b468987baca19db61314f84d97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493ca4be7f2b8a4bd379e16a08b9823193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed37f7f7e2880548048c5f3286dc327194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ec5cf9109ac0572ba538b9b65634d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7553a30896640aa179a7bad164cba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52294148f4c2a548a0b9bca82c27f96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012b9d5285af4a7213f345a030a60c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8e81a551401f59169053072e3b2a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faffc3b24aa933bc7b0598d75fd7bce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4284707b98ed11bfce84a43ae1d7f7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e221059620fc79e1d69c5a1c52b3488202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbb18c54607a17e66e2383922792b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c236032e920c4e108bd2f7d8edc20dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91727e59ed339f8e43703006652a0383205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22f22269b9485d699306a44a438527206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13e417f7a0ae5f6555099142f8619d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572accd0279426a42fa8959138bf8d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78a6218842f5698d9689c47769d3e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536538c8c62e29e5afeed8b113048ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cbe223862d98fad8d375c30c79422211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b094852ad6e18a34af85e63c28a43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e487df0ae352965014717214341c41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff3e6df78a33549f3a9585c79b5409214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed60a06167751a1c4fcf836c1bdffec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf345a75129ce69be86dc79fc759e44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba945a135a7b6e533023591875414f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a711616d51b01d1962775551fd175218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05364fa376ae371866c852ea1bc633219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e0cd14ac7ef446b4a605bd38d349a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108d594f6319f2d1725d18ba0417a5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c9b7e29497312e0bdf0cc554c1f6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de8b537fbb37046c3ab029057659a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44c35399ec5fadeb9bb5e1d463df6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497eff157961889de716e14cb3b9106225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965d3e06442d3c99d7bbbd1db13fc44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6941dfdcdb074f42e3b8bd5438779fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a96980682f15b1c2ae3b414f0aa6f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e988da806e368d50784823e832a5063229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e039b4a0e7e22b7cab2f6fd90d53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65e80fdd2e1ed255ae1dab82f48113231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6480bc5b9799a0d2317166c659a9b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7e21dc468c62044c3fc2d93927ff5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a1ea7b5b0c97a358a06b2d4fc0dc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343d85c36f88cb33bb9bcf315f374ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21efe77217e0232ae5bbc893d9fb1f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad650153c794dea848ef74bddd5b3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9202e6a58bdd186d8471b6fb658f777238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4b94ecbfff01d8f30872e8748f1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27503ba5a34ba58b738629541515f1ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e09605af272cd913bb8fd99eaf1e2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f8c899a86d8a66ca993b5f600517b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc8a1641b4cddeb1857c358b70efe2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533fba4e35eea030594983ad212c4f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcf089fd12f032dd39df61a2c0b441245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8698527783d4682ca9f3cd4ecb6f5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68493ab0d2cc187a6d4d59439ad02e39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c326f6886216c5366b09fe868fa52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5a81d7958ed8b335d81bd21b5863c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe456dcd6bc5b8008100b37cc12f02a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797abef8ef69c94591a3a67628ce336251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0963e0593d1d7c201c7eda3b69d165252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338e7cd86d8a7f967589214d04609b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f4cf431cccb3c890623b640342645254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9557559c998c1075fd97413d2e322d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a92c8653e29befce4d25ed9a0cd569256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d7c9346cadcc02d9fef5735c89575257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbc2014fe55b505c1ec71989092264258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743c495d42cd6a1884bd1db7b215a65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d69b7b3fbd43003b0abf94f57f8db0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5794a48b23c4462e1b5479595a66fa0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9019bddc2abd6555436a7ad3d0c9f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a00af4351c3f2babc7fe0efd235f1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28241d00f96c3c56c54e0f89c70f21b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c9c0d1c6cb40b754a99a805c14cba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eab89cfe4887db1ce85310bf3d3f24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f22f8c1f8f940e560c7c4768b979a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cea1d084449ab785de5052728f0e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3f6fd56e08e22dfd02d5005be61e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73da75b01df4bbdb7b30ee8e1fb11d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8654accb3efa33125c7e5a0522b64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24174e5e8cac8b4407fa6342eae115ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1fb6bc748194129515de8bfd17a7d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb8a0068ab047d13bf1f59a2a40f46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be75a535cb14e1ced2f3465427f795d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aaeb3d892a484a455b416567b0f50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5402a01776f59db326be2b5c05aa2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490af2bfd83e9cb9d8f272d28b8976ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc9e7f0c36af39786a7a9573d9c600279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68984b73663a2ff6ac440f0f2162f97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04593db382ed64424aae8194ee46f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b635f6e34e4b4644a12ca12cf4bd3e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ebe3ae2ac6ed56649982e645e085283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a7b69352e297762333c69be0b0f8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2f5abfbd24bb26d7224e240b3345e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad3f1e14ee72ef34c66da1a389850f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64005a617f6899d34c34f5357595b21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544adfc8d43982ff8ff3fdd38ea46bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef700cffe193d7fd030bc32683d1d0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc617d72b6a1c37e65fb4125da089a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a55c2daba6780a8eaf2a94506a767291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dcd22b4bfb3294d0789742af7a751292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd05103dd19d3e8864299e9a8e41d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d839cc5ce5a8547cdc00f307873c4e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850df8e86b5c2cd09f3e09afdfa56311295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f25c79722feff491eda36d052a8b76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd646de65e806a9c2d9080a52e37c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558b207d68e30036f20a20916027a25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8b712d68a86b78defcb167c54c6e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8354a75c2b8b26458bf21eceaea113d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e3dbbecfe41615d0eb17ffb68a9a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030bd49220a7452692b69a365aca70c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b63899e392993084fa067a5cd671a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d1452c7c8b6288a9b160d6b58a972304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea3f52f8a305fe72e826613fed6bcb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521456976671b13b4cca9b69936c529306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41996d8a1da6aaa1e15be31fe870e30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e551c6d7f11125a4d4f2581a5dddd9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e21550f0b8ff3300b080d2b7ac8cb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62454f98b693c2c6394ce4004f674bf8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c564837c26085c016293f5d5f4a7892311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c0413a55f6282898d3ff5273ee2ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb866b55c7ff94e2f9beb6204a4ae2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f80b37ca0100d2c17583705fc4df8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032678e924ecc2cd42db3bb14ac02388315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6a0403fb40eaa08f4f03d688e7d06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4514b9c9a0d29856e40b50051e3285d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85cee07a1a9fe6d817d64aaea1c412318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7511bdffb92c197a74b3e92cb66c120319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebd13b2955c834d3d32f31ff2a8a69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212802c6fa5bafa3d9e3dab363d7ccc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cc9d788cd2b2374b1d3482bd3183e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01269245ea27912a7c081e295d1db972323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197d30f328c3e968880c9e7258232aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627fcaf296e5b0feb8ee7e74152554b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6231d1e7fa6643a817f67208f1aec86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c1e2277b5eb6b90189cedfc05dbd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e70ee91cd95bd63ddc30aff3cb6287328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa33c40c91cbd8a6fa5ffbf3493ad3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dbacce8ac315c77623e4c76455019330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a5a00fbdb81914ccdc57f59a0ba8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e80e94c213568e1d9ce3e4f759321332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe11276f667f62728da1b41b4f3d5ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a06a7b7c1da3a6857763b54e13f1b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c7ce7689a80f9a9b4c9e817d40d55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61245246b9bd1710c5456bbc980ecc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cc9f2cc4346fbdf66d837c272301d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a93bf123ce6513d216f83a3c67cfb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321119112279ce0c931d2653a71ae9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75051c0b0d31749c49b19ce32817fc7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d1a7e119e85b87d9e3fbea9ef3e7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd68a63734468a15d7bd953a3f7274f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51273fc1c7c56050ef2093bb2c2330343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce0651d09b0dd6c330c44e33d4907f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f25487f94c419385b2734c50f5eb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a078bd74bc3006d8452cf2f6d2c124346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9849a94b3af30695c0f773adf521878347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb15be5916feed7ac036748b9940fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947de80cef5ebdca62204ac70dd67f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de67f4e9ea026cbbbc4ea04998840f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542a9425573e0e078b91c5be7c28fce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c800709b1e5a234926844b0578a67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e9a75139fcf7f0fee52d3242b61f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd856e8edbfa9593b09d7fd6ce666f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a9b4c3caf646f5100acda0dd5f48a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f81532c67d6d0890dcca2f207b075356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25994a8b47b6579bd18205cc000e038c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdc2f7a8e76581ad76460cf647659d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15273aadde3401ad94f951522a5498cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405978a45009641c80ac567b58f6e73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9f9f840e19d5cd7257df8dddfbc01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebab852ba07e5a3473a7f5386cbbcb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf6cb01402a9d155e50efb79349673363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d77cf58aa064c4d38fe777b9cf9f14364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932eae25edb04879d4e3ad8f311f1d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575af25b830d668723b32139b6e7ab0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18817a1afb30fa9389d51b7c7964fa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90a40a99df3146f778746f31291149368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8ea244ae98eaa30cb15c2f8c6d21c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a7b065ba3e54aff9bfa6a27083824370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6828f51ea8befaef106e5fd08ab20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97edbf8742492fda8f5c3b5cd881e63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc41d4e53faa0ac6bdd270e87f2fa8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a403953f42b8e5b0ebf4876a1d2268374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb44d2aad72affc664db8da19df9ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c196bb6888eaeb7f0d0a27cd17b670376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ee39f34139635a18e33f53e28fd89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba34c4b9e39f48dab524ca3b56262378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192e259c5db23687e42309bf6cdce57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b52d0b068f4b8024e4f2e758af58c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a20550aecc57ffb8514c4a9264c309381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ed31402e2afa987787c3a772e2a2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b36aca91086d3f2249eb17b76d9d59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b1a30bf8da8c0cac5413f14521efc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c823289de43c0b803ce1ba919e775385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b76f6f0f45babf2a66c2d156b253f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cad12f40abe7d6db3fe7d5ec56d8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5819ec5e1384642869016244ad6842388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a32a4b0a4405594aa82f32b46364f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d66adbee7f5e8b39e1fab0ff998b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc5929b20b5b9d3cf91b019248a3d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3d058c8ba98a0d75bf56638e5ff0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929738ceb34278fd3b4e884e84ae671a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b102c84f986925d0ee7ada5ea2b5b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbda7332e42dd8885b7b7c7c5bc8d47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1f58df57fe81c34287343f48bc088396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4eb0c6c3ef6713e937f82f9d80706397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bae6de3935c731f4e222e5941f9f1e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefc0c88210c9ca4afe6366b4fd8a59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefbd373f3be66784135fd161d260e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5836edac245fbbc511fb5b94ede2c40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca4842ade2c7aeaf3f701190ae0880402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6c0a79ea40fd43919e28a3bd33ec0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cce930f182e61e20be76c957a38af8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ab255c4c398b762fe6e96b707e8ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea6d9a78da72fd11256b042aecbf07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fe2f509171304cc48cebb52d7fbdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850706d6b2408d33fae7d82abd85ea40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e75c218d79c578e537e12d871ebef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445f50c611d7c3069273a168e1b291e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7f865c030d949153ec1afdab60a02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a78e9d225a0d7938a8dce8bf24ab2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f61a214c34e47955aa313ea81b862d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529e764a317d539353255eac4ad96dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda12c90bcb11dbc0744b685d0c044415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419f1bf7074f401824f3a3a594a4990416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a685ceabc06bc1f2f606b7938b6fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b7e3348a7833c41b3f98b5bdfee4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e19115adfc2a2016f47542ff09f05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6d4ed823b239eb0769b370afa4c81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb71c1bb0155f2c71f5e08427f43c4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eff9b3f874b00cbb47f597e6bcfce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e467c0bd6af85b1dd14f3aaee53dfe2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304a5016604aa732d45c193511d565d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57574fb3dd7b1482d442ac917a4277f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fc1363162962893a02da988917f45426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b5deec8bbccc3bf7fcb20a303e4a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7d12d3a564e4c999bd8ee863fc1ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472ddda6f43c78d4f2fa8a8504b5507429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14563d2af1fff8e356e1dbada2c32fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2debf35dbc6a905909910d849b3a441431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382afca8ec48c47b79a8cb9d7a3a06ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed697b0f36d16b3c5b705aacea4dc34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935eeaa59cbc97ad8784d3003025158434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911a8aee08b376cb2ebc901bd84db41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1e51479ea647683a7de5e4834af95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82448adf04b1c6ce093b0e98a834e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f34ce859f69483cc2f80ece50cbda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6b435968b1a9575ff089a91cfb7c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121b2f8f971c94d727c645d005028d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780957b0b700672d68b323cc5d9b3683441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d27afbe39756eb7e66ba8e7c950a33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52b53af2a1ede7844efcfec2bd3c57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc068e147b69d97129441c9f57b1969b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b97075c41a0144d9b4f3584778480445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515e58238101eb0c083766272e65129446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bbafb5b8fb026e16da06e05ab4da9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cc4d6ba084e5575066ecee679bc4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a89d7366be59492abb037bee4239e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077e4efdfac09ee763ea8b0be5d7b14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855e7e0953859e02f2ed017d20a10e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519855081bf10ff9ac7db63aa4e7191452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596369dccc76c1a6ada9c349240e6fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe74f508cb95f725976847d34b01ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b23fd09c4ee97a9ca9882c02568f97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e865c8e41174ee0b17a8fe56c3a19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139193ed3f19115877993347be10cb07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54b283fa3b5a1929b06e4fb40b5b80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cfd6553f82db64baeb7392259b099459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d07399ef64f71fcd35047485c4ac7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504dcf63466c521799f8acc04abb6dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fec5f8cb71c4e3b018e655413b1b0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99af929863017f47fb687173430f1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a7e97fbc32329ceb2df03ae793e86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff979238b44c14b984a947ca56441df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cb71006e4cf1bb6852f021b5c0c46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0822c985b5a934afce12a9f920b6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260767b7e17ed8d3c14ea16492ffab62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7e422e69232e4ed92be3b0da1301b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6fedbd807bd175ddd1103ff51b84f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48025b627c48a68482d4940d0b2829ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75505298da8dc83d7d8a5deafda2ef98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fd6e57efe5f03e1df70807aae2ad0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed61920731ca70480ac6250b7e4e750474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3661d07e50f446aca756e2c5284670d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516213295177e78a7388a847cfb42c8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e73950792cf20f34278c39e6a03be6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fa739039e15448da317c7cf3793a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2957436b054aee1be7f43b8e836cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbc89353d63ffeee08a98453bd434b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f859bde437b9574de98a252c11359b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27f887487f613ecb2f8648c0f2784b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb23723b25637013ef6dae542258112483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d30b3f48f00f6a421c80d72ca0f0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8068cd412e9412da220915f042649485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431c109dfd035214c74b81d7377b381486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5c3d307c7c19a88cd0b66625bbab0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae92e443f4ea99ecf5c8a6f3d448b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fc1783d74ac669ab139df9fecf7d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208afc2b8827d7fbc86e2c150eb2d2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87af3441b58e782116ed5ffee69e51f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa781fefa231abe1892588c10a35f464492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58360c27f4afa65e5b528c4b1a8d04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc435f0223cee287b2d81153e9923c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7d7b6896dafc4e80486f44f3add87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab6e8422215f81c20d53657a21d8e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ec1bc4905d58017a432a973439430497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43f752a8f5820b859a5bbc9027cf6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ac4f35da77f2d91441fb04a6610c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849edecd328b256a70923f5c10d10880500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c951218e254c35f4ff4d68063ea3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e9039e46aec831069aa91d337edb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99499c0e97be5445af1cb72c3b3ccb54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470f135c533646243576fa77c50b542504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5d1d2ccd8cf8fb48cae51b559e1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f688eceec93e359bb8499a5f6c3cb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee1204d294630156f9f7cfce4c2e27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c46e5730a75d74b970908fd3e4757a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b9134485a0c409e3d0963f7acd824509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b80d3452a5efcf3245c181f93d64a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3b4a79bdfe1512df56abcae7104cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22843315efc5b2edc1955e4076fc0a58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8de23cc1d3ff4f8af27473bc267e74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be991eb3e91817829312c97a3ced74a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcd37ad91f9bd30ef2dc4c38c7df76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c61359dc9f2d8897a3cb636a355b87516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f22d76376bb77e60e2e2d0b1a939a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07036e439f53440372a041b6754f02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed76d02fda79ae67ea0d068835b874519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5408c063e6f719058b252104799bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106c0ee04ac42a7fe8c4359cda95d83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037bbffa7ef0ba72caede4b0696675e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17d75c721feda0da8a09ab101aa855523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820d2d080ca8d8e9c6e49c73ce0b8b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8378c60ad8b04f67a0e738d8beb271525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862ac2a6164d03554c27d626852d8b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03edfd1fbac9f9ebd6f0194d6fc5c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d38104317af54124d5ecc95a292353528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e320f719f098d489726d74b01dcfd9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97c811072f6930ccd6a5c6333bfc84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd383342d4e562159351d9ff8da124531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bf25f20a5e7af92253b042f8de735532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810305effc697b380ac615d4bdb8ea71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829cc20ceeccfc2f546b3075ed7fca3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea9f26055d3bee8747f69e4ae83edf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581cfc31e99e7b7638be7b5637f40f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3d14ab561d3421bf9148008e81c2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921c6e0a03fdc7166bd4aab18414c33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7798301cbe1ca4658215b0da5bf06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021cf95d7887f2ec4513d548e8fe468540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6c4159cdae3f62fef113167c33788541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f056776b48bf1a2e626482fb6f994542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4dd7e420d443a16fbef7a138f3a2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6132478d58a6649c09acbbf2675e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fd16f3f2668cead1663d8dcd26fd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe08fade94a3c966a1b2bd951560985546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15664c771564a770eda98e7385f23205547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d003037969d09edc4bd82810aba0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c26578dcdaffa1586ac4605732fb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da4eedf10fbf1ac797b125357e522f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aae09f6c87e69bcde5bac92671cf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6ab33a79f722085429be7462055f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d0c4e29fd1b2827d286ac38d21272553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d79b62738806ae5341508b4028314b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2dd2e380c71df1f2df1d04a42caed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592dc7ec2fff082626bb909931c4e98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c143a0a04cc85e2f8041914349296557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56caddb31409b05324f62ab401b9031558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26ad96c2856b3bf16211fe93a8cbee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385c635f6d2c0f7152d8ac6d16ba767560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89589659562e06f2a73ecfbb6912a0f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1491f0543ee30f627b4a1104aa4a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea384e18822d1baa5c1c8e1d981d8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc28584ec8de0c8ee26e26f7a402ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c031254c6937358035d7af9dc501b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee590f063d3da261701f707fb3a292e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069001d1f5785e4288530fa546db22ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d73180e1753c120a1bddbbe710e71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d620199718aa4ebd514827b826c46fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50381a9b4c53aa3c691838712529f8c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffa4a713eee6989f0f24f1aae6cd26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712596e35b0bf76b360ebd370c52b52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1545557568107c0994100f7aa3fb1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909b313b7cbc84c5e370c6dca368761574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c44bafbd7ad62fbe70b869d720dd68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710a8bb5b1082fb88513eac6235c003576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca625df769931e1199ee55789e891b7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb30c94d620810779c281a3d0e3ed2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3124ec9b8759c9229f2f9a193c05f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408708814a11530d6e844898ed8a5a07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340f3c4c7cddb0f559a08b531251b72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7f01ea85fd63c2b5c2c688cd98e23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c399d7868486da511bfccfce268c076583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101a5b93f293c8b9afa2103d4309491584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4ccc135bf295583019af30a269a9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e83af37708af798771e7b4a79d94a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c6ef070ab1b80171855172865884587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87630b9e0d15f79a168430de3373ddc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56565c0fb822fe33066953e36d2c231589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d741735f68ca4aa3df57e190d4988b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2e47a91380ab1e5358ce81f8a1132591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4b5260a2a7c9ae0f18cff8eae6ddf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ce2621df13c7d357dbdcf98b01a40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4edfd679b5875e7d7cc6952d8e705f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4dd3c91c676faf0a11ace21810568595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f623ec8ac383275a0dcd31b144d4ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c12fdee754dd6323ebe4c6df504c0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c1d635fc2ba82d232a7e341907510598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cdde8c196e1c00de3716561fa496d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c92e4647bbb8454bcb70140d627a1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1896e24db27085ea96dc94f5b77558601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c90fe62a0f415293b2fcd1b12e92f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b04225c330625f5f77685f298c914603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6ecbc8945c04b8ccb8654f69c1d29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e55c6bf559c1fcd7379b863cf727ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6c2205ff7a423d4572c846f8c9c41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f7f9cdf01c22b7726a528e612e2cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b533de49a875ae830c5a9e36aaa24b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee0107bb87ef61e99c0c40b95e4aa9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780ab46921cd05c61a01d0e9f4c8cb0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57f9448fa8ea35310abae278115124611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607337188eb762792032561e3b52e52d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaeee59357a6978ae178e960a8eafa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c40cbe16b9dbd51912452db995d07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720de253c7d627c56fdce10be4526197615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba59539a9a69c173666e9263be9743616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090fbd222553aa1b2d6a20c55275709617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb756ee6032121c78efb13d5bb431b76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01675b2a443001c3124a765dd552b07c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df30a82bfa73d7e8fda70cf87bc054620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e1990a69e3688a3cf71856bbe6ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99794870ba4061aec5ae436509d44f35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46e9847eac06b7e05e20384a1763c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3fc6062a7b05f84117cbd4135522f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45419ba2e57d106d7c8894876fe05cba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973abb61a139567bd7bcb3ca5bae1ea6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd122b43d8a46cb6080142e991bd5d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd61202743cb579fa9d070fde3d67b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d53577a0b769a04fa38894a8ef63e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a6614fbfdcf548fb810a27edb2849630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b93378c96206ca3e9fe6cb12dcf78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd302c8f2386c5a6081fe4de7bcb234632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353027295701a0482f2a1684b03032a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a61099b070f0ce1c9cc4e00749be6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ec5cd4cc6bb90aa40a9590cc9d01e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2feb07c7f7674534e52999c5db260636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a085a314c37133df9eb810dde4d62d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97ce7a7e61ee2580e7eaf0b1cbad03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa69b0e3d29e57c8cbcc42a75db7755639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3444d797c504937591f1db1d54c64e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2aa9ce8501aa5dbb03cf2e580e70f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd96b08acc94ec223bdd64670b03a91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dc508469391dd85c67ffcc89c8b5d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740640512723debdeb545fce4312b06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d46a9a75bca7b6f42c343f73a1462f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab61a85b8245e9262b9021a72a40804646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0a9a548b2227264dfe08908dc83ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b95c87b85eeb3eb97b7dfc257d5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b53b6f885235450ab91b91e53e5efc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b69219681d250e7b43b8d410731a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be04941f29df8c9e1c8199a0e9abc6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2d47664e96cf642a259ada0f24ac7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b1b5c1f743f6013f2ba81dc92ff4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee41ff3c1c4173dd012f93f9141c0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4cadc3b0794abdfbe528d6a34b999655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da289e73706c8a7d0921df4c2079cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34b9f8f7f191579cc94aeb2593c225657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d6861968d64ba4b21c2798cf40fed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09a784e58a017c60ee2aff7768bc63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586898f980d7c640fc85b4313e4ca8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828f8aba9822869111e8c057e97f4c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a32aa35a509e17dd36211c58dc6f4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda19fc87b1f682fd75e6c86f87eab68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86429306360be6d2d55227a85c1579664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950138b5f189a5bdf358ca403be20d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b35ea696ff4f0b565dcdb9e45ef0ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e32d944d76c0a41de8e265c0767d63667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2830c7e294eb6049b7730308955a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59867b59e8af1f6d4d6cd2e64d2b8c1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1a631c39604342e9651070239e242670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cf76738b43271689face34eed094a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112ad981d53974ec9d7288db53beb9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e538fdace785ea768e672f1568570673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef98afe0b6e33c99cb11560467305e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a08342d8a27a8a2c6d481296ded5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d343950301f87bddc0951d02edde24d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f69ac94954b756c8ae14d8798413d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f156f672edde59bcb91a087412348678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd906b2dbd13cc18d923565d41be8d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0609f6d1a1113f057836cd1897930680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc30ddc7dad1266fb8d55588905c635681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fa3a2a2d1606832f48d5904fa81ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1435c716160e043f93980d30888998683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18557ad42cafa2b78f8cbc5e197825684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0152b83b836d04b074f4c5df532712685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb72a0c1902b930b0e7e9a579d3b282686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066be08b90ef7e27c9c9715f298f87f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a78524a42f056281df00dc70ed131688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7bbac557726e2d0fb32edef911651689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31404115a67e7ea1ccb9f2b7716f68a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559bdc80ed128351b2dc9ebec302eba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8fd33375a3af5543d0006d6d3658b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033af3b13d9e00a3441694e620a87cba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86cce1b214b4c446c4694251088227694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f51b27b2e53bc88f39305047cff6ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ea6491687e27970d1f7e7269e850e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799c0f8cf41ce0553f4b1313a275d4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce147750c636b0e3e64d4a181cf1e23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78fcf39100af5accff765b84365339699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5abd2539b5bed796ddfcb1123a97d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbb7fa0cfc1a50f24e9200f31dd498701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432a35442e5589e7a271c25b38373f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865791b1974be2f074f3a0515cbb6619703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a10cf6a8997e78a2ffea014948689704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384bd12770a03de56e2ba10907a0523705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d4d558763aa94ee4b9c7247c101fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c049e2e202e718aa451b9402aacbda4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d19ab1d927c85d2d9cd4c5458fe43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3739c9cff53f52a5431696a2f85022f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47161e4a7fb3cdb5b9f4568b9ccf47c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e8206db972e0fcb181d1138cdd63d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5598dcba5e34e4c52ca21def53dd5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bd0cd52fb4b890468cfd144341557713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdb2a619005adfbfbac3eec294f8d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593bc3e5894f28182255dc4752d168f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987849673d459d14aec4bb314e326ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23199bec35be3c186ebc1de3479438eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba99e22dc38f3b4fe00ab873a0a79db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81e3e427ff466ab237bc985ba8ac87719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38893649f94f3fb05dc524676cc30cab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f592c0da960e8049a0b9fd6d6d4d9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f9b8f6d90744b549e4caecfe9eb8d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e55eb00db40705fbb4a5493a8c5525723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b34f72968eb6b4919ddd0aa90ac65f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d3fcd85585f3121b52fd95443aba5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034883d61824d6efd205ac88e8ca63d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5a9be55100edeebfe61eed84bcd28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b639352cbc8bb3a8e6bd864e3e2a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e5a5b2cb5de20a9099886f0960004729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39627bd7664ee83b96a0f53edc2d0cf7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c65860f6524329499af235e6ce4d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77923373ec8489b83f8ecb5fd55642732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108ed2c4effd80c841b3821a09e572b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562498de07e5bcb0202751138bddfd10734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba675d281976d17e8446c31c99bddd4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fa45f67205a749012a5292a9bf59b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee0c0f494e596256730269dfe123ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd13cc7c071adb0c2dba0175136f7c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964544196f3713618d99918d81f44b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d93993f67db7a561ff3acec524c86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf994f9951fb8b72233291289a247d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c2ab93741ae76aa1e0756c7588a15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131f4b5381b06114327a1de2ffbefcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baa48e7e677cc9059656372d0ba50e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3182cf26632c20a749814256311bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7004bb4ecab38c09d771b034a46ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c9e689b36f2e6ae101905e7444e54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c825dd3ea08d135f82c29388921db07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef9a900abfe4b9900ee619a0ffcee7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639380e08edb4d63e52aa4434bd7a760750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3410c915527ae988ca4aa15fc13d81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570c273d82038cd107cfd8ca5b7c628752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104af9803f52e1b7bcb8a78037814094753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c64a7df01213764a97ad4a3d820782754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da0ebf44a8fd6868cf48a2ea37213d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9a051cf417a8fc782fe2822c32ed9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf8715c4abd41d3ffdf78ead5a6c6a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d5d0cfaceeee598a996ed736ccfaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b941f4a347a691a28729c68547ee40b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e508c19d1616f2a6dfacbe447a9e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea10b9e9702eb8cdbbd786bd3731e3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60272d0725ea6ea4e660c950bab742b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc18b136d618a98410255003b1327964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7baf04ad17fea1e746e14575e4b2ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4fea7b4db05deacb8d9a879eda0866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1419e649caf6ff76f286ff2171db77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842494c2509cdbb4b6c1b15f31d136d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba298007483165b0be763eedfb9cdb4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b390c2254e476b713a21466932adb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c7a6bfa375d08583063dedef77f1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745131aa354259fc993ecf541f5978b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6c07e6581661444fa74d606d5042213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e5dfd3b2ddeb4777de0a522f5df7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd98c51f194e902c5a591d7d814d4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2a1244d446af92024162bb9d5074916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd1fb17de303dee6ff2131b1131e4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e584163a7d0adf529368619d07b444b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd676036d7379fd8637e687ae5acf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b625e6bb188e9c03405214c58d18b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8423f84d4d985ab9c28f3778885505e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b001497139cc5d95716c51afd56c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a530eca8c284f7ef0ad1008df4792d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989ec990dae7db5fde68cdab2e128c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4eeef63134900c95482e2585c4e5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0488297b676e34fd2810e87f983a93126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0aa604f745caf2cc07b425bce50cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c36bed5aa112235f33eef9c910a1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e267f8be652c129bc8e8a2cc56d3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128884f11b102ec8ddb7bf868f940beb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8419ada73c001b9dc636087ab1c94c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aa1ed70541db86c030500193fb6e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49926ec9a991db53391531e32a15412433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e675216cea8d32343d04697d2b9d68b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b940ade6bbd8dd0cab26d0974e98735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc3c8b46dee1abf538c49f6187a10236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf219be514e8f42b73151642a9855d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4be810e491dfa086cd3a50eb63f7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6c759b29161755c7697545a9ad6dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70644bcf59c7a9b2e193d763a98e2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587223bd91b3cb3da9c2c348ffa7bfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5e804cd6114c89a2e9571f27f22e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f39addfe5065bbf75f158eac1b44443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f242d9911ba47b65ddf1831e0725744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314eb613161eac32aef9ef6166209eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b1a9927e87f4cb5ab9b7c92d7872446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b2e2e32031ee4844d241fbd483dea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284de0065302b1d4f98d1e9d1c156db148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105d3fabefb923acb1c2d155242ee8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62983ba8f07d23de67d11fa576f4e56350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909188c76c7b9bc26bfd4b8a51177a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8b2edd36250b30d3a163c81922f6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6f69239e6e8a7dbb8708f154a585e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73c1e12def8725315622c3a2ea57c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7479fe559cbf5b18d7372fa54292d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df346f888d53fb545a9a6c149fb864a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbc00b6d797a86b866766eee5a27d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153559136a989e49afc759f7686a8cc058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375233952f0a3065c548dadc1bca2dd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea189e81ec1a252fedccf1a5e9b31660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ed20789bf8a4353fccf7fba01727161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb60fd105548775822ea1695ce84d5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5cde854dbf712c5f9b8fb2f741b9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbba61b4730fad0375bb649d749e3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f899b4ceaa666290272b2817388465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53686faa2b6cd3f45ef490e667f7a30066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14eec8e8d80f76e9d6b87e081a760c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34049b3ac26b143216854997da750b1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875aa07d8c710b837c728220e2905cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b02c1de180718410ffcfcd5736b1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faf87aea5c31844f9e857e3736031571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a72495a792e12119bd7d9af522fc7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ac3f317be9d72e37bc12694cd751973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca466a7549cea46b195a722da587f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88344c3b299b93be8e52f84357e859b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfa1c8be24b10f3e26115619e5542976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a682ac1816b0da23973a9c085fe2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5c369f2162619e803858580f1564078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d9cbf05a795d2c3a266a90508b5b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd948993d336587b11671434106b840980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16ebd76a92f38847a1c92ac1ed543e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a625c5dc2351550b4d73f907f1034882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa13e86ccb1e10d2d351b05c50fe4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dd267743a1d1cd3a5ee695137126984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0cd5ecd156f9e865e0c85d75c74c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c9a48dec8bee137822ebda16ffb0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e182482a3b5ad9ba8f14bb621fbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306269843995a42ae0a9e542f4420fff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26bdfac9a14442dc18cba9839b622989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef4e3516d0e3e85ec68cedfc6d33e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590678d9d64b87d74647f0ab137e9a3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54ae96d7e1b7f9b36b9ad24ee1561d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa0f671c079e989116417c279f93ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c6c23a1fe46448401e43e6adf864e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed57cf209f59880f33ee549667321795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5ed836010cfffc68121e3c3f96d5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eaded5953c894214b100dd040068997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41a40a1c1c100d3f20699bc711eb3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b902f0dd887a6d7a7ece905fcf00b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6d7321992008ebdaac332f7f4498a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a07aebdd5fde82dc1f98cb3f9de57c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af669edc8706565985171d912db341102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335f38a1c0b9f81cff16727ad0e00e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8970ac78e091589f861d452180b6ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371ed84c146d8ed7871788c2178e888105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ccd1e86b8e94e122ef776a0dac21f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f63ba3ced13f834b616b06182f5f71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b7c1234b0c4a632d0ef5c21eab910108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17007ca2f173aa15e2f7739ef248ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f29e4d97446e35cf8f8778f29a532110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42410f3d605d611e01045612e03cce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52415b262501d2d1d732de02de3e3f7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d8b75e8ebd4c0d44b9dce0393fa5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4f67c0cb5898279a041e121a23d43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0a8f07267e4f293925d1c009fe61c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b633bddd1227c98ba2c7812a12715116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aa771ec104a3af4b66406fa4c7120117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d4ad7d875dca0281e826e9b66e4a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc627f3baa467f50fc5ee4180a2c12f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1838b47f4e81dce611e1a42d33ea1fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92261a614946c48ae82497c5ad65a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766797019e7bce5cfb708d46e8851de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb153d8d7536d6415392414e13211971123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d13447c322eaf22baf56b353b9343124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47ef1958c05d16d7cbf85e16bc05df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2970741cc4a6c5b036660d8dfa5c307126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed43757460c0fc187e1c90c20608466127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57b3deb91a4057cc9a39c9ee3305e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692e73624dde557e4154b5f2e425d74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a177b659e2a361608a5ab2e892dfa20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8090da58f5dceeb03add83b872e34eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba09508d123467ba9a3ca48490258b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b11b41704015b900f8a910c4235b99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e6c277f253638bbe9968bdac79833134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d0dccc3426248b53cabe3d1cdda32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b035bcbaf303376d86e73397672b6bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458d9201b940c8e21084a803bfebbfb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8bb2a25d8d4e7c48eb9db3ed629bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124daad01c368d92a534b367c095738139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c833c6b46aff5d0d1a5adcb1eb933140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6c994f8e8e8e7415cf8c5b28437ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eb7341d7944e81b68439e734cbba7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abb980a9494e3c5db7c9826d807f95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63045c0529d488689828a9ea5beb01fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2af01eabc69acc0d26b347059c2a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d37318f7eb339b69f5b95edd5dcf7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7ac6ead65fcc5a21b7699e2dface3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2072e1b6cd4f0f04d900e767c708360148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a0f9d95066435aa36fe481e3817ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a648310473356971ce84e1840a5bb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c01b4445542be81d8eea2a7e18ac42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bedfed7a6e60319915400b73df792152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465169d0dee15c5c4c4e976f0029fc72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb0f569327d405f095ce103204bb6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbecc650ffea981705382ca6beec62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a101dc1d4028ee583e73289d827c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88076ec8c3796e3e6d70cae48149993f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b2151cab877e3f5fc373193681ae2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db197e18ae25481001ca850595f9bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d753b568eab531d0aebe500edb388160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99600f712fdf2cdc1982257ce9f7e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1892a4dd4d4d00c076e8f37d30e5c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db208f3642ac37ef52ceeb70dd54dbbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d47f84cb22da32a955a40d9942694f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba45a3c47ebf7b7cb0a9fff5a1f9c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad53eaf01c58004d15ee3c55c0e495166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68379c69dcebbf3b044b94a1bd9674c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c80e1beb9a342d82ef6f7591633ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0689eed5bc85c7c823074d90709d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73782585f1621c91b7d594c1695fe9e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75867b2eeb98d5a4ed175be2b538f824171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fd37d3f1d73200c88d4bbce60e5d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077e6e884805d64f00b35e7a69f91f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145da5f8d1cad540e39f334567099c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69781608aef240abe9e3008ee2680c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee713e514d720f9510449566a478e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c931b53da5b3249c8804676030b1fe1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db1c6756b087dd9fbb01ef1d567e92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c61c2e124d47090dcfe2df18b53f83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad96daba2a364d36717f605f279bd60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63abbc6c4d12e4c10e8b129a37c6d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bbe985809fb93c1d88187d9012b2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c07219e1b7d086524c51bd3500f75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395aaffa0b43e1ab7b94100c199609e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d31c707e5273277bac6cd785d14428185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d3c2c313b66694407d20dfa330e4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600937b640653a40a3cead3b457e4117187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b003386e3b6b266768ae3d9c5b98bc3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa709ad2bdee39651ebdb4acd66a6b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa04c3501ced0b8ff9a15a0e1b90880190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c1c75a58da773e5ab0fe71474ec30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7664202804bcb6dfd0571ea39e6292192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707ac827768e92f54884721db127fc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89032fb7ef197fea9d46cca56ae95f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3ce31863cb861e8bcdbef368ace89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e23cea68f2bda8d8a888074a2bc234196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444ee3697b7856b58d4e9f8182a3289197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3a04285815597456ca7beb19ed613198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211b2b0acff8f7cd821859b22359c59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3193ccde00e67534e34477eb02269200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb73faa949465ff6a6986b7e043031201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a9811cc8391f07a318ce6ed1c664202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bc248b3490adfb0f9adb95b9bbd5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9a2fdb12961a930e1f30a5a4c2338204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98567a844c831d2212f14769df13c4a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb8fd14f4abbce570e331aa480e026206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088572351e0a350cfc0d42bb05988b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34240f79c5f7bdf34e1d779e5e322a8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627cdd6b0545f36638df3bf1a1d9117209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e074cbbc36e1672f204e011e50d7ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ca1b0baa2b50dae941a5f0ed86ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ff6fdc68ef4eac779db377a303aee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7cbc6fa1d91fa5b5ac022eefd84f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227617bb38feb5ec383b749e370a943214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14558e36472e617e7e51605b0b4013d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881514baa896eb78217204fb3f0b1f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4628e1c627043a46368f72f9c97ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57853691b388a71b98d6674ee6280ef5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca88bf71f3bd16ec955767b0c9197a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde53c069cbe63e8674c444044f4340220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c066bf20b84928b7ce65bc9723a52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5b37c9570e1c2ec2c133c7f983f83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed97676753310e8b4d3e31cbe5b55f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4498f0db2bebe16a0493746473cff5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c016162d9995ce6a4f937f69346c09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5491b7bb8b862ed1dcf4cfa8995f3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cae65997b4939db3ac8a0e0f2eb73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5106528dd0d64774228c793421f7341228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c40db902dc0600e08834ad616810b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38084cb1abffe100409d0506183b4a34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd20f156eef6dd9240dced13f7d2ec9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bf81208b9ac0ee968400fdaf87f08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b6fbc0a39401aad4e1b55e8a33288233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65767505de7b4d86e280be2a0557e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af957bb2c9746f6eab2db9fadc5f1b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecee6460ffcf80598f265a54fd7807236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cb37c867e268e139cd5a4f2d3edb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff12c65853a03584479d1df87cb9f8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e868261a18144bb316cb4a4282f0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9e320e25ebd99d375efb55517978b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e893a1dd51f824cbf84eae71c57e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd531c2e49d493d94909382a7d67f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d931d5539121b2343e73bb1db4a3f9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfef995d1e19010f65baa5c8c541cc4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62bc00373562d66011710baecebfcc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee0f17a03dc6e1e5f9404a39527116246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4caab397854dca8b9d339501c39a06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9478db21e30ec27f618c53e5f4123248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55094778fba773d20f74318e2af53213249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f946d6816c72f68351fb74faa2b93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cf254d0ab6c76b8e573b38f86d5ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819ce0591159b88b3eb882d56f66119252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcb69f647426a9d73104faad3acd30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea8d7aa50cb40cc667cfdda9bc5175254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1032b858b8744455288a4e375fb9fd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329e3d581447c9675aeca100dad5b50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcd9c9861e63ee29338a85f5eb6036257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d966427749a2dd64e8b953f318d484258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97aa8d1210c5d30d38091a32765b8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfbaf1c4606d2a2820e87e41d455cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e99153feb0b789f213517a89540d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ca20488265908fc7d70d71371f850262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917707071151b4efab83c1a62c87b02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a126435c9c82db88d8a9dd46311cbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46739539adca7ce30c487e7f04111cb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003524d45b5947134fcd3b240205869c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33c26ee6364790316b132c4498bd8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63081c0475a7cd564cd90c1632a00e6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef12cb8ec57e23fb840e61be477ed59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1042fdce4a2d744f01305a61e59f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe290e4088db0e4cc91c3d59e9b9bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f98ad259cba7998896bd38a5525e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e440572a6ea1a2391afaa1437ae5e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d1d53d3b8f47d0c15f940d6757e9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd1dbb53c6f9e01110f368c12fcadf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b663179dd68ac0fcd226b70ecaf11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36982adb4a5ff8b116086d8a505e6400277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218c9fd81002b5d660c60fbd138acb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d701e09639edbabc6a91b14f0c5a5b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979720d436b9a9c7d193d6fe2af3e2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0af4ef2a90a597f3871dbc40b5712281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceb112edb460cac2093743601ff515282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4556c42f7b76b84c19967d62f4b0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199a82022c27d86df7109f5f8f3e55a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd717153a7cd377f93b45ba41dbdca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f3f001536d374c4f796f83f216432286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318bba9b51e033c74ac71e6ffc6af11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753f10b4f73641f3770bbf66b11556c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742f6bc137f03e5774168711b0ff6e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd51bca3342eb929041aec613e98c44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a5b0ae457b3564f2c48c64bc2d80e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda9f8376f8fdc54957e0ec52197fbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22e008099a9fb27106276ab0cf1644293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804326f470ab9899ca87e1cc6d6989ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f37e1bff15cd9eca09d152360c23c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51a40291d47c77d14750b4545e1097296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20f7139c7434e534af4e9eb1ed1153297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a38ebfc2f39b11d490baf381954847298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbd79ad0f18cc3f19c66d77521aa0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ce46afe3535746f3eb604e6fad15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088294287234c4a8817ed9549806932301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8668c966d31409c14b09c407c93a85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18795a65b1d6178ca4b377eb5e5f02ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814313fb10d4d9e6f6ff2f9d5f5fd17b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f32e975ab8ed7862bdb7dbcbe233cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c165b95bdf4552c725321f3566d6226306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc257374164f655403f2955b1fe5f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfde0c2e7afb072a2bb73772c4d76b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd440cdb93e9106042ae61e7b9c41ae8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4785dca8011847155a41d81b87e4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f54e706ed8049e2b0f40dae932762311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73a5a9c888c8e2fd025056d14e059c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a85216ad7ee6d876902e668fe3e2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a78d7ef76b456c3732d1d7ad56030314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda452f08d1dd0e38d8f3aec2ba3f589315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516a8d29ac41b408b82894dbb538cc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba713397d870969f92ab39195dcb9f9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6706c2735880e34b293069d38a633e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62025084d747be1f4d5b010748ae2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6217bc806aef5d5da89dcb1724d7a35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb492250e8805b4fcecb362f74512bdb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26d129fc828b4beea4f20f932cdd4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab3483a70c2086d0b361acb9140182323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa544630194a9bde6b7393f8621d3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336383051d1148321d3d434391b5c5a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497f74e5b8b9c6231ab09bc8cae33dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd19e2aa3398ddd59af1e397c006f4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c07428b844e67e70f0bcba2a9c624328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960881c0cfb2be3cab79c524baaccc5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6c3c3d32d30a2a316fa5d0bd4857a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1af71152943b7288b04535906fafbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3727363fd3e45626f87a0f8c1d197332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b85d5cb7e55935ab7bd0f05c616da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e01e01d3cff9870c05e6e22cabd4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b6b709234dad9ea5ba7156408fe98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eb29651a3384193f98f797134944a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecac89b25fdd2fd253affd53b91ebd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818208b5ae7775fb9feb52512f030e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820be6184f043bdee5e48d40a8a575ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3ae97c9d7c29a12bd250e5e9d4286340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c29c5e54bafc80c74ffa56d3919c6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d54a1d2c03600c5bfcd6cd3a3cdd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1357d833b21c05fcbf372fdcb3bd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f681f058e87b46ce7d4f7ae6eef3bc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84288ce70a7bc417281b41a3798ac899345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2516ea72138fe364b07b257d218e691346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edfc196e7331eb1aa269d9860b4ae4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadaa10f8cda6672bde59689dc6bc8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dddb05a3ea9ce642bf185433de4860349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03dcd85b859549928640ea905ed4e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea2e3594727364561b0ea2e3ce5eaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c31f9d26419dbb10ff2c73ad44fa48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522c4d370865a0008ff3ed015f5bc66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd138a45ac593915036e364c06da74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e657780bdbef8236b5dedebf9bba09f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1256cade7eefe6b8f23faba6093e3d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b61fe5cf3c8a3c8670cbf3c1939ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffbe82fc24be968660a9e11cf0fb82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be00b9f40682953b23cdd912338bdf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53200abe0d32f7c851a9bf8c484f3de0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb7e7acb924e9b56fd7f97a13f0aaf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e22e5931af816ff5c2808af93525c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f256212278c6f0a8c020cb2cd1054c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e111a23b98a214aaebadae01ac95a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91a14e38c67fb456e052d9840a78b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9575f4af2af68c715cc6b92681dbb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5447c63a4ff5d91f857de4635a5e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ac531c419b39de00edfad33a5f2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cb7ec2b9b72a5335a7d5c6fc83240369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45d048d3afae0d1eccfb011050df12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249e057b5c75dd5af918989fb125a86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c82b9fee6fe2f1fd3184710c8a673372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc76c7377e4d4a6fb90ff7569deabb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea6c6e27d002d1dd899e2be2a5ebf1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cb2b8e67873f64afdb1be480c1aa9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510885ca89a3b52f182df70b77cb466a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a962fadca1d91b9a770accf3a1a06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1421f937759ecaf11767948ce9c95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7448f2c38d0a709723eaaf0142e8c16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd7e6cb131231d3d2111e95509efbe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11162bf08fb5ee5da75d218d9674b6a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eb3dcef707c6ff533becb2e8e0d3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35519c46c25ab03f5c98fe6f2981f697383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011ef091bf997010efbe5d0ad86d10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484238a96c44a2c5fdd66d5f89004701385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2170f33882bf14216a7520bd9dcd3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47486634e28e0cf7b8619c8145d347eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aba93cf553372a89cad67d17283cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68116a00cfbeec7d6526e16c4c7a4f48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beb8c564cc5ba57cbf4dee15020008390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12b66ac1f5652011fbc23355c8eaa3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e40c52202ba0b4e8371ca5164b7aab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4300136ec997aaf11b0f0c6a3e0ee0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c85aebb35a0a77dd07b481e62328c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67670a783cbadcf3afefef6f9520c74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86946c93906e8c71fdf297853eaebb3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ebff215dd6673da60ea4c49fc42da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddea17e8821bf367899fdd57782835398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc02e047818ee6021222222b46b10d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f50514e07b1ecdd9278a4c46eccc86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271ba60c6b9535ca38cbb1ae83a9f18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9f4c24062cfb78a86656a8955540c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107ce642132499a596f4340dc080768403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00996fb1d8def34ed6a20f61d31490404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9b8742fda4d3b1eef4147fe1c9643405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebbd16474cbc9a4b05f948ba99759f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1267e973b04093785d1dcaed87d6a0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60d64656e987d94c453c1cd3d642b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91805bfa04c2aa69da3ffe12f58db86d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d5ff18f3ad85fb6bc2674ea53a6ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2711ce182cf8f2ca42f57ba608a39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbfb828a834dc860c706996fec6fde412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f156f4a4d0424eba79e161da07a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335f1669544059c9c30200691642d0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523921851bdd3db198864bbf7e750701415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d15ef52b556764e5883f4b2deb5a08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57260a5d003354219950cb58b31eee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45b8b59ffb1b9e3fd06bce5c1d6cba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72ae28adec5a363e5524831c2857c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04727f95c619edd7d9032759c7b84482420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4105ce4fd0cc3969e330194d3e75bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b9b44b44157d68d2944ce0da499c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f3fbfe4582cd6ce69ad8b8cc35776423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46417f8f6b5a5bafbb2e3f8ed9f6adbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6dfc17aa12c82cb98dcdc335f8fc7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a0b20c5f4defd6dadec1f769ab8a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b86897d020a881a4d7df3807742a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10504538fa4b444ec0a5b9173a9848d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df084bc6431993b845e7611db6a11490429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945a7d0994bc5d7af68c15f307204bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1bbc6ffd7f556c2eb7e6bf8ef681d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410152ef92f789a9f9083d9d9d3360e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8402990900c766eda22a02a87757a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2d9d7e50ab752294d28fcb3adcce3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58591393acec6a5bdeec68233255649c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feddf43a480aa7f03fa2ab6aa69083e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebd31c2e6d4cbaaa50298984215413437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65426920da9c79389ca9670c282d22b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f61d764f609db466614ae6ecee329439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804dceb13824d0b8910dffd2506c9bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc639a7c75ebd4fb2dd9e10ec3e714441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb3ba5058c6e3551fc1e21dc7e8853442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144db5a18d031702a70ecb2fbceb3e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca6bc98fbbb0f7695fce5d5932635444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68365a07f647a3c03e16848051844f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994186ff5f75fa7fe33419e7e37b52f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c298259377caafdbfc623d52b1a38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8ad9edcb9d3c323785579b41413fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1063528bb8baeddab1e768b27fa0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0b3d374ebae4022390255436638f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0767e3a2550057e1379af7c96806b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962781c8c5bd504491da3a9b0a7c9c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0549d27d4d0cfa9f2d8a7945637d0c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3cb5a32c313d6219ce695dd25caa7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a54830fe34d6d31ea2d86831766bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6010c012f47e208749d2ddac00ccd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5df87e6a1cad01b6c2d0bf2ed9dfd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220fc1f81a9bbac4f67411ffc6af812458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67ffddea44bc0294d216497b147407459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c6d993281b94b50319f5698105c92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7a430d2a711b22958977c97cca35b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e0c947a61a9bd063dbaf5b18cf417462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9a9af35437f1c70a06a81da473936463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76208c308ceb0d37167ef76d0950c548464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7e7d5a4a6d7b62b5646efe4460c38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2be88c59597a4dfdc17dba5f88406b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08920ae7bf803564437625943b3cab4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542e6055f9f75529dc0cb73f6edc078468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e39d355f269bd41de5a176e42bcc4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4db9b7ddff33b4a07f67dd9a72f140470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c19dd3016e0364a41a479657d12cbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03437f51c757fb9b6d550b1dd83bb622472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db400e153ffeeb9ea8ee6282264886473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99dae2fb414a3ab5b48b4146d1290f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383b591fe77a325b226556597d31f55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65e5fb60fb9bfc046541d99cf30ec8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78fe6e36822f63fbbe53b4d384ce93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6830215c6743af07505000e70d4ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ffe0743e5f0ae80ff26558f4eb65d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa47223233a2cace20c24dd073a4101480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432754f7832aa4d4a66d87a76c77764481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43648f83c483284f94510d9873e8d058482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684deda4cf2fda3f5bf9d595872b95b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8f703510189446827f2d53c816c1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baca02a32049ea78100783d1f26119485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e540f52980ad66689a5f16d4eaef7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397f0907c8a951760b36f4dafa78b5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619cc998c0bfbd6ed7724bad742a50b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d4386efff22df1538c6d601edda2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d2e39927fa0818189d5695d232fe2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4925c8d4b0cbc16d2ddf929e508a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d33fb69c3f82fab21759fb10c9f6b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccfcf029f4d8c4352c9831b1bff50b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dc26116a10617b8648b71599c2336494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c24dc3162c61348b124656fb277207495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968048958a7c076dae1bd0a73aa745c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5ff380088047d974bc3be1f3e4c0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d704f781734bc309fe1b6412dc09162498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555058a8be6a5c86ded1cf02375c615b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eac6fafff1d8b8767d670b983106d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e376e8de3d84f774fb204b13971074501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc30134045249cecd5751148bfdb71b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f09e1604ec4bcb3a520f9085d1cc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a9e3eef81abd71d295ccb24d8fcfa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776a579b4cd1065d043ef6747c8e84a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f17caf90e12ddc0410bae5ffbd9ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a8a34856177d0c7c0791ec9ef1e18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751d7c98a03ddbe0e6e630c46325472508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af387d0be64956bd9557e65c85d5bc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c1e3f1bede375f0b2eeac8f538304510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01373075f1f305578539f9923d9c0215511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dd83bf98bf3df1b1b532bd250677f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c503725c2cc31fa36dc979d34f3e0a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffe58ad2ec3d38b599836629990abe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cbb11142b55274c4083d4360f3ad8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38648d5f0d3e49ab7eb1d34df032a3a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2413226aaecdfbad7b6eeb86e3e00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114e3f0a3527e568babeaeb6103a4ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f46817013574c1c597ff874f08458f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91166ccd1c1543f49adf76b4b5e007520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa9055a06f8d3ad92082e8def8d475521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448850ca6975f0219fc8aa164ab9a373522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3d1fc32c71b005294409729aec829523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabf56fbc9ef15312242c37b6abaa15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decf9a4abc17acfef5096fce9f7e50b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d498b7c3741b31855e4cc6c13038cd6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627b4a53b78abf925ef6592f8c9c29e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefec047e7cbc0645d5d18b6dee72b95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841c0d23105e0cd6b47d1b9ac7bf5b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc17cd8451b2076e67141eb2aff5ed5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790517036dc15aea0f1ac399f83391b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a77c143191781e369744597b13a30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8452177acd4de6abf234bef3ac7c157533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6d2191ba049020ef298c0bfaae8b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961cfbb769eba0fce2429df67ee6ea1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f90cbba226e94da6edb38f98520215536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b4f86247fd1f112c51479eb94b53b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010de79de343242fc367cd4edcd4283d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f450de16afb248839f4197870e8242a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e039c80813964def15953077c7510540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138d185e56c59eb5a56f4f7f924b626541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4720a777a029c1611ef6d4952fd05b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a9c415d3b6eb63610c4f312f4a68a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1e5902858b043155b7142be30dc60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1dc6f48c48f9371eb93d9cd43a07e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef648ec8d293a217be4fc091350bc4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6b95201c69754104f579abca35426547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d3a18e027b68dde5736be81c1cca4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ba55bd50c59a39c6df2725afbc9d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4db08cd863215ab50fd56a3ee3e3ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0185e2f68e0554559d16b9b7a6ba337551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868c7aadff8d37c944d2363578abf15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05529af48421795d091fc96a68ba1b2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6d2614090f2b2ce1ceac1e8d4aee1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81983c2135e004c46d2b425fcbb93ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff97167a9d2fcdfd58f498560003460556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35fcc2adc5882f66ee98d25d0cf78b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5cdd0e5c6d7579bccfa57ab4c4931558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8df825d67ea3f2e9ce537b12296155559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9257349b2aae0244e004f1b3e2199b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742951aadffc4cec5469f3330c46d76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c138aa6a52a84813cd0a73e3939ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea3460916ab5d4aa921dddbbee8bc7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3ff6c53140c4fd2ecde2f9636df62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e443962855867615b32527721c7224565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fbaf321b9866a2dddd91cb6def864566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f150b5dfb065a2dfb0e914488550a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c956cefc77ddbade616af9c79efe862568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afc78997cdd7c5d10440215a057288569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95bd5d283fc0d401361aa8685f3c7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d4fa2e3c90eb174c62a6585151dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5460442e736bd7d68e0afcb85c972f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74195c5b4054b71efd29d3c17b3b14b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e460e7538ef78f57095e434ea9b9ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5778a74f101ee64b7aa3f8aac6985a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454bd38e59239602e8c41e1926b81b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01d426b6dc96eb1de6312eccb369c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb51618ca2ecc96e1ef26c5e60ce50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa34877bb44cf58dd685c9656d0ae8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a3d469cb8f62b70acac9db0b107b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a486bd7880cf0d8c5c82f096915c99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d707ac8d0a3f347e69f12f6aa0943a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b571669ecfd4475485eff29525040df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb021e5f3d69113a42a125e09a12947584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be446440635668f1e468c51489074b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dad350985feb3ff633628beb30962586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f83d882e1edb87098a5a830475eaef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31327d760fe66cef9397171ed6dca919588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef54433d01eb8da6fde95c0b96d96fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a64bc962aa08e2456f87312498233590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad107f5942426f14b098aa3bc12ef12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76a1d4edba22e46d3d99ad46c40ec6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f9c64390c7970c891a4be5dab34d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f217641da88af2e5170a0d770a0cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d676dd1472416346c2486634b64871595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b06c1029dbbf80ff0e86164a9a3f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61a36622273e40cb0e7ae1068ccfd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481106df0be6e283e7b95e52215a686598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409d67e84286e5c51ed900e308c5d1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab3bd254008573f8c67e1180120124600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c8c69349411cf8c60c3807025d6e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6464aae0a93a6d61b4af722d43a948c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67192b67df56211ee85d113b3b90cf5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb06a81d640ad10168430dbecc159a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e1847a3d1dc02bc7be2f3e71f9f8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ca665949bebd1796fb761b630d958606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6391f084a2d818c8ca46fa03bd8bf1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f83904451e085b61bc213ee3a0235c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26adb7e5c5e8913d690ad935134c67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10367a93b694532363d26a977ee3b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eddb4f94268a10fd3871c4add32806611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90b53f22db4624c9c604636b16e4fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca81dca9a1fb7f78b57f5ab50186fa7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88e5bbedfbd0f343e55098a854983f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78142dca506464080f7f319de6e08cdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877b62a9d6c6c9073220147d3f92393616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8670cf7b7edfc5289becc431b90a20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a133b5e39f1a94bbdccba504697ec25618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e53cdad870179c5c6188d8bcdec2c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa539049dd2f2eba75cb9800456b9f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac214477052541737c075e3457dbc1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76e9a1fc35e176640191c88a2d9bbe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df58d7eea958c7ccde189799074ff6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1dc26a7d55b2a345f62cceed62e12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90cbb4f5184e7823c5da5a08d18397625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21495266eb273a6e11c9ed6e1c18071626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0809154bf7cf89f36db16f43f3c82c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293da37c1bba337262a04e74778dc12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9afb550a93b6a8aa5e66676ff1ad2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb93b819966cb8dacae05396b914d9f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447258e21dd0bc8114bfafa0418bfc1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacd62fce7838f547993e2f4c61bcea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea2980ad31358fbd495f1a8660cf7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc89749cfe8a90d2803c0255db2f44f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3968b47d7fba6cf39a3d80a4034982d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b37a9492150d1e69e248c44468a5fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce78d9aeb74e35bc63b3f2d2ea2df1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52085ade391930658148f4ddaeac8e6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a35b28f7ba64a53a49823e3b577a4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932386d59389f9a1d077b54d3e91fbda640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd2db478d232b50de597a7c35b3868641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905f2c16d91d8f7f1ca076aed886af5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1fe27f1379040e766571277818abd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d945542714e5a339de4039657a9460644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cafc6f47ab37e8832eaa71d272c68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c68c53a6c63f3c65e440d458fd185646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c6c9e55b173d7641048268143786647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c778d3c3f98100520d7f480104f79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b792beaf0dd9d2f94f0095d9cff787b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8c3e0f4de9bb3a97965d752175a09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1e613742afcec9bc395a1e3970a70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9b0e19a4dcbd1eda6f3821741d4fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaf3e1117073f70384c666462f51fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bc2a723ec129cbd8c0c57fe06b8b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db42f0a62c1f3fe84097773811bd41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75d5c43afdafa551f2b273e5791f6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4d53d4686548c0d3e375ac861f8e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e374b8a643eed11b44a2c1dc3d6354658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def656c52b93a47cb1202e0df6fc670659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c76ee93b4aa437328f642dda8598a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8848ec46357d0c8bf67a7567a3f691b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7f9c27b6d0f0aa9a088ca50af9485662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55cc383079ecea50fdf079e3533876663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d070fadbd6418835a97c4814e8c8da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7262034fd5c955d56081358024c6d4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1da6385276c0e871470505de149da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f3d0e3c8549c089c6b8757c48b3da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272f5382d9fb0f6e06ecf335901dc24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a430ed751b88ba3cd7eeb74b35b7616669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957de4a0faa77ec73cc5da9af035d25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3270bc62d89d7012e33fde4b524e89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6771e8776746222a7923165a58837d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87384556411968fe861bf31a1d4605c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8119ddc6709c961925dde649198d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a539c033cad55b710f220cadd3e260675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affccdb5d63ea0294b798cbe0083a04676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfda97a58131c41926d43ddc2a4a8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdd6f6ceac68771fa98677dc2b1eef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90893aa1ce059b87a0d047ffdbd038cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052d930c88b6db439e897f6266586bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823029986521c70910b5b0b63aa78199681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97cc01d32b8d9ff08a34034cb4f1cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b734a75f3df5c5216559ba0b8df925683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf59a9c9a6be86375286f4d3bbbb5ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d43c6378685c9413a75b1545edf47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe40a4f40dca0293abe647df3a8ca4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128aecc1b2aee2f6c7da3275098a8ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f69211bc868031f6dd34a9a1ad071688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449ffc5b2791e6634789d4586c43d88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300525df11b51391052d73436fdd559690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759706b9e8ce3f7311d31852ab8d1801691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a146b2faac0a282e4b0b9f698a94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ce8ceca026560d636ee11b152214c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f403a91e5332759d5c33d3a717ee474694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f3bf9b5709a0c564766eddf4dc012695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3722b4ca83b57eb35faa86fc3a7cc4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd4e03e47f913e6c1bda316cf3868d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec08538df85c832456434983fc9d3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2a316939bc4d0800b7253b865f24d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc9ddc222ac63d3e7ee585ee0e2b15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188ff056ae064df678318cbedaf9e6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563e4b2f420cce4f53c3a6adc8568a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539873b901d382fc20815afbe769c6aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79f9a651fb4b06646c7ba8a7b3973a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba6e283c35357aa763bbebaa0cd147705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f32c67d25771bbd884ebc23e6942ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53a90d465fa43e87e47d55117635b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e6a207e74f59174bf65f33322d34c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee757216f21505d5675b37276304f0f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0cc1dc77896c5879fd1cc5e2665df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18812c98a9d6c0775eb3578ddd89a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce3f32d06b75110d32a39f99717abd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4e90c9c13cd8deebc62cd9d8e8272713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27fd268966a5d03bbf64ed2aa5ca09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab312b13ef7e927f72e70158fc6e3c77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51d7da18684f1e2de8ed04cf316a90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c383bd24cb854a107927e59106813f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b97ecf618489238ff362a174e82066718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfdcb99f3e0efa6e96dca95b3285ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a521d7002c8f3b2d6d4bf07e0bd8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609111d80f72c4eeaa32ab8131884c84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d705b2e0e982dc1522ce0f0a0314749722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16945f8c899064780785603e86eed8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876bd0d7320a2249cdaf8f445234c42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449ba45a03cacdbb7da92c55d4cbcc1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c1200b879243db3cf42c96661a56d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f65004023b44d2d4cccaf4ad394b6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1e03560b533f51b027f23874b4a6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e8c768594b8c28711df703be82696729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a607e62c4d9ad6a47847aff331ec916730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca33cd24394b8275272828a331bf5b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9db5b41638c285db8a26deaab7088732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70ce38d0df956176efb2ccadac0721733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757de4e647164a766e62798be119a67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522b96b9e3185590019f69aee781871735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cb6555d947abf6d6e2a04131c2410736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781477da7a481bfbae59a0b976ef996737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf779553c762f732f84c0ec466ce5a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657932b700f47bde72b5db17f50a148739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cd6bfc2bf7fa8803e0421de610a4a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3043c5ea7447edb3c0a242ea4bf569741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3836ec6b1e649e9f6d1c7cde1d5ab3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f83964d1810832b8b8d598c246c00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c6f40890cad5d9556367bf6cdaa43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8afe891c55284e7b2dd64e990ca7a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81fcce163af3e00e9cf709d2d01481746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c4ef4afe1dc273b9b8d3f95c7e3a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a9af9e344331a5154d7ab67c4ca77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181de2931e0753676373e1083b7c40d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961dd83c3d837b820ba4b0a3a45a2bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e84da2cdc2967d62a9177d1ae6f2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dafab14deed8703274905cf03e155752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e082777578e6ebf0c36d8c1a179e5ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c0a6357e3484ab995f7580c83edad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257fe694ef81726631060cecb610c18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d570f50b91ee7b8bda77f94e73370ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23ba2f1635f2874e993588075a5de4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19856e62f2c7d5cd3840904a19f02caf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9c1fab8d7e4f9b5834309cec743f2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>