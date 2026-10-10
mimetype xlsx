--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76089c2522e60388632b653a7d583d7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d7d295cf5c64d80a3261df1c1d1d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e048aa917de178764e58341a2902ffb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed277c14a0260d182c912faa45db0ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38f08be48ed41e94acb7efe21090e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641288469dad8c41218923b90da95376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4482589d42a9ec7839258e10a32a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f4a0258d4ba42124f7d9214025f0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694830e3ea1cdffebb3c853187a654ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1a48ee64df0124b5c62c3f5016b3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d24f117c0609c75ad23bd4ac204a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183041f269c4e843b79181bd0c864ec012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8af2af9e28e92edcaa989a69a9b3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11febde3e4604d2223718f7aa343c28f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64a9994c9a0970e3568ba3502fea6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68b934991e91af80c8fc1b3955f30f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1102e22136c5d39e73a0478754b3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d7f383f68f3633ec5089f61829ef918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ce66d882ba967dbcf0ffbc722300119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a67acea47522671b54a54ca45665720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75b59308e0a70fb7945c52de1707ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b036b32ac43f6062b196da0f8deb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29e5d654592e041d1da08b0ea66ec423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdda7402aed9175bf11c8970bbeaaa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6a1601cc9f35b1e2fc47b8092501125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c3d50c1738415d4b403c4a8841d5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3ff951b2647ba5cd87ab4173a4c7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e058cfdf2771c81d8ede7618a0a9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec844abdc4ff9242ac19bb3000d92a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650ae0f4b453fc5c2b9ea30a05ad8e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c3cc2f7dc9df38f454d372358166331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3590cf7f687dc16ea2ebd3f78fa1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce4e1668d3eb5ce310a42761e2258433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b43cef53dc4adaf16eb728df1f2a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f80affccdb4685654d1415b9a62e5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ac3fe14eecb8164c849858b57ea6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea07ba3808be974869170b893f3282d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2a9e5fec3678baac09c7c8e31ac7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f3bf64eb4135e458b8916cf769ac639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e16e679f29e20db3d5f2f7a507f36b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b8445b5572778b6404a4627ddb7eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01ffe46ebf49eeb3852f8e838c280742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5725bd89eab8cfbc1c43443688a7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07574d66ea4d9018763ea3eb0a8bd77944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d78b2f0aed4f2a29a3afd62b109dfc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0860e348b3c2e02154d630fe4b8202846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb8ab147556dc1c91e69da8f42fc5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdb7f1193366f0ee6c45ef772aa98f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea9fbb5261a7e06144e3d44f39b32849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f2c534ea76c842c2d4095af50801950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2011eba3ece2142c0ccd41d901c4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e25be872245d8cc3759976fed00cd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9670f40ae82abb448abbf50d8eecd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3fe901a1cb21b3d23a8c004063eb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff1608e13aad3ec17b18dd7c05e44c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6464efcd6d52e491ff948e323a2718c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7855d5781593d4b2e837907d935ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7255f8948bc893f5a2cfcc34d5c90058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32059bd7ef35b6d5e9813228624ba10959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5547d9a23fc34bb1135673339009fcc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb3f58b4eab308f810947c76bb2ebd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242aa90ec2857fabf1897314e773a4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13b30032af5205546061b0be51182863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feae7f05316582c18ec65f88367c8e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1010922b66084bed09b95932657d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c35d56e9d95aa44a23fc8f91fa44566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f8a05d645b0871102769d31dbbf1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c9bd73dcb5eb325428399bc78857168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67276f699f50e0f5b35e1877b0b8db969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a79cd38590e997a3d0bb8f8d61bcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab649cd386cc1458b077ad7018fdfb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421abbe78cf809cadd9e604b00284f6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75d836dff92acfc27a721a0d58a1ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588c8bef4226d5b8790264440066e8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6727fce9a1e928ce4e42aa075323a5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece834dceb3bb05a919d2c079db4d3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e029cae6c67a1982705f43e42d86e8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8255463154864456937e0240e6c70578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4487348f3d89bfe7580a13ceb89c2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fe497151e7a1aa0b9c05c1a7a19e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d43f6331e19ede71f03d44ad4b7da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb13653cdf9d379500f68b753218dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea293a2a312b65d855d7ce6cd97c98683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaf22e2f22e854afff2189523b52f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf55af7d9bd1eb7e0ad27f6b95cf9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa199097ce3167913b92c07e51120986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25c85dfc14a531ac9614fff4f25f2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964149a4c240d8121b3e258e6fa51a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d49a7c68e880fcf4c54a61e2d85bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b9357fa1122da7fffea354bf4500d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2b6deccd42262fd4de3f19366af5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665529418419637b6bcb2e603dc4fa492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57390829eb00d5b71c6324cb47975dcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2e3b6d46ac541cfaaef473f3ac09194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587015591adbaa1dc15946567412c8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64c7d91a5522ac38fc6bbd6e98d31d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb36a52b5edfe76b82db8251b4d1e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ec8906281b23b08daf0c94c3f4d5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8e2b3ae31eeeba97130afdb1466d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d15c37213c14c6e7938d8b25b0b814100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee8732e690ca301be6edb48e197e7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae7d27571ee309c11375992bb70ff8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434f99175e6f8d62c20a48b3274254a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a69e14d95f805984619638a6924d6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f08d3d74c6b515fa284ee8d95b325105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6082f81933de6c4167e2b31eda001b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8211a4d34d98cadadde59c89114b5fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b65bea0d1163357a12cc5017650d0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7cb861d1f07b2841fb3d12dce76cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4011e02d503ad5a222ef8343da718a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f3f2864cdebbfee2d026d800fff6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c4400c3681fc7c05f0793bd3681c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ad834f13285416a3b3575a93a0566113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1b70b286dfde00b250861f1a52446114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b9b5babcb9702b0b9fa7fbb595be8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b3f0e83beae1dc07128cf8a6f6d53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2782070799e0160d5ccb2e5db72272117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2af057c8b8284c89de3d594bb849e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbd89954000e481cc7e96c8990f429119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815574aa646af3bb7236ce160fefa406120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641aaae56911c83f17a2630228e73c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10215013433ac0cb26f4c164a6755b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de8b6c0a46554e7d49852fb7aac907123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936390632090fdec6c9a982a1bc116d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afa5ebedea89bcee40501cb73cbfbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05374ab6e88289a83a4415b2603eb1c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc446c506f9bde8b0cd8f63958b9454127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711702902ffba8614a7ff1fe0589f8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b70e52918d01597b58b31b5b8518e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9b20ebfc1cfce6a6ccd075b4bf5c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e82a83b18e94f608325d254092364131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ffe6763f410c0d7b4824c08cb1700132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e78b2193134d3e612fcea0319d978133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb429c6952a65f87599059c7cc4d907134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fa7a177e5026754e69f25a74a8589135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5a6279d5a8ff3d1f0b7ba9e68d469136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0605b53f5104f2e63baac62ed66f43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf7dae2eac11ed53e3b7dc17c1ed59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11df4b4e77c112d0358d86ac3b5a43c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f562951699e1cfcdd6bb79c6f68d327140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2be98b622061b42625c3f3dee74ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9df9d68b857065f4a782e3055d62c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617e9de19c805681c278c8aa42b3cdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd46d02fa6be22b656f00c22cda065c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3941e5eb3e1cdde398c5f07c1cab910145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222d8c851dbb4bccb5927cbd6ef8967146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3a354848e73dd3dac1f18a569963c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f223a2a70ba43b99306c2137ed76989148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a4e6c975f6cc4309f665285a4fc16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99d0e2fc1a029ad939f5c7b64a858e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e56e19586974c7fb61471d6d7d0c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b6e034fdf5e1c1b5c487997b08262152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c26fbda3624f15dee3f05268ea2e9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d1f0f1f2ec6cc919d4b9f2e4b0783154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5556d953b10b83f3d24407bbd66fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4ee9411e2b6072f10cea74a7ef11c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6adb73443da00dd3af41f3ebee4ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f990b58ec6d6e2a07a1ec7ed581564158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9384e4ea1ddd819a93d8b6f57db2633159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc9cb73f46280c77d694abee91d799160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470cae0d7da3f29c4e3c9a0435d3205161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a88fb3057d2fcac5f53354c23907162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dce32ef4d4bfe9f14469d0100de1d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7936363857d2fb43ddf4d900ba0ed4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248c639cc065added4f16363f0304c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce06d6a321da1ffa6317d9fd071648166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d0cbdd2a966521686cda020ec5b78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bb4e17025b64e466c26e7c234312d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02341ffbfb958da90d04ebb95bccabc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c849e32f48aab8da62e26d43e821e9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1f15620e3ff81871d601d7ff0f3ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd87bbd3a2606c776181583d02d386172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b412952b60318030bf552d8d7f6ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e204fcd927b1f4b38d979486eb3c46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bc0b8013e995fb5e00237e8066430175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a067dddb938211b996dc6cfa9392d64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a86bcbef2ddc10dfb8d94e7386ed9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b521217fd4be7e9fd084eb39d9928c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d148937b757a344707c774a015345179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b2354f2f5f0215e893f1d64adc477180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e180f1b17ad9b09b6242cc8b44f9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f225ec221a2a6ce5cd104a4f3476851182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3074da25e806fe84e63e4a4216fc0b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90deb3f2d081304f91ac99bb2ee6a33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ab4df69c2d0cbf8f353be1485ed5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5863eea835f0d1c0cb47b13e96f0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c6c1a3d92a6e29099097867728052187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad344f9c465f8e0cb161b71eeb0cefe7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b93fe91ee8fda60a64a20501f45f1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f23d2d0e2322d338c357a8fba0e92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68580ff0e92e8bdf3adf600cdd00596e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74b4b84a5aa27be935555034f0b44f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c8f3a05640311de2034a7c6eba23c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b948228ed5deff9b4a2d10355a0aba6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab3017896c30211ec043c098dcb457195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08c76f01431e871662ac41bab296d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04631d136c87ef30f4275b3383756dce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21f3cb4709602db0bccede6852b6e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08468ffcd6c872224b1a8c17f5708b71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f46f53d68e24c08c13f27ff480a1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683440578fe5358c2044caef1b7d8cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f723816b0cd34ae1b0c4419a4c464c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f0a0416d2e8e5f657774ef5cc90c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a04c71f73aa9d0ab7bcd9bf8f50ced204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a01e559d9a20588d683d235c2ccb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb4c3b56cf04df381f55902310ace7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c5d5670e2f339df325cd850acdfe3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a08e292663aaa6c9b11ffc73f80fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed9b41c5a952cab5f296c5873ae48b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4967c7c863e4c54876f6c10bb7eee54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac26788499f191161d6b35c7367e142211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46beeb2158b42c3419a22d665d1ad9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ea1bd642ebc0239c51510d2335e4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa0b3c8fe2188cf578caa10f1e3f14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615471687db614630612c93b264e363215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16e7b9f6014c0a97873fffb02a9014216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8e5fe0a85a56710221aca09b0ae06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b1428b15e8c62d32748d0689a978b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831e65f83156245ef14dc36a501423b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ce77aa9467c96a43c62e7546c1f13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f685a26af8c1aaee32b261d1a09aad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b26737a38a8bde72876c7603560fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4192d5e175e1f5b0fa9fa0d6f6e792223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f300d3c174b395a3d593af56f1056224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc6cf55832010792d90b5c27cdc0f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215afdfb41d9a641d9ed3178bf5ae996226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e42ba9603d6f1562621bf174c3b6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0d9fb7b0548337db64ae440565c20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55b77ef1cc9967718ba86825f1697e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1672490da6f1f8d837bfb079d95e47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8ac1c97b11d416a61af8bce3446e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b365cd3e7626be1fa71db2d28746d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2cd89a0978b3ba73d0fb634d56918233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5ed3a39c68dba06dc661f4beab8b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114348d24eaba9bc68f92a8d027567c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d2a3960c1dc11bb15bcec67c36eaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af70ebe5d28fc961ac3d8b1a3f22da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d22c5a85c7852f8176cde87558af32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373060afe8bd7235fdb50e9054983cbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c3f72ba9945f18dc8ed6bb47c5168240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14a48d9625f4acf1a22eaa8827b651241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb29c9b6e01288b672c8e6331260826242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ac29a2467a6a312e59a0fd2fe3c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948c474a90181fad75e9b2ff4dde0a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252588fc9643e70e697cf3cbdc4ec48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d346cad282bb38469f7a4806544b2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4567a4870f8b0c2bda6a72b2dd630247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fb9aaed05bdab5d4099eabf9b26eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b729be743f15d40da1e56915deb3f34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e05666218c7410c630dbd4ce89ead250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29664478d47ee73566c95e2152fe09db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe891e64acb2646e53198843738663b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed5de840feb83e81e2f532e7dd1332253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dce20ba19f8c8465e53105e7e14c5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c53355cddf3447c2b9297e5ce7fa5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0359f6e242f1073bd28978cc54f89f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff3fd575b7bc99eb8ce5712c5b2e52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce2bb185b1ac7af057784414bf0f1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3745215ab18ed75fbe55abb77b9aa2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c9cc71386fba6dbffd3aa7c295dc9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb024ec9a40e4c466009ac7dd1c904261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447734a76ebd66fc74157c595927b0a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a8bca5296d0f029158fca53981bc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebe25fcce4218038f7cc7eb54a6ce6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093922bd65ed8b90047767d60b233447265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59834559364318f785fedc51fcbf8824266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c2cff8bb2f0206bda5ba8cc631d50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cd8ae9a3df1d2d28025bc9ec6b494268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e4c96d239574478b93d6988ed4e8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37312c5c99f9cd23cdfe4f308333afbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0e46447e5f37bd61256bef2239df3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8269438de19d40a518a2f563944247272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421572a4e9e8f5fa596fef153506aa3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124e15f67779a99bfb51780ea854ee4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96f2ea96babc4e494cb7f706f426fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0f1f445be47970c3923a822ddc5be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6540e715f98a4ce7b6ea1022f3d21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccc6dfe506a64522270868b6bf5904278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cc6742738596d6b51e7aab1788606279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acebbb4dbcad5eb436ff31732404ef6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc0c33ca2aa39f4a5a0bc2ed3bb407281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd9c3262533ea437d10488d007692a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c821451238288786e0cacdcc256191283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf246a29dc7b61f267365bb7c8cc1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ce0bb97e4bc26e5eac107c41e1e02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81f9bb05765b60364f52f287de9f78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c645b2b29bfa5ffbaf497fc57da4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01673632ecaab813ba461ea6de9f9c35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90a349a49a6c72c372059ebb2d0f38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e056a9b0818db142dc5607377e511290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196827797ab9c20e294892efb6f733a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe58766df32f5d5e8c35bbbf36109c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d9e5f4e8880fe1ee8773b0383991b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152e7be3c1f8ce53c46c77668723eaf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483909477d4a280597b33fa8eb70b78d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a578559006605f357e2be6d777cad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887b1ecdd0ad63e31307ae4752c6705297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c370f02570d8b22e00cd039ca2c7868298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd0cb9dcabc3bde8c3dd34040cface299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0ac2109cea8a3142e33b80cb96072300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59e8ccc0920b3c68f8fed17dd8d0b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85dfccb0d8abf14a49cf31b548fa8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc39dd501bf7c80334cd90b96a9184303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61f18b2544f3689aae7bf825a3d26c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2906e7afd8d2f4f72fbc25ff22124305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bf35ebc05e0a690ff7f324f2a8d70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3bb17863a22f3c1bcde118cc8bc1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8fc99532a4f98b66dfcb5d4a41219308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876276b73c12a8a342f2fafcf8d22c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e8f93f3106a16782eae887afb24d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93aaf229f68435033b8ac7e46c009a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f042885eceee29025b1296d8f6ee6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e86a44ab08a8c2303ec97abc99521313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4705f032af00cb413bcb91925f4c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77ec63c34d9e3dbeb7ec747dddb2b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbbf194b0651d1ed80b880a580a504316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c0ba9fcd9911c5d37a5c7b552cbad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13db3f391af01f4d7169ac50767f5b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f547500a5817f086917e18645a12ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608d566bc16ea54ec3f25ac20df1643320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8456225b771dcca44c5311d09516e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0956fd2e68ebd58f769499db3930a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef22206055f70eaa93a95fd6b31ab60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09a025c6a9df4969a5dced21880822324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbabf85f75ed0df2fb66f58bf6c36bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a00321793a092623dc3aec24d8e4ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70542c3d6ce1b2e84ad4d493bbc4990e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad4b3c4572d1622ea58fcdcddf58d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d8527541dcaf196fcbcc426ea5ac4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d46d9703bfb7ee03f4845f3b60624330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042855e262228e5c17f7705646d347e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64d6809d8cc99dd2eb3f3bce06edc5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2872ece063e14ac18587af237ddcdd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfc6269d84789e932522403d94d507334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20450e8821af7e3a940af4999257addd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734104e046ce7eba0b94742c7165f92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d99698ba002e9f028bd3890de179e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc8caed28b7445fcacf30363351a3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786608ba1b140bfc34ba8f90a20e3a72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beee2556d9778007c54d7af69dc70f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4955ee44f8c9761d7cf04caa0b307e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2f6bb924388fe386576d41c151c8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea6fb18900b5b12d549ab8ee5ef3d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641165e9a408715b61cb7585f2e05188344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480f4428a8848df145474e36718789d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40d1faede39e07b47d390cbabd63c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fed25b88bce603450aff4ed057f58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c856db68ccf5dfb0502502d7e588a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094dc7587eb71c85e3cb9fb7e1db4fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde949e9d9eb3b8a59a13e3bdd89c37d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3885af2ce9d26bc93fb9f0c0295140351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a2912ed28657e9469e26300d83d6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571466f616a33f4fdc1191618d37ca19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdc21966c1372b898f7cca2a5672ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b646821ce697b4a17b045c9a1a3e78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574170be42839564b137f9f6a2ff06f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c791beb3d025605632e1e0b1304dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922860e0dd6f14d06d6e45c8321189a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923f716d638e5b505240cc7fbe6af4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fd9eea4c08541679dd29c35982498360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345f1e99db8683798454f35bc1e39e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf7cfee7c96f83411ed9ffd00e07d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772f690daf102adf96c0e9395f0f289363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e700c9ea98dc2771c5282674d872c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df322b3a45fa6775f363a587b3d315365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd003d3b9e36148a6dd0101974915f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7e77eff5b727e6049bc04df810651367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a227879e2da724c183924bdbd1674b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03b02a7dc968823d1248ef7a885801369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd47ab0d5dd20b6c1afc834b4ec1ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12f80af2a007245c288cbc1d5d17f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21a65e68b09d76a98b7c86a0430750372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369b6f0aa5f623da51d68b0b031bc1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256992397f8302e0bf936de6e8e9950e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00481c8583f9bdbb4331e60bacaf14ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b7c3e2cfb0240f5d26e8dc6b428a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9825711bcd9578fd9535c0446254d4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d026e07036f8facaf3672c38ea766378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637d7ea1ab1fd3533c24d88d1318c6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9750a64ab83fa3e37d138fab6857c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96801e5c145e0f523d1d26d36c9a1c33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915f8c52d7e38e2adfa22d9a6fee529382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1ac5d12065b9135df622eb5e3ebe7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7187bb7f4a0ec45f98d7c4adb400e47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d281b64887d2df82b7d04a6a4b5e00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3822fb80da63f245900cd742671e97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001722a726347379b9a3307ec786fa0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af911803c065dbcc20d816bc9e3533388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286211df8383e06ed6c5d8d2903804f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e138511f9d217920ed8b92318d60c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9f485db2e0f1150133656cf2024c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e5827f983a23080537547696fcf34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170f200f152e649f55a2f724c08c46e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f397f28311b970192926197ba8079ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55b011bf49bc380dcd0dbd9a2070bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc910a5605f7523d943c6194870cc37396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f19ae0e3c656feae41b5abfe741fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07cbf51e40fac51de028738359c6ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfddcee31987f6a4fc82963588ff67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0bd3f4a66d6fad7f85a07c345cdf1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010db74bf994f6f540529769fc9413ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646529a9942e80475e49c97cc45abfab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd720c34118d04ff1fe86cef90ba05a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537e8fdfa381fb0e9be7ad657451fc3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7aae2f60132623f8f1eef42ea8f0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef6dc58fa0abd5cfff534058d44d6d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fdce83f4ff50f3421220a87995a25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4bbae83355eb700dd4fcc52d63704408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f480a81722f4072655a9ca05fb5f0f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900da001eb16cc61c5ce5abd7610b11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719447dbbb73a94b5d43d7b4d46285d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d964b01f78630f189e5f6df2062c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9cb0c0ab12cec8b461648cc32d94e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf0d0aef6bf9602f959d265c5581bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f0a0ffbafb7574c73d28e3e480fab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281579b2ff895dd9fcccff25b806ac64416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f4eee100468614d35ffde9a18047c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8766e5af2480fdd7058d9644ef90f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebbb0244a2e00dfdcdce9ec987c540419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8098e63a1c08f89782a69079da7c5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91a0b768d84db12d9a46c4001df35f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c5803356e61a9608a63e820bbf9ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f57c6ce22433322cae186ba278a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174329a871c0df653e5ace2e6514938f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00130df29e27238a925ae2a308cd2625425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84029217cd33b6e7fcca978c71483f9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad974de0125a9e3292dcda859d7700427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea8b65a892d861a6cffb52f1c37446428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ccd2ebff0cb4bfb30c7e0acc1c050429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ffc089245ce2629cee5fc0d54564c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23180a0bce3294028c36d5630c2ac7d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9cfe1b140ad67cbdac648446d6771432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667501eb73577e15f35fdf9e5ad94341433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c266b1a432ecc41ed1e8dbd122eef2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e351e2e4e4947a42490e03f0bbd6e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4aff760409680d57b713b38d792c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcb5872c51de5f9a4bdb3391df740a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a4028ebcbd8fdbc1ad6769007695c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474abc3fc08bfd8e0a7c9d308f5716dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615ddda2205228935075b528df2da2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb360d2029fd8526949e87ba74c99a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b8eda5b207f56a132aa8fd9e0539d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab902519a9de4ba72569bd6018db6476443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789249bf1f8c3d244c22f87d247b3463444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367bdcfe79a2f45d4051d5f00fbf70d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecf79616c68995e4665ff5a8fb2137446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb077675dc2b07e161bfc5eae669d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc23f9154d1ccbc13d61dba0a84532e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad11802b3e264cee995375b836e8b4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130f76c196f2d2968216ea4ba4ba696450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d02d000daebcad956c950478a070e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cbea570297c0bed126292e0618315452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1367f08e35bf59252a29401808053453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48839a4d4e681047544a8034b5cb9a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd35e11313e508720b6e656e8ebfa23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1509e4418debe4800d0e4ea11856e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162a59b5fb39533f003a16500e5a37f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc702b3063ed5fcf616825c4c37021458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf882bcafa608a189ad68f1a71108e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6caf698ac44c93246cf8eeced3567460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588bf450cc54d4fbe35ac68435c9c19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65431d396f51e805679b5089a18cd46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ee15f5dc6d9dbd1bfe191606ea776463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244593b2d24747c7c510895df46904c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd85283c22bf75588a40f01294ed076465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724492961d8b2eecf3b458be5ce8f4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654244cce0d9abbb63ab9808c180308467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0e2b5dda335b0b9d56dbc351663e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8275aece4dc376ed93064846f2ea0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e95e61cb729e39a37fa08a0159ed9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa9de43348361b09708b576202219f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896ef516f6db7930a93d72c3cd256bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28072ff77a5d32ff1ac9454c7149b719473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79262caf064cfba5a6de124af72f9bbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a130f8c66f5d260b2606ffdfb43bb67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062083b406abd5206c376ac5584eb84b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03ed1ada681480970e3b67070d0ab1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991c4ea32303d55dddf3a22faead087478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0919d694ea1a57f6ea184660b21dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d73d28fbde3b95e08f87064f404e5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74111b6c3b4d54f695e77565dbf76e62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16cc1aab5df30e500d2463306bedab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f15f8033434bd4118610b8efb066c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53070d2e2dfc263184071c0a09fb9e9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99afac8f233119ee19e8167dc1d6b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d84666bdb777be9965456d56ccb38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16643bed3550a7102d577a63cd592e20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325f3b60c03e2fe9726d3e1b72317f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebca593042f37a764bfcb986fe98ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff097fec8d30fd57f8843d6d5f505d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a89b8ebccbeafbc597fb12c51ac4a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f37226d1559926ea0b650d991b626492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a856e467e111139f3624efd9ec1c6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc97ce4cdec44e5b28898cf72ce1d97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e073c54f18625156382eecdb24d34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bec53ba39abf210ed587c94c987628496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a846215618852e6adb5511ceb549f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd860106a9df31b8b7fdad03b71c4a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ddcee70239b57257ec7306f93d498499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2c53420dd8f24b88e1f22344ce079500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e33217478fa251a6821c0e7ef897c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef25965d9dbe39070ef68f20cd16a8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a8a80242f7c9c2b50fa0bfc22bcdd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adaa3591e94d21eb7d338800e9fe90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010abef8a113569783d21394c3ee83d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f334b9db3fda1ebc210266627d98f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc378a304195dcec0ee01740db6611e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cc1733283d1a2edb987d8e249ccb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1faca4f38c0dad88ea278da7733e2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15229cba6013037f3fc7a098adc6f25c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d54159888af325fc8791c19e030bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045ded4c6a6a022196aeba287ef73c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d51e5fe119d8a576afdea46bb9bd9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363e07a67fd45d05cdb9d7e2ff9291d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db36efb4088cce70ed3bb9be13afb0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548745364e301472193dfaa06c5b0cef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b63062ba098924a272857bade9d12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31db9fe4b89b5846119f68982b18c06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c3c6cf416e47a9aa12450583c9239519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff8a5d9f59a55ae7517b171458ba96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cc176f16a66d906ce320fe3587c33521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a67a90ce592a457981783fce008cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829fb56c39b4e865d1ee37fa5f8d3ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcd764a020c4508eb4b2a8dd9853d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ed703f922f740973c18b2944dddda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad75c98ad1dad1c4e3d1112c343f6bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d6e6670971c72c96c40374d6e283f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a969c1150fe89928cbd7866061e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7b025c842aff748aca70283bb0478529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8ecf855cc828ca896e6c452c192ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d2f7a01f7f0c310b2e441a4ee3b6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fef9118eda428c29be9487d35b458532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219269096529ceee35f7cf27e6d8e87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfbcdb2fc37e7965374dc8780a931d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5729741928a8059ee6f4517cdcd7448535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65693e75eb268ca48fe790886b54bac9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97744a5051c968a784b9516854708994537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3cdde22d1885bacec3f1ebff4c291538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c43b1f2cc8324bf208320af33d982539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1092ed3e543cc14d738b7cd9f0d76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596574135c23065205833b5b479295ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f71cf11e9b1ba60f70fa026409b97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f9f2346a682a392287a7b5f2528c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbf5c722414b0c38e4d4eb82a78730544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742bc0db17b29133ce73bd61a8533fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b630e32726af9a399595652c6bb749f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48351cf1daac4faba66463802cc0d33e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7c11813557d221a51798595118ca9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7200857a0d4217544c03e8ce779f4f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc3a2af68507aea1bf7d8a5904f2bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3156dc2c02b04340a1c37707636e26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e593f99a16fa60f396e169a9b21c62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019212bf366ea2d1cbdebce6386da0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340885d8d1109cd9dd180b78424f2f50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087876a0a663044e33b990aa0ed00fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a2580c8d11e6cdff78d923870befb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1f7b78931dcd27ebc70a31e9431d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d85412e16d827da4ddb5ca89255df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045bb7bb047b1aa5f0ac9fc29d98c02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767ddacb57ee56c3a2e336e394ff911560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4b2e2fea30368188f34835e4da43b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebc1880e2ee98ccee1ab343ccee771562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5703ea45b0d327fe29ba2d35e6f88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad97285fca0eaf7fff45e091af6bd94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eee66cd96be2b4d2848e5162c52d6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8a06c20182db463e818c61696fe6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8a00e61c2f3ed7d987486d7f5c0c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32e5cb0e652a9313bf2f34e0d5523a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86634ff02b23dde23a83915e877de0ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa17ad2bc546dc2ebbc9b3d03c9a362570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3779e42d46c5f33dec55ad5aaaf8d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f99a812ff41dd667f55bf84f2ea11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891de8b21dfb27df6ec6c21fae808b07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44b4de8d176c165cbf6fd8987a006b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458e7d6b436c61087a40f19402919a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb8aab2172bbf1cdbe756478dd8127576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c2da71b24a8cbea151d76ba956ea3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a62bee7c86a12c0f0b3a4891b8ec05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fee01d32ce3168c03e6dfef48d25b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7f97bd0b65867b1be0f8d8289d0b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2a530ad9b2cab5b47dedd06fb9192581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35d2e21c20eac08331a2fd49978452582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f4ad2319dda09eada4b563ebd07a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c292b951e41679c9ea70e0cb084bd5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcf456d12feb97c45ff13c0ca142a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51177c2afe10f4e09c5a2ee0888a2f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df627153580751fcf302ecd626bef06b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1f9da1250c3195a7ba2a7e43ac7dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641d5589d87000244d8bd77139b028f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d89403f9f09993a26791167be28bff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e92bac10805f3ff153a3a9e90102591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ccdffbec110d3aa9bfd609847ee1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f67842516d6c8b47f265270af682b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5ef80c1632046bad44c0f9174c74a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a6ce856fc31002b312ee6e647fc62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451a9b51fcae48bb56bc9e9c40c0fb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f207e8486f67a3a7ca99d867bcea44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc54c1ef0bd87555d68aba656d9e8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329538babe6f4be584fd87eccb6419b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399872fb373bb5be1b572a571e914a2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb44473b3cd40ac1042178b1d9bbe2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c2a1c1374a3d0918b0dac4c8779ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66d9611562c203ce7684a6b7586451603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b324fd9a0d095d80bdcbe6a00bdac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795731f18a7091ae899b6bd9c06172b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4da291a182c5489c8a00b8eccfeaf9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37408000663e4cee903e4b854578b7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacceaa978c975ce61b38b816d8e49a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfe3da1663c2794a8f9d712afbd216609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac00f3e772e9a298177350baf6b0156610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06213c87f0d6f794ee93a808fadc457611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee21b82216432d4269954b4ea6fffcf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ce02c170b1632b4509c4065b8e002613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76b0eaa909add84b942d7facaead6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f1dac73a4ac9e2862cca2db30a83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a019fc87f3d3238631b6681dd127b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b467a7ea859e0efbe810f958a2ceb3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3488d8254959bedd40c965b1cec01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee7f68412c916d4f9052d60d18f78c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b879e22abccfe66ac4f04f53dd905620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab29ff07a79c8013bef4fe6f6bb327621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24df82c00cb835cc226e64b7a10309c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470218b81011e229927b35927b5455a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacd069a911c953414695d09a3dfcff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4b6ec851f95f837c47785509cd138625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53f43dfc36a2d35d3017b1fcaff96f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6358d0eca64de1c6015bbc5bf24918c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49142c9270cc5b7508aebfdcaf39653a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a403c27ec5a3095d2e98dc48329e39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3de551bcf0024470d524609e98359c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a0536b38b499257f9611e6947d79e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21bbb7e7b02b7844893ff8ac5f981a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbbfa8872fc4c400049757006329cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fa18a1ed90a916aa2ddfdd516a2e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c2da718423e21ea21fadd675c8100635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fec22967ea1481b084e4ae5dad3f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203b28f06e8f570155355b28625c8d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7b69d0cf6ebbc80a53345fdf7e424638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6781dac18c5007202fc0c8154865765639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bee37fd529b156469967ddaab7b1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72093b56959a1d189ac55db9c1c1bdae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0d10b24240f258fd2e7e8492a24af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a2ece34e0cc6a0453422b8b6c530e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d54a9d87b0b9eaf87ee55f38afa5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047d8c34a47b2695acea4148d0d4653645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302ef6e1d1eb03b48de0833ee729711646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b748ccbb93d6887c42816514b447fc9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286a1391476fe7c2b1d16cf0d8b7098648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc79761bd47e84e05780d63255b521649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eebb52d6866fcf38b30d2a09098fac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1c5e1345c6c8cbca55c0644670df4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868144168322f3caf6d799a9a11df7f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca867cd67d0bba4b07d2dc04ba342295653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd9bf1a4dd4c2271494cf05df11efe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6b9757db1d00f972dfc4c5cbb8b03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80741b9ef0427771b1cf03e9ffec6709656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b6fd70428c4d102d805c25a7b747d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222e86efebe078ffdef1c15f7bbac7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45941982d741f35bd5be65b027974883659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83041ab24782ef5e600eeee8dc996e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbf04519ff158e6a4f4a3ddf8a84b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd2105485e556225270338ac9be6bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ce10364fce526f43f0bdc68adf112663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c5b9795bd3daba5860957f03c985a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a180b043fd6f2fff3b73a5a179c5e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3a0426ff75a43c6b613983d417893666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f95090af411cb19dd6b606e4d87cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c34ce9a87bf377c12d9c2a085bb66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fc05251d1f47d3f788f1bc2acce43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d638993dc0f118b25d16b9ebc1f570670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f37ee560b668ceb4a4c805faf2ae8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421a9317125f4183cbe2a236c9da079672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7e8d4b9ecc0c234db17807100abde673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e8c0cdd71e8974f091f5e0f56e2e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec16d1ecf0b79303e388ce5721ff48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d2f3cf06432ac884e159f6d3e065f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb74cd30356f7e5c26e7d7cd9880df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153de6aa69ff96dc633e492eda857703678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddc95fc2005fdf0fb2bb8f2e565c47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46d71297cf1ac019f90b4516f79791680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c240133776d063e825bf39a1cdcf56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8351b573506d815055f3755821379d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72bcf76fde9ae9ec537052bc336a11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212800496f8e00a310eb80f58205c575684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be221883fb7eacadd56f1c4562a445685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa563ba79fd4cfa5bca5a65aa5e62617686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d03f66d218c84386fe6bf8d6cb8522687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e62d3d6ccb79ddf7fe13d0e1cf2470688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b97c686ee26da1c0ba4fb11c08e7b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e78b5402fde2475c909c2567b55590690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40574a12c709fb95cf222ab048f7afe2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375550d48ebfb878e2d2525188475383692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c34ded41275fc981fecb492cd11aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e52cacae8a47c94adbcec5dab0f23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26719c3c198ca1d4d330800708a1aec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8b9922c6035cd5c6df809a72dc3bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab81e4918fc08a288ed731ff40b760697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ada5e54cc55bb6e51dd7a0f40956eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf698059db2e426eaefa345a5f527c69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7451721df9b710871611b33b96f9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f6d8137405fb96a31f34e67d389eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399e6df2328b149073b960810ae62c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc479fe97f188c5a297cf00e2a57a781703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3557cdb0d427053b02c86223bcbf0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a420c04c1e4c1a6cfa102c9df89739c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fe46e4cd74b9176dc9591fba4e0e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32131765f64b5814363bbce4f34568ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e2f927be129af52d0bede72c47949708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b6c18cadf35694c5d05c10ec06fb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f32ff88b8eef0223c3de6b82bdabdf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad9e889a6e8d4c9556ae02e92a491d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0229e5e683be9d32294312f4bb35e5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cc9e8641ef0f5f458f9ba6c59ca73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ce8802ed572bf4367a1f07c2bff6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaf84eaebc3c21d8edcd431bd8b598715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb17f5789fa03092170ae0591aa4995716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbde6ecaa85fdf8cb521afc618b9aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cee29f7f19a4ec74c889cf80acc4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c1bf07bfa8a9e601b694e8b6b1e9b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab32b12fbb75288250a76f758628ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651c6a613c2617df06cbcb2025ec291721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb36897e8beae5f43047b2fc7f0650722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751990db3b5e740e02abeb924d3b8f1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4f88a6352b18d91fd4e00ff8e94dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7316b9223abceeace5e2c0929344fba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2edacf9fd0a1ea6996637c2a32a0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b986a85da204ccaacb9cb6e02e5cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995a7988002b2e737cbad45c3eeabb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dbf8bf6ac4f806c1b51a5698b2351729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dfaec87b02709556b4e43ec679dcd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8ad0a67075345e5e74c37efb329b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b58464d13c1c7b58c193d74c8d3e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8334629b421e9d0d96b7d6e86497a5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc934980b4c87e128186dd770160a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47197f5e5e4d83f5d1a22ab7f418e5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f09cfebf46575c89aa7d5569122b88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0ffa6327b3089c4b0d8ab5e76d80f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0f48c43e7452fa6a1621af84a3438738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a98008e8e7e1bdc3184cce59965061739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f6efbb704986ff99e01c20608e846740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f773e37b7e2fafb1b695f4034013ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5d852dcdc91fdd202129889da329d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5971a1fdafe4d2fefe70402d4d4c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573cc2c702016547ae54aef125463f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282423dcfc1883a61ea508e1334b4be6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4ad2d01011f10aa182b73c2069612746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f968b206fc2ac8bc389ae96ede1026747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f915e35c9a8321f336892db3317a25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79c883c065e604ef68ca29ada9e040749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b40bc5de414a69935a03c8c841d7b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a039623fa13dffa41c80ddd3c67e64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff4c69c4d87cb609223dbbe9edb7cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff603736f2f92df86d65b93662e913753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcbf0c90d2816748106632f62839a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa72aa9d806cd266cfa240d8704af2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08df96c626be4ae38ac8021c565d0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0511d5ed5432f5c664f78f258916eac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f98b1096506a83ecdf49db72faf1f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf36ff254b958a1ebd5d6ed939ab4b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5f456aa37331dd627cff03f657e9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc9cf8d6b23327799fff80696ece1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194481492d087735cd3b0ecad93324743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3498baf39d28b54dad1968f94b3614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78b8f7862135424ab82fcee40aeb885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd541e651de5e1c21d4e4883b6df2ffe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be68b7155a723b67a5209e0862bad77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d08bd17e0ce054eb68b99a6423b8688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b41c7a947602ba29e486e189c0a679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271922a64de7b574e33e64ff0e08ba910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b62a6b6a6724334be6e57e8cbdb8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cf916804361933dc1ba5fd6b4974d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10b440c57ec89e904c336b960b550f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc488b96e303e8c5c504c69c58306914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c394c0a547e1ac4e1053ef17cb7eb7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c72eeb45a3bb173d0c6bfb772895716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b465cddd5aa0c09e9c7d96d792e72a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d2a5126f8a80f0c7d4601bc08345a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767837a4297def932b8850fdc3eeb95919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02c45a4a0884aba9fa2e57857b486820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b332405894bf2f78dce2fc82beae6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c712d75de65a8d0a355798233814422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d284247b5afa36c3ee17846b7a8d5e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c22849dc085c837973f7b68b3c71b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b58bbe2d453a0c2c2e5c591cbbab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff356bed645d532f067996c0dff1c8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b46ec016619050f79629ef0c2591827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6f9c9088559dbb0e95ab171aea65a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c855ddf81ef662544783ca04474fd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f68248dae7c0f4520a787f05f3d1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869e6fffee9587fa77eebb9cc9ed84c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99cc2e745735d0409712a0201f52cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf9a7cd675fbfb74a7eaf4c74443a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8015ba40027e60fa8370614f0b2ac4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96ae5025cd462107b9bffc4605c24f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932af4dbcf15acb8220d673b24f5b0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e873ee17059ef6bdf563ecd4e7992b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a629d862db3937b89f52186a6ef7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357f3e2f3fcda8c12e530a1f5e9995e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b117243bbee68a2dd7a04aa50fd7fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615dbd24cf6c5be904688e76b1243f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73162d3839c006c822b02919c35fbda142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6a899acc206a42bc862e00abcef9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597d86d6875b96b783985617c38cfc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3623ab83663d98e8c968215ecb4c68045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de809585efdf37f1efeb1aab32ffa246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4838a2444bdbb4a04bb28712e809eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26beef6d8e3be6208f80ad2dde64e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4f435776a4b529c5d3e21d7446f9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84e45c66664615d2327f3294e13b9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e527127e628f9fa0df41108a25b37a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a570c1b6d15e2ac6e633128627713dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20b83f8f08dbd15c0b89cd3e3f093d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f1866c00691d9bef8fd9292a32d1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f376d7d89fdd4c60609b986cbd34d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac409c829c935551fa543e23ea28adf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dcc26059de6758bc438bd258e340e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709331bd50d9e9c49cf461fa33e3a8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd350d8ac0bac24a5f8b401cb2a1a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81babc6d8ad89b88acbe79d43dd0df7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9237f9b8d0f492f0dcf418ed89a37d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a7903db0909e15911d221989ece3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c30268999eadebc2e42f8bb4226f2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11f62f2db1829b151610e91a048bac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dac8429ae28fa8b49b1936f882ea365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16b066187777429a8379d74906349166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05748c514261f6ba693ab855798eb2fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff712f883d46ee72b706b1dac27597ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274d1a8dbbc9bc2a28a90cf309b493d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084d2d05b8f1d87db4fdbdce8300a6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2906d049fa66ca3c344eac39184dbfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beca4f55e417070fa57273afc78690772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aa09ea5f90ba37bcf04b31b3dc72d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9328dac3740564c2e93766e9d36d3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a2b7672f55e2ef8cd24318e5fcc6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140378e369f369b360a0afecbee8376d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2525bf2107ea5958952aa9e8ce4fdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b29d1ee1140553db56c680a4557ea478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8919791b4a46738b80af7fa519ac4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6be7cf83314035c67984d8c676165680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc15b3e6a4cc75f118bfb26c790efe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d824c6d885cbab5f324bd080c4d58882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c243fec9a6bd3e38ab0c1e25131e61283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fce7fadb9b80204aaa7cc04808403184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57542734e8eb729aead7efde8138e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abfaa561dcd4bb3e547a41eed21f5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730192a1b1f2ff0ded9d324d6b33b38187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace6865a5634613b296d1f6bc03cd5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e677b9743bbf2351d5e80d7df4495689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53a4a1e23af7a1bd166bc281eb4e6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491aea31d44ebc5c60bf5809b98a8e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e82f0de729db4d2494322d9ffa192492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b0546d46bc55a83dcbfeb402eb06b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b986995305a9f641eb7d009fec91d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c973f019ae4ab299da0e4b5fda3502995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa18b761ebbbfc6b30a177b85ad797496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3c582ba1e300387b6f062906f68a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea06affe2f9bf8bcc3f253f3c54b0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013a6429d56268dc21701337ac1277999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde40d3bdc06ddad22df9488b796bb30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28d515988e9c67292eb1c1b5157d60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b67d4832a8409e5699e6f8eda3d18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1fc49faf4f63cf8bc8042083028d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5bb837e1ef2fd5dbc14274457a7bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201efe711221172686006915af45fac2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b0c548f2f388f5237d017d2d2e589106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa279182d546c5d678f2bd9619be3bd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc439a0b812fd82853a5130c21b52b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad7692727aa7626c8750d2fb4bee67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fb9c0bb38d2143e659cacccc6cc62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdd6f62cdc57082543362f34cc98d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3af30c6f6a133e813e2174aed2a8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65554799edfe546bb26e3dd602367f46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfb402f91877b9eb1fae966476318e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdc9c242a791ac203b837376379203115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea06c071b6aa630ec1fa467b6b2bb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656822a2eb0e816d107e71965a5002c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020e2e093311c2e524a0a5bc23263f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f06b3e318b16d0879e38bde7f2475c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09728fd5df731587e57e61a1d43f1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afaa59cce36bdf33678e8423cbc534121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eefec79f3d393279f0f85ee25ec3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94139bbdaf7b512e9b3d2768ce7888123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29db59b519359164ba32fcb892c97d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51261e34589d1bdb7883ace50933af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611073f8eac0eb7cd8ac2590cd232f01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff4250001ea5cadc722bb020726619127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987021e3cd11be5e9f2fc1ab1fa6afa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d73fabf17f785bc42f0a772a5e327e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf5a96d248223aacb0bf81d4367d75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d74b760bd5003172ddcd52dd647ce3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5273f138f5d3dd50ba7fb9692bd830132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459f3f1f4da03be8a2e4ad616c35aa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa13e817a75b61de5c6fead3b281af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af0dc5045e0ee9c2465bcf2509049f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801188de1344184fe29a44146c0a1cc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf495574f1b2752cf386bbdbd48998f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ada002f8bcb16139b6b68f02762b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661fbbfc21dc697f70ca4773f9580c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00628854d73e2b3d321c915ba4aa3630140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6e8829ed319ca00daa645882c95a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb86e9bf736c76e40b369a71bba3ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617dccf5f0a379bcc79dc910347a02c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faa4f44eca641c68057a0d9d271aa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8c8fa42195393ce8180c68957a37e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39bdb4af420d376be2a863f00f9e2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070813412771acc5c910fe23e64e808d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfee3a9edf0b40bcc7d97d61308f2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b7384ea543e33c14acf6d23307038149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd460a5208cfd8f30617c844bac19d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6d3a20562fd4f427c4e8357a2da76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04fe0899f65191b604678f45466881152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77426b4a458610a233a6f20a289fd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173415c6573ea3a46c846d17cc863891154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f84663f85e378fc23faa6c6f62713155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff8cdd458dcb357a0655befaf04d4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92fd1b8239be152b9ec2abae5fb7ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b0c4f1023e6f150ec5a014933f736158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93242eafd8cacd339ed757c0df569999159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8ed4ef5e97d6eabb2b52fca88d539160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77289c79abebf6b42dfa00f4d1c0c361161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18176e586ed5e63c34a8be8a33563c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8ae9239474ab5840d5ce827ef933d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23824d85cd64fad56ace05d77965b89e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035221cb3b5370f94837a63f3716f94c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f479704b09da2f137983f3cb7562f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f5778b087e6ed97eccb4d9e0f20be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f0d4377257a642e104e80ad64cedc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed596560dd102af5770ca4908554de0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0930e322bc04395b09203932ae74d18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc596b0bd07d70f644ee99d3e11e92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db20eddbc843878936e1763a72b93c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334a47c38450a23fdf38b0a0bb22749173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0af3e3c49e113ebc9a0cbd1fdca918174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779d64a69bc8587a8c63261a2a9e10e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9a2c130a4503af9cf4db48529e6d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f052607183f62b31addac3aa1620a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f0729d98c4fca4540e3e469efef84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7d59ac45f2321055887eb796c85e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983138f8b6e9204b1ae8497e5e787660180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44fa7dadb5a6bc43b63afe6bf029bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056f8a855f7aa224e6e0f39bbba9b89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8fa5e941dc2dca710ba0dda54c589183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841ba5180fae3e738f25cb9f7ea2bc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bffed52ceec3138625342b69f24d70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d9fb06a062b44ffcf543c621805a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69b845d49747e8c54950a619aa8ace187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dae475627cf881e6ebc1eee9a56ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c557ea0d36a25441accbcc5195daef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544de864441ffeb76821bc816465c99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a811ada48d32c4f99cf736dc6a12ddc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9a50bfac186351c240fc1b10c80fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16a18957ebd864a2c21b433954bd9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cdbfc7ce1ead5c0fb592bc3749a96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac386733b37c1f57285c19bd2e344af2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13a125c1074da74fc2a79e366936a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee404b3e9ad6c88ad70fb0980ebadd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41582071430de672eaa8a1c9df11c5a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106339b97789f7ad7e40ee0f51c8fd57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf00b12ac219e802656e6d0426e7d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5b03dd890337d66969f4232062e4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f82976902ed404d25eb04d3d6c0d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b12d70b5cbc2838dfec0fde48221d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef837a4975ed6b95e6e2c4417f3568204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608f833f91ecefc21b50c3cf2d5c222205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b914afdefa767db8243b3d02391e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38572eacba53ed4ea574175699e6e07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e96b72f6fe1694fdd5550ee8ea8ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a587d19ede2fe63234992d8a5b02594209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4f8a8d2770a0ec174c1b0bfed65d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876afda30fcd8a6f795986d423ba0cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9490afebdfff7b3ef8cd41ba7f15f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f737f7c7405ea55e8767f9132c9d9fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe9b83e68bcc21a5ff394b9def49b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09084bdae58e802ae305aae9d67b570b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac38a5c17c2d1682fa4565147f6349c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52913ada4357c77ebbd117bbd37f31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18599eaf9bfc2da081da333791332c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8521bf950095c4ca458026f329d5c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f974a2eea2db1e902b58ee64f455e8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70226b386f40276be837fb0f858692d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8fa42b95f2af4d00198724e45a846222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe5138aceb8641dd04a3b4e056910b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3743bcf1c5e3db03ced664ff41b69b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb4cfab319b19614ed8e0c5bc94076225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e24ef49d9c31ef1cac70a107d615d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad01ff39fd4a2cc7a502249f43fd745227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298056897b4f1c87e79bb39c103aed8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd0ab934f6be608f6880d506eb095e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a15abe58c6fd2f9fdb8911cf640dee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b72b9ed52efea7e2c935292e6a9174231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb9adf7a08a7feb0dec1c76efd4b67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5495776b56fb931eb1a6e8f63f814233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7605b8e69a08007376bc096c59aea2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee180ea4b92b73cf9c17d0abc7c9bda7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a9fa0f42a7d115c0560b1f2896e34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a46d206352fc7eb9755d6ea8143e2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77d3598ed9e67ed328d982cfbf3f66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f500b0913ae674df1cd43b3f5ff474239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881935de0e853182012a667b467384f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4125dfc65fdc3f930007e6eeaeefb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83068c7addbe9f553383c67dac1eea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63536abaf5e44a9386bdc1c86aa4fe17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8e3e635190041d0821d97e337090c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d74bcf7ca192ae99161be022dfd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd028448628c6f3a17a0096dc251c654246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b23df127a6d66ff0165728302ee485247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4139d39440210dbb49918695a3f302248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0075fcb923e98482fd841989b41e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e61db723a70e0a437badbdf9061a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dba07f49b5a7cefa22fdbc9ff10823251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258d5fa22d93f56ebd64f867f4fade4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abcb28b90339233da89a28b536e103253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec922d20ca48ce327237a26a7d6b5639254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e1dd0dca3f462aab7dbc340f64b11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01b9f74364cd6638f13c25c5fc1ab6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced820eaa6f657b420cd95ff56ca5316257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde77a3287fd29b2a1bd9ea9374f1db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b27666b2d30e0612bb7d054ce16ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02addb79ce636050cb10ae1aeb8fe3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97016e8e511ad16dc67af21cd67320261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16a320d36bcb5a4517a4bbb9c55d92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360a163141ec10238b65c9daecdcbdf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580972d67acfa5db2b1da9feeaffaf1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1a35a10f2e51217c4d7d064b50e02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12996caffe2ad2de4c083e857e6242ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0c2a5da90555b52764ba3d07584a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1c353b83cb1ec460d73395a32ef6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038f3c4f559b4743b0cde5eb9680266269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9b56656e3c0b71389281f2cc0b9c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43940f5b3bf89eefe85752508c7622f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bf9144aed95ec7db24d4aabcc89eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b3e06010db5d314cb5c4c297d8e6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a700c5c0cc12d357439da1bf336d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735a071fcaa4d1d7968d84f7855fd79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6d34844de7b2a4d775435c9b79a68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810b3ade82ea6ffc06ea5a528fdb927277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d397ffe6f1e2fccab84894c989aea5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f859208d2c239eaad5c042b85f07032279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac77f95ee60fea37784e6443f979ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59be3bd9b9e59f2ebc94cef4c089843281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3aabda131d2a48f4c96462523de73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4675491a0da1487531bbb0bbb568fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86f2d24c76b1526bcc32fb383c3ead284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdcc3761dccf3fc3e7cb57d57e0c5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa44fd755da33e2500adb51d8591b89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbed8d8facb0eec2e9eb6ead76d513287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2a7e8a38fbca70f13e02329302f06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5af77945261fc5e0e66d8146cc3ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07de196582245a7e6f831cc363fcba9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3532e7c173b1a718d2db36e3e1b2e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f455e05970efcbab08ca7f8266ec12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189ca8b6131a7a2507e7d3a70a08bcb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907e3aba11fd0f52f5b49e0f92e523e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf9a0bf38864591201afdc24ff6f1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d43e0bef26f3255510d06cfa97d8bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bb6a4df0beef2f7366a9167111e81297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f47c7ab9de4231ebac5a20e078fe5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee176cfa1bb51c0510707891449db5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb298d089873bcee31d99d53220b4008300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08660a86129273a74d5edc035dcc511f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c04c86e216589fabb8979ed2285e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b76757bf878f443fa1fe1d41f61dfb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be642647537568968894d127752570304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0b2aa901c0dfbe374d14b6c8eea44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f48999163426b730f7e132526d3e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df619fdcecf02bb0f360394239a7d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89665754797a181e78d214c33f0aa672308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b185efafebc05f2222ab5a9911f6411309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371f1164d3d691470de49250357a886310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9948e1f116d6ac677fc81ae6a4f9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684b3ff7cb417e35a5f6a2a8ead585a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fd686b0a0e415d505559ebd332a87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3d458cfd7ac56744e702e7110adc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a499cd09f86d57a75458121b3a46387315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84190499e4b124509e54bd4b06e639f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b025e2f4eb443aee638880aecc53f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d58bc6c5e59ad180f1bdc077c5e652318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47daed2cb4137d5b5ea6efeb3121c7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80943416c9b33d1386d753008e3e33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aee07eecd63cd475c1110c6156474e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faaec4311abfc315eaa1ed44b164ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc2c4d2bc60409307a6aa2a7623e80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77985e0ddb18b0cedc3b291c992eb1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aeb7ed2151bd2b3bc698bce53131c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e57967b54b7adb09661e62a7647ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede5b3ee24dcc4981949bf4ea6e0554327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855e8325feac2d44c2cff5fd9df8936328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380fd6f8aaac3ecd3fb79d8c989c67d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5e2ba1d595b36abc3818656ace328330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2dc5c538b1c7ca909cc0d89a3d05e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43e09c61e1c4e6fd92fdbea6f2d6dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c545040dd101591d5ef38501883b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ae2be0d1a274f26eed6b1cb0bbf88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d20dcede37f0067f58344d4161448335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26ca3320a08fc40be413e8e1ed53fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae73f776a0d2623e9196da6b594c728337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18752ab5417eac47a4233026c6b2c28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d368e129296e857aaa06ca5ef68cb9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aacf7657768346771dbad2411f0bda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2143ccc62bc61ea7d17f0c5d725eec2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9859a0d29d5d6ec69d50fcef682a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fdca04816121668cd9edad319fb32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb194f94d9a9a765e1682e5f63c77c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec5fbba617790ae42e19f8d6eb6d54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867047fe7c70c68e8e61dd7f5c4e8d8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d593e60445ff95228fa3b5b336865347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b5b26d3df21f448bba722ced844ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d964b4ba0504663df18e8a6ef43dcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159e5d043bfd30f47386f3773de0663350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35d69c4cc999d099df46bf549de8f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e83cfab3e4cc489cbee23d5045b6ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8343b871727639e81af2b51f4e5fb2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451ec691cf0811f0a3b5b63d8ed03af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774dea32bf5099a2b9b1492724dc8a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6143b009a9fdeda3fc57ed1a8d6f90b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ab4d396560f1f95a9784f285d360b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c3ea125e7951d91ddff365c13ea71358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1b1100d5a4f38f7cfdbe2e5043078359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc453ab1b57e70cf8b3995de19cd3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23353eb4b2e2760fcf2cbfc813ca3bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f727b4ec0c4d67513d505a334db28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b857a0b94506a0b834c0a718ccd87f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949358e89b3294f19576f0a274d88fc2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe93d62ee05fc4b701807059be69e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1514f5196f91f275f64051188855354366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046780a6799c47e53ffa0ba453fe2d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92689db67da0da5bf58d041888bed18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0cc2ec75320e56999749dfbe21e04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafff0d7e99f36e40f0af5c6fa9b3669370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fc10131e0ef8d307691ca7574bf2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb482df73efe7803b92c88719db98485372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eabf61872274bad8f26e2fecb4582373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39018607ba02682d77ad3ef885aae968374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8d566824effe5b32442b85484139d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4bb13d65550f74861cb80273a1de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648cd54633e5df4b93a974e1b83c89a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17442f6811c7ddf13e35b60938a3cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e8b0b705d0d969ab88f3988b950f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2287f2d1202c3b233f8e09d8065fded380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3094ed057041a6ffb74c37f9cc884381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32ac950da4f2fb13d64274f8e4193f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aba5d2146ddab14dbec965bd9875c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b64ed5407281e6418cdcdd19686106384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d31f3ec982c31eb6145c4d70f23de3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a4ebbcfabb25c951485c3451c1c47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e087209a333ca018ee02862b2f4dc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7eee3214f6601aa94cb336e88df62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71317b944ffa3871218b84537918cce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd821758f58f89ba7dd59009e85af3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507710380e2f163edad8b4dae269f5dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02840d8f1028acb288d3198ca0b6492392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e8321a2f9ad44b043903960f9fa85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b0b501719de86dfdfa8cb606d9a05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6964d6768486fde4c900f496a9ae113395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1c55eec4a618a0e3da8997878d524396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12f01b434fa19271876bda58c58b10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bddafa5aa65c8041a837e6125871fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f2d4fa34d26f16ad3b8bd9abf4af1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2c995c33d0066698a5d0e0af576e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d666ed31a94fb5997d38401eb8784b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd9de9d906038d8ecc65945a5908c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e2143d0c826b45524f3174150b066403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20764d96dae4500679a1bdab5d260442404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dff4cc4e37a0b3b97ddb472e5981d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d8df39eb1726ca363280bbb24a713406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a7d25ae07ee350b1a586c46d5c963407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723006f5a44c825fa19c5b30a17fd9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22907233225ee3a7f8a7284cac49d8ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6d143515604b7b6d97ab40e6cd8ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f90d470276a3fa05ffe9bc71cb57e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02d0a9da23bf5e70d068db4c4d77c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e5963ceef01382fe55294c327fa20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e31110c17916e4668df61b70b359f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e79127c4532b1a5e9f52882819cf4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62f39b2435feb2c09b344e3faf1cc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aebf01b4ce4244907180443a283d37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17638c93b6fb33bdd8cd671da065a579418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bfdad527e1b2931fcd53c3f45bf97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134efe69b51355268dd681925e8b87b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a13e2c9bf456560910e9d9b571970421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bb551c56047734a3cb7d2a3d4325f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a3172090e63d9389b99c5c5a30483423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01531ce4211528fea10cb11f83964e12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90136973dc1ad966bf13d1903b0fbfb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba33b5fe635a0b16e931c82e72aa4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f754f83c0eb9de6152e996ff3727c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0a530d338e82c28c70da163849b3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309a87a8303081eaabb1f48c8b3a6d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d1ef396c8ea6d49c0758a41216bff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701da2a966907ef6f2d599a0db4892a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844b762911731a27610856690fe7b5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b87dd2522bf7a99e6154b9b6f68548433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e83714fc013a0a13a7b57d5ea6d02f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15c065a86e067989d09695cea21586435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b26cf46dfb112db1970e9515d5d3e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e11bc9e428b29d936c0a8c449aeb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbb7255640502570b1f972f8199700438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad343afca79f2aba93de47a6f9db451439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528d1d8a0e1eee4a2467a253442a408440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0e34638bedaae962af37b96c22661441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49399b0393d5326dac1e123d4797379442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89762485b67f2c91946cc5d4c573c4b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32392a496d0d973a1b99561229c58d10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e630de38240690dbb90548ed4d00c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b373eb79458d8a0a9306f2d830c52a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41f390ce3af826693568f3f330fa08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c67a386f19029597aa7d11d3758819448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcecf459ef4ffe6862e2fdd2c62bdc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295b91e238cb5872be77323be546335450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf68dccca81ea87f97b757d2dc1ac71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce239ff2effbc0d04fcb8a513a3aad2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352724d1eaf8e7eab45d72bea602dc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bb3d6805a4dbc3041411fa54982bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c006fcceff6bb029223bd8be0871772455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba81eda96ee7c052682837825895ed5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7e6bc31c8b35d0e1817d8f5dc1963457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e7e217bb0e9fdefad451e166ec630458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a8d50408268bd3f78bc522db35a79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d45ed14d5b69c3b3c84ddb716f1f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656907ae8d2a40c9f9b0dd22b74172dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185a6bd2e36024f0f5fc4392f0eff76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ec237e4b69e062f26a8a01b2fdc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1527a403ea301cb67098f32e538e33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2a2a7f65b54a365810129dfe491dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff0f0d64987125ce2a4d2a27439de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90feba4012bdb03712245b6a91a733467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7735f1bc6f07feb04342cc5c754463f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c3cfe9a353fd729098fdc0cea6a25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f9b88e7ff0e8ea4d60a2c9318187d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b287147bc25a89d7ded6287bdd17d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52457aa6dbbe9e735423b2b783dfbf94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba94940ea28a976d27f33852bcce08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f83bc298d881cf58a47cf0dc0dab2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54660904e4a9ee7f3727c028d7366b35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb3bf5732a988572e8806f30a66177476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e236e6dc7275741931fc74cade152c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc89675a54e7e7684023de737618e33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07363de0ac576bdc36a2005483711ccb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6a1b8e976410d664ecc33f5c88784480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0a614c7cfd406723725c139d88b2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbed4556636a53d8aee68975dc85ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11787f7b488330b748ba21386fe75e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be91a093032ae03947dadff34746ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531a6f79639a1cc836ef7567d24f6a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3c29d039de334b91bf4f6a82f2582486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419e2ce6453636fc12aed22c8637645487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f135a3ad397b0af204de506cf5cd7c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6b287274c3ae9f4b3bab0e4e9fe4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24190cf3d4ce2a3e623f2e829b5847d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e9c1244e45458a11c96682950b9a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996d08bf7143c091b9e5b5caebd65a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867173ac52fe5d70ae413c36fa615114493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55e8c531268a20fdb6740ff4e59b82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c7ea0a5ae9c63d2ad1c03974d40e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d1861177f20d2f412063fbfeddbb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd689ec3011f63650c1db3e2026046497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c48396307b74133b1d4d76e029e005498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4391a616260d5f52f2cb945be3649a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e321a56c3ba180908c36f4669a01a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa9f2436eccc76337cc2a75ad66979501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae5cf23261344a88b1699b2d8944cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99778fbe130f6fcbeabf35e7922da6c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25ee2938c8f9a419d89ee151979c32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdc53dc46b73490a5d900d1907d535505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fac9c9d614405d55a77b4bbca3846506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90daa4d344a4b22246f05920c514d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f89c2860e7598291e79885cf19fba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d8050ad9fb6bae4b361efd7959721509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d890688de5b915220c65de733387ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57fb9aacfa6706385a190c3f664d77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c61828935e413d096b04c7b1694abb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c06f07402ebdf8c84be482b3707f72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c5e2b3a2e91f5fe1cf15aeb9e2ac4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54d67faef9313b8024dd48102b5357515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63523713ebf32e73f79ba164becfb999516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99e92798ae896c0e2d09804222780d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e38a7c683cba6bcbf0521882665a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6434674c01f9995128c60ae069b45fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ff162ebb6e641cb2094ac8ed40482520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1fc3a2ab457d6659c9899dd564c8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676287c343fc15f452bc681d3343d82f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98378f15eb1b8857322525623fb397b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec6cb0eb394836aefdbcbe2df168b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39947c79f94c44c1743256bf19bdb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465d661378c86853b7297ab8f460104526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c23704f5ad47a641108fcaf05c1cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9d272c638a34c0cda60dac36f14e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a889ef0117b5bff8cf8fe33edd031b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8d3c05f9657ef5dfcfbd6151694d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8079da96255a7d7f5723f5b894907531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94d5baf67cdbd7287d9d03271777aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc8f8551be7276e785d71ef9d4e7b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a691abf6e481837fc9ca0208db7f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb11cc3774a05029e26b8af94d2a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b04b07dfd847ffcc4caa6ef77c931536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30d6074aa4ccbd29260947a96cdfa6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8b13d6358546736d71c982b60c27e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736987e5a4e863445330adde93efe624539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18274f0da6f57704609fea42a9ced5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56becbf2eb4f178c3f6e45ce55e1047541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b20b7e28bd9d839422eba26ff0bb22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4c9b14d84836395f9a4e26c9cb4eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05506c6b87394eebfd7302c3ccb228c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a1097efbb4762623fdad7ce0df8fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a220f479320554c2f47d3be6ab604546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40501122fa2c9358ba6baf86898d5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33321168685598ae7f2077cd334dc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd1cf81306fadd91c9349bf4d6a72d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830831993119dfcb69444fbd7f0ba473550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82829fbb70c6c7c80d2dc570ceed9758551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8219c06e0d5b396eb59937abaa9b11e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e09ff21c139021fb2e0f9e01836ec6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa1cb1b88482b3aa4f2969e0da11dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61ec5efbd729ce61d47ae674048d96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b7923008ffedbd5c7d64a6b1515af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58ddea1a9c76fb681870347bb4b444557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d88709e92d16cc969d2b929aa0756f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c12a446c098172503fcdb4aa77bd8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ece88ca96bfc9d2d3386f897401bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d05245e11f64045c72148803fffb58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515ec6f75639cc928c86e4bdec95f46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1ad9b48585062e3fc20fc30be7a40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0f2015e09b48a26065080888fa5ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f28bf45009b0e4ab4a4b14f93e9fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b593f4111cb8d2792d3cdfc7c767c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24badc670ec725c985b77bd9a8d9ec1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6d6dc79a98ce294c67ab81def461c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3a7072a6e704e0d324f841853837f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95734d4020bbd8de42a66dbd6cfb86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95eac1c6d7fee5ba661041dcffd859571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2e5ff40e964576bcfb112545691cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b962f81794199f7027945f34cb12938573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3990693294020e50c64cc7535da18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bd5c79bfec4ac13da6cb6814da088575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db46da732f5b475dcfc9d1b011b5069576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c467f77bffe5fd29ec8e692b222ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db21997f8e4c7df91aacb1016dd1f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6fd2aac950c7a0a30ebc6a7cfc61a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29b700abc8f48042b5c7b830ebbc34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94a09986b49eeb9dbeba6c854f18d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40473c659c70149b2b56adcecfc95b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1308f9f4d23d320c01b12f3ff176b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072494db1262a22c98559dc4c11a68c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36343669e80ad9c903f425b421f1bae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f86b31346786f552f21b8273992f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913d52a1a79bcd5f5198cd60bfab07d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e094214a52c692fad5d7358c7970f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48922913682e229397b8e40220fcc413589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71e05ece7f75d3cf02fda888bf8519590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4b852b5b2948de426137ef2081754591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3263c4bee12c51ff276f30c9e7209592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347719b46c2bf5d2fcb653a292d88977593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703bac6a218d55d53d7b5ebce56ea70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c36d52406b50479c8e380bb43345b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f2ffb908c7b25d49345eb5819e072596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea608d6da22f974c9417d4901b9e856597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c03cf78591c743482f3832170a6a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a16fa5093f455f78992f19537f89e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf63f924c44b5b5e56245dea96788c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166a51e9b37931c3db926617fd3f6ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2a1311421a173a432f346197a3866602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b339b12f39860ff951425c2ec12d34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84739ccbf36522b586f260657f7058b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c49e1d0750f0ca9e9ea657b6b99473605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f69f029b347e674b47bb4b3b83549a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec512deb1046ad4a252f4c020fa882b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba758703904690c4e8de7a11a172c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650d880f19dae7549f1e8954f694399609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e379dcc50d8b5ffa895f2beb80588610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146b69a0d18fa1a61f4d18d4846c1cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675a21e031c8601a6273d648d54b31b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fbeb7a1b7f2915ae7f59e5290d72e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57671d396794a06fd14e92860f0d23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0a1fb8eb38ed9541229da8ef55cac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781748906cfc7843cd47574442007da2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3904dae158b5a787e9fe10c483eef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631871b6aa19bd17a6260e2419453fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af157a044e7134156560ebbb401bcf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22f8d530e4689616887e5a6daec86c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd077c537f0aca1ce2173b2caed9421621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3cb31cae33c801c04551a4bd0df91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a3f248e2260ff5a3ec9b1ccc93928623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e3d6da851a9fe5352e0516a72b0ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff3ea196727513fdcf6c5fd5126297625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace4a366236dc142b9295a756b72475626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548be62549edbaf11cfb297f7c8467a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19de4ef835315858175b7032ec30d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b17a18d926bbd90848143096384d0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355617a67b1ff698c42096c049b1d7bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedf4c183dc3b07f08605e36d43a5ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ff87d2bffb7e4cca8d73f632ab96c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a34578ef8fc825ed8f38984b1184d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e8a5f0a021fd3c742bee33265d897634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01766760c57e39da2fefad52e5ce93e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaf9254492e5157e4149a0aae72a60636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b146ec4e6b2000aee9c41f67d015369637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ee91157b65bddf16681a4bdfccb3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89e67d2653cf1f1b173ac8db1be520639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55200c7d267a72297dcf75ea2f348166640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51abd2c38639fec28dac39ff385d10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde5cc7d9b4ffab58a0660ec885f6d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ffc4f14261aff2ef8e60e8aa8f930643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e48967ae5fc4e88feb3c13b82f804644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c1246115b9a138ccc29d45f1737e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59fba819997d288dcbf4ca777a2556646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0030d8d9712596125fb1a5f4bbd4a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f9e780d5ec8ebcd27f9ddc4e7c41c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350e25d74186b4bcfd5de765b9edaca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb42fb89efb94b2aee0628e5f8d9c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522befffc93026f0932055a6aa3cde5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bdd029b9d5f7e387a9f560522c025652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd304a8b2ba81a3734713f0a6c75c116653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5df3320f99015106b8767867dcb73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9b5a3c06aaf73818bf7a09d5d4166655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9afb7e0ba7a8e8632b25f74dce294656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379992f75306500ab5cc2d0a7782ba2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ef9435a989242f5a6ba95a4fd3294658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b34303bedf1f1f7923d469ceda452659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a546558af0639b9de90da7de818ae9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a875ab2210f68614dbd225515f366eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a173f061d7734f42e7d03d1d969067662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56dd6187e59889068662b960caef2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3940b0b9f583b368675723b5a3515a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8a45b8eacbb96b56bf87e757dace8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7ebb285ea8fc6b10c63f89489d169666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6285bf18c161464d2d4051b9956ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f2d6c11f39ddc07d43449233f2e51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b59f3b931c3eea33b2cff13540c260669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e8db75eef1d9f87e79db627c66d51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b08d33ba80784741caf9e03945f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a69e3c3e4270702c72b6cc9b57651672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d41c94d3c64caac76f52e5feaf7ac6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef112e397c40f5eb907a77798f411c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5db2a50d8778b40b1b737e847a3f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988fd4239a5e3b18fb42d8a27ae4a04676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0046e560d3d45ed3d09f6ec1967c545677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b4c0aeb91ae913efda03659f4115f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf47ce2346fab2ff3a5383cf314820679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659a5a6a822c2466cccef15c3796398680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb91d6d07bd7cc69b35b352746a42fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e261075ddc6273aad621fdd633ddb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd84dac1bc08db72c61aabe8d2b8b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e03e39f1d5c35efe452ae508aea8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a02d671cc54a7592cf533ea72f0f5e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44507faa23057f41ba40708d1bbc494e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f8763dd7c18af9c21472f4099aa42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44506bfe5b9f74c5f94ae389976586de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86300817feb1106f7918ff2aa29ecc55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba010283018bf480395aa5d14555403690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c931dfe23807307451c3ed2f9230a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29cfb6400b38b0cd536895e8f3b08a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae87fa34ffdf20bdc4864d629ebae0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687df3b9b074c919c3e749926e0a83e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93a879b37f42ffd2bf7201f5aa9275695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbbf20ca9bbbf43ff8b5188c031b86696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbedfcef6b3232205c1a36713f2191697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7363c88cf0a741c06790d8e9421532a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732517f83f91015c9d07f05f1726129699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5660f294d891b055711308c0c39e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd44a72a65ef8212ce7451f77fdbc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06976ff5ba919e1cff29eb12494f762f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6d454e5f5d9fa5dbb01cc62f2004e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfc874bff33872c60ea5d2b43b1727704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbecde2cb78f721dacb2641e8fb73e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9e18b805438cd0ad43245af31d7af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac19e8e2425175c616fbf2ddfda355707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5325ebdc3df9415bf79e6036d1f7cf1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497acbe403a3ef5e494b83fc191c577709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676bdcb691280462105e55d3f3d1e63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaada9ef50530d8a6b3933b31388a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed42f456c7d2729451e0668b5ee156712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426da556617a1fb979b23c12160aa72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b938439aa776251c77ad3ae1cbcfea2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e59b19db6eb2042e6eba1b3e3594f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e36f21337108924e50c66b08d955716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0815758f890431150164fad2944e0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92606414feada1e9e157625ef91302718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7b3b208e86186de91ce5c0d7bc0d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae326cd75f98c36c5270906845343a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234ce13d36a9f0ee96e8e094bba9e93721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f61e4329669ebfa845deee7f28bd3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c72edbce27a5ebcd7deb43e0d2149723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435f558bd105990f8b67194603918e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4489d65326aa9380023c5594dfbba99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e91f461f7165b804509e994ec7e3d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54320f0e6d238aaf8b3cea5e988481727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e226105675c8404a17824d2a98056be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb027b7aaf1d88b120dcd898ecedcbb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f818f550995425db657d08c9e1eef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f636677fdc3c68c5eaaf2456cb91d43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ac9b52b486a6db86f8d02b10271bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aafdf56551fc0870c957f62750b9f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018428f555e308d49cf0fbda15abaa6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488dd7cf3f0086f40770239a4c2974c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9988790dd9d008e27666efb2316ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23438c267f8dc0ccfa598d19e883073737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792d7ca4a195280d2dd951f43289cee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6ad6b0c26f5eecb7f49516593f74d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68effbe58ba9fe35f166a3fb0e6038a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75f75068da79ab29ba784a4270799f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5650f8ecd2e816587165c8258960d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d72826702c6c26a846a513114bb98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913d060bcae3a30d0ce0098c3e8d075744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956448343c075325ed00f141b02e8d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f84c1c533a171424a9e85904e520e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2ab1f96731026045ce63c812d0dbd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9385dadbb45d7728175a6175915a63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57802867904cbe27f0dca509460ed3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba9b8fd338be8133340a3162bd495d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827170aafab1c9c3a06651f889124cae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f8d1144927d6972289221ed1e1ad5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0adfee78cab26e04dc4180657f4c69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960258998b7d5b73ba551269e340fa20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09694bb4cc6490b8eddeb29f747ed5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880ac1457b8ca32acde74b677e24b5b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4625baa6983743f59d70278111f6c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258060bc64943ee31d7e8a9dc205d98e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5094638599f945b4f0d7155ee9f4e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>