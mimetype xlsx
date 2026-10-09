--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eb2cde3af1cdd38776ac808a075d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc25abff7e1562683a8c6fedc1b1ade2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad377aae03518e269a2d08637a0ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc93da9f808ee630c0dea6903fd3b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa26a062cd0f4791a05e955d7e1730d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb8452ab65bbf4f4902b3cfec7824d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17db8520fa9a82d988d0efba9112c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82b2bd14e919e0bae974ae534fe9e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63172ea981622e4b304d78528f8aa59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78667bf6bbdf2dca5bee39aad7971c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e44eea361f71be7ad64e43eb6b3b9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3bb4ac5785606e692bb711421246412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a23302509bee470afe49c4606d6df513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de52aa35e101eecdc5063827dfe93014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446ca182642e8ac47471be291e5012515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20420b115aa0e8269ae60cec9beae91816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20c17672da3f65db20bececf81a54e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18f7d04ab92f4b0fafa581b6d52f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb4ead0cee88fbcfa00862573ee1c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc305906f36bd5c7ff0f927f07067720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5eaf3a7d80b8708954d75b64f3a5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb184e7f67d492ae1286fa4a8044fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e725ef6336bc34d47516f8b2eecee123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2b4af26bb039fe088255699903b7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e33b572eec0838e6fa85354b5873f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc268b7e18b13b3d1533bcfb340324d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483b1a59a85ce9f1cf2375a43dfedcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82e7dca0fff00e210874770934752328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865652d658bcb7230bb18d187650c2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29af0bd4cece89f09ffe5f36eb049c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32114967551e7e2c6977fcac4b40d3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0978dbb48bfced423827ecb4d9e9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585a67bfd46511b3e8187001e34aebf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf61c006f9cd7fee3e6b5bfd9a421434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a53ad1d09924c095d4cd0d84fe021135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06966878d4d430df2cdbc20aa4fb509a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26caaef5138d4b9bfdfe4a6cb7b63737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0c363dff13306c3d28d5c705df65838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3615d2f954d92fe81b9cb95ae0d4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa6b1d8468d0e430e5ab3e5041a1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53bbf9ecc8126f9363e75c388176c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a767c58235108f8e325361ec2413a3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aadbd8ceb84f25d2abac368e30df743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376bc25778c4477a0f27e94dc3a09f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18f600f15dfc861f88eee4d51670cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c8f48bb4bfc6f8bfefe750c45595646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189767418b468be2775bc553617e07447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6c90f1f6977a1508fd092c03d5f4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90936443d96f4e4f4a3a55fd25ee9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c625b81b095a961544df00f0e5fe7a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868fbb154cb98710b726d4d7bc55e4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0322230956d62fc62102824b842859452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ba418ce75a0d3bc9f9e982325974253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663b776db61425be5b44e6a9250e99054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2d0c0985a8a5c78086360976b929755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fb1fdb0d3cc6630e8be3636ff156f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c03b2d28f9ab8fffc200e6491e545c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ddc597fd41baf99adb7b22d188c4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c396f63a1a75ab7f4bbc30c6d6db87959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f90b8c1f26f29e913043bd1305ead60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c2ae02a3b86ae2ef33216bf66ed2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d07bdeac2bf5cf74f22768720079062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26474044e11c3092024255b1de1ae92863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f37eed338e8df9ddb861bea2c7258f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b36b12765ab88dea62655c21aab7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b872f17f7f858b6bec07d41408f9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1afd8a2d3e97dcd56978c41be9cff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22430ee4dfafb352d3adbca7fbcb237f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0422561149a4dd1f82e2aba01b1ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b857964cf20caaa7c891cf4c7029a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb04fce3678b34d628e4f5fb8a248571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8b516d7054e72ef965a66ecd6705172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989ba28983685153ee684d30f73d88d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca26e4b7aeb643ff2b309562e23ea7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5daba43a61bfb284f0b3e916ef370475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e85874affd4eea1e369d0f3b5af9e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9434d5477bba4f7fe993e9d2e83601b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d5ae5888cd1ca9327011d71508daa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938d4bf29f210f02f7f917830e2559a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c538f462aff408845a9a471ed0a617880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f67b4e2b6ad02bf98385259a3d2f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65303db18b64008bbb69711dff5ae5a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241032a376d6014b49b4263e0276327483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081890f7dd562ce93c1b3d901ad1c3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a891c9805f6f9c624498676d7dee685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd529dea8620127f5f233e4e20d0845d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80646d22d3f0c165bf879ddd22d05d5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d78fafd06e0b662c6d0b883e2dab0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26412940da60cbfe5575f3d3e1e3817c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7452dcc1cbbf3f2ec9ca4ffdaa66a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f2694e77e96be597cc94959e56c4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e986c50a0b4d795fc1b283bd9081092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51823e3f5aec7f9d25782b2b714039b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102290af8884ad1f50c69526f9fb47ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c56e202af2e103caabbd2e282b54c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048130fb5a86eede2e806f8e4b5389296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9b3fb13c1bfd42f42e7bfd631681e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050c9b988b60f9bccc3d16a223879b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586ae4d66572be6a895ec68d15a3eb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e112d0f9cca01d933633c05fe690a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c47574a865e5dde25086561d29937101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3c17091c4a664ae9579816acc80a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daf5d26135a7e7a279f7c1c049966e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025be1c071c9ea9619dcf5942e5af4f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d677b242e39eecce44ae032f67153105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af47ab3f11921c052b40417d204df1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064563230458a0429216eac5022833c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9fe9958da630baf6d204031b8467a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee2c812aed053c2aedc12b03c0ecbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea319da075b9e01c9a6f8af74432b72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f57f69e0613e9a88978b88cc9a222111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea357ceaf4efc9ccb05f789c7b0d161a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900961f30fcb45df4b22b7c90015cf86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a23bb6571f5103d4c5b2407272a27a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be44e482155482177cbfe3ba6b59bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f92bfca09056100d240de79c766a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ce2ea5b3a8e9a566db44bddf5dc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674eb8db57f4a3dbbaf9fbf9a6069ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf3a6fc1b4d392e23420e34ea75ee9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530685b5443752ef5b0d95774321790120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec98ba0a43477e7412246dd2349bf1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd61f502c661d3af55186df66aa06a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11c9199576079f97cc2aee1105f18e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7e1fdfab7d84d6408ee59169be47a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591103eaf599c60af6963e3f7657f4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8d7f7f8080fe340f10d765251795d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71a07958b681cd017753196675fbcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da9abbfb9040a54af7ea2dfac067fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bf90df7479e879e38cb77362a5f62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253fd17f87ffcd2a244af830bbb5e33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fc8a6a121e32a4d6fd6fcdbc44ab8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa9ab9ed8c2484782414044a5a6f16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb838e8c9761d6ff5126d029c5c8133133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428088851aa63cf3d81eafe28a2a8b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf1e30e541b5b479460a3bf30e5bf3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df5032bfa238e82a8599ee76125565136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d969408e035cb26ce75bd2dddf27a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdf4c95118e6e83c0d498969e58e14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e421d05c42ab5f27d712b609d0fca20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0bd8427b00d180724721ec43cf5b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdd39f2a8dfbb2f34502f0c90f8db2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb0ce5554e50ac20aa3d1f6c46f4bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c1593a01dd92bf9a46c8ef27a3877143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b6f3227f89b47e6796b41ed9a705b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e9a9dc028f6968bd8854d0bcf8717145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899c646b9a927402183691cbb68e247146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb72d331b6e2238cefd72669cac22c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164e4441d871c8c5765c5dc5bcc185f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39c1cd9b49119a8199ba66ab0c97a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5738b3e17fb5405434d75062804b870150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2559eedc30b5c24c1cb1ffd38022d13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b469751f2f07644eaa5a2551134cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606a9aff7a0fe9d2c5f9243c131e330153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b03587f82cf7809c959f401d8e7609154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8803bb37c2ad3cb164cc1a8435e03f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2062098579111e2d02cd23ef98bca6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb06b2a07dbf301ba974a91bfae74e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2dd6f6ac36af3fedbda0ab9d398de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101d9398e5acbb57c208c7d6b856f25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3760dcee39ecd7db153be40b817f54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc290d8d4f843912f123c7630213941161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00993c7e8ec29e05ee908dd5063aa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c2b4c72bcfc84a8c99ccd69869e92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588e01ff32ae99f0aae71ddc50405f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7fa287369e756372d1f66edbdcb6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c533b2f3066d450726aa18aaa7ac2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303b61692bd0cab6ada62eba2fe185d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c940d4eaf005bc41d7ef0bd96822219168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959f668f5fa7eff91d9afd5f3d53f85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa00e1698138385d359ac0e4e23076170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fd75156fde1a585981ab5d383ec5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9946595e2ba4f138c68d06ea4e3d39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba889683cff6cad31b76fc6a565ef6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec554c31025256e1226f656f2d6854f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0595c55c98ce731e9edf3b211a16d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910a26d45ecff14bc690aecb6590107176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e601adb25216a93e4ec40e632ea00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d04d5c79de6199aec582cc53db8bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c80b097d68ffd8bc33cbfb4647c1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de977ee19268c0146d2c129ee570c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b720a27940f1037723c9648be2b359181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003a7e93bc3ebda78f8b08f2d88cd1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad542aee0cdef0dc7605392c486a25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6facf2f6d8a0b8be034fc447022827184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90134ebe969ede7db2e4506476b07da2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a6404615cab410e84551abb3d5001186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0635fecf155be04531e99b05cd0680a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6a54be3dd3498799cf03df5994d47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33575bb041a8e387e840bc4717cffab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb7f55001c141086051b82f0a3609f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b93b695c76db768e806e95482d54b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12834841a9962130282f63fee72cc48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabe1d7ccb1c1f4d2c048158e7f4d9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41f0d658624a99c10415cf3ddfc4fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6a79161e23cb484a7af6d07b51f7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f95d83ff348bdbe4c835650d3a9626196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ff1b46e0235976c90a9563071c925197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d859b9ea0eff46d92016f365c983212198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387843a1b6c053b7e50581cf55cd67c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcd77ec61fcb454c9865d2cabe58ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84797a00799569abac053649cc544d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379727abcac17d3259cc3268a0b1521202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13528c7ee83300de76d6a28b160229203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f74b9317e4c175940ff50078cf5c4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42072b7732e7c7e23c2c5dbaa5139e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4a04c8d55af95c8f0c19b354cded3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d457cc8dc011320afa1028dda0300207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933626430b9ca921784672bbbe80b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c560ca62d7844f750d774b27fc943ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd153e136adf9caf20bb60246c9c420210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f76fbc11390bb4220d64d28b1ee01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005772c7abf7613b28ff11b40dc9c29a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b676cd6c16de9ac2a5ff081c40203f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b59f3665875c25c38adb24f5be713214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a689d95cb86ee1f7f57c3450c58b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48f39097f5b166af6b7ca68473c475216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00180247b2461267c8a3b42ac0aa70e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45757989e98a536bf55a6b2b7347f6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d18b152c21574ac0b2cbf255bbd5ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc1579cd538848c9b694f50bff3f62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61870551a1ed21e3d574a1057e4e27be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579477afc4fc78879bd36902d381b55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14208decb9a5c4a9038852d2a4c53b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6b124ecda47ea4bb1592fd6da2cd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0521085937f3bad9448054e6a11a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae3f1b055163ecb6fbd89700e934c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba9cdd1b3582d27583abfb1bb1f04d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07174b000b3bcdab4242caab7418021f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87372afa9898933858df037262c45f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c2a4affd1f20463f16e6eab13013230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a92a9d0a15fa410917704a87efce4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3ef97d0fe661524db3abd56dab501232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711a5552b6ccf1a60d336fa0ee96809233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873adfe0750003d2047748515e21bbed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a8fd235cb85ef51bc6db635c8e6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dfec4a645efdc9d8c7163951aec4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6cd5ed6f80373ea64bd5543d914ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a74282eb0ba6f9d8d464a163d74d42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbedfe5916aebe7c6494206b59bba0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead3b85947d6a13c3d12d2e67bbf747240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f636ef6394254236ea0148911555ccc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e298143cd4456ea94eebd32074d2d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff900eb548519f113fa18e07a219af7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55dba941912ba6e5234ef99ef070db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591277de0270d0407ecf0dba7228f86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3aa16d3f67d05e25eba9bccf9f722246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ad7030b13109e2bc0c706b850ba5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae359d3dadbd9d4bfa8124dd50a9cda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b4437429a08a038e2e0736f48e376249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd83b52b80e04439507890a670239f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b25048906ec5580272bcd7592b42ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2646c1ad48e1c6919ef71ecd231039252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb53102b2ff76383d4eae92e2513bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841504951820fee1a45934ee81767145254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46add6f43fb76deecad13cda6efe7fbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6c5dba7cdd027f9e461c294072ab2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fddfa0523d7f150a8a0b7b3dbf550c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7ea254956fc3e45ab87f9f006d563258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3c2f660affd9565ccc1a55fd02866259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820b84ae8cbf08a6d80d70457c32c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc5333a4bd5f96a425d8052d5c3e81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217242315660f9ecb77e4d9191c7d00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b60d72b8a23191dd721cc1f7aac8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46735719ad0cc8ede229e372b243835b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e8ad1e6ed038e2a4c2356c1a694b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6b1ff574bbfd5020397ced93d6d5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d58e14c09aa67ba3b1e254f53f97dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64aba5fb38a482012b78500c02bf0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57768ac4399ab8cdcb95c48f057b423b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b70622b04619b39a404ef7a728d2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8546bcfd4dfe73ef679187e7a42f82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201e3f87ab1295726f7e8af37331b34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06fb1c49b0d1495985b40ed170e548273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d891efb0a94454e7a3982dfa468b403274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439380d5714264323075ead8a391f9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6954df48b9ffb1908b85d2f0f77700276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bea324d3ae03f1d851d5f43eef41db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a2994a593a9247b28e0c9411bd7b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912a9b78db24c6b0b8c2aff0af46a2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784e4ac97d79050f8a257813b7f07a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf59f6cda07c80140efdfcb708f0df6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f03531b694f6eb5d49d38d6bdfc6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b273b9d8060f5215ffc48752162d96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641b817d2ba43f29ac15b8559b117e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d150f50950a176c5c4aba8f0227e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f9d76e5f18a5885978e6835337e5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6b47cee26ce8a81e0b26f2a44e2d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a10a2bbd643943380d2c38b494d0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d86a8fb67450ae2e7c2151b3dd3d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c3ffecbbcb2a631b04c1932d5f1b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef290994cbb49aa9a7052bd91ec1e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48a2c40a7e7063f8570c489db9f03c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241e850a51cdd355a0a925ccf312b9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3186603e6fe9588a80ed012acbc8efc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706914d5d22b86377c1b686086e14fab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f744bad8f37f76a7b444dd96488dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271d699c1b603e24df816514c5ff794297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313d91e1092a91c15583f03d908e3bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cf62d9fa1d97881f65c9ea8e9e35a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560fee49e77b8b99bd7b1c1c2650bbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a1d67251ac806cae263997caa539e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7b917c849c8159a967768204edc7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c609faef4126132e0a11298b6294c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a723e57f64292ce7acb0afde0917813304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe43fe85e418d75e208ad86f59d28b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef2e44c5fbd62fddb71424856f2f56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c9f30346818f433824d20caa406f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c8d376340d4ec9006d76bdcc26ccd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99df384caf732df13bc97a27ee74f2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466f9183baf4f15cb9cec50b64ba16c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd13f2094bb1961642645c9d7a2b18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569e0376d067e36c82d3898600bd6d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c259080af679b1b7734d6694a51b92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdbcf8dd80c3950291edc1181dba8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265267ad4f802c45cb14de0ac84ef11c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdfa96541cba849b63f7abd86f04c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a6fae640aca1823707facd59f457f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044261f5de5d1454a453fdb5a84e0b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aff35869798f3e7f39a455677a9ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce8f24abf0d485c2f3b90a57b363a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c233cf292f482c92c4153c0e768cd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a6534d70e68037a3d2ecd90aa49e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b63aa770180147ae2ead40c7ea8e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b564872647abec2e782fc962a3d58a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c617086b9b89c2ad43560109dbc34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597b191f8a79437f4c50db6c065fc7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef41709e7b0b7324ce980f94c019677327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d63aa065696ff0f84689f155bc044e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1afb71a880258bfccc5cec1b1abb33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97ee8d98afc4dc1199107c8dd9d76b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea49da0c72b18c542fe5e14692229c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9f798a162a154d7049a9ec3f7e742332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb808f32c5b20af5271c7188172d7539333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd045fbf0100926c1ada592de8925c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9de3453661c758296c51c2a90c1cbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709ffa6d07427b949768faf1c2cc852336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade76fc968ec4d05d8854a841d785aad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f63297989dd3f98e3300a1dd855d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fc977b403b0879717aa8f1ba1e7f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d3fd6586836c69c5f1e7bebedd69e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09f47694ae7753c0e0f0be480f7cdf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a6d687d1c7a64bec7b62d194ea2d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1de73cecb47f0efa0a19a61ecc7b8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6bc6644d874960bf0c426da335231344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24c7712d40fd748bf629a59a26b6a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf398fc1433673088668fb560ed5e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4133757d6ca15d41ff3ac33988549c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e42ee847c0f61358b66ea6d9d1024348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9446706c85040e99171082292d5696349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6d4e95a977462c632f5835a1a613f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cfba74cc613cffe3c50d0d5991f1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51409c037c24839b9e17ddd77e1a59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c3544f743a642ae0d75a56e3dad0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df9dd1f6c6f629327aa85482433b4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97292d615d86eee8a81f154a68fb47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93608727c03cc71f394a733190a92c70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e5edc8b9246e6c9f537868b0b66d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679f73e754a194c29768c1b8366cffe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d3c37338a1430f80ab240bb844bb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe21b5c8436d9102adb37e61a03639360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9ea6e8fe8f5cf9056f20bcb097dc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354ffad52c36d85a8a447cea741bfc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ed6082e41e27becf811941515f2c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e53c9dcf987f3136ad979e77ab16ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af478e9b33d1a4c8f1f8a4ebb23ad4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b63948fa87b71e2f4be738185094e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6bed8cd241c9e4b2d190a20a8960e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ed5c860931c0ec7c607d74a8c8b40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b0cae3f14b83e73e426f693e4a600369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889ee49facc2e6ec581c2d97cd5c62c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8c74cdc9e5ded0d62176d9e6aae92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900c117bbb8c9f35512b546d4f82b1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dc3eb9b8f1eeedc0b44c650caa87f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43816192a3dddcc9ade208c381f81ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ffbab317ea822f8c47f2a6523ae7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3f464c8f093064dfd67431ea701dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b887a5ea78c173fb18c938ecdeba81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcee9153597049fadbd371bc5b9e37d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b442a5014cd47164b04cb248d8f4101379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4caf02f93cdd63573708df058ee24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3734a4f9b0db460c448073f1e68105381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141646c2df7528b18aad2253ed40cae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459de64cfbb55b3676ce39551966547a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f674c2497df81c22b25d0f600e076384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66371af9ef6302509b29eff215441ee0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473951621d97845e543a2bc0ab284e9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d51be7a79578dc55c6a48b8bb708387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4631256b1805f1495f3deda1c4044e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c060705a073bcc412eda7bf851aac2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde816de4d006d3f0012dd0299fa189390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4477fd2b87af721a2195c53b7b8b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66e51974e94260317a0b9497f40c0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a7705a5d503cc358f215e27f6339b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8dabc235b90b9206e3189f34b440d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10455de091dcf3e77a347bbe63e2b1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15057024e6c3b9bdee877f669b8dba15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ffd22ccddc59493590a9682bebc53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce2bfecc67bd0dc88f5d1fd3b75a86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3a6d5425d8dfce6707c9ec9951849399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e64ca1dfd9f4648116015f20a0b188400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac42e0f1247cc102f2382163db1af7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca01b356579a65bdb8613e2132e00a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e240e502dc25affdfc730bc206a80c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7ccd31ab0f070b5d632e1da6270a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca2222d79daaf8e340f4fd34104c10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d67b7932d20c0b1b0f3f6331f8d4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44a3b76cd13331b50ecae6de23c5b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31574820d939701b8c1bf7f6093f8346408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25710189177ba78a64923800da92180409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fc1cd7c2190048208696c84b1600a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cc651706b5651136c02d46d9c9c5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c3feb3c2d0a98364c43805e238ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479556aa2287e9769d4d4b31cb7208c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006a5e79b2453be5912cf35e0dd0f12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f44c380590c2e22b72d08e18052b1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148ec3fdb30bbd6363c33b1f13af3d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d24806a1bc1e527f07835583cded6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5c3596f53f1698e31df1e2f062954418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf39c1e3f857a265d5d3a763bbfdf3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572a19fee4092264c3bb5956a1a19d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809acb0428dd502aa95b778dbe58754421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61fe2296e9c79c5fbddac8cb8541c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa0e2b176aa716d301ac787b9c47b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac76661a3431d6114301721d89122b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef4b2a8581e07fa67dcf7431a0072a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccc36247bd85252aa88f652fc5b85a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72552707696ca347be9ef6b78b31a75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e827fdfd7641c8f93acbf70d84835428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46cb64663c77aaf790799333d387cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d98c9c8daf9ca5b8524b1b0c67b0cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c251a464634f6c43347bc27ac17ddd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf597b6f0bd0e706f0b43d24f4331cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8e62bcfe48699c1b8192cae7300ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eba3d1e81297327720395121734c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e33ff2e780a3061c506c3ef5cccc5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f78df2bdc4d156cbe94ba4c7896d89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd517a8ecfd5a85cea6f9d4bbc5f8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f122b64e2dfa9d447bd463d25616759438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cc2226da79a0316788ef0a13341dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407248e487680d439418d5b4f920524440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbe3bec0d53ce0b9daef2b78dbfc0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa45464dc92bed2098a8e9e682a935442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ccef3c819062dcfa6934b98bcc0c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b83780ad94d95cb5ae95fe3b793a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88fd30ec724ebb53ace0b1067c95c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cd745aeb7932ae02ceae0b5134b4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f588513a7771e5699278367295f0ae1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd800005fecff341404baeff265d836f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b306ac3485bc6a9e343709b779aa9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ba59c3231684b06bea9b490d0883b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d8f06d01ff0281889bb613c705a90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138212c2aa078cb381ff87cd7a175c74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ea19502291d70f1bf90e8d5004e43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39820b0ad4c5ef9b0ecd1531399b18d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83d50be912445d47cb4188d892b420455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a785f3eb707e29b1eb8b2b2b6bc71f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7dfa14259ed454adb93ceb56d8a6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cb31a90ac6d78c5e2267c49cc5c1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692f8bbe2b7cd889e75480b46e1d105459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f58caae3652cda0e761474b31095d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe251ed2e7d61ee4735649ea145bde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ee82a812cb0216098366bd159781b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea3222df94b9066f52e19411763b2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0243997b76bc985cd1a71a5c636f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944451c108bcb738db25ae4d99bc6a61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff5107a1d83e093c163ca84c49b14d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52413163bd8298026383ca3a4a0f439467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb035501085d6162d53b50f7bf9781d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00653a71b290a963367124ab0085566b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7915e416f0951af29f5552fd5549c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878a0fc7041f2dd305081429f662510471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e809813bdb6062207f5924edb99e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccb1384d757a9f49907e36a6f0ca4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1ea86f7bba6b6520a80d27cc66b53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dada6863472ae8506209e445d3f4fd9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e817360ffdf063df12646770b1d915476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d687c48d4227d453f2b2e1712ea660477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b6976fb4e86bd91f670eb8cdf7a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4fd578ab657b2c3f59a9d3cd04750479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292349206d4cdf2e8c18974e06e6888c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa051eb9f993f9d9d2b4732fbf16fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f58114c0d66732bb5d8aed05db5b27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a94244d5fd501e7f0721c3cf376b6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e72fb9839c18b422dde84bb954e38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582b1477e7b219d3007bbd80b980b62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670da09b4dbb1caec6e3c337b8f9d4c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ffe31ca9abb2c80c2af8b3e34ab7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a82f2ce7270abe3f7a1efa555d74bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24224d9ae185e57f19d499f3ff0f90b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a45607ba09168afaa3b899049eda4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a823dfe648bd75414c73e6a17cf0f14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612e5d016d679fa2d01baeebcf431a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc5c4bf1e418c5f9c67fcf6a99c17b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c602fd6508676f7c310937b54964805494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc67ded9aabdd1f28af1fb300023ad3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b340b396258c96332f7f80323e9368496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb472278a425298437565ccc459f59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644be8320856ef09ef691cb84a0586a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69e7438c30145d4c4d3f1b9977c1bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02690109c582b5db3e2b1accb5f9251500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fec60bceb1f3e0e24c67ef55796eb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4ccc8fc4ee930cd82a2d6bda6a32f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecb19a0019d3aad903e16d4e414606503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14218a9faf2f847836f39e7eba7d0db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eea10219040052a786f19ed88f11c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fedf5725d8ac001f88c96b6685a8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb36ff94b626120042170b90befe08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f297c893ada52a9516822fce998adf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972c9b3a3c3a5f64c441303385cd2f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f10088c1e711b26c1a19662bf0833510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017e8fb9eba097a983c49ab7f8f9404511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978de8517ee15d3be8d50f7f6b0320cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c2b70f04facc471ffe4a1e2ead039513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b525797d1bafa37c3e26265ef925323514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaafce6645dfd3242a7565e6465dccf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695116a9a489ba0bf19b34df70ca6e43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58d9246bc4cb86b5fea96aa7c0f3ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc1ecb5c9c70dea77eb10460a9cfe5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569713b822fde112e1bf2c82274e327a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b133a09327f2d0ebac414e33cd35cde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a932fb1ab86fd09eb80914e34d8767521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309afc3a91ce701dab6bbe9b8faa2a1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c59e29aa35ce7fb0ee32164d7b07e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc0fa28fea616d324f0237b3edcfaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bedab14f9e7a8394fe5c881d3a4f24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cce40dc23413d9bd70fe9dc18da85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167dd1d978a5f9b95f628b870388dc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f6612de7b85b2f1fd39a885132db9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafdd018da3bafcfefa69d2ca80bd78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c9823f84e7263159bab8a66c7de94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdf66407406b23c95fd418c18e3f60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aa0626bc488c4a29681eb09b2e379532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550db98d4e568460f2a1e2407b2dd6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c78529fd42f88509bc24959ac2090534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3fede3583a73028924905e74b7782535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c7325ed49357de7094600e2c4bbff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f185b3aca4e16a160b47b7a1a7383537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a4c4fc10ea78209990064014a22f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7191fc3d861295700ba43c7c4425d1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42047ce2a09390b633d4cd941c4a93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb812263801d17dcac7536fcf88f44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc61ed2120e71299baae8e544171fdf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e2220c90a8e7f0b3cfd1bfd693dd5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8268a4eafc4b0ec74e02567534368544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6f9200bcbbfca0548e40617e1918f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a5403eb3860ea95b9ba18f46602bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bd7a11cf44fa10a5ef675a6fa9fc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881d99a98e6e44d58a3348307e5f1b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9d535c0aa45d6c9a844fac4014e82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eef6f9cc18a533f317e693a6d7e57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2920781326df07e55b082f08c446a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df42b665d03d8862f7dfa3d33f1435552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950dee17e8c401202599ab5f3935edf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf341a031c322785d499fdf038fb5da5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60816383dd9fe44bae460bd01e732db5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb71c9894bbe311ba2e02abbe9d919556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7868de62c3b7a320405285d44459f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69d26e2bbfb729d8afdb06cb286be3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c3c628fdd09f6057d0c53405bbb1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3dd790e328fe2142ac4102243326e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d34378d5b92b351d8ced763248972561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b5a8308aa4eb715a0c195b478a25d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cae43ac3d59e8a2313b6b5cb215d8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c65c5f332ceb3fc3b4963363471d1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614bd4d388edd4153f70649087a259f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b150869b0eaeeec5ba604c459c97b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c3478a95f35ddd2eff8769f7d6adf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9b1e73e385374b94ea7644988affa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c55a632cd067956b517fc0f4ca39f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbf3c8adb9269a81c1e04f7af54a39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4250643d62fcd44dc70655f5931fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30bf38fb73d3ef7396ff66ff88fbf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39284cb99796173051181bb48011575573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374d1db41c974a8dce756bce04b6200574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ceeb749c9fec3f385eba37d2cfaa5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b2582f8bed95f77ffaa0ce5401cff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68eb455449abce6599c0ee8b05e280577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437131d1c27687d570b86d9d13442168578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981d698e5fcc08c6caaa18a2647a239579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b721ffcfb264d8420e9f37ff6dc5c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642a746ee40f06e2bb0176cff66d60f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43aa7ffd67398dece65169ce7cbe17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43979c0cff2847d0c9a0878c72831eae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b93f8e0950a8be031c57229956319d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2063c194b83b4bece4aa3fcfe6d66ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd25a1a8f7428ad491843d1c36dd541586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8eb39c4b97f2f2c1f492eceaf94e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a761d74d74b734cc5c4550053e545bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1fd4c88671402ba611a09590b05e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a29706e7cd56b20bee41a465a95478590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567dc838483910662bf7b496e817bf7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5a93cbf3dddbc39c73ed60347d1d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c105d038ef98b6a89efffae67086966593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80688e09a1a28f7a6ffcc58e525bf71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730333f8fa32b027f44091d31cc09f5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d36956bca2b6e88881e4b69cc361e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd639ab2384d600bf6bd7fa3ea8c2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefbb4a41df71613ce38e79abbdaddb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22598ce4c7877445615ccf7b1f9b202b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632810dc677f832e5b94b61006db388600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0457c96d7d5d774ad2647510a4c79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5465cfec92ff4eb02ee4d565599c81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdadec0d5ffd90f0146df629cf871dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75be7c7ec7a084f5409dfae8fda6d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2fdaf937ede27e44210cbd5a50c1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a84913884fbe18604cca840c7864e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035afd39bb4cb5f132c6b78129a78b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46a96c8a45915d1fe4986e48630c91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e98e24c601db63c63828aae9fc02f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aeb4ee39b8b31b0ebe44917227794610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792241d4b8866016c922dbf1f8f73ccf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b27a1d1d199d25a856d849420b74dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad48c953cde5bfc519c1ff301bc81ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58658d25c1d84a9c2d4c6ddc0ad2da11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52240321aa141c6af77382c9c205c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57498d3e4670ad46ee0871580746bdb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9cf5bb868bf9136e43835c6f166bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de34db0793fd16e06346ae23f215b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f5b79510c7d35db345a12a903dd9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3893f04f249ec0d5c1a0e2e471ceb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d763eb5683b39aff4a0517823c1d74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4bdce616f705eb11bc0a45b8baa96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4066c53095e4cf3cf4da7e48f0f1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e2d55e7aca6bbd91e5c1c2f60e1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6839474990feaf41dc94a977a0716625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced14e7ccd3c4cef192903815737847626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2647a9d0ae592db2b3d63ed6619eb89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f094c35008c1d43d52a698c5740d5bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4151042d9edae5d5b4b7d5e1233ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2039a59845c2c3eac903fd9b46350c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bd2bb8fa08dc228da8309dcce1417631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dfd931700c08cd9a16bd0d514f545632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cece47349f50fea1bb69c860a5a76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04de4977b8ced5e06292c734a54c638634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728300279fe5783117bc22d3dc21e940635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a28621c154affbad3ea10b9dfac9f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aea60a87e8d1f04e7df5d583a021e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83d7c59673ab7f2bb42bff269ead17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5c6f1280f9fa4b6842da9d0601962639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560f39114195defc214c65454ca61a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bd017a71d5665e5c6e8051ff07ce5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c170de0f68240e315bf09a5e5567a61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7546167982c3a1d854762cb608014643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5425676433ab0feba89831f13a5f03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc9884c588ac21d824ef227b6ab38f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c801bbaf3a7a4dd86cf1e5c938776c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49cbf8ae3e4ff78954fc4696e511f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a3a143093228aacaa29eda3e5c4b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ba8b8455ae5d22a4a8953fd9eae74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843d0945f047d77a13aa2997c89624e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8cfd728a5354b59b9b887e85c6105651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbb2076af87bb680ba7527b96ecd9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ec9d5577bcc06b0d0f8cc5799e5cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f0b06ddb21e4e0d8064f930a85112654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcab2002551971c0d17deeb57cb22fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe828688fbd9c54fbc183fbafe5c4ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd2b2bc2f3ddbd3f97472cd80603c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f10e7feb8aa0286f225b9e15b668df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba38b873be27cd77195de382df6fc89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ed39443e9f141034e6ea46c3f06be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed5a1cd41e9db85db799b9e5595361661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fa65ad63b089570f8a889b1491356662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b125f21009c877b50f7568015623a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64567941e89d7e92f9826316a4a4566c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99b735becc4e06435ce63241208d2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbe6007fbce2e53cfbc6696d4ce957666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75bc84878e63adb7c3507cd7e3d064667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa4ecf958d9848508e1d11d20b99d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a939df779b6fc8462cff4d6f452143669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bc82765eaa20a282098c1dd43169b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a5d780e03da24ebe5b72079724a8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b9c0bcb1fd9c94e0009343568479f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86445da6e59ebb19e57ddd378a3e0654673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06947e3a4ccb43dd5768f95c1e5b861674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f047cd686539ba9efb6f1c327fd984675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1bbbdd79616ea9b399b097f7fd95e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54e1cf7d90f3b212ed11c19ee16faf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5f1fe6a4072ff5c486d70d2e6a67e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b60104caf6685c7a1fe5b59b60fef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d4628bdbe8d0039e384780404218c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61434915cda77feba3236ae80431c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc318bc1f4720e6bd8c50b31f2539f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccaac67ca42d2ccbc34d7c7cfb8c88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaa1e2cb87b394b8176fdc6e8050e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e193793ca66a65297a889000277f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b05af76d1e5c33f5d3246be17602a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19004be2544d9c2a73a3298e1fb48209687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac1a3f2dfa29928b6792b5a99155a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dad7c70a1d138fee3c485608b9238689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5b6538f61e9c9621f4be730d2800690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ad5c9f0747c7ebe448f2d3f08b96b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f75f6b7162d4180a6c4d7488054f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055a4560c2f1f90cf6c9697c4f03e4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf505c724ebe7cee1e14109a244ffbf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7fdf79af48bfdfe52d8daa82a1078695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07ee64a0bf497d8c0aa38e066226d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919930a2eae6fe7f5e0831705fec44b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce6ac3b27e4ccd9faea6d0bf7c5358698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501c196ae7657bc0198941b3257ea64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13cb16a055145475f371d9a07dad01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a7f4c82045d02727cc1dc2fb9e4f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b2c86bd29d47183720bd61ddbe8fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83899485d810a8c55904945e75da0754703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c33ccc50e27e41e835c34ba683acd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913881918c3efea4ad892cda1ffc6e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46291ab84e874ddb1bb245bc2bafc4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f35bd5d3e66f3a323e0ed7cb87f17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb50e7252bbff36dda8d14049e17fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b3f210b107450a03f7b2c1651c632709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06fb7cbed198d67da14fd1c883043b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57601f521132598e9f65b21100f48d95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d83eaede05d982829653a68d21a4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61cd343c1a7e7e74aaa2295403e94e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a28d97c669c7ef5cd065d5394a03a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eec402bfa206f068d14666d25f3c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8105d0edd1bcdc732e77d50a0b4f8d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b186b47076e4709b6a8799c813dec8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7436e8ccc83cc14776dde9998149ec0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce8a6ddd4a3c344fe130fb99b8e946719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ff86a2b0065a1ed24823095c39b52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cca9fb9f141b27f1c971cb0bb9e74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1edf9a6ec2c4c7e2567fb49921dda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855be1fad3c187a9dd41d87c0d7bfbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217101f63f7bd7e23916c88ae877a9b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dab35b3a1174f219e9a82baf95108b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6f8077dd243f9da7fabdf01c2122e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55346b6e3f989da41bcf22f99773f4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd3dee1ffdde7f8725467755f74c6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338bd33fc81623b18ba70df154b0508729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859b1a449e473e6c29277629a68633e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3ea6df1edf79f0a2c703131e1483d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63d2cdac54899e0b0fea65a2c7268f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510d572d3c5d6b90c2d1c5726539937733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4f641a17f77b30117c70792f98d9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93213a7f33f1dbf325c2c9c59415c629735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7466b3d673ba0afc123b9d5e61a6e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c75cc9a71512da33d6e51af4eee5f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde95a1b70732e97f355fc5cc47fb02738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cdb4a5cda1781d9c50720f8c14e47739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c3561bede5060af7347fa4bc05ee2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfc219cbcf19084a661ac52ad19531741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93f95856de59eb7e520bc322ca5d86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e2eabd5d694e55edc48099399f4cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3edd35ca3a6813ae2c1dd59e909fb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed798bb520ba5ace2d1242c9dfe88b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e20b69adcc1adcf61608f161bf85b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae281321811a94564443a5b64eb038ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83b043f494981a4f1759d981c1f806748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891bc07c2cc3489ba2c8b46df26841b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d1a93e133495f73b8a402758f380a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a3825e9b2dc34bab3a27d5e3a2505751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20af6839949f56aa7fea591bc0d50d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a1d429db9962e88aba5e86b36cb35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50044f2d52add17cd2cbf7a7a60be8ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132dddb662bbd99a24ca9f2efc43d60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c79d53ccb1478602daca392d0e181f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d26325fbe71ecb2996c2da2f2db96f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ddcf7a780d28c296b7d65eda1d0b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb867fc817210c33525974fbba57f42759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b600162434e8fc2324808323d5dde991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f1cda0ba3e3f61e0f79da368e5a5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94b8359fabb4dfe94c433cc4e6012d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745e5614667a2b59f0157d873b8efce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bab374a8237812de171adcd628cff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1244c977a1374bbb27967fafd703bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a54373024f5a35ca46c4000f660ebe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab75cf9ea98ce0d33c3f7e8ef122758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a9edfffc0b09e6e912b41a08a35f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cb39373733efe67d0d88b435d47a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a872c53584f5156173115aa3d6a5e9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e880081f3b9998698298da58a30e2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fe7db81eb8febddb017edc22d6d5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b563b16da1a2b5b8308de5f03dc8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34028b571ab63653897f376f5e2df3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c44f97c9a3a65d1df04fd523f1d8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42103e2cf1f4b3faf36ff270ae2d5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d31944b42d218d9794a4c6d94135118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2535060b3e64a5694b7ae731cdd2d3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229cd80b11ac973a55b2246bbe7218320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e62dd3b2447d5894d62d76b6cff7f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cecad3de8983a6db3df8710ce9aed322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a86fa4ef31484d3ff4ad91f71804f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9a0db292df8597e5f6ce0a310dffb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b957d4fedcf0b2bde56c3cb047ca7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44aebe692bd85df9d28d6176b5e11326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b36c93d878f91c3879acc18b071cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8e867402383c52e454dd23021c91e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f89aab444d58f7c9e314e112b9eda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca0feb7b4ec326c78fb268ad1269b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd776f72e930a1601ff5b392713f0fa931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acda9ef876507c6a68021070e3bbd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed431d48b05fa851b5a7ff297787275733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09e6a097d2a5063ccdcb71a73c293334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0273a961c3bc583dd74af6a62d82a5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98402ed5ea9af0da419f316743ce202036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c811fcc2dedb673e31d6c1e625faf5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b080ff3237faac1709e4a7c3ff90338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b5f89cdcf55324caf84a9ba98f3c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564c6b496755c4ff080f184237c4a7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43479e86037fbbb5d2d87058cf153d1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0723227f6169a51c5bb13473521ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e439ae5f63e58b6e3ed6b524a892c5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182609672be5dba859481fd22a791ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5774e19d0b63336c45295c7f6788a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6885c76fad1e034eb55de3270c6db846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1534558e5ee45af804054fc9158c6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8809489dc4edde538c3d0442da850af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56066407f91418994514163cd2cdff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345a43cc9a1b90363cd204e8b24e4b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac44754be51075e5b736b21cdcee67d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa213ddf50e709e580eb8c298bf2220052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536552be32348637c747afc97de08c4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57462843eb24aafa9c1eff4af4095b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00febca4b2799ffa4a5bbf0e836d525f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b047d41d4528c0cd8d9053397abb5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c6b84e84489ba55cf334322b36cb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e38ed97d275dcf33905bdf5da70658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a5c4c8beff1fc661110328b1bdbc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24668ee1da22c563cf13f84068e06560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a143557e52a9f19d2a8bf8c8a76aa2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7b035d7fc063152510faabb3cc01b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0969e16e21d8f1f25a4bed6d9eb5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42245e63ce6a8c151dc9e5895871bb0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46fb9497fbdb182ae4b28f01623e0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1b41c1e43755bafa8306eee4334f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a2257ebcac9568ae71627aa9d785667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e752d006b3b6654ade4d098eb9720968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275a860051541ef8780f43fc3dbc99069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a0774ce8524518dec9a29b9d3abc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa474259677e0c3cdf247db417c48f9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e35ca453df5c00e9097ebf739ed40172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadff3940d50587237ee1e104d34d04773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c422e294a745fd64bac085adeb5c7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fba4e589cf1824d0f6b99dc92daf775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ae47aa2ae82b497797c178ea4b7b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33a4f5d5704bb509e96067dd09422577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8f03c07f2d701d7a86ff59193067a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f21f2702c269d77de3136ea8c5b45579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1a26b04a24588e32c9cabb8b9023480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98e6543e50c2fddee4b46f171360c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243a260022e93e25bab407de2b0429f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75493d1c737e0448c717f51bea8074ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54527398edb98cd986b40737ab751084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c23e74cf1b6e17a189f7b393eea8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c944748cf32c342c5ec7cb8c13a70486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fdea7a80e531238910772bc80366287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f230a9917b5d7f53a710ed6ab1bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da91f3253dd43b9c220a373f7d3fa389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a72a40e4416b2468378b807b1f8ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e60055b5688da96e1f73b91bed56191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c9f448f1746b79e24f01dcd0446f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b44cbcb50c5e634795b3b2e09390193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae182bf1409eaad7b6fd9a10a23b5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f15ac334f4441a117bc94d9b6f3e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646f94f8812be5d945955d8c595918596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d628e745f38d06b1857a3bd5287c9e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76252dfebd078db92c8976af0dfcb7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcf325d2a4f0994e379972171b58b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a85d7bef3de5fa3bf14d482fb193b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd80efa2bce6b77d98ff20b066dfcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef080fd73760f3723d7b74a8c17b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740fac480773d87e5fb63d00b71b73c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e82a4f706f18c603f78c7d3b78dcf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6b829c5cd1a637de1c2133ad9e156105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd59e71776a038ff97d783cf4187e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250327882d45cb984b1befce653fcd2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eea2a88ab0da07423a4b95fdc3597108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44afc883031c46775893db8eee6ccb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba50d267f82ad5175db29bb204ed38f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bdcd9b1fc36c69648ee8a2ea2572c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e57426b1f3536a4375e960aaa9c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30620c31ee96022c653d5345e82c6669113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb281b1d989ca0257d2a0251e9a305b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797819a517f10fdee53f15e3e1971e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccd3b8dd7a81c888f43995c4bbbc14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3825f397ca8b16c4566da8d903fffcd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b51eb88725ec725891d4ae10240a42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e9ffe5b6f46eb87529d4762b34226119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9cf0826460be1b76b8b9416e4d81d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194871db07d195cae365afc3f227489121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805fb1c66c8c882869cd7422cf13950122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda7471212874399276d5a0b8c3e82c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2837d8671853766579df361995c32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb5a55a7cd6b2de8634190cdc9a30c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9d785477bbdd4db9b3a02d77f4e05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8dd2ba50e20aa8277b0e3e4dacb06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eae08180b20bcd82f528929f81386128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3af758e4cc2ef4a6e573feef8ff06a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b771b530f382d23246ffdb0f0e7fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e192a5613959f5d89eb2561656d521131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c1b0398bc68940352c5fdae438e43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db26002a582ba86b26847d2f94629133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf676238aa0674d9a2e093f20612714b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c6bb7aa7f15b2a5895fa591dc59ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75967005a801afe0ea5398275d7a7f11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2931df60ac6df7fa9319720f5274b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b15cb24cd2d0faf5adaf8d42314bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6bb4e80476f0ac621c70a7b26a65c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b38015f64dcf2ac083512bd4bb4120140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca064f39d561d402c30a53b2f90e634141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2fb9a3849775ee932735d48c32a85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788aee075d5c4ca25ea31802609f8f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493ea5e683157db22fd09957b1ae2c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92af76355153f59a32828966391129145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b0acab9a975985875e0aa90015bae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b889ef72c4027d96db400d5b34ff1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f3288683b321d24b79c611d99743f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f830f1361a5e48614124b70e6c7fd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b85de4e4b0b44eddc2f29baf1ca484150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcf6bef2f02cfaf8222eb85de5cdd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0b4b27d6e606e4f579c93b9db11f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6654554e3de0b0616b6f577c5e64f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c814bf150f021a8f18c85ac81ddd513154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052cbe3209c8943b430c360e2abe744155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dae6e6644cde64bc1796e070040d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab50649ec9115b21bcafe1a50dedaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba60e8dd51fe8b0e58f1e6af28a4b1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bf6e968997bc07a5290eef1b55d54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f98d250c81ad53c19d309f2d5a6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb8d92965f1e9b2032ef323953334c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af372ec773779cc78163eb5585a6210e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ccfaef68a148da7d3c1a35727500d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b845892aebe1955af8188f136bb65a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4472a0f3c51b5921ebecbb801ff63c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d473794adff3024090963a95dc8ae0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92df0c8e4495263506bde5315d92b17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c596af0abbc6f0ad2b50920191031168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f53d12cd0ade6adef0d0efe41c693169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08cbf5936f4d2daa0b3c2b4e49c740170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821148a66ed7fd636bbaa06d701b5d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10474a788cdcf3523a8d1abb535b05e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d44da23fc3a12d6183f8db5021dbff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5f24d55571bf06c7f2f01ecc06bce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c6a482b59d2c9c6b1323b7cb61d3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7bd23aee3c509ebb457de606a40f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abf59dba0e33e46c95a6e027e72269177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293860f67b550c400f1bef480542d76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4763a6d240177eaaa44299ddc76dd9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196e4950e9caadfb46201f472a823d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46d9ca0692dd292c9b34c663cf8a70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06952a29dbe4dd1d6d95c0c4155df89f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8173b4a168ddc6e9cbab7e0b17a1a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca78999cd2db159e8c97ea11ed7409184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2febbf898fb4477acb0f9365f48951185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6d71d5de66ff95f63ae59a9f0b567186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997dc0e8e5ca5e856e600405a597225187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e0097deda4c04b09b427da8b16540188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3168c547307ea749db22673fc764a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc510bf6bd8e7dcb8c78cc47cc993190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99f01986c384c0c509abef64740c93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c410a3a66c81d6a6f86138e8d6ebbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ff8adb30bd9251e9d8b16f97b5996193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d895622f7dee6410bc2eac81d36ffc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9600a005072a521e234ba2e20d6f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8551e4b64b15f6bd465cc495e2b03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c424e735b8e507a09c3baac10b358de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264c2140fa42c329a00bc6507db6ccd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b610c6bcd0ac683e15da85a8af076e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691be8d40d2d3643737755d816c8986200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1368f04df36c8d228851172c1811e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127099fb5cac8a5c0a95859bfd0ce71e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99516aa7575b5baf47304caa3101a7a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6688891033353fb67f14081894993a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47120261419707f0afb05ab452bf648205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d8dddaeb64dadcb2c2a1000e0d0e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305d3720e83f5dbbdac1b6fe0f1ea1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e888a54c31efa36ce722d1ef1e2af56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ad7b98ed211a94e0f1955881a0d40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd19537379fec93424e4a2e7e758aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c69bc8d4767dddb2de293f957601b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1983fc41864dfe423acd944d0f5d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06684d4da6c23868d8263d32ec76d250213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0bc658a11a2c73e5385e024417f28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3066babf91b55191547b156d160bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b7aa746af68c4f04e6a60aa3eb34a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47012df92f8b6fb2050d69ed091d9988217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6df8715a26543e9a3935e0310ec75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138cc4e0118b0652d613209168f0ae4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb70fc9a6640f9f9a4959f665d69ce0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea05e9b6fa31fd9495a5546b77de466221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14017d2d2b3a72dd2a8c51e744761d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a18be036dd0090e064ac50c3defd29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177355923a7bfade2d119cb4e0462fa9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391e07f2a885133b6621a75e6a6835d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c818a2b5e6c3fcbb3da4eb3217ba85a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f33d817673ec9890737d31a715e1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dfc36c2690656769e127351f42843228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49efeaf9db7d6bae82c90daf0f9c888229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8550a72ef448c0b0cf1cd4ac6ecde41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a69f0fdc7e8a84392d1cb3daa9b8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eda7738edc5691bca010493a627346232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539eded05babccde8c60630240a5ec8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b39228cb70c4ed9e97a95daebfac23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a82f7b76b0a8f478571f8904abf9aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da62d087384ac9b5d6093093c0c30c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18c359663bedeebc3dda738cdb0213237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d80048c412e76bec7165c701e10e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bd429c0a440bcf5caad20035f4638239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dc7512c5874e76a1204312487def6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63775445c982b2b5f787a5afd64baf29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b85e2a3f19e6a344a4bed0de651445242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb16133eb83db6fc95aa681902f831d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814f58e223b98fc3fa8ad0c633731c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36114e847cfd980d93d549bf3bab680245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f4442c188fd81514278b5823dcde3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c4724e0e5184fe2f42b0197537e76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fb751be8996acc4a7426f49a75f95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5fe0adebca76e64ab5fcb64f484de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b8f72c45df59abe88b07651faaf2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ef2fed46cdd22be41a0ee8074a072251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0dcb9950d809861429f76602dc445252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb573a7f90167e7d0cb85a27f5babe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba43811e18987b2efaeb708d25757a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffa87303312df41439baf1dcf53901255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe93b6055af3993f4746b2cbfe4aa2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202a110c4c68e68654f48f24e16ed9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaa17e22ad9c437776b81047f6438e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc84e86a03e414727f756a899aa10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530a36c11f60af93d2c9f56a8995a00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d42ffe360fd06f28ade51cc262e726261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed1baab82d7e9c40e41d12c4d26eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da8ba0eaa8019e48a9ef88e8cf3935263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca991b28d58c0ba8a6ac642f11fa2f3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525a0c7a3d14459a4d9b00f653ab106265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeaa6a02c58b7159d8113f3a53b288266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe2bae58c1d4c762e5f527662494bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2c91d958fc3832144e8e3c88a7174268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00565ea7d854101d50d695baf8b55b20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7efc47f546caa7c56e6e9c1561fa03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6090c11a0eefd0ebea51b8981eede271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2bafda04759b7f840c487e74de677272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee26ea5a5a50ec161f9ef49913c8955273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d06a82ace3dae3a84e8a679614374274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26915d4bbe0b6a41e3f3416f67d9ff06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169c5eb33225b0c79509fcf438a0f03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd83892f30a87cd6bfa10187a9a8a6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b743d3ca7c23a9c68ec08791c6676278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733667bddf0dd9662c614534086fbd50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e71d8730d3de60d27e6072e117613280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0e7d1d06fc8fbdcdaa216e73a7165281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75a594d2cb871921f96c7d43ceb68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436e1369f8e32901bf4319956d5347e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf5a61319fac91c96f1f681205f812284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5851871d0be5a9fdc6b53ca1dddea5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9faeaf7fbbce6124124bc89f170ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879d2c12565cd1a100ba4b1caaa5163287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede4ede91a7b33852c570edd66e14a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020239668402a49589c6f7e4704bbcfd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e22b3264505587228a2ddbb0e9ea49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b52aad5305a5aec00f352f5f94a604291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f512b1e9017efd3c16b33d3e87095292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe33c1c999b9e3c4ec92f0ac654ed31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a79b2bfb99a7ea74f0c9c316d8c8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44b11dccc352a0a04c49f5c81e50a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31a07ae40b490dcff065867e447707296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed98d25517f083c99fb94724ac29282297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ada6e98f974e5463f61cb85608159e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7803c271f0b527291931f4c1efa50ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b46b0adb05892d8dd9778dc9400e32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea35787141c0be8dfd1b2da24230a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06138f6884b97e7c17cb415f1b3a6df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae375bd837e7e711e9bc849e36744ef3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bfc20cad5457da4fe10360225d5eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b3053abec75eb0c3003f449426284305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d376b2fc7d5f3834df2787d6cb63f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909a4d6b24a1a4ecfee3a64d08fa2d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfe3b7ec4d7077633cd3eb7afd9ba7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291738765daface2119779c6861c84aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29921030ed065d33aaf348ec91ec365310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f435d0d4b2f7ba36d8bb18cb3ffe18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dbd64e75b4e44e4addae27a696823312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbbf80f71462880a03e2ff0fc3c73c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355e22942bdf718618cbb231cbc41f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ebc1ef04ca7db7a7dcfc6fb3393cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea330ca67e6a641f158fd7eb2f05723316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d408c8e5ac04dc412f24b2b01a66bd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4794379be8158ca52c1c44bcd0ac4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d70d08ba29a299ba38bd37226fb8e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d6d604c1ef3446112cca2fefc307d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3accfef29f0b543560219eb7b0aa8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331834c4268ba87e337a65abc8e1f4f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73397510fb157d2e96dcedb1f093bcc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80170db9190a58dae938cdbc9273574a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cac172cc858e714aa7e76f8ac4c0e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141669079d63facdb077f1e4c44877ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeda36b44ace6bb756e3b520062ec61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d72ca7fee0da456587b5665a107e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16812c45836b39cd4faa0664e86c892329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19643c793dbbd210d086fe05a2882f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269af9969b170c0ceb37a3f9e1e18a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254e4511a8a50af874b368035f51924332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d1a23b2face8a093f5f2a8e2563a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95979452a0814c0bd5e09f9e0dea1522334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8ce86ce26a602a1e32e9f441ffc07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc9f6d910130ab98e882a7f232a6dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6eaf6984e1c3d77f0e26c999c0c24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5ee0e9c35fc3d9314d5739a0bbe3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1645112145d6154d6660b04ee3b0fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae5fe6903926918cb699a1f9f0037d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ce2fd246e0ef5b299051f90533151341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3a7b2c141dcc4e455b5f9bdfc35d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79c2a4ea5c947d6ade6aba2c7bfd49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91584dce4125098c29275a619cee5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46a7290999623f3d2bc3e21d04c2c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563351edf5af5bc6811ab2e5d73e7a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d6e7fb0d4c16fc896bc34b99a58f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade4f744d006d0721bd49fc077ece03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30265855bb3f11151efe6273ebe1e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870778e1d67b6304c258b0d135ab8f5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67419f69ae9fa4a50a471ed99967c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1727f0ff5f41e5b39783441886948d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47b2ef077c31c688b1ae0327bd2549353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b955511028846feab863808485fc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f2cf9d3ccff7ed3903b58bad20bf1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae528db4da70f26195d3219d1e8956356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405e24cbc1e910a7e665bf86661e262357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90867560b86046eb8cbbd889f3904da5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66e8ac8fa77ed0390dc67076a0eae6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6020c9db352285ee47e0460b8bd3f1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e24e5beae1a05c6e58fd8198a0c5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2ae6a7ebb9302576afc8747dd303362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d447bda12f22d388eed8cf83d6ac2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d0b804c8388643e13b5bb08e5b13d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000ea5edadac2155e2c8ab38791b42c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d75d10988403deb327ba1ec9de77e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d58169d287717b7908904dc1f6496367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4841e2c46896bdc3a9a658000b60f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b583c9ddfe2e83728813cc0e04e5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8b1e9b52befa37d004c20300ea5c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2fdeb1a1a5f8784c52437006fa462371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebd1cd23a14a9543ae6dcade61af54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c088348afaf4087d7f63838d9cb16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd54852932baaeb6299af4197e923b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84707b4cca8105f505edc2539880d615375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd9c2deb0e0c0204d34c59302b693b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc5d94ecef6ab4ade45750816c50ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7250e0941013fedec7fb676e1761de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47337af4c2cef396479e57bf4cafb0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf585f5dc22880bca87f1ab9241dbf92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259701d99038a6e90e08ec966b536a56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6756441f2ef2db3a17305b084cb955b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ee79a0918d8561757d10af77035f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233bc386ff7945c6064ba2f2dc20451384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c946f82c6e4e3d114e57a7788463d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9d8ea74ff6d51ff6b107bbddc2623386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a47e3adc71e88e3e397774cc4382a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45fb9102c0fb6e556a6221cfbbc50a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc107d8e9893018cf10984660a6f461389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929dddb3ad278455ce8b93bd161353d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b88b0b0fb2d4dfba006dd4e9c6042f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b556ff68a8dc769ecb355175494f8b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891462bd6f2ad2a1d8a484098ff0f8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a568d39a3100f8c713c4da10a9c4fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553cc3d481f988c443b69f6b28c67f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e64820a526d74faf709bbfb8b7c8c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4cc203877b2f99dbe33573a2edff5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1914a8d8c22074033512c15ea349b74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786305454bf17afe271c7c80e0d763fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de395ad35627d3d3112a28cda903f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e6587e47f2eec35b8aaee0db21f0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6350eb5e1ef887d054efa1090d52bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8fdcc64c371d39b5e527df7861cac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4761fcfd8437c36bf9f2ec76d82aeb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a391b2812331891fd810f8b3d8464405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae64852a541464b2c009691162ea90c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026eba4ef0d24e3d4531760ed8f64e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74b0b15c9ca1ee0ec924898e022b30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaddb81cbf02d38ce21a8e14e3ed777409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902ec72cb42497f51b6d96fdf89f2a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27935219e40a7742915ad18d1f67ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8bc34c0012846807b862cf4f67195412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113f3e3c11a1509cd13c373bb2077f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800813fd4aef1ca5f4c823073a3f46a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b660a62b8b65e531ff81a7d474504c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b25590cf17dc9c239d93117aee755b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dceac1bd74a2b214408a359d98cb5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35d69472a0a62524897d6510ca652c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeff494cdf16ce3278945359cc4b363419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d555f39dfbc13e14511ab0ed7f94e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0677f7db0b8fe4ec7b372e234c43d3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbff8d8e55458b96d5ba51f1bbc1a92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c578509cf1ffc1da45923ab29139b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e545dc96ecc71c56453214bf471e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baa85a1310c3e6333c18a52f4212c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c56ab377e7b527623909a15fb22d5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae45ab98c2a148d73846fb28e88401427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a35d00ff8b75be90c177e3e6cd7ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f496b47d071afb4d828b135243cc97c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9765999dae9ec2ba1e228a73c96957d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a51de68b359d8e4b21facc8d90955431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b980c0c9c9da16937acc99776991b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ede5f0a54a2b3e64bd6b590b96adbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c7d09e1226044bed86591755b4079434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaadf3166163a4fd98cdea3521dea4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f8b77b76c2acdfd138fbcb04f48df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3cc07e7c768bfd66299748d6ebb88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbf7765b37b3953446ec174989a137438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f30ed16545909c80ce45e8b2bf763439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408f8d77837b25f6d37c888fb5043d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e28bd324e672bc07f7558b3300753f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0d704b966065f926d9927e96b2d65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c90eb0187946feb4611247b17a15f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45c978fbc36aa2f427c19493c3444a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869166728407489a02627621ac228321445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de6aa5d0b600f2a6a7a4fda564e5e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0aa01ecb7a3335c8c8da395850e5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c318498ccbf33b5af6d9d2d39526b47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f87ebdd35b909f356e938ffa52b11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf7aa3f87cfcfdf325c47463344bcf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72cb7aedaca24c98b71791dbfb560e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10433bc6aa34c4f73955d1fc2fbe00f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1033575bc3caaefcc0adfcde99a86a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7f53452c36d9951e313ed768a833c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8560442488f8eed2f4808e03cf364c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79801d8bbd47a1c9730f277590fc30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee998708d541e0e6e5490584aef3f52d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f99b00aeec3f2be631fdcdb9c098bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4611fd7d3b2e86164a8860f24e42369459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a47b06f85e3b2c7fbf173322303b47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655007401248227a524620d34ef9fd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e3213d8e186d9f6a0e27bcb6207e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a6c41ff827ef13f390153d7ed91de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3827c5d4ce54f03b9504a98f3623f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd55bcad2b74f58356c72568203670465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f455a718fe96cd66db822184d3ce42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79aaa83b63534ed925f5b8d188a610467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbf141348ecf57a6997a14ce41055f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b711114493e4bf8047ffb6336dbfaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11561ba723b237090d862b87798e297e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be70c720dd54927e5e00127345182b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501dc858031edeb7ae52e14c7fa9291472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ac2a24b5ce8428da3703a29eb41ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b82c17fbd7b9de2213f92ed7fc540d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2efea19c8fad2d94cbc2d0f73904e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780fc9e65d3016a8447d8dc9a69150b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28672faffb0a54581dbf3b2670b6b6f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aad07d3299380ea39b1cb17c42f66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483a53a3d433dc7c98e2d593f3c9715479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6df21b3fda49cd0d9277054f93a28c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd112ba6e859832401a0f6845e26c537481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aaba56b00ce2ceb29a492e959037f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1b15deabf2825cc1a807ec3bfc587483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c7d0343438c0f6360382e532d103b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba5a86978076c0bebbbc87de7dda43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c6c0301bee10ea4a027e2e97eac7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21963a31738cd32285f1f1d7067a47f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8b49e6c857d7bfb339aeda5a8732b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf774404424f5371ed5b32ad4a82b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a91fbf8d44b10413cee0a1473bcd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bb9863b3b8269c3bfa982b57602f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bbf95edf610b631a3222451f7ed23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662233e37f13580041529b977d260518493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d08797da294e8f3826bdea32920dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab8503bf726e9b0c6ba71adaaa090d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960c5fdb44019c7276b275807d90584496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bfebd8065de5c9c0d91a120a38054497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ead8197e07b9883830bd1bf8e3e0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc3386b498817dc83eb5b04a06becb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5a84d9df8812d473a3e79c9c12fed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db60df474d8636d3193133fc6d36455501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589f497897231addc4bb49073da35a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8affea887c76229dd26ec691cf815503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef6d8ff06038a5d773c30df880fec4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162c498f3fe03fcda49dee1901e6f98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c7f6627bb3d951b01aa0e377a2c91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299efc6e0d286b0208196ba807d25ca3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f18640e6a2f85090f149ed7ef87b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d884dea8159c5b0df996a65f52654b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ad7bdc4a0516be08bfcc78f90b1f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d61573760d992828bfb61f5a5fca2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79433fed63b2d3a155dca6b277d02b24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd38556f8989432816e2533f7e1528e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46805cb5ce67d31a1b9ed9f3d5fb2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44484d03a675c7c1f1dbd945a9fd5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d442f29dbef64425d3b5f9e2709bc1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87816decda75d8d4a365eacaead5b42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71e867b7f0236d008a7205f224485c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4bf133373c771d1170e59785b66c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae02b582ebb59ae374d2583ca55c066520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049cbba93263568b6cf8b70b93f37fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0f4554264b658b5cb3940faa1baf6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17da1d4e7ee7a7063434ab2e0ccaa04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025ab4098d66a26320d316384b3cdb5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b0148d2c0bd41d92354b355697a09525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d036c7865ad9a9259da3926dbb87db2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ffb2f729a970f43375e6712ef1a21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38624caa38aede91feca88db22b704528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dda37418f3f97b09a4c077bfe8c3e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c311d009a06e289fb2bfe31dc679c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ada0d67aa84e925ae1e63e5c24f55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6f4208fae7d1ecb733d4fe73abceb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6a4b96849318e76a33825f5229bef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fd121ffe80f299d1e192860cce0bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a227f5c0117bdf7b8d97b171bf81a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16a742f6eee9c9ab2704063ecac4b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0dc8352c3f58a53cd9c3a2e665a33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1d44f7dccdef45c262004a86b5a50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4557a5e32b4dfd280ba79f9b03424cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7230b5f6e8b2db23b1510b0e80eda9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38e9af7aca2dd3594602fcbeb26d3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983979b2687b9d837741dbdcc9ec4ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45579d2d5550cff2072ce43f04cf127a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4532355007f73d8b1491d59ecb42e01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3eb6c115d7e9913ff415aa2cdfd53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c612dbe1029e613b119309b723c30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eae33ee914e9fa1c3869861e5d59a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee800293a78c81f00b44ba28dd18916548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eefcd23f779843c1f17cf14cc7892e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3a64f8cf7bab84df892f737e15e41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbab16cc69caddb5c1c7ac5179b0e0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27773a8a5461f58e78bb61027c842cb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5196c2087e3311f10cb495f7989e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42116749f2b930731209ea5f91e4088554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fe252e64124eed14a9957fce37a4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9d0a0f83ac781dd679659efbf9797556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c797a8b91da7d070254d749acc1450e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e51e62c09adc185e30d5634a56aaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd81df521a1695b18fc97f0d04145f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb10a672a3faa23f4ca63f1c449978560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cb947a9eaed0c145ec2e4cd2d2ad7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d71817fa4152c360a6ac0021c381c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fe667348df5c273257dc52f876c50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0a1635f9f31ad02e195b8b0c4ba53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680e1796edab9163aaf1cadb35105e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6ad0f814b5f0c03b01c39c0290bbc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce3534baa1579e9d5fd1e15a893c12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd74b77b5bf2d38ce79dd39055a606568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008ec82a94aec75eca8085596a1c441569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfaa26f7cc43222536757b299c9a49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d186c3e9faba341752528dad412abd9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc0499bd3c25cc2b8ca5cdc5a0e0b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46a91cc13f4e596d811bab6472eeae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4acc0fc32e13224936b998f53abb1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdacd264e2fa3092ff089e48cb7ae45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8d2b7b2eca8fe52f4df4a07dc2770576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dec12743446ebaa053a5151addde4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa54742422ee37565e54fba12a56273578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d3b44aab28f9b0feae40ba8f62f65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157d1c16053ee3eecd342563df1bead580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc467adf8c58eff24edb766a42a78f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941ec2da960be6d9046899fc7a0701582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd1f53a857615a8d905416fc0a882b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18026496e67c60935c1325963f1d9ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894e43a267c91d0a79dbe5fad0c4c9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf7ca1d04f55aa5ea9991c6fe6a5db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdc6160abf8e8b1b2969b327f8b601587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37504f49a87e17537e98505ae17493588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4135a4f0ea20541609af1bc385f6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696b67ef9181e47ba7a14db7be4bf99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdb186ce927a5bcff98622b6d263b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1501db707b33ffa81648e55fc1be1fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220fe9417349ce86f085e1fd3067c80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a22dab812cf2fc8ca8ed5f432f7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2494fd8d7f7b9f4fee126ac785c62f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c71cf14de9fabd4f867281912b19c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6fde2af70809eaf88f6cea7fac24b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63555537471df6da6422b5440cb58594598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f451872345fb57744cc07ed84dfc9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9f1e50ee756f4335db05ca92a01c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322e21b3f50f6764a513107e5425ef4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b707e761ce1012544bfa1c55bd2be5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c6c9e8b938845273d37ad11141dd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f568cd114275974fd87dd13e93de82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f3cada8e0e261ad0108c87ec77cd5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df2bfaf6175ab7a2dd97c79695ccfb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cf059389318317972cac35aad7386607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaa5eb1d0e5053bebffd75c9d3c45c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f27a71a6e1064460d6d1c3bccaff0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd7dd1e149ce6e3caaa62c2ca01f83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212279779b88297ff875ef926781ebc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae064e538193cc3a527ec5d54f32b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd6a915cb762fe40f41cacb768ad3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f46be9e8e2ad830dfe879232df8cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb650b366b29290c93ecf2f84401d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ff482987f006ccf6a65c65274f8ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cc5aa2251b9eedecec281d6f97928617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e658b8823b73f4248035ce56b33bd7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deed6133f34cd0bec398d04d5631ed2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a5acd25b26c4671443c1ddefc0761620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47e1ec4c23bcb17c767d007accaa35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc29ebf583e59455bf39cea7a3a329c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe361829c708a3b616a61ba26f112a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3719637085acf4bc3be8b783bc8e09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec0dcb7e9cdb2628a5f1e43329b4e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc3a0696b4a2518615e9adac53558a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5a6cd4c64dd6ee57185c01566dabd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072f2f866a1acd2edce6b6ee15f6f20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b0c683fafc14fdf85db4bf3db8956629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38a5639ec30c5b387c144f5047eaf6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713966fb1db453b28f2919dda637c3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca02a81e786447203cdccf89c0bba3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9f4b77ff4d9fde449ad23faae8a00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a895f9f42ffcbe02cbd68ffd2ca96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dadfc7b7daa88f2aca1ba8c4bde06b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f57a973dc198d71114d30e6dddf6a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd95f3d73dab37e9e1e4562cea2d254637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2d6818d95eed379ae0b033daa52a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a84838e6eb93133a3b805b4ccb726639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45235ba4a9b2c9b1328a9d14259c1797640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccbb61ddfb05e529cd40618c5b43be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5079c4700e2c365d6034264dc5419642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65328f1dd29f5ed7066a5104fe5470f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb08f07f46c7fe0c30eb92d1853454a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745974888ebb640f99f334adb33bf1dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dd7de90173a4b728ea8952a807100646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d506def853a5c39ca15247d4b257c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d3ae6256f48c052aa19d4ac44640648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75231318971426760af07a93b9fd261b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7556e19deaddb1bc66796f790abe6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd854e6f1dacc5523e79ce46d7d93979651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96b96fad89f3c6a83bc57296c27706652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b1df2f34b974c318b9822dc03d74f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc93c9006a55568f166cd8089bb09c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb44e611fa3027eac23fbad98ea09cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa14f17b15616fbe3f0890525fce9f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d91e49c18a1c8810fff6460c515ee7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4735397e0a08889bd02fee93582a195658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a131f978845c90394fd09feb0c0f64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151a3fc93d89f0ddf1c14a4b36d3ca2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca92efe0e9a899806174f004dadb3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff92dfdaa23f841d260ebe17f88e09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a33dcf15d3af17d15a6638b25e9efd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cccc6c582dd3ae4f2d0cdf560eef3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc875d0d78bd1807273ca73e2187182665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51234f5c359b80fce055d7c951e7a528666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac987957d052d3473d61efd6c9a8eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f6e3edfbc1f15de3281b78e45635668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286ec33368dc2f643528950b2351399669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2781b5123deef961841e02d6d9473cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef815f1a4448aafcd9539a35e0f61bc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e55c5884d9dcd0233e9170a3b5abc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fba90956b4038d4c1fc10034a9e016673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32e6a711978ac2415d6fc6c62cc50a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0034d9b9180846f7573ba365d8514d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be32cc75aec7b03d07215dbba04cd74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fadb59c591676d4fb7c68a960272d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83470e5c8db1ace5b78d859794fc87cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68484a0b6ea73108d20299a3d9cc3cf8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75919fc5cdc697c91f217e731c8abd08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21905d6bbdf8e79a4db1c5498afa26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00f4e9528133ce1c0dd763503c751f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792536d515eace054188d93727b2dd0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f8392b59ea3f817a4f871f28c6808684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23ce9338a1a51fcd380192f773a4c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d829e1282906df9925b13bfee795f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2737d0b7ad8a983f544fadf045b79d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2098ec11371dd0ac7590b64d8a5d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53be3894392df88ab9c04a5e9d2737689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7362860ad2280c39d7863ec4194ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7e42a3b4d52ef5cffbad926d086b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e584822774b2361c0f1206f51a604692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad420c2cb2632f5d93697b5b876b46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63455ba688205fd6274f2999995ddf1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfd5d97ab24b2143bc657bf8244f80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6df96f6f40aca3192363232fc2114696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124bd93f24ca65bd6e0b2d98c6fd661697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245552f18aba765ab21411316e3ff61c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2884a5eea26af0549c5bc27840c63f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0cdd8fd3b13b6c20c511313d06fbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f5c6861f3eee35c57fc41173dbab4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1175fc45c924e52424dc690c9f93d47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ecaab3b2d94385c297e9a9e180d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef93f8c296573a1e0f10b5408fa03d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d71639598358ee2b67298c51929e91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc29faeee468d1d4a3211b9d4c5963706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410f78bc603d3b6bee29a04daa08904707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bab620f71e66a5c02b433b05dce83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfc2570de883c0629e024ef88aa910709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1632821cd484404b41eb8b7a4c10d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff4e730f297905a67e73ef2bb8ea2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a414852bf121943ed0b4248647d48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53c0a7c256d0f08e46d8306aa13533713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5c82ad207340bd1c983d30184ec2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc063c6d41447eef04a6c5646acfa21b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560753b5aafa4f11183925d414f64e62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86d8490c017e0f5d00d78a531e3cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcea8e39f8b387cf046cf81c1c942d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f23d64aa6d416ebf7ad204b0e13904719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08242ab701a4c54212e694693f427bea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9183e239416390cfcbcf67aaaf40da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e456bbc8cb4c2ee3cc172f9d3fec97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119fe1838d740b0cab4cae8c99aa185723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c498312d23d17aded82a82a73b84823724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499826192cd990d785beb42f1505a8d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefc243c070f466f3117f08e5baffbb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bca64fce9f929642574e74ec5ee49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1008102531aee957205070ce9746190728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb194e4ba4cba0145ff9a31c7be689729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6fbacd08aec524b91f347f23ef607730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f0ba546554b96ca73dce85824af26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8b6b7c824dade71afe3bac7af110a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94ac5cbe56599a486c8c96a192491e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc595e5b959252848da80bf6d5d7b976734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea535d2c36029c69bca18fa3cd751735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ebf67b19a230976bf9d3c11fd601a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aec1fa172f735c383c828cb076a98b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f15281f1766ce66659eb5e7e61fb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef8427cfeaacc63303cacbcdbe894e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dae83fc96e666952e6010e365608ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d63ebb8449c530cba648150b4ffa75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed5184f1be0f773d45cf705f2d5fce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a20f7964b366e34d36b6f26af651b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a99cdf0003e4418e1e376dc7ff25cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1180054a07871cbe9827e164b184d73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4535fd8c85bdca7197002fe160030d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57705d837762d600d8836d95348bd84e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e8ebb010181487105ae39bdd1ddeb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a890beead87fe3eb8e28e1a8b7ddb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdbc11dd554654411892b66ea1db93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e06fe63a212835ee6d9ff1047f87a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6de5d7c0183d01b6d3ce056c4cb3f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f74ec9428a0ff30f68b3b87d1e958753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154143adb8a6f36456110a35f07b180754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f437663752df429c332ed82b7bfe22755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bee7f1afda6b5ae8dac35ee796712756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ebb6f1268ae5eb1f56088c5a6702c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed328e39168c2e3d18595e69f0d8b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f62bbb4795306b5de3a37dac28ea8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>