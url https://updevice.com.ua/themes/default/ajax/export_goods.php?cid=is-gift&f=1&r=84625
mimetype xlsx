--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05390d5df7245464bf3c857d5e87ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c28266c24da2e48e3fda4eec6676082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaa7164ec9b954049507fa3bc894163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15985bfa6dfb120ff8c73bf7ba58ea7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5f151ad9f03e8e46a65974a8daf965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21036696855e413b4b1ebfe1bc036a8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bf15066b5e3aa9db9f61eecc6fde37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e572f7aed4cf45b067400cc332c278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeafcb485c3660855c9257b2eb6e5819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d43283dac11297aa6061ddc13ba1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c89ff67b3ed51c0d9e624a25e5b9bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a0045d79e9939113dca88f9d7dc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1a3f2f7cc78c82b77f21ccb0472f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e09106e0bfeca6178f247b571022a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de480f03bf7528d39b2853093c5adf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04653f2a0c7c0f664476bb1f48f0c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79ffa3345aa62a298f3ea60dffa5d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50408239c61ba4892ac8aa11d2f644a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f7703fdb84959ce556903e4bb545919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958a21f797a8a1bd6b4c998d79a4b6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda14baece7942ecc1c714fa00de0a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443cf8e860788239311b9fdb4f3ac0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520acc6f7f106a183a239a5e40f570f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd78d530d054d2b79945d8864089e0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a25bdafba2e4fafbfdedd27a19613525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801940e1130d60159b14bc78b68449926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab63a3a04a25266dcf1b7effeb9ba927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114168aa8fb13f1597b3841ea127bbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc90c5fd9d2b12d98055f37a08e8d6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c04b75cfba560b58653b400d55cae930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d5631f22a74d6c0a278b29b1116e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e799fe2439ec314b3b2470fe36c0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce651aa7f7f673bf33506f6a469eb9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876611713004016f3c6df475e16ef4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427675bda2b7874cb259ac333d32b2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a777edac09af84c74d4fa68e0196436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912193a0eb08bbc3230573697934266b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dea90965f6253f28f6116ee4d5c9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dda97e69a35e8ec509ba82b92b09b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62528bf17c30cdde39d35574fe8395340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273186a534856d666bf36fd5c0f98d6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be2a871563d21770bedda5d87ab2ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77045ccef9637a5c84fd79c72fd363d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edf70a92aff9c3c6f6d8b661fc1f4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a4fb044d7658787901b89f826a97745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200883c0d5f2f772f2479543cab880646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e9c1722182cb27640eb4d95ffb69c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096405553a5afd1d8c4d9af5877642648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f250802ec428c7763db6e1f4ebadc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cde548460105907f816b6ac86d72d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0e4abc0e6a28e787cad2b8e8a1e6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65defb47f2582d5970eed79bf620ff7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6ceeda0cdf1ffbe1a7f316704f44d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5f6ba39f76c5d011c317fd056f36e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d25c338f84ad3f617d62a22f04a4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eca0fa506a53857de00f7351bf14e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5726e5445b2801c3b282a325cefb7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944df33fa69e0d07d9952b28d8dcab2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f9da4b1b4ccbf63548238de78313259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546df58c902cdd30e05774b9a8cadbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15796eb79a269acf542c601b9a666061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd5750cf76e895059a293d412a2ef062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa53c65ed268cbfa3c700c1ad5a55163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920933c6413a4ac622252cb014221e6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8db0659415c0eaafae3ae31360f23865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab3a487374a456ab74ef8423cb1b6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d621d6090311e79b8567cdb86951a2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342941947be56b238bc5e5bed41207f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b297f3f0d596bdd4c09eb039792df269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b921787b8e28ea294a2b9908d5607970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceab36dca1ffbeea7924463854c66371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafec5c23963aff6a0ff43ebc75d49f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a818adf88092c285c6aa19e6e20ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54192a37086ffd3f1e851ae7ed07d7e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feced7ef26d1c0f40a2d38adbb8560d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb321217a7d162c63146cf5fab12e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569e77221d905963bdb9f2986deb3bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea984b271894c180135d3c93c147c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f55c5357561cbe55bef0dfea527df579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a0a37259217fa6161cf85a521f6a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ab3db8bb8aba7e73050b154e7998081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d95b633924fc93abd50328c8a6f25582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326cea8ac7a9f2f987386ef0cc4ee1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332382e478f46f388cb5bf544f99649284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c2dee2f54fa3a3c6efad1182ad97385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a467505c6adc3905ecbf0a092244a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2a1d5c5a367977a82c60dac5ff80587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9fcf662b1d61d28ec5c8ad9a95ca388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21183417275bf1812e2440ea35b6b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800bf61a5cc6c694ba5d4e1bec98a3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c5f49c42e4515b9b6562ffaf4738391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086235057e0ee9331638ad1c11dc04a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357000abb6fb3a33390248c4aa32d3da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15cf5bfe5bb80e918764c0571ce68294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d249bf11337cc21abb794e80b4c4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a926af40507eb6bef9e2aca06f708c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd870547a4e52ebd8d9c5c661836c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd23891c3eb956162d911c68873d46a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085645139c858ceceb8067e1f5262f6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746b81146e5690b0880741db3c1e4da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774394518e1298adcd209241ce30b86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9c64a0b72fbc7841240b7a4f13d91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f07fff8d0727d9deadd9f147111945103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876b01e9dcc89250e223786a491246a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443eed78ad0dc6ad3f025641edae3de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfdd8518978cf1d064ad5140f01159106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1377b77c23e11dccf3d4ae9f2c0c114107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a0375ed17efec1a93ae70c818c92b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc4ce84b7bce4704c53715d8401ab1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d0e34cb414dc087aee6fafd4d9381110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdff6622bd11fc4a7bc5569377b5a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857f9eee04b0593f7c45782635911c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2c2e41b894dd162d0048f24e881b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c913ccd9966da9487b212117a30ea8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318366f4e13481060b9c4dcec06f27c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de195c5988ff8d5c9d6dd5ff4015b9e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48072396247589f4ea1f26e2a89259c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cbb4d6d2b11a5d62d1c1a537092be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f0a1323d504fd17d37b87d0767f6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36ef39ccb72ad3f04817074957836d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b038f82f31dbf376ffed8c028e6bae9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f5d2b7309f0edfeaf0eb737ef7c43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b205fb82a850fe4aa38faad31971ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49277d52d7e4d62e93be841d53262022124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a142988693e251d10ced949218cfe10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade04d424f00e2132ead319b2f98fea0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b35384c0ff524ba1209360cb3b625127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f09029abc4b7c1ed860204a2395c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c1dcecfcd5f2e34366eb2dcb2bc5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fcb664b4fbe905319cf522256cb9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e916c6a0cbbab338cb71eeaccff6a3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b344ec06036e17a489c5064b891529132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c949b47cdc0e9bbe7f0049de13adb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55594cc799a3db09164d981c0a096214134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687c59df6a74e847643f21939bbac03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536d4a3e2b5c2d25928bed7f5ac4b4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10b700f2c3d29ef11c5b708b74de02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217ff43ceb029a4c08fae2e51ec3b01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad938656a29dcfbcda658082fd2b983139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167ae23f917fad80a2b90ffaa10a176140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed2d07643afb6a2e3a18f21dd88975141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f86c405f08ee495ae6bfc37f051c21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3970060cff8dca8ea3b08421d3047143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea793a4de8d12ed4bd5e5424a46bf71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681fee68a815c05117385151c0fad3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1f3ea98411ef6639df53c498fb26f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4027e80a7ced123b574aaabcf786e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99e00a24e01c92cdf5cac03f4ad141148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916bf46000e864434e9bdcc8b61f8c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bc11eb373aadc8cb2ea691467b685150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f555ab037af2fad258d2b9310b1cfb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd2a4e808c8dd6906e01f41b1e6a59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804815100a057f9f75dc32f2d7c29ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711a0426c44f49d974937e23c228aaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c87f26646ec2869c897e0c110da042155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d357cce0247acad753c2ec2b2843ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79d5f5b018a8c24a739f3c51bd7381157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e22bfa1b2c409bbd0a5d19ee1817b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ea73937b9492ece03aaa6c17b6e52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add26bb02d1c21ae72f91d2da017839d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8484e240bdc47aa56d39b38080600ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38de46ce816ff806b8130167cf054f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c364ce1e2d620f58e0ebca73b2665f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10517936f7f85b7d009067ffbc9b9963164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31baf4467804e38fc95d289b41afaba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9a436f1704417bbf6df473890ff4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9adeb07dcbb24b46af8603e0b79fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8db967fac7ae51faf87233a77cf67f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a520c72a83c1574b6ba07e3a43eac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e014337bea701d0788d3bf1d96842e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792c2cb2b949361607882c71537e632171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2fbd1ecdfc845aad83b817c276e3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0252bf3ba08f5d4c66f148f55aba4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd008743452beca83f27c19002a0a21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98957b9e9954bf7534cd5c92d02bbdf7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0752a7781f183df358f62e0a1be46a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37526e0c2b8fce30e96d97f5c4a4cc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53ee37f648f7a7d1772cf9ce0cf758178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9361e1137004b64067b8e261af6c78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c42432b7ff012fb133d69d43bf99de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ed26357a7da0999d68a0e8e30c234181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baba5cb250e030a18905ca509bc9467182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e489fb1acc48fc9f37e141900b96e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cc165776b6f50c0bc225bf882ca70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab84549e67b04a2f08bebc03a246e5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875c93865137e8264e7b5582805cb09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce94327426c6d2a0e800935f11c0d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448839864342322a6267861de2e72800188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82323df9ea2487827e77aaff685b139d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f4ae5a97a8d59a9b9888d665e475e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ee68ca1e4779e4fd620b4671c1d6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a56a397ca57234069310d91d3e47fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91861b8cea6491247575e875f53de79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e2899c9ee6fa5f95d5ee66c89734a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cca1785f69b60070a52ebee3d1629e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039232b8fa86f2b0c05cdbeaacd399e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0866c156b99eb9af5a20838c334e8b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b226fe9b6aef3f871e9b9e0dfb77c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a8ef10c1ff21cd75c7e61a8abfb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17964e91cff742598419296fb10aaa38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fe6cf92ced123b0e5339efe9c6d47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c3a9978e7c62341c58f8e94499811202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fb1eba2a9b12e7a36f12072cc53b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60554f7bac9f9a3a7609fffedc97e2ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea0e7f6ae3a93ab141cbcd2d904d73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752ecceb254c36d749c1c370d640e5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e793e3054c14e5efb2d3558ca5b62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f308881a10fd18f6cfe3d1291c00688208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fde769880053bfccb20a4b4bdd71c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4faa70da7a40e9ab6b7cf10abeb51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44878ae54d16689cc76df4be1b83a06f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1986585bbcb8882ecd219bc372aa25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef047f8b2bec386492d81855af3ce00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fc4ad79bfa827251a75df701512d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e6a22e0c831ea0102d53d37d98a1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9d9ca37768c38002257badd7254d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd87d7479830719ac16ca068b86896217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6c701585c05471dae99d38300cb89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eba2e4a34be903f29a71dbaddca79b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222cf67b75b19a9f55cb8965971bc22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45ea9b1d3ed7888761b8a435c4a3ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ebe554fee137b28760cae8352d9dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6d5de1dc717d66e4a8f724630550d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187877c547236cb4d09d8e9a020266b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a15ca9e847f1ce28dad20629d890a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6b2c3b69adeecec6724bc3eb8ad7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908bf97842a822f8f84a00fd4d667cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd98534f4e3c07f6d9107df75c6021228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeea1286f2d4a06fbb078ba7e3b3325229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a17d54f2a8f5a6f716e683a4c018fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9144e8aaadefb21247ee6cba42e20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389911b26c3956480e0611ed1aef1b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24fba2f2e5e8cb93cf734de27922b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc0f1e8b9df9356f96bf665abc4d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc4d02e315d922213af5e3cff62af8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16954042247443c8c0df49e87c4cfbc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff2ce1353086937e6757c6551efa5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313c8cfe474c934700bc48ece795b79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada53b79de4ffa997b8b9ba805a4255239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8f75ceded0833bf80700a1c9321ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0208e45d29ab4c3b895298c600592241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb6a3d707fc418821e6a4e94e024a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71696921eb687725db835ac0f3f8ef54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dc7166df91301d9167383726f566f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38327d25f933d8e07b1b43f2ac71b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe1d0a1b655d936238eb745c86dc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecdd8f939a965ef1f23ab365b0f2d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc075a8475e3bc1e83ca299df88c9f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85221ebedb37cd24569923bff97fe0fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b206b552038c4520ca5b3f9c1709462250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebc19d592b57d56001efcb70c66475251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43830a6e9635b873cddce2f9596d130a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd123c1d90d11beadb673568353fa825253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cfd5aff7d2a971f1d5306912f3b4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40344c9d824fe2b0780937bec12b887f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3f8eec194ca9ba2a0e004f0277794256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4b91fe2cf38762635b89fd12574cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a906b5ef004fe974f81630f1cb7f0bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c11c7c70cd1d8dab6fafac069388d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c451bd90edd9135d7396a80ca928c03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0643be88bee0c24abbde33cb3445966261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f42343f785026caeaeb87da91e5f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2c9e6e4a89e8ac4422cf106154ed5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396fb99549a73c78c3cf0e99e5cf2bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34243a97f801b0a7d607588ae9b208265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829b7569f09568051ff8a186c730345266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664bbdda8961497889b31b4ef04bfc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9d680c3d6975379ab2882104194eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db9037516ac44643432916d959596f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aa61592b233141df41f4c21e8eb7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678e0fa8a35c4580bc2686df883fa77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bff8ec101d33572d272ed765a65012272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1d8f62f0332d26fbd034d085411af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad48494d108e8443eb4eabdf48a6b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a4ae3caa041e84b214f1f8a281f77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d584c8166dc768dd12ee87415d1c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4a83d9138eb269dd529eab5bece80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5e3e9f9858763e542af3abda4c0a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83849ceb8f489867c0209f2e0404acd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9703308eb73dbc0d957f56bb73d148280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d5a67c855ef5f33c6ec980505719c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4487bc469fe949a8e4dd18099d2f31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619d80f58b519a66a76441bb82b4ccb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f510986e9d1724524e695c9ecf976d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88036e27092493eb9b1e3ffef52075285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675c14d71aaa9d5a9189d4c520f297e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60dae969d6ca2f463ce5ae2a021f31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47233ec6f59dcc3c739b11f0905fe25f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922675ef970ad13d8aa107de1d0ae769289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55128a4c9234c16f401e3fdb1303ba31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dae4242d1d3ff1d1b33bec5ce6a09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093edc34e18cd4e6872f9f7f3a3957c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614f8cdd1e786ce5263ca6f0e352fb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3122758c904cbb28dbb23121fd5731294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff335d04d06975095c246d3f50286a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00216ba2d20c1e76c83ab91b86c42514296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cf254674730a50ecc081354f07dc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d830b5b2eb387cbdd6c20ca28ffc0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78499091778406219dbcc8afe6537c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0942d0fae4fcdb1fff88f97b75a9ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52227ba9c125d842bfe9a1a1fa80d505301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aae73018a3c78f0475dc39de772661302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ddd832478167a7ae38d9f97090cf4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155393a979b19367b54368c6ae3be2de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ced72b0784acab27c4e89d3649035e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2d2129fef4ec8034a2976f2864a30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faa3a20f6367173e0eef6e0a9910db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc14fa0c086693f0ed4b6b2f1596cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa8cc536d7923e3ff2d31367efaac7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5884bf912499bf50439f8892adecc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfab769d374897c5f8e7de983a00f22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12bf61cbdd95b52199e6e1d1d1f721312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73273c59b46962ee13aa87f657ea7e2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d368147cd0d38600ae8824e2e46a289314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d91cfca9b274ad4bd293a9d371a6ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997a62bb6268efb823add798e9e11ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce85d14eedb26ea2c4d13d9ca49ffa5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e3093f1a3abe5a09745e1cb3e83ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105935734f89f5e51bc6fa48e35af14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b1963402b5abf827ff32a6ee4364320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503068703d8bf844366b25f46d81364321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218922eb3b6bb8948c4f02b1a4fa9b2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06834487a455b4440f6059c7abb8f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1445eb4d80082905e21ede9b18f82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf81f4375bfe1ec5d196a33fd645c04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fb87ae6c393372a6d343148f6cf49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea440c59d51f283ee7a00d527002534327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b4e5095cbe742ce6544fb82b5232d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47191e8536e302db66968bd817b19ade329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6c7fed04a1224f42376531aab7134330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e4a3181084cd6e7403ee546aa6bc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db363af1f01c724691ca0dc95f115980332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9ee6b74c28e0f228689a5a85011b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940d60ab7b7204f72e3349787645ce8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bb961bbf48f3fc63340317b298c69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcda1d2bcd77c1025b0d6a90ac34e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f443943f1d49c922d78e663cbbc32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff1c5446520dc9c6e193aa8fd08f4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58056ff3ea3f9e9fe85a47dce6d2b4fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61003204c859ff918b8c8f3000ae5466340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f20734794420838e735f71eb1284a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58b2fbcd2697f26dce9547182984ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02ff9f340c7fe948817e11dce686c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce3cc78526d233b2c6f3b6813321f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b133ee43134e52e1cad8961f095b90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412476c55c530427cde5ab08200dfe7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6550894ace8f7da2b25cb8cc47694f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868c9142d537d244f17c2af31218b72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb2bbbd3e5194867c9f2d7ee48a9a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60305eed4cf7705ec47747236628afc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff5013575169cb7748d12fb975f9b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3351ff7bf068d914d12de45432a5d88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36464c6821379daa8386d9ead6621584353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a4641c63388dd239b7f76a5780615354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5bd285ce91e99409858021ea07b60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23559e5df6d1fe35ffdfb99b03cb81d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4baf9748baf952649cc71635be33d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232f69b3c50d82c0cf0ead8471b218a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6356521939773fd020807f36214b5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9e69053d52e48ea8c429c8502ec97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937facea41d836961cfd71550820f0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535ddf319ac59a3bed6771d12b23e03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90004db3fb0585e86e4c21a749f785363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea23a6215bc7f9f80a921ce6143790364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83115a69087dfa411f876cbf78bb0538365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd38b3aadece8029d4668a834ed8492366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e4320b3a76e647376ef7f54a04f8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3d86245e7ce7f6a44c9d7370ddc84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a189db40d6a9ab4918f5bd4b847f66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7cafbb0b7a0c5f2951132e998e179370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd001149fe2a1ff0c1b1488fde498c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa518b6adfd893843c79a88f6fd013372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5a7c471d978bb34cf265cb6dd4695373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526a98231b122df5c2d5bfb70bf9a02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0653fee22fa790a2021f6a509baf9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71053d783df70d06ece734e65488ee2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429602c09634edf36631f5f638c53f51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c36e3f087a9948264d8518438517ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274cc10fb635d333b6414c345c745d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac03d794bc86aa1f5a8af4e9ed6f23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9688d2d853b842f14087c07879fd96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c7947b06324ab7c167aeb9ede52db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3c231c16783552ea74352a39c371d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a55b5b1150614545171757821bb40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3536e4a01df495de0542fc63892c8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d17ea4e8a71f8d49d601b279b4e517386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee22e6f6ff350fbf462d5ccf9972a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37d91b351b18ecd3166adb93fbf0eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdf6154f59b6e5ffe424e2587d8271389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555567b77f731f656a4005409bb8860390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986e6ec2f9c61230e4ddc5d9265d974391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983bafc67ee41c73c9d072a2fda37b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e0f66a413cc3e73796632235b8f43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f1bff491292d2b720a39cdc676b3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55727cebb234e0d1093fc1b876af99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0c824fe4763fa675aea42a6741c43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b510e17ec50553f0a6c21cece108a23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad920639f8c5dd83c6c4b4d876bcdca4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92350248d1f8788fdc4c47fb35806d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916ec89b41ed34dabfa190a9aabf2d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4436a768cc905a2a063d13fc0336dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba768466bddbb0f802727e5255268233402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149a9c2e0f5ac6d724792854a129e4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148f6688aa143787bbebfb11d57397d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cea6c442b7bf2483c0e7fe3237a2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522cdbb4e227407698ae3e109645aa8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fd37393eb52cdd5606c7f28078b63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76dfbd011bf6934ad5c115fdacc2ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd7a9c82dc78eb138381da9bb23964409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7b3d1fe67e2b27072e29fe6605c3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43daf51521a738094e255e2bf7772c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2e257b8194952e25141339ed88824412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b2c45874f2da87521f3ac75c1ad43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150427ab1330e58c49b3652fbdede62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a536d6bc56688573db210e9b7cc6126415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f442385eec7be3f92fa374d5b2bf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45769fb14fbe0fb74184027ad0755f76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21a8e105e58de44f47366488bbfb33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12b9202eacccd03741473a1a4949aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764f1260742a0e1e3a97a1c295d41e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07935ecd2a80857eb9397556c2d13cf4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a794257854a41235eb5a606c3897a6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c294880039a68a2184cd3051041923423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89261c278c6e5dac27963aa8e9ebd6e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ca04c654daf79092d321b13bec9d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93145f57410ea15880879bad4ae7a77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d8f21573a25fc3b62063923a119b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b87990c914c2a74313f3336d4811e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13f109f46f631c9707743bef52529e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5df7406e3daacd0d23b2110d49b43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac93295e2f22d0bc800635f56f7978a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a931988628bc5df841588c38760a38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d15726ce89e4aec987a7ad9e90593433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cf71174960f5d525135a2e0bad25c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619601d6080d0d4c503472a0e9c9546d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785878b9bd79cf2afda91bf0eee8e2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840b73e26e5268051d7c362d85d4c5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352e5da61a4a1301850a2138350bc4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921826f7701deac231818d9d05af30bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565bd6d39b9927538968c7912972e0b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fa0091a11121cf370fe93aec67143441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfe1a10bbff78be0827bbd1144f1cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e221e6946c2b67f4bcf757676a0836443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da8cc9597d067e1d7fffa07ec83035444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8c9822dca3e3da439af5dc9b8c736445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b13cb223a3da20f9172bc52d01570446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c0e4e63f9b85cd1c458feb1de1d2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b1c76dbbdb52282cfca173e6a8d5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121d86fecde6a4eeb8b55c8d1b64cf2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c70673ee3a68993eecc87fef639c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe521d86d746c43874390c5cb3ddad4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e896da62dc9d164c6ad70f9cfc414c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25caab9124052e109f7a9167b975f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ac50c72a3da9b14819b41671ba89e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85523017f550097fbf34f6deb4e86a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0b89f2095ae4d78cfd9c67a973993456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cefba5b318775a01b14880820d8b54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b415a1d4e6651fa679cfb3146c0d7bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277676bbfd0a5ec60d9d3f1911194b30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607c2f105aff1b765c290ea432f9026460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5725ee53d3295278129772bd4040799461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc28f022744681d0d8b90002bc4fdf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020991aab1ad1338a1358a0984b67c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31d26e0690236baee46c79d00508d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b715cbcd3b0382bc1c3eb8f89deb9f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae49def8b5cbd3a8346953542fefe10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4624af56b46ebf529df27bdcdb9c75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cd30542f474e14549933dcd6692bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21907a7623ab4b1858643ade092922e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5207012f934fea8351bb1a7cf2e18d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6de356ec24c24c33effa250ff6167b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742b3acd998974b1708c642ac4501a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbe35302c120d89f03b6d9625db7b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c237b2c362ec278008127a26e58cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc845bc142f2948943c07a66c27cb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8becf68f00fd5146902dd4c6aa06ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13443aa347514a110e8ef73501865a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e1c848c93a24628a6136c0761e3ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cbeb5424893a7363323aadd6d50ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124713519cceec6e73431616e6ea944a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651caa0d6dac0bfd9fb2e5bcf2637092481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506ba911e5460fcde025421baeed9b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411e36b208c55a5a38cf2adb53c9455483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529ce279cc1ca9d0cef4656dd8235d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec719bf927065e3bf7e8da9349a7e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51a1dcc5a23dfeeb857eee9dc09ef3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53769d8d78322748a4909602455e75d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0513ca54e20c8c6b655b2ac89303e13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd3703a54be0c478065e9e285c8d8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a048a6527e1930e206c8dd894ffebf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ec64336424118392170e55cf0f0d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2175dc18e71967c1eb432cad0521e7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038f9fac03a98eb28e9e9d1995a0caf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a2fc0ea757c2d79ca3d664e7865d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51aa4b17c785fae063f061c8fa41ff3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ae1f10fd95366c4a447e2a55d2304496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2bcee092258b0b0488a7a76cdf6a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871b4cf1bb927865ee182d2a42adae1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed647b0484cc984f4b7ece3b4e3e1980499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417e2a14bcf4fdbbcdeae6f66b68df9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586a61a406855c56bbf66cf3f462dbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c45ad168d0cdab6eaa37a1bbdce50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed927aaaf802458a18b314a7df495b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209282472fb6fbb27d1d6f965d17382504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e1ae1657270c4714fcc3fe3b1f6c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee30be5185a444e3f11ba070ae64e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefe6c80b2d5b3ae4d2668b0c4532da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebdef642dd7d493225371d65894ba7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac73ba5a562910b59b84e1eac56c30a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68958e95fe89995708d7d3c000e2a785510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1bf9a3df04f4ed78099a92e0be3e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6773dd0fcf2854dce537c8aa53d0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8ac151edffab0f6292fd0a089c325513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f866e1b7b97b42a49642ee8b34c84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948203f36cba51506a8e6b4954769a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37a47823f21ae710deadc0bbe0d1a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636ca3e9dac15b5ee3b070cf4278c5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0de6e8de2135e303856702abb2bb7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e58c483a00d8e5a692f54c6a91d9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9c526af5d02cf659a0f4d08b63de9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf53adf47c70d2453aea4502a098ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196073945561c9b4e603133506b9282522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddf709568e9e87b798573f7eec4c95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b57be8244fdbc1d952075e478e52d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a44e88243edd72ad5934fd60e1827525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343482873b0591304bd25036658c38c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab3d64532ed156348a24f543d8c482527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503f77924d49f41bef8fa920f91ed59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25431c23ac3795b42bb6b74b8cfb21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05af2374d958f3a69c20de9ae7779e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f60af2d0f92a698e48be2a85be851531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d04d7af558bfa544b8ba86906f04d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5597fccc421034924f7639a25b27f5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c0c3a87644f5085fc9401001e8b33534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc6258dff18a6b8568e6fba2dd9d0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d5518dde8106af545ed3f01cb6c1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d3c6ce6a42d718bdf1c4db1bcdbb3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40368db9237e6cb768f09f2c550173538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1af3d0c35ef7e19dc448eb318d0093539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b685fe0b7df52e70b7af82df888bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e4b02bf0229c09294b9aaa2fa658f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb079811cf26b98a420b2f1edcc807542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24590e7b0fb0de6f1e7a8087056f1f88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e7b8f65a66fc3619605b2915c015b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb59482d7ec24384e8b7871175e3855545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab896d9ae9251cc83f792639e1b46521546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183a3891361709e96c0cdc7527c31d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fa43e768e7be94035fa55f216d3fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bf814ca0791e2be3ec523135d5f5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d431248d228fa9609329567ced5c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254895b4d48cbacb4d366f137bb6805551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6c66550c13a353057c67fab00760e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c3a42762e54f0263e537aec61eb93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20915a8cd1a54d4f7a2a1716cf01ba04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a619a8cc27c2b3a064500e91cfb99f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d98a941f1448a24e450f1c90fb902556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136e02b629f3c180c613b1b94b97f1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66238f0de2b6b4c800b1ddbba3e64a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0a9f7eaba525e6a81cbf760440cec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd22e0959d63266c4fd5a83332af406560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cb4827ae85ce4036cb2d2aeaebf9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9e919fa729b5e4d4f620e7a63be21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1257f539b0bfae3eb81ba46b30548f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710cc13b2c2cdd3d33e7532d958e2bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bcbec7d01fec0bf7f068817b954e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5a9f562e88f9c3006b40132bc3e54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a68c2fbd45bb7d1e677eee9ab7ae8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3300a0e0561bab7d9df2afc3f0cd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c116a4695d4db2c531406ac7e5d3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a3ff955a1571c92c814dbf89bef5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52fb966d5a7c6c35c1957ced5f4a0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb3b1d55812069368eb05a5f031a9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8153a089d0299e7527e237638dab2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3d6c5acd3ed23ea43e77d05e621a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657e581971345a879461d9bf2e6346a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2d7c571e476fc53c5dc49f23e3ce4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508dddbb0ea12bf4f7aae4c55964245577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ec8b0a5d2c3f137d4b4736772017d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82887837acbf7ddefb0dc0a343c029cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d289b4ab0c1fae00e69bb5725635586580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb39c6199dd40484f7f7af87a0f05b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff48946e1bdb26fdf579fceed71d54e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137371d653ac0d1767a8305441805cb0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52f32441f3c3832a0fcebf652a50f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0d79e4c0813056022071b597b9650585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffa344bd17d167806affbdef08fec5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561f8474a40e01e9d817ba2448e01c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc749bd98b32755e61d8fb8f61343e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10178c8a880ae618cf22b4da7c79ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ffca914d25792e4975763cba393b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f06ff9c7af518c17f2ceffdebcbc6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97949ed1cdc061dc2c7d584ba5eebb0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e7e2551e9736840d0d30a04c784e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddef5eb1de389e15f1eba5cf1eff74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae995319ad814566e98af6d51cd069e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34f600dbe5587266e8de73346923b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9007787a84002d5eb846eba8306750597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1771a4a44802883345e3be7667aaad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a36b3371e38f5fd14ef7a0803333a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe0404ce08045691875495355845a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d76992f6c718faf4721a10c03d434601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05d1e27a0c858763f8f852945ef6ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aba5b9fc2651004dde7a14ee8b03b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d412e61432606e2fa8036336c5cb25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c900cb95aefc5cb72b05d5f78298ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd62871b4c039c548cc7fa591e4371a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61793ed9347f1342b06b244adcbaf3aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc88352d6a5e836ee57b28a243a4ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458af205db4e69ce95ec508557d59bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ec95884618d40b781603232e07b98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6f2b7d6d9ee3992240f32db047e29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448182303193032355e152cc33e3f77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c15b60ee610a1b898bc627ea75b2ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d05a6da38a2c3d5b118d19cb26356614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24973963c0eab86babe515774f1e8676615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f939c941e6e060e99f5009e413322616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72529d6e2226bf2111bbcfd08bd60b83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c487577729ad554849ccff58e018b41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672190a0805c3b84d34aa07475d03c0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf276c4f6e7184a2efc68dcb3e04cfc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cb9a27543fc42ee92d2f5d7ed7405621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dbfe152e4f316c88f9e16e025cc06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca25d8c9dc8c8609859a9e650b7cf69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfb5c8e398b3e1632e9bb677259297624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1539e03bf6b74cebe107341eb4a1dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e8b5d026d59bfd5b50332f4a1c7b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc47aa51e4ceaffcfdf92d03f8b6f4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828688ea7b141c65fba1e7ac10c4e30d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e76e200031babd49ccd04b5de5e61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc957e29d6ef70cde91f24f5ab5b7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad0e20058940d07ef44762bc66bc5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d701c90279ad4e89610bf2b831f7bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917add9b437259bbba5ec782801bbf29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc9f2a731aada58f0408c84ae28f7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183be51d26841ccd6a5dd9a267621a97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498e00339869bb00a460d0e08dc870a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ff1b1217a0fc6dadb37467cce0287637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ff562741e8196f431efce630f334e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8065221f80bd390543638189e957065639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b856df87b639c82c959c46bf9d8d365640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b79793bf6e26f482c9551247b612a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9dd7b9b2bd95b31df12127ab2ef98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36ba14c59afc05ad8616e563d41a9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2788efeac6a25a58c280a444f1dcbe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27994a86ef6187eb37194c28731c0c77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff249c5ab24c74fb7834b813813f482646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cef8c6d09af45488d5824d4d8bbb0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32973fd5878bb20f565ae5c1d18fe7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd5d38d005b26570ce27eb413a6c89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb930d119e3d95e2e6efd3fd9115beaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdf098b0afcb4193af9c8ea508671d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b93d35fba5e440b68709e731b61adb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a06d6d68e22c31ab11f36087b43ef5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de901e5555ff32cc4ab448819048f2bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a38add91f402314a60bac3881ca2d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e98758a2239dfe3a769291b4a913c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacbbdf2749e7ea8c98f5226275a126657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4305a2d2c4eacdd2d5740ffddc8fbdb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f919a5a1b5d2a5ccfc71d8dfd297fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76b805fef23dac5c9e230e29cebac7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e46242ff2a01f0d22ddcad6644c4a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341549754bb325d51df5889bfde20c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fd4284161bf552c7f3cd2f0dd99f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d200020b88e48b75b102c5db2ec8e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79436d850764a7533f75abbfa286c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02235fbe401d87c3b02ad3415a1c96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6814a55a0dfbcba9ba6342e9f52689667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502c8218f05ea821a6e48f7d87f184d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db3939e15008bf03942dd120f7197669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f714307b7abd6dbb236975374a6b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9169f1857f2112c502591e0135be7f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfdf3df980fadea76a240e2abf76de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73a80a02a7da7435644beba3f9efc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59432114bd3b05ae09a6642520c557f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61f9053eadbdc3b37d9a45dfbd79b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3cb61e4d47e9d862177f34401ca40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073285b2876285096f56b2ab91cbdc2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe459558fc4df99c87ac2af1abb715c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710d60c4f8b0d30b474bc4ce263c865679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75bdfdf3cbd6faa30ec89e2385aa90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360b7c7d5d18ae0ce973893bb25c823681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3750219b738ae3938b046f248d7889682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f958f3c35657b66e61dffca5c18d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b99e9d0e6f40b468f7e0c7aac5286b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758a4da3794307e06c6bc30b7af61ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a0a502aa7f7e8cbf810979c20b0bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a97be554bfa508a22a2821c8c0f94a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed70a0268301bffc1355d586d57ced688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37349cffccdef47e730fa44ea7afeca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32710dbde68876f5eb136ab6e890234690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc59faa4b046831a950564ab079486691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5f3beb47b91ed516b55ad7859650a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e5fbdb6f28c739dcaabc8ab314b67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c381faf5a9ea8254b6c9eb9d4fc308c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d5401f50eba00b1ad63eaa5679536695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cd4005cf2e63765e1403ca2ea3798696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814d579401f23a4ca7340ab6e4ac642697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cfca8d069db9c514496ea5f22d882698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb477e3826dd49f73d3efe63933e92c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396456a582c3a15ec111f53f98fda1da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8fe780d9ea4653a33af3bf44bc637701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433eb7cfdd03f69fce0e738e45b506ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6f14d7765cfd648542f42ce0cf891703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1b1091228c50b65d14d47f98a389a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6f4c24a33a9f7addeba9275a3ee62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10394adb2868bcd2a9017b5519369f9c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219712144083ad626c9d022898725e89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ef6b946590aa81bbcd37b7645725a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d269d533f6abfb5a6769d65c4ad710709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9b7b73c2157114bbb256ab1dff6d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d0c44213f81206b75e698fa9f5f12711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4f01fa97016cff2fd762fbf5f4a26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2459e13931a265d3025b84b47c78b17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47567bda6ec510d558a83679ac6c5fdd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbaf8f31aa3db7a30ded1e278fd13a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3edfe811c8c6fc99f35ef2daf209cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accc9b61c4006526091312d97a8d06e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425359467f88e790d2d633c00bd6073718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd577cec6671db5b9952be918666348719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96ca38661947ed2609ddc5715b8f0a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132832b4b21bc401875ffc62cfee455721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f020bb3b4f24d215200aa93a8f41537722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe2fe5e764e18c50584f6dd43e3f0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663f3771ffab543ea9307922870f501724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9feab15a2cb859cec3b880aeaeb9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e12e8ec62b7a2a8208aadd104f6496726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce023dda640aae0c02edd2e63bf15f22727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da6f8824ff03f750591b6973817d21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af53c7a86cfaf2cdeb83a34827de26f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5ba1a2e778b28301f49498474edbe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414daca96a2387407ede859b001001f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa900783aafe5a726134135fa91805f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ea03e0c6b6330f3f57d5c2910849c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b3df5fdcefcbf9923ed63c49bf545734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd05cabec816d58be925457ec63539735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b50e7c770477fbf40f97c9c82e6cdc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33e1114b45f142947caf8b5d7ec09e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73853abb917c73e37e86339888f4fdf3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b5c11ff1db72584fcc302102a7a1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f26122239744e7d4d5d01469e72af4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322531b03df1783873084cadd961bd4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa8c5269fde6752fdfc59f456b4ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeff17c3b3656c9ab771f223d5dfc3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932f9b745f4193d90f908a34e845a88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46c169cc3447c4b50d373d791ea50d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685285589987face8d2bece1d678e6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f36ec827675a79cbc62bc27894ffc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0edff9089d51ff517ec43af110b9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2dbbfc88144f66d6ba949813d7fa9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bd7f0ea2aa85dfef0b09a923d6ef8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd719a18b5426b6ed308cc17b25ff95e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26303cbaef4dc04812b3820902d15d65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee406de0d93d47834b5d7ccb0bb526753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62306b47ee1d044dfce9192fea00ef1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01830c2ca1c5dc7779ff168e37e17d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbeccc8da93e13043effc81a4ae4c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c5157fe78fa338572fd548306a1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e1506df413d082f8b2f19e78eeef0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce441db1bc39f81fd348b0ba95529d84759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b25c3ddcc33e4fd7f41df132be6911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf80c267f706275696f106ca8ec1c5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a7beb941201e4812f117ccdc3dd673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7d50a6f7d114654d7f83bc4d14ab04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291e2eb3f7bfafcadad2978f9cb93185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092fbbc39922106094b6ac5ecab86216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745386c6300eaf7f214c627cb44adf707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753854b1bccf335f117e1d6bc1473048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0dad5dbe015a62604cd7f6ec18a3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b1cce1a0422737ccd6d241a78feea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ee6ffc61026f886b5f5e346453c6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ba9a367daecd5a7d8b7d0543646a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e3198ee01e56580d7e7ac2605525b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0100b8bfa12d1b8dd20a5b5c8a14914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded56b7cf1e7de13649a59b3c9aa2b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5cee1a1e7e4e8a494b9a2b60a6a5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313996df45d91ae28053701d435927f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2759fd57917a25dc635157ad8ee28d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fda7a0ec4193519d75c768c0e652119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee274fe70241ce61c5603cce1e9d27f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c426077cba1f89a4e0df10c67b3e8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b6b770f40b92f89551059e337565322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc851766ef4e7bd5247745c379a2682423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76792d5925303fea1ff39b5c55a31c4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ec8acd36c95fc212c551bf7a80b4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911315c98a8123632c6ef5d7adb1697426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c731633902c76fa67832b7ea9f514e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02c8444f7662f5d037a1b1bb3c140728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545fc3d2310f4f1aa7b8d50fbd2ea3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfe774223ab0db0b1e95d8e224171630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c828b7e9478f11345a9e6dca305bc6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380f9afeaed936e1ccc007af2e443932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f2fdac2a465943605c7044853e46533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2765e198ff96da79dae87dd040d3e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09b1ad4b839969a06b416094b8665235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3d169db134baa32a049a04b935e7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008795be43f3f58155bcf1deb7f95f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865b8317a2553d1a03b3c63e6d8c84438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94906e0f10b34c3916d93f1dd52a58839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b713c6f7c94b62a4a40d569cf238f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c76c069807162d131f99e53beb566341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e327b904c8c526959884ecd61bc02e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c11ef64f18f256e00d4f0d1de2eef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c808a9c0b75b0fac410e8d0897b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b13f503c84cb46b5ff21de100a9b5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff4785aa60cb959b3de379939f41b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a445763594617528e4140b70bfa5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8053e6db7c07db934533c9a2f588e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5745542ec0f95934f878b2207759c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03418a304716edcc8cf9c72f94bd1cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb3fc9c516918b0db969f727851e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62eadd369f14af367536d64c06251352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11e1b85994a63a25901019c6c639bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018dc2b245bc0d401af4eaf05583db654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3380da6228fe6fa420a9853f53037aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc47c7d56cca783d8af4d312f7cb6f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdc9ddffc36fcd1ee8a3fc1e4e7d2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4892a23bf813f73b01bfa1d4ff7b7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ac90e314c5ef81139ea95f3cc1fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041294536d64bcee45f6ec3b4c5c64360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48236581e4708d75a76eaabfc225a6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674353c3b2333820abdf1615b2ed94cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd997cf816502994e7354c60bf414cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654d29e7c07150a2d551550613fd17b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c799832104f5a8b369ea4032b242af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7d33ade831d128b003fd81c4f79a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671b85a42c192605f233079d792fb4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460d13b843372960c6ad6807bb9bdbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c507f2f0bedc86711a61e49cf24f47069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f09e7e5d8cf1195e487dea089d49a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8967080e2ce70521416fbe73c14bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9c84e9994f0e7f28ff05beba967ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6595a3fcce1aa95f695f462bb932473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145590db8f3852bd2b01db38023613e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ace79090abc6d15ca27450ddd22e8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860238762557e10e7de7f8bf5d38ff676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4ba70204bfa23af90ef901387c55e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ab284eeec2851f0e76c052ec9b36b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b07506633a69e5db82f1f7a9e2151179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed64a4c3f10d4640de5f97711059a9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9cb8c90c95337a74cd7d1cfdcf57a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca8ce1ae01bcf0b5f83b6e3d33059182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72d2385944a1b212f7006ff2226c6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da783c637af6b7e0cb1101fba96776484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583db60389a3a3ed4cb7484c66851bc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc24e3ec32cf435011efc7d444d824886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa7e92b4d92ece48137347d229ce9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a8ce4c17bc77638f3f747fc5a02ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb910b330704b7b8921aebd24a646389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1debc7823635578784559d69b320990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7aa8b9efc0f7f0f76c99ce785483c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0532081bbbb779e1c2f4a9c4aa219592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d635cce9035223a11ea2095dc23cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4b12032e67e32dc02591f5e05a54494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6b59d6b9262ad439df8ec037ceb4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77e5337a2938491bceaffc61bc92f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfd94df64ecb1a92e9b895bd28771a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7a5c343996a8c71bc09f2a13da79198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53386ac10c409ae89b32ca13b84f6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cffb84fc99246d0d7ca56a931a9abe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458888ea6acbd7aa7bd57308919cd58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4857d51a48dc1643c6e1a48aa87079102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006581db552d83dab6be178ee8555d2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5049a19e2cc176538182c33676a613104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7774766ebb29f151d3f546710d538105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3ad401529f926602c9d4ad477a059106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168229e2fbc42e3eff1306f410c4266107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263e4cf63d5f775d26d10a7c35879a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfacf55218c33f84edc010fedf4ad8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1966b5434427df838bd3046d99ed6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2791fd57bf9ffdeb8c2badf6315a3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dd632e414ecb343fc27b5eacfe548112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2ec2c8e7118c39163dcf657165aec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce622080354fd092f538a69d72c62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e49495adfa6fb8062ec9da91d93bd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2f2d972c5653057e86bf24d71c133116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126e9d3d9cfcdf78c456f1d69e040aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d98a7987fa57351ba2527b2f47d0f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af857f825aae70035fa72fb1747d978119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d6677b5296f4d586a7be7ced32987120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ed8511378e03a95adeaf7572b6f3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5cb9a9af649429663eb46701faf4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2060f587ad2f5e7520b7c7ad3ccbb29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef65ab34f7126f1ca95289ad2448bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae97d8dcd1507129526a30d9b33f95c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128c22e078cae6ed112840d15c218df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaa5ca3006369745b42073669b39c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e27fe9aadec8bdf54cf7a902dc2686128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e72537468ca00318b91b10c11ccf59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398e54edd32d2e180d74f46f8470858130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf9254cc5fa5ffea262486c13e648a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4302b745987b9196ce2a90f4d28a05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8ce89e524366f9d40a2db1c8eaac3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572ace1bc92234d1926aa357b965788134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff427006346450c46b9da4a87667680135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2001ad1d5c1ace69dcf920d594030fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f7f2e6be56b6dbfd271a1535ab122137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a32360a3aeea7c7870548f4d9faa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d577fa98cc5ccdc0f3bd1c4f09f21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27373a911ecd08d6af81033c6a426b64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaee61ec5c6293b34677c1a0e360aaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890173c39ff8e481b3845d242a1e1c42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06505ea37e561c0893af43a87e81d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84d33c5142541d19ca0e5c234fb9c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e0beb9fab4fc5d1fbc607cce4e5c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbaedaf74370d4cf633b18059a1791146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037221fa068a57f0904df24627e87a31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd105b9d31bad387923a4d6fca0b5dbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c88692cbe9a28dbab482cfb7f5d68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fd8c7fb4124526515641d78451c15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d9df1b6bb29fb129d19883b3f091151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99815abaa8a626da9cf9361f9233695152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15ea9b153aeb81fb1f09d5c6d5f806153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9a81137c94714b5d390d8da67262b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab164a7c9163bffd76aff417be032155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c4954ef68d02f2a2cda618e91313e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daf51e8bbca0b0cc52246f905f4c9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7991b1aa0f1bd5e51d2c2f3bc16bdc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284cb9dfe42c12d9ca496bfe538a733159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c798ccf9d3e35e55a1357238fdce7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c439d715a4e079bdcf6946785a3c8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5d6bbb8f83052dfbb46cd42689bf7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34e1f7e57982abc6f3944c83cd8f20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5b0b68d886fbb2d62095a78168c89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f15623c40f8eedef9f4482f04cd648165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adde610a841dd24ca4a02cf96a6128166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df3ae76c12706077abd70e7f2779db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8403b83b61119e1a408b109c6b8c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893af06dc5c0a58c5abde6b5030b124169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef388c36b1d1e8e00078b5debbbc075170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41490587b73912feb332a37791a2a72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6949ccce979c52dba8826b0163d936172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad69484ae6e738c9e7397749ce1b47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e6c926269d237e809974b1539c737174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f522807c045c2edd06a6adb33339b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14422368a8ec25c81f1519c8b2bfd849176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206190ff8a9ceaee709179b8663740b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8eb7be377f08ae5589cbd9164b3918178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03043bc87ccf80121d3de7b01cd8435b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35894bf4bc14c0617d6c5f66add92829180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32a88dc28f3bf7f7fc50d5fd0b069c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1f847babe5043fd022d6370c537c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d1eb060f559d11e3651d490c0140c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6e7d64d485ae82b1f116d043bb935184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeae508ed9a721e5081e190f825746f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b882fe297593889c0b43cbd40c5184186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72154938bbadc6303dad5c09ca10c303187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5cee809bac45a4925501b6c4f4da6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc771e3d8f3b791d99acf07dcda46a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc0bed3fb08dba7d0d5d78a0897df5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb150055fad0562cba8dacdcffd957191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4483dd85867fd28d9ec53d748ae517a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f7c6a619dc9791495bdb9eb830a27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9c7e5efc8dc7faafd087e3095272c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f0c499ddbe7ccd81d3546a7a2b926195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e77ed375d2296cb3db907f7895abf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652f5fd7d2333f880876cbf4532e706197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce63a92389cfcf71b49f4d9f1e532dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874855176f228e6a1da9706307d55f2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2a686a10f52414d5399116937177b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cf82abe8a694e511664c8f680b586201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d325b00929ffea2d9c8a7e64353359c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db1ed9ebdadf7017ef2a4356ac48f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c21997d78a640893a3d09256979113204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853c7933ba4ab028124cd69e1d4f864205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614cf105f0be71a3c6ec5467083e095206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3996ee095ef734a3eab05a5c0b8f31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a90a2d03e6a6de58000e3df9f00c7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348f5580ccc4f547f00b4a8cc0a033c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa68006317598a4cadebefd98bde12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c00b12e9c661f7066293f3a53a778f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d5ed6f55a7d20e4d13c5e69c64ba9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9159463e67e46c94cf3f146c23fbf8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067a09e643e43198bbae6f7c358c917214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cd0247eefbed08e0a2e01b572c9d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c613a7e6bd26c0c8f41ae8d61eebeab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eca15b77790493cea267eae7a9910217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787d4f2c6daa4d8f74ace8a82cfa2ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b0fd3e3e49ed7361eb6adccbd1df1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b831f0f94663de1149a8a741f2fb1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec9514d1023ccdc851f554cf4b043a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf9895c01576fb01b3606ceb78215d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c198d0476a58fef7395c02caa3f6fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2181314ec859c7d9ce94d096c23ec8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950821999225f75a20bb0448d5d37578225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0432bc37a2253c1263a5221b8a12d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed7ee94c990e0ede45da2259286d47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2d85687234c02f044744601bce395228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fb1ff2f2d07f4f6890da2bc17377c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27ae19aeab7bc95f26c91f99e22b1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4aa3ce3c6bdec2e7680d95f9175a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d55f0cfcb21d558e5baccdfe658b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe750611b23eac644d2f20c237ec47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fac9e82b929392440e0966612ebe6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af78d820a88fd6fde8b7b26fd6ecba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c795c5cd34053aeeb2dc1adb00fe2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d070f538bf977575b4bd00bd76ed51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308c8434d9c5730b550d4ceec3280be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f8c26c45fe8eb40c19a7a8cb0b800239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711a6251cc33321fa53ca7bb078a0ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f4d6f5e67179255dafedfa995eb45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514140e4f25a4a5d5180e2f61f4abefa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59c9fd30e0c224fb49640ed97f3ee8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9bc19e911a3490ef3a62b08309b10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4dcc697ebd9ae95087fabb80b60d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b9597fe81a3eeb901ab7bbf6ec381246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed16c3fc218fab4273d70b45a19ed23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b1ce6960f2797d5429519f2ff59ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72685e552c2024dd41f4fc8a10473f65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a0e57ebfa3aa7d4e1d21e00a920f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4c0d38137e9ad0a7738da9c741b6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b7bf14fd0a69c8b41c2071ca6827252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d1ae004ae0be7496553ee34fd3c43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5988eb7a8da50d2405eb8ea56fdac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c2e3ce9eae5a8c49dbf50248a3736255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc142fd6df385ca4a68067d9d35f95cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9589a1ed5204558e6f77130e666f1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9a246d5c4d3a5797b0cdce5beaa87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fd8c5dd1b48925944ba53a29e600f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571150169c7c96772fc8400f6034991260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256398474bf59b3dfe508aab6a63f334261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98088154c0d1bc970d3395fae771583e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bee6a230bccc5dbce984f4b1eb50b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166582b90a31e91c5eb4f9b12177878264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e01dca3ba9037d2c50ebd14ecae61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d2ecc54fd8b0b96c8b832d82871ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61dc96f70d2a9fee6fa499c848ef4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24c81aa134c2685e7de51afd9beedb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575a927902e651814ff122f8415c6c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18ea6f882974bbbb67311a8aec599a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e8625a34fc9dd1a59b0ccf46e617d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d303e75bf511bebd6e8b305961d9111272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996845bbad03202847948952587401c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16089671b057ab572d5d335dbc424d53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a459188b5d1f32f2d179c9a3ea919275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b3349bc26543839600efb988f2c93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74810e8ad1da912f04ec817aec1127277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe454770db7426bafe555e4da2e23a73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea2eb2253d1add6c41a6e3110cc046279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2b965bc55b12a6282457a2049ae36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cce12cc996069afc1be0969ed40f73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf41eb53e3afb03a54c98ce0295c49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19908806471a0d2af5bbaae407ea6aa0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d920edd33a92fdf3ac8893e0bb8f31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e01fcca71ef6d0348d2ad7e92efe49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331285e3e079eb4444e090ba5c8834ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d400af8749c04c5b5908c8091b600de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3411c160c1e16c867e2173b142375a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642284551a30f9b4865e165527518b5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf154bf7a55f14e1bd7fb15b336f845a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0954b4a5624754bf220f033636b5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ace8b916ac599be54c0dfedd94db1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e96a3cf32ed316cd080a0e9e4f0478293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbd9b1a584887b1c11579971cfdbad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cb4a5d4a4a0e28b8bdeaca9137cc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dc493fe57dd426013c10b9616b512296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375bc56b238485af57edee8897d2244297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007cf2614415ca3bdabe84918968f9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886efa9e236c4a55bf799755aa79334299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb57c83a427bb873d173e43e17ee5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca9800da1d5b1bc5ade43b942cab9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ab000e0949414f7907f93b9049f78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826d7cbbe24679b17a91a3b31e1618f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f07ee27dfb54ce7a5528f3ada43d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3086943593744c9ee530ffb5524b47d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a48c4ceec7fd3b1f0c9e485a1ca584306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e929c658467fb6d057d8f9a516a72a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8e398b182ecb8a7017a5dd8791d1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf6249a39eeb0b2d9916ab45cf8e2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175808d6e7e84be80ab82a57bfc81b8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead3e6f2159ae64c7fb32d2f635b5ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81f31ae50d1dfcc7e0b1e36d7285fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84785965b3844fa0c72af2935794d44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3dce69cf4f5dbef4c0bd9c61dab5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387731af226d3828056c1c26ec09500c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9447bd8d8d60f8ab02d7a6582f4424316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c9d0758023c15764c98c86166fa80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc3c882e3198921958989640679ffb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d020565284d845a3adc13792baffe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b10b81e7743a426594792e0f68800320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1113b160de972210bedaf9ed46cfdf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc351d8ea520305e986c3b74465a1b6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234e0d00d38241712a0699652895e42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb11629f2acb9f784c76aafb86bf12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e0ecf1286d12e548b1c4852a79d64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb97adc8ed5f8c5cea736da5339526326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad71050d5fe7cc47c6ea64178f638c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791981f10d6652187aac899c96c111f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be000942712551f84b4e2e19be57d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26da3d6f1db04b3a8cace7c9c15e54b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f62e2650925d922502b2c8f25a49a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f9b50cf642f1f79e397857809e94e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3131c61af7d3914bb79dde4c745eb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651189b02737e4530cda7ff92ded3dd6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c968137bac04e70561b2c7f0d6040335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2403d76e93bfa1d7917488c0538827336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c530797e84d9c924a6da16e0359c381337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614c2e2bceb3883d7993950a56997b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b9a78638b16bb7b0aa2d9b9432900339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226a9b2f8035d0e456b613566a3d0f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fcb76bf867101b71d88e91004f89b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1c597e66da02f2536aa8d8977c247342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a73248c7a8ac30857dba4b7b996623343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df23b9f863bb20c67aeddb57911c9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34d16d51a02c4ce7e4f8000f82d8bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef86948411456f1a0f2f097d876e34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22904fc24fdf98f523a70dae21f7a80b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a30f7673dd4fcd302a4c8461df1d43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1952a39bb107f1683db64ed74e180349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066c09f4b0f1c0a24b6b9838459318b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd039ab542b466f2b84e3f90198666351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba456724386a3a0ad61c2993b8c7ff33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deace4baca4fc1ccc4a3f9db67e3f61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32f5e6561454c3606f9d43fce89a58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de53594a13b45b012a1a2f7c32437c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a350362b9faebccfd49d53e8283450356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb27f78f4de1c7f82da56c54dc5d999357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52c72e004f47ae7f805f23d7a2e50d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca123867a9ce7f53b937b40514c34f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45034b855e768f26b1d9f0341a567ec0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546152db71c2a29e21348435724fc6fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb6a1af62d8a981541007e5718f55f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a579e5fcb067b230f2c3682b047de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580ea3e5b9ecc580951aa55fbb41fed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a8d1b43d80555af1e77e38975d675365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d8991ab9270b291fe010a08a147ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276d9b92ca7c8b2eede2b043afeebf1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0975cdfac658de366284fcb6e1904368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff6d1b787aff5307e84318d9fd0176369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a738865cac4e33b62917577d80b896370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc290f1dada1585e6b22993f7eb8de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3809e1ed22063ec65ce3065bf76d8f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fbc62ae58d6489f28668c3fc681f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a685e4d60ec583d5cd944810d505c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6175715de240c02a92afa64692e5635375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7a098da0b81fcd9ce12a73df0231f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6d85bb3ccc49ceded9355d9d6486b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd368bdf98d26158359b9bb6c03b44a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330e2e6d4f0622e6417207b9bb4382e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc394fc3eb8025af711dcddf3c498f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13567525ef0ec9a22950064144718967381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86067aa9688d62c4a996d85e6860485382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0f1579e2bf42390f79856221f8169383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034632e13b4e8c0dad7ff932480897d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbba5af71be861374d9e8dda9bb280a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b202766d82df82f872009650dd1a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb00181ddca0201b2a029f0dec13a43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7acfb3e6d56fabf9c2baf56ed31fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5584b25ad42b6b864d7a4d4c6a6fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b7c105511de6f544160673741d8c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59bbd50aa3b004cdf05f4239747139391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c31b5a5a95b9dfe5f03fc305c56ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4232a4b48aabc4c72f002ea4d00c306393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929ef8ee9dc76e75c20ecfc8b2a1945394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d6a2310a47bd1ae7f1d7c77f138b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe71e5136dd5715b3d410c11875ea9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bdb92c2141b410cd4d6301d01dfc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15eac2042a578cd50c00e8b8f972be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f99310d3586b7e5b8b916a210dc904399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1ffa1d54441881a0af5b59d1088a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fab13c41401af63233be8e3112e46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f6297dddab47b863e3a595ea0c0a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e90463adee8214b6c6549e0662d228403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4651e44eaed08f9841b9a63108213404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073c824eecb62536d15b5907af00dbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2a7ca2eb4c8e7df9d7d3fe0788c9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31552154e928c070e815a242dd1598e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5ec5e59d5cef9b8f94dc254376312408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e747eb99e67d1e643cabc1f1dbed29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f8b48f723de1446a0e8dfb7c44212410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c74b1517862993f8a0a3c45d3a1f68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cb7401d170e24c37bcaefa9c89de8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a6278ca79c5c19d0ada44de6b3d0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31116316e55e88b1f1332e6c51da8eb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6159f264405d8d08251b82a4d350ad0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a6f80a3973adf4162f046b4d57cae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a76e3fd022e7e4e392cf2eb2d8eb08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7af60804bf1eab12f3711e8c065c16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912c869f0d4ad3354c43c273797f70a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5c7f17d396f64d6180253f048e4c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a31e31a6e914838a1b1f270d12cfe9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d485384aa9cdc6dae13113ce3def543422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f9daad30083aeb7f8a29dcc5edbe5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdeb07c0b4ad2c6e3ad14fedb5fa74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f253e46497109ee973efa053f3b558f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f64f46e3e8752656ebb5821105ded2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a67a1f7a14f72f53b609b96b504305427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a8918bc4a52e80bbeba0e19735a52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bf91f5f2c521537afee9ef941f70a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b356f8f9d6c7c1e116dd7068dfe784430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0739d14036623403c2d563ab9b44edd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be6ec2dddec06b2162ed4d8cbcc847432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f3de14fa2bb01e08f2762053552bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7d52b6f3f358ad40c2a2fcf0f2abe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11c48b7412f437951b6e2ea9d15c3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea440badb6e40c869d1506b9dafd374436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e36c89881cf36e7f7b13cd01d6f49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f628ee994757b2de4e76a7a9d55f4e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4a8fef0d82f00beb1d197ea8ead7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9245ed450ab337a0a83edc3ede30e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b84d60ca3c3fd358a2b69f7127ec5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01faa909b46124781157409777b03b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127529120e570676f20ce7e6c76de6f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f18f575b43319931a56cc10f9dfe66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5d6e23f2c3477d555317537a6451b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d43f7c616ef1597a29b7e368f3ec77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b74e707dd01f39056cdd04f2efae49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6774c68aad8270dd9eb39b2030d398448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25496416a5784b14630316440f7c28fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74340dd9279c457c7804142266e1ccd4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ae493c154d867e6c19e2ae2276fb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eb1b35cfa5916649cd7ba6ad03f60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38d6866213467fb24d9febb0ddeb9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727b7efca349024c242ee3f62ca5d38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071281acab9bf53296e4df65de2420e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd9451506ce6032f6599aff2f074e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64ff8d0d0caa9ec5a7cd1d16a977a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4cc6323d851fbf7a018beb183a765458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77499966f7e9a28e61b7d9e7ab4f0fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65f6610b8dbd8562c48052b3a13aa7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afed7cf30f20c01c561854d4614d8bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42dd442ba324d8d8892bf3bceb1782462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413bf4f939a9feb033ea64925be28ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ade40411f38d7da2c71f7e1f445e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a038b8c398b6294112ea79ad9cc6b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a7aee5197b499cab3c634d5b9079e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d94cbe39f34f08750b892d7ffddcb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8f2c95c407dc7acad3301420e24d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194436c7cbeacc96d5dee7a96dca562d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb945a876e474fd3537323911fb668da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b372ecc27f82c839484a5a200c018471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000328c30796e864c82e28cd4b59b88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85369a701f0b694a4b41acab9d9ae0f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06596d94afcac18f3a11f0e5993497474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646da74d65b9b023d0a81b20407b25e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734411d7532d50a4665af56421cd328a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bff67fdf635160d64ddfcdf2326753477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da34d59f234845a18428fc6ffdd6e68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2fa66777667fd22699bf69a4ae1e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265f4cf3df784f5762df8fdc62e085f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949926867a28f23ee423d1e003e20cd0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884b5483c8928f7b0b0b024dead3cf4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71a0052801994a265e353a40fb6eb8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b6a0a5308f40aed177ecf95ed6e5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7774b87e2da9e0234a1ed7e8f4b2ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7094298881ca8519212ba8af3cdb62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54969c6feae5519fd50daed2c9c75bb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cc064223cfc4ef0205da677d9d051488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4232d6fafd2ff09b4428ed0d20a334489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9868ad59ac9eae21aae5e7ba5224f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6c59f15b7b75e4b474284b0a46a9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74689700f6af39e0318e50e4cf3098d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379cc656cb54b324f7a8e6ed1d7f91b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751473941be89200a6aecd0b38d4782494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b84554cbce90b220a8ef4748689da6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527efcd164f3c5f294db5b3254fcd98b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5750d12e84361e8b7e40ca0551ed72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7409bf637f07e086b9b12dc396d7af3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1988cb1bb20ebcbb594b757c0ff09b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8d51a241459b023671be3bc20c5bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ef31d4c7db0f2bbc8b715cb95f263501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebf1acadc83976a91e5f0badb2f02f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76434b837dc1418887ebba420948778503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ad523a0cce5147ebd2069f6b11b6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88555af437e41bfe77761c5b21d169505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcdf67d7133647274dcb41f620625d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a65e0ec6d8770503f04e4843f50399507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7b258356510b1e2b5c73f1428af74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb6de11d195cd30ecb8cc0c4d40fb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4dbcfd1c9eb30e1eee6e49e30fd97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabd7e14a16b33bf265a742b72a263b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11038186e6dae7c5847d4119b7761fa4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aef6fde0e6c8a25f1045764d993ca8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066d9152eb3dd656646ac27788a9129514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a67ab01b733d78adf7160635b28a20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa951ff3247f8c71bde759f9c81cf3ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a642feb5aea4a50dc08aeea3d7b4e03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714e0531652d7960fe40644f2ad8613518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e50947f4c7d8bbde0b5799614673a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d282d9ef6f316e18ee7c1808490a06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ebd0e8d06d2300608558659e3fd48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb25195c79224b9e06ac5256a4f09e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fd3a86b44e33d282c7a5e4ab82387523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc07e2602e75ef8ad6aeb2bea3a6b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627d8cee9652bb49c59b87d504b1a33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449eb9856b2cdce3ad8b215b9de8325526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2c31c1e91a13539c9cb14036eec9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83bad6de94dc4b0b3befdf4b498972528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105777750592b7bbec01d01d2c7f0e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bd91b144550569cada26e9edec504530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39374cf5d4fb6d57be5f13efdcd13cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcba26dd2f1efa58e671d9cfb50712f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22681ce738aa9b1f45c8f3636f2174533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c20673559041bb460700dda4afae96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c6a604e948d8122b7946b99258c4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8a3acf31e061e9f4444c36ae592a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6cecce4ded4d34d5770abb41f17f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62445c7963d702538b5b66ec2e9e18ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc764760b8b497166e091f0a10c4198539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b86a9ca011561903e09b87b9568cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f118fbad8832803e590ea1ebd6f96f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91f3a78248706379740fde327e0ed7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd83fe864caa2fca53a930dcbc95e37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd686fee8406c536eec1640030cb92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db138a3cef412dbd5b2ce5a69dd99ca7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92e1bb2ece11175925f630c2ead9cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2a98f510864d145ce6f5d2f015f3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e98273c89e1142c790c61b279f4b25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b49a9a9181dbaa86abf7c4f520c4f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc38e4668b28aa81e4ff709d27b823550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b0a5e681d6db49d1b2014582ff019551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afe55c32be724979fba9539f2e4386552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5163c3a2120f7defc03da05d042ec8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ffdbc42016dcd30de89a2dda30cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44bb4869d1eafc050de03c70949f21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f70d95b8e876fe29826f71395dc76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26af1859f175be30988a86e928bbd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef95bf0c30a32a7413cac2d3d665ea4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289e4ccc4e34fe62837c6133b9ccf7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36edfee77c209fd424b94dc6e304443560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d9d2bd8e5310603e2076da9ef01e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc8874f22c53e6561d0aaf429aea39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44ca53be8ce02ffb71fa4233f253b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151739a31c7761c1c195b8cb77666e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbc099a5ec4c4ca7a6d2703c8d8a13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb801d9f504c6374d7ffa56d2ee9758e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d3c2ac123e6605c730f9cf679d9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6491b66daf17b1dc4ff9ad6f73bf056568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad1e45ec1e9239d5c689f138307bd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40e3d03f06b1f494da8b518022ff54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd76a1f334caf61095cec5478f6965571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1897f6d0e3411ee50c37e4bc93e886572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5130d8c54d13ba18aad84a87fd4d63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829072095e579893896f68be6a77b591574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e442ec95aa0c30b3e3cf8024a3883c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de607921cfc780131a2559a9a298e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a74fd6ae3b073669b4b3d2a03d3912577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce5c9e25bf56ef2df64ff4f21d096a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f044d8f1e3e9c52208a5bb687e7f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf113b8b616fb3f0fbdf4d6c125465580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e2ca31b963ba745cf3c62615c2438581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd9c886d10d857bdf69048e61ff795582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ea1884e131fdf02ea3e69d48439ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9a78c72fabb216bdc0351959a14d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d63bfa7c20971b8702d5dc3c3cf25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8cfcc02f4950b3401d207301476da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa19d87ac9801e160bf93a7b507bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1977d4b1e5de900deb5f0b62ab6315588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff35b49a19e2503c01f0461b54d03e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb8d57808b8ff59240fb4c1857220e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26611db2d221c91d6fb251ea8fde8fb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fb70dd3dd3dcfd51368fbd1af1de0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd453a60e4d58a9c4920a3cb145e62c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c14593485db7da5a6f0e69b36b2a4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be482796ecf7035f95c8339f95d63be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d2d31f0913ac62b28ad80b4daf978596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8920cf092e846cca4ab69bc6baf7b7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3768071d227990dcd147714c6dccf91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805858be5b678b89e643914e260eac0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f36d83a1d68069476edbd6f8eda087600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3062c10a89eab4ea4d3c289127efa2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f5f1e8699cd659cfc12e2eeb14e3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ced5adaba2601a279158e99d0fa626603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0f8bac90ec5b32ddaf9b27d55b273604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9da6272c9001d2fc39c6b832924548605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5c10821c83681d3a67e4f4aff2b4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14208b9cce65c965d4179e3022d201ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122dafebf0c1424a2bff69849653c4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e1cd394562520b203510ef11fb0e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9898548cd3460e591267721820e11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b53228edfb3fe744f1bedc89778d7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a9460f977051e4a8d90602c1d181e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a6e06e1af452103603251def4a705613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048e6b15bf38d9744b0090cedf5d386614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1c027e5fc879f0e7ee45ac47e5174615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183f55de30b3a64e8318f0aa197e09f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669124589c7c599764318cdd9fdb41d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a073459741852b644dd2885f3824b0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df75bc9637fcbdd4a9cddeb92620fda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2492bc6d9ed6834bc2ae1fa739bbac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d0ff87f4593da27d3311cd3219bb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c00e0e29584bf651d52e851521828622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc732cec08d810301074fc3c4b73a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d06b870bc142c7cf32fa1a98d4a55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f443a6559299f57ee5d2bb0838c29e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8911515729247f1a2df900bfe2fe98f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd53fd9cfdbff6d073e5341aefbf76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3e25354642eafffbb6a9b56cee5b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317ad2a444f78e446c2eb7586fb6ab1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a171cb7882144d70c5a92aa442efb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21822cfbc99ab5c3d0232e514aee89fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daa406e755e3ace5df42a6e1ad54b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad85d78d5e3f62222fb2d91b3c0023e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd26b972bcd1feb8e03453d3a31b8e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c974720e9f26bcaff89a1c26bd6b2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb320fcbc3d7c1e6f3d4efc91af3b3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf0df71ba67cb8991ee7ea0d6f57fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d3ab2b58b2155b4d21e0c4b03d9b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1976bb5ba926919fd9b8280306c3038639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a260e38c0c3f071bb18c75c27d0d164640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807d24888af387f8649cda2cf29bad8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fa616d854ed106cbd88a14ecc352f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd940bffce9ff0fe857f3307db76174643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325226459b3028080a114a6b523fbb79644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb3f2353a8b9bd9e990f528af87ab2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac274da1687dc075a26a2bf2135741e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ee4af67e21b11befec4e930a5a403647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7a5a0b9658ba08861af838b1179c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511e45727f176c626a1ba63f402b67e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edeefedcefb271acbc4319cd84e462650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e746071a765e90eac8af2aa4aadb4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04544589b01eef861427c00c6ce24aa9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150096fe3b5b7dd634c7cb8a171a4da7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d08f676205d01d80be49bcf6e8bc3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc891b701160976ec94c9ab8c539ee82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c6bbcb9554736fde3cfac71027565656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61fbf73d0f73e581a4957ada5059d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600cdf99109e16ad419d87beeb900b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628e83ddc3f679ce9161dc3032ebe95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183505e54a3fd8b1be0204bad73fd820660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91090f1f057052dc3c12b96d701480661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5393d4e8b0ead98461561c906e2a671662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b8b3bc2330834f7affc43daaa968b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ddfd364763aff07faed8fdf3811e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9df2bb942f9e3df3e1f319cc7477f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6247369c6fdfb70349116ad4a9b15e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f5e10041b9eaf52b9fec688bfa173667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce538098d98279cab8fca790f1bb0447668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a5bc1cba1784dccde329379555de2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50f96afc9c0c4eb7f9361045da4383670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372cadf4a7a0a78cb00953a05ee8e01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40ae61ff8e2312bc79537cf183a0ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e3a3d3865d56d51cac8d3da703cc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bf57c75818e9d08d748d7aad7807e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9bca0d5e55cfdfb7e30df36e38fbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf91ea4b77cb06e350d8bc269e198a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93acbfa723c3a7d5b76f89c03119ab2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc5f7c883b8d5119ff06820fb68499678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173f45b0b361dbf9131dff80e62938c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434de5610135aa8fcb47eca1dfd444d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69426962f760693a16e0645fa7f5684681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1eef056fcf30714719ab91398787a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b931189a03048f22c18bff8d6e6c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dcad9985d0af485589d97df005801684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853e63986757f20d3789a97d70cca4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b3ea32c0907f2426cad4fdea20304686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bd32aa1e1a3ed85d0aed471c0d808687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03282b9defc53d5823b88571f7e6fe9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f28abaa10ec8b9742b6c39c7b70e5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155338d576f90f7406a64ff9a34e192690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6538badfa5b6f80a38a5b4cdec055691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2976aebc2048dd6ddc9d0af36ee73d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674fc938b4448d5f2a83681f4c21ae5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b92658c886edf75af990309c109184694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539cf01d6f710ddd626465fc1c73a19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11f490078abb40a6ce18e014cc5f45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c1989c2027cd8db788659f33e8c05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6511cb532e8f48c4a7e758c96d9cb21698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2148911a68b5d1b515f3ed430dba2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dae433082c4a3da80ceea321189e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a25699752f4c7f80f26569163333a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84263d16de51ff16db5afdec319db7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e31d0176c7252f974ccd1dc5e780d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733407533b23111faa613545e71fbc7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d11fe8a57f4055681970bc5e89fe4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee58dd9b67595f1857b4c1210024c2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dd6c4203508c2cd94c0d9f73ea281707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558be572be173248486c40cf39baf05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc7ca63e25425e5d1261b63f263851709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8cc030d9c16feabea11c1e3887d6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94698ec46f3b19f0268f5519501834711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49ebda16e6ff65f661d321537b9798712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52774c713b5a49fea874ef1379cfe231713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ae667a0dd54da2ee4b01f722186d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9543d459ae389deee08ed175258648c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f5a345a2a14798ca43932117e52b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99266dcc9356907762ff12585ca11ca8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5785a9802bb98a1fd1b214d4d8b1fe0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5dc56889b7f0059faed14f1cf7011719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98155c579840a4c154abc69e6fb062720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ab00bc35c7624ebf4beb99170a030721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213916de01ef7c431bf13089a21840cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b989865d13b7e901dcbb1f4a60566b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ea033ad70f5565b0077d7a4acbbae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c9677d9612d97a97b0bd65a9bd34e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965fbd035c9b15f34868c6275f48e0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc28991dd59b30bfb10363b80ae0a97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4204e971392093b74ccc8db77d2119728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc3f8066e5bca6dbc676eb651a7d14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169dc65545d2c3af433a5501d34a852730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8e5c7cb37486cb973554517d49f2e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a02a967dd6f30cc5e9a7e6df56b60f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c03ce5995ee68925112432e02ca924733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983faf1f3dc9ab2c6a4742d807c8ad7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac9e14171c77d028b83589ae771d7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836af71b24cd9759c56de3c4b394c005736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a09c559956cf95894a747daf6c3df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf46caa5b3ea20558185adf6cb5edb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a66b21c7013bd067e2d4b81beb395739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb02aab50c6cf4d0104f63eb4da1ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ea95c2a3d4885095d9669486f0e43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2010877110e3b62abf8d4d4123e7446742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8db44acb3c2989f31d32cfd62370d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fdbe934470ada59c4ebf3ca95ece9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965305dda242b59278ebd3ddeebb9cdb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdcb1f2217065f68beaae750ad3717746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12117e20f7b1461467943544f84f89e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41cca85b62245e027b4a03468713ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e6a7fbe18691af35e85b7dfc4fdb4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecbe6a854120b780befa1677c1c8f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb649b7f75b2639d43b5c928427798f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf590afb9d28f7253a444fdb35321c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec78fa766cbbae82a42e6bd2cbf3101753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1676e9d302216059e1a444aa5e06f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629547bb60726c4e76b2c097d1e9c24e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccfb1728322a72de778dbc1bbfd431756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a8c7ea2e8668c8b046a3a6b0de72c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a4b040649fca152354d3969df54e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fd4cbcaf6f4b076ceb5cccf3b9426759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>