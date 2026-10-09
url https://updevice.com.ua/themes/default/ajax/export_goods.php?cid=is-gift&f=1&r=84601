--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2db601052db09083a36cabc87231b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f4ca7e3d123ddd3c40f9584acf9692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31731df58f1a923ac63a365ab13a0b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740be10f095f717a5dcc0b50218aebe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67643ce6dbf9614664de72609f3b6ded5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b02060c40482b2c6c26efb7aac6fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f22f4ee0422a5a889c3248eeda0bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dd7b77771dab2916a884b088047958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684f33c7522472d38c273dc5325144c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e8fbd56c2be8d2e7aaa383989d19710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f42f6b57a03aced0b54865acbbeea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649d4815c3e54277fe6344e3d59a9b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693a59cb3886778636ac01425cd43d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b56da566730947f6e376fd32fe847114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7c8425c473515d1873ce22499cb4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4ac7f07e090748c96b8b8b18dd87d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2551da9b0b535a4ae3d9340ac066d2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533ff812175d8bd3f88c58ecb19b2e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0cf6c13e431a81684fc29e1aae3aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a24adaf758d39b912199d89df1f7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcffb4b2a12779bf37dcae27eb41e1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36805c1f0f3b81fd2902ef592ac5406d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607c0d64b2e5409d169ec6813f86fe623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c5fc29b5f1447d0ae1262a69a60a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06deff2989f352b2ca38a683f4beaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258ca4bfc1379aa690693e122690a0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f6e3ba3694a5ac39d483fc612e3df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1803166f1c35c407829fe253798073e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23556da4cf9150b31d5a426ab097e18229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7696e954f413bc50e8be84c454dda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e65abe930a527454e35cf02c006e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8962c354e467a572dbed95834663632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547da544a7189f4a5b4c7c11d79557533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07449651a4be685e806a5957dfe351334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806b5518e601da43db175f38fb2adee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c561fc28eacadb1ba1b1983a146b78736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0607e7536de848900f6cb3318ff0b9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88fc57c0ed449c6ce8e8b71b333ff838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d85c66d2b5ab472c8c4a39e0e99f5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b91dbc597b027f03cc391f750c19cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c59f3af5f34d8453747ab11aa43d7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f5597b28e4be22c89b004f541ced042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7ad7a6b8fe5b932051f183c1a191d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f648dd6523a5ed28e570771081c8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be723cff521f7b2d69ba89ebcfb6082c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d22ee43b2eb5e053c8a15a0d43017146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d7f946a397f89bedd5ee58c32727247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d12424766970658a06e3a0926649b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c0a346864b336d6bb3273a88059c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60440baa595dbcc18f6f04c18a456450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b551a0a003fa8c8597e64b6ee682a6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379ea5b627767fcfcbf3aaf7c4bc2ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbce7c5629cc80b10072f066d2199d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629628d9df4c460f9184abbd253ea30f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886f6c3c3cd19403fce43800b6bd07e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97eb28517f7aa3a22d86edef6c0c7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49158e6bed1a45be99c1577405be797957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf545801f0cff14ecc99bdd69ff83d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599c565ad7f7f6376e548bb4e2a980059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6d0546048218b72dbeb7d1a85113560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc0536dad5fb158abdf6ed36f6dc4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e20a24a2dbb68f196478e369ecb0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97438c16efe6c6876fe5d5b273e91163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3624da5113975b5d84190e264797e1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69437aed77487c1569027bb59900eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54a09efe57d437fc2c692b3ae0fb8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b5a31e3ff0c3d877466be0c1ffb8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f94b6258ddec2f3fbbbb9df2301b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6302a844be1d3edc53f1b9f68532c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d3724e4d0ce21fc8784cc45f8023470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba02d17ca879119c04a3fccc1c046271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d3160ad8a4affcff903b48616beec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0286c5cd25dcea5f6364b72b9f64d8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a8c0b1eb112da896a5072b183ffb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9181c553a47a1313961a4c30256c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d0531a13a7a18a3305c0d6f7e44ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4f377ae12a652b1b483cdb46393f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671d5ba9009babdaf0c564f7886739f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f325d2a29a5decf179be3f834a8d8d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ede7fcb6635bc570dd96fcad8effc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bfa28f3403899210924b1f09b27ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0341f2e550098480e222056597839e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da626fc42e3282b8f7a03396260a6fe083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed1dd0227e5904d269bd24ca9512ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f7b54214c8f947bebcfa0f41b49ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695441e79a133fa85899dbf74848eea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab84019e5854a2547c947f45647f7cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53d5fd82e87c2fed6df8db85c7638d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54983511c294f15afef8ef2308df7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2067c15ecbcf832c5831c09b3d287c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310f3d3641a5f02021aa8311ec5406491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12020f58edb76fbc30a0a6d3a7295b7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d561cb05dd606fa2671e8b8dae85a6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c803b989fa9e47d73b694ea9d086694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0ec372f67f8e84bcacf735385930595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063bfbcbb817011199e8725f89d968096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb88d73ab1464a85fe48ad2b0853a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8575331ec82c1ca1ea7a557fe61eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebafd8de9bb90b76cb6597340f2baf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfc5b3fbc8dcfd1ad00dc22a4694bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812185a678454c6bd27590ce8e0496f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4473330c00f59aea4387d79559a1cf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fee249ed0f90b536c6c512d8839cad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5094e1b899b2d03127d3508c7a80a5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97562be475c5a7b39d10dbcfc0069e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e84301909ca747f4d511845b8fb5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b6ad3f796bc29c6fe66a87ae25fb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6639aa8dfa64597e21a2b28488422108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1c11d9e3074a630957a569f307381109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb336ee7dcdf436d6e7964c370be42dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca52014ea623a5728bcd96b0795c2a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a6e6793766ed34b9c888380a4a862112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e93cbdc08a2ed09dd50fb50c39b042113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b94dd62460227c62f3e6793e6f320e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9d959d9a52904b08b1a8961a2edbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8b6848979f7bd4639b8e5432a825d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca943d1787aca58d18cef0eeeeb6f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bf4eae09aee302f88d22fb81c0cf0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02fa73da9d7fcd2f89756990b665d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7889385caea32b56a16c1b92afb51f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee74161f8d049b079994ae9c55f7a14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e35a8ec9281820c481e00723f581db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f3ea1590055170d8112a0a7463180123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f90f18a9e0a9893c069f648344440124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55542b5291a10da3c01db99bc25f91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f3485bfd7be06b018456194fbe0bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bd6bd8b4450dec9d661a68f28d48e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58a0188657cd86e6d3e8de50acbfa0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625fac8dea92ea644128c3a02b212bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7690ddc566813a24b8c6a45748273130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a718bfa4651e6dd6f0c31a82890e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fc315ac9557669520564b790c5766132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca4ac5b11943c0e1a8a71611cbb769133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182aa295d7c8be50fed5a216deff8ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161e821f1d7dba44efb8202f31dc783135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55312e907bdb133f4d2b8eae7aaac150136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7d47a82f76c2bea4c13d30f62e7e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620923901daa018cb0e2ef0e70f9ee63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a7d6d08716a4db40a4fcea33a79ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b393ecab75a7cfe1e8a903f44d83cd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1af4281575011b521fab2d3794a87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975d6f406e994a1aa78d7f8f0a690df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd5d19247aa92a823f53d512d8494e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3220b80f8809d5e925f3eadbc970f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ce06c5615a2f2bc196ae3ed5d501c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d008f69b5252001e797b68f841f20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3759b9d048f92219df2b90b4c30c9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fe477f1b940c90bdd79cd18e11c42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c692d18ef07152bfb0786e89dcd61f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05dc550eb086adf40dd824e5044353150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c1e47b255b98ebacbb49a86ad3dfa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38822472fcbb53c8e9dd0d5507b6d96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd60d2a821d828af29a6e1ba7043757153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ed8c52014501b43ea2d33bb51a1b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee76efd89fe4efa7052189125dcb0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1ff4d38416365dfbf50714cad28cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed871ef7d289606bb971db4e4bdc9f21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186120d39559fdb978d5eefeda06b885158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38983e745101cdc70695ea239525277159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e60b67703637dfe04730e166f4ebe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bee4c34984c10a07b21b619ef05e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399e604c08e1e9942e4d331187c8766162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274af47794e5a1f91bbcd3df69915434163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bc5849abecd708a8cf1f70e006ca6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b038093c1fc6fdca5d508d8aea77a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aae04b6cdc173606d83a45bb0bfeca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43672565e728d1157d0dc77c650810e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392654c94f6254bf65a819c80a92e869168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788d263630587186fb7c0d3db927b0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5346846df539de6bbde1fa8bc84a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ed0bf16fa2276e33fdd012102203f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5638fbcb72b0d13187854a128f7ee35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18f52357e56b6b7d728e13c6cd5d25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab30e8429d9708f354719eb66bb665174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ed423c7204d0e3be4c76729f25e81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add357abf363d8e93fe4f6a872b1963c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed16e5bbf57043ffc60c350434ff40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedef86a524e35f5627a0705d5fe7940178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a450c38765df06d2292646add6a2e37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a277c2ce3cb2215fa02412ed8b3f80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd721dbc9656b31d334354d1f61d756181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a1063793a3de6d2ef6c51859d46d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab52e0937999a70dcb64a7ab6246b8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae9090e127516ad3b5e77a50f0ee8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a968026bfe7a104ca08b191f248d097185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2b8c42c43c45c8b0ce93a48c0cc5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56113115b39b7830d2a6db15587545187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c8bd5a433e30f034fb9f8ea90829c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a33ceabd07b110dd22d1ddae57c7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468beeafa6f2afc365e4042b3c60fe3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7373f051821a60233845fe82855b341191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e842dea7e7fd34cfd19f18e4c75aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daff6741ca705c8856de222db95e9f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839468de0048590aa79c1eceac8ed8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f44f4d3fb8e3f1df6d91567bb2387195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c26d9c89f94c247e10b3a96894e33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78238e4b4dffd7221015e2e9af90aa62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f9e5af0e4d55d85afa997ed581727198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544d2f6b42f0908c2ed79ad6a8fb34c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0339ffb11b98eddbe84cc8d35accfc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41362684cee2904b9ebaa1bd33d2ff39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f99b7bb54d4be707eecc5e21ce985202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14961e8e150fc4f92f349d66b9957e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a2b2cf68675742d2377603ba6c20c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2cd84a25cb9d3f9fbb930e5407fdb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f958202336f256d3b7f13b564b9c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90095e8e8c3c578d6caa79754701287e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e66c6d2900b42423a79684d97e79c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d40fe4ce41372a73c84fb61f50b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8627891e760b4786877871d5d8ddf4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bb37d4092cd0db97fed845e43d806211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db3cfbb0eefb257c288aab712aad7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defcb483a8a3385fd28baf4a6f6920a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a50b171786d6792e6bdcb4bdc10f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0250c642d03401d9e1cc3b6abdd5da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ba1834229c3ea2b5504ef41dd0774216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87193cbacbf76a547944daf4d68a238217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8717f72f77a473a848dd52042006c35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cc6d1ea8d292236d59149eab9a164219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d51ef20386412008b5d12b18209cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194b2819f685bb02d5fb0fba9cbf431221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b409ba8930771a5669db95b77e6af9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29162ba63d1812c747483a0585cba39c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d059e60df553f43c9e2a09eebee41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a657408a0ca27067aea54c56ff4421225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce26f5ffc7ab98185208b5fff52f0fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecb0c589b5aede1f6ff94f3f3ae1c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c6103ba1fe72c58d79f220d15f78f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a539625e3070122c77833b3ffc7c02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe6d6b4369b67a7faa0e705361075b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a58e69a735258023ad10f38c333296231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49590233adc8b32643cc8eaddb12755f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ed38c8d9f47cc5814a5de06ae6a9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9bef942a2649cfa861c97f30ce361234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bf5537b1308aacee2e5acf18f153d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc17b70c4077803005d741f83c3a600236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297efc77f0270900c399f29e0243fc60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcc4914ddab7dc3c7fcb5db2aa9354238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f240d4c10aa2b48a2225e8e4c95428239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5076e1089db9127954c1d34b25acf0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f384ebf2aa9683e8c0f437fa927c58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294ec4c10b96f6695ecceb8c19cbb7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcc5210176272c2c2a6f7d005e83a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e70056c3569f59d4b0885d3a651ac9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffc87ea578257b9e9d724eed6c18ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75dcb23a50a90471f72b72861ada0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dc7f3a79626bdc8900e7f6b6d1f5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74a316642ecb4f9af42f40fb2a41f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f6a6877fd68cb2ff62a1b5c0cea35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872babfd0d911d01ebf9b3e43785429d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888e8a952c7bc4bd2a986c4c2cf7d30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb361ab2a791bc30d801edb6733fbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e7e0ce31a229fc91fa4261e51709b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d076ec8e26f91031bebf0a60f8fde8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b3247b3fe8f0cdb6a15f1d7a4b634255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0ca149622dede31bf0ab4e4426500256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeace03d9ff9d9b9e1851bec3a93d214257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92e9939fb6676a66660827c644c4f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a384b45293fc43c7015f0cc7ba39e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce871c301b4fe1b429ce26dbdb34e5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884ead581a3df299d04271902ad9c06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3f35f78d60ef8f541bac4d7adbe5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416e518f2f19da2bd53bf2af38d229c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce158e79a7318eb371dfac9a4fb6c58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8d1119aeac867d6ec1e122bdea205265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58923912c3dc479d9cca829189d9229266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52820759691d810dca86b57c7a08d0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a794bce519057b3e55d16c2f5fdf616268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b889c1b2304d074d569f38425bf45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd231d532a7c2884badc20cae0a6454270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a819ce74e97c22363abda9d12ec305271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a28a654be15c5287cae856c14c4cbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbee0d9d1291e2ae59659f609a633d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd45500e622b4129ea5c4bd72ea9d85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e88129937db1652a530835e6faab2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff0c6dcfdc9252d679854ab7dfc51d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e26d6c3077d0ec5bab3c885793336277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe166d3256babcdbbeb8b86f200533278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96deac1eba416977d37f5b7e1178f45b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314ad9571c38aa81ec4f3dff6c170eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f4b181e214bc3ba7aeba828c58bff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5434a858480e94d7fe2433828c588282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c4235afbace02c227394b5cb81981283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60c58024e288cfd84cd799f6a0e0ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf281a784957868857eac496636b635285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e28d42cbae0803bee0648efca2e52b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c40cd90e43dc615d6b3e547aab636287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33430cb244ace2706a7f14395d7162d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a0dd31156e8d892fe0ee89448d13d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a51fe69aeb6b4110edcad59758dfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94db1837a354a261923de0997f56b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed87adbd3e5b990bd995e9714c69156292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b217ca49f233f8874607618b4f84cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac3f6ac94760a477d798f77a99a63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d83dca8598767aaa1251dbc9066be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353a5c9ab36c8755a068febaa0a4ed9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953455232055b8c07cc9127d518fa9eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59faced0ad9b2829dcaf73fe01eb173298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fad97eeb74d92e2d2e581f15dfecf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40519c02156d6cdaca9c1a556f3bf6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7ca49618eabc8149cd678551bed05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b51ec94dcc9db851adc2f0e5b0d07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aa8425e589066a0cb89a99457ad0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d81ef3735d23911372f1d6ba58c854304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1ae47e6dd0e289cbf494ea03d4d47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ee707e9a391b0f19e0373694e0e04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1547d7d5232b07cc9343d6a4a2c68ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd83a030d39d0e8929b9b8c46837c00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d848424e129cd47d80863e7c7ce47d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de724b4deb66aff6f8ccdb01b54b38a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed1a65ad9fcdd14e650145a5301316311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3bcd8f365a094bcd770e05ab63308312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d35e22301d4c9318740998dccaef4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17cebd6168700a2d8775bad080ed7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108174c6286241c04685b832308a77f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a1d2d1ada29a2d3a432df32881f8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27b5be7496210fc4c28b3be3fc8f64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c24dd6ee1eb0ac895f351ceaf84221318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e0e7a4050b9c0b6ba05eefa47edf7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfd8b4059c5726241a77e5d8d7af0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919d0f9a3ba1b049dd5eb7dbaa6bdae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f337f96721b483877d70ffcf759951e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b611f1bc12220db2f213d47b2c57ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecf0bc45c5f85926c1306d52e3a692324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d70da8bd41a4c4617ac1e67e44354b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62e8826b5f9a1aab6a7216e16b6474326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30693358b012ccbd76e3e585787015cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135d0bf446022d82a658ff8a50d99ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cfc18a7101d54c0bd30dfd4995870329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963772c76fc9c6b833d1091c5e93945330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fae2bf07001e30a02b93d949d23bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2639f03a7e343f05b598d6918a3c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bef9efbcdcfac9c1510f295952842333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec37b4874c083ac5df2fc6790f1b0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ec776db2228a64a6c21a4bed0f6ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49653ae6e028f97697b1b07fd093a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d971bde1b6482ba7b5f40faba41a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9003b7ff75dfc873c6dafcaf7caff1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3820d453316411e10d22b00f7a2dbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ed4fafaa761171e5b1faa4e448be0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615fed3a78044f01cc256f289ae23a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec710f2a6f143c176a1ccdc9936a96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845aeac6a2c27f2d3900f1baf020bac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc70d1cec78b33348fc5f9d35e5090344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315a9745260e67b1727114ba8e7330c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138d19ed1b5a31f9107c118e748566d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1d534e38f9e21662333a09078c792347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010dcbd993e9a91c8df2e01f1bf8f78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207cf291013e8c08e94038810c485fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6506215f49a87063a2fed394a9e73f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aae3fadc768724fed557ee603434fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6260267aa89839ca26cda735d7a8e36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bebe2971c7aa7f18f6486edb6372ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5cafac8d5a819716f16fc5ad655d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011e145a24b934d79b541250bd87070355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57a1fa4c01efb02b871640ba5b0cc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd5e7c5fb8c0d0c2dc2035239e1c7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639ff910db43035567a225d650292b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb503696b10aaf7f8ddb0be79845f399359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b803a47dca8d70831b396d24d3b1de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a51dfab219b17f4a6055f8c01ad98c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bf112ca270f66f9596e41f7ea10e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825194a3350de9bd04a4c9334b64e9f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78207c24412cebe2a870ea9ea4e1317c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff171bd3c384d54e2ddf01ef32a2701365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d023e8812649201d8b220a366812c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569b96efea3a16f3a1faea71d543ffa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab5ea0e5c70e4246201f50505b6c14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fe165412d776966a1fa3aab16a1d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce54f24ad5d4c4c26438a36d8368c06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95451c0112871db428e4e33274afb4ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71fff6636309266d2707501b0d1f82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481ce41da569043d51efbb5c256ebc3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4a42a89f16b213cd6554337f90ae8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ffd80d1c8126a26f7458cf530b4cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828086db737587b29f35b7e622d667d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea7baf6fe812c96a3edfca95149668377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14de534227c9687df436d28831fcbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28639e7fa4d23c3d28ae533103cdebe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7b7c1f5d359210f5e636244ba4d1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a1c6ac79727d1a24c9092a1dbf506381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dc7968704ebc4f4c5266937a10a59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9af86e2107fd10c219a4d28d1e4ac9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c109abe7e6003928fdd2d2f6e8e3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b722b6a089ac627aff5929905933a3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb351677086a467313632c73069bf97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6242c9efcba55b3bf01c8a74fdb78c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2a980adfb9b5b1043e0fcbd98ee91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3c6383b076146de96708758f9b042389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23afce88c70363572cefaf5909295d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ef3b0264af254f332b97cd1436970391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57923ec157a9d9ca946afaf1efaac719392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998bed5f5092fe4c24032b7c01432de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04346bbce313e80299b28aeddc51e926394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c871974ffa68f6dd3adf0ca06736e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f2f288eb424ff3887ee494ff92eac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a7bfae4ac6f01d79273beba11bee5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0fef2e9a1d9d7c086907b7ee8d622398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea790932fa3858726df5d1bc6b3f8232399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce15e66177f47489041eafd030c0a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff44d6a48dc21d3df99aac087c8bc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d7952072abbcf22740fb990c33c4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24941bd166c4e7f16337c3966ebf33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a0a02ee5d055b639d1be66c39995a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2c1c52562d64212526b7c21823a38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361f100caf71e5f0356c81ec8ba8a43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475237e8e084e00320f93d60b6ded07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53828253f30e34791afe57e4ef5d6a32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5574713a0a6a6d3eb141fdd16a42c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d02c263df17bc075443d19d5647dba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4ae66f125b6a6cb2c3bc80f10831a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4ba8e91cdcd6a94cf1bed72007c1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52edfa08be92e869c56457b6d7088e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bffe32497df246dad02b26d24b8bb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3f005c92cf70726153e6b446ee244415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198f8bf6a13126b61bbab38458fa025416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aed9898c11e4d5feea36eb69e56a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ed7b9d9a8b20be6bfca333426f33e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a1f7f18d8a74747048e9826f4fb5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaea718aaf34d64158be477066a1127420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597ee52d8330cf490d384766edb348b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22627aa47ceadadfde73636b240bb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a628b50ac0f22f6ce343929bcc4537423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ca6915938d453a80ce082a09f1d77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daa92562e2ff7fd62a87b2751ad6f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb5a4f23203777b20af0a0079c7ea5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e043bfd3ee0d52fe060c964d204e32c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9379fdf67ac415bf9ca24c2290bcc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94b96a740118ab948be6273ee3d80e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cc8a56f3a4ffd0313baf8b0ebe18a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5679af382f9c57a5a1ea8d9fb811054431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd5787545ad1fb3feb6951f065729a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a87dc1a94bb2d787ab157c32ef1c2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb9643ffb64924795a50a769f4d2ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c18dafc8d09db57be5032de8f78d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdf60df27911727c6295ba79503120436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef03932b84f36b52649d4005e9fa1cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec67df2e52cefd29cc29eeb394690f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c308265c8d3a66df63b3db418b157b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad7b660509e9f6931c39311864ea7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a87e27d532c1a9717c814c96f9ee2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52bfbe607ae6dcb04bdff83700fd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c718a9629aab94f01edf7236a4da5ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726bde9e2c152966b50024ef5ed8094444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cc1c651f544645aedb2252a74eed0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed3f68f647512f282d902696b31dad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aa4a4f883a6d3ffd59bbc4c9215f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7084b451d09e926edb7277b9d6ca8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436d7eeaf4c0503a1a75c4095133706449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caac2b47dd079a2b898fe127bcafcc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21074dd2ce7b89ac3292af15d7fb7e8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6c5ef5dcd52cf3ab949f472c9ac82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0e4a53f102e78a8af687b2f3f46bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c5d39c9bd15907217be01a21a7eca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28c3c5683ee6aa517cd778543ed471455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372edba21124605c2e1e1beecee7706456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfd5fce9607aaa1d90090e4b1573b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7a84be377b5132c4ce2d3cdb351e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53dcc81fd86d0ae319b63c8d431558459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf419d6c714e4b5bb20c2fc17d823da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77619204a28dfdf36ec9d350a7aa50ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a57038933bc2e8275ddba932d9bc63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aa23136918a1b673973c8f99ca0c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4796bc0bb36347467af95a1a61227b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c85251967f81f39e333a5154b5b83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac197e8870d9d4700dfd66d089dbed8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b29d0666396722f40ff0099d433a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f343c93ec2f8d5499f9825fede8da7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c691aae39e288c866765fae983d11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db186e402c8c4327ad990f9477824e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab420cd833792481c688a97ac7f2f26e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ff67e98aad4577118c9651ff7010a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8eb4b63a4fd690052025233873771473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348fd8729dba91ba4f1acf0787ca93e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8352e3b190eb917df00b8d1d37eec8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b3227575c1e390088bfa97d1a6c45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0706b1c2b18bf3fbfd6904c1bb9ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aca16ccb0e219614ee87e34412c40b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ffb045ca380f8655a39467976ca35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee644aa8107090ed61c5342ce070a21d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f89332b00681c008fe0c1b43c41a61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390e2ac59b2906139470373a579576b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d7630c42f2ba8a109b0df86863492483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921688d43029dda635fda70ab615603484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b0664a46845f407e5dead8fdb1cde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234ce759fdb9243d01588ab2c5d136e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3915ef31c1c769dde55abec5e02b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb233f2f9b1a3bd058a73053ec37c3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405e64f262c918f368fd1ef8e363ae7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abaa87e66947b9d1ac2d2e0083d515490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ff61cf1c636e1bb3a1c2b71f25b1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d3452556a0873834c0d5e9aae4cc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f38d0b63b824b22f14b2b151c08832493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d0af85107fa6dcb0ce840e8d37a3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8672272e0e200027d4517f714749d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864539de95902836a5c0fd5d9e602bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec98b5a22e5584230f43aa03d647b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeeb121ced1988d194317990cc5f39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f7258901984b8927c00b0df4d5f47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb29f3fe50901d52ea6130b4d1465b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bfd1f6e07ee3b9bd1dc3b365d89f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8767d08f34f0326d2132e84a0a6337502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daab491c0fcd053261f1eea0d6f0e61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ee174e7f08031a5446b8e635c55e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec57013a5a5e860c7a465f727ba038505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47c920884c04a1805196d0615a5ae3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab828f4dcc98cdaeebac3e2ebf1c99c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3080dd23bb2c912abb48b4f139dae0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf27c0f22207930990c3f490d7d0c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a9af8cc459aa578e069a78b704a78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcf13bb54991c93b5f8251cb62f79b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f9e5aaf1e11db2b9d665a925c34e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdf30c5cf4646a01830edab8ccbc3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862859ce68b144d7707652b27eb3c1fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3cf7803971efd095b26adb0152c98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f3d35f09f142dc2f9526e4557769b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e624c396c30a8ec09ea04a0d3158e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c091889238f14b18c4093d1d1cc66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a9e644fde413012fb1860f506b123519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fabcdf9643248c5eb0cf1dec1022a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080081172fdaeefd1e6d8f4e54ed948d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef62405bfd6ce67534c7c38c7bb72c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715add4ec555e65e543bd3f7aaaaff33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eaeba4a920bbe0b0e910c1f18d4a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5511cfaa6c18bda1e06b36029f3ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc233e488fabe58e9e58f12b9ccc3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcde5b445f174ea486aca4ebf4fcb1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483291eb760930ab5479412cd8202f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615a1b4dd3df55db5903681c1be6bae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc066efe481773fcf2a0650321af5d37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed6f5a79f65274be6c0cdbbfeb442f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62be2a72d2d608d184244a229c653c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57935ffabe900d7bbb03ee8559e8bb5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774865bfccdd9a78aa8296e08a414b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa783acf70cacc1572846e1a064e183c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef1e27a32b45181139e08aa09d014e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c8da54d4cb5f6e1944ac453d6f784537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7680689e38dec31276367e654b890538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d19d6a06c7307d90bd2ff87b928fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea196636250829d56bed811b27f857dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff2f4c7c89e9f3e40225f112ba1553541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa6d3300cdbfc226b7d5de3ac6b045542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e2017b9adb818f8e8f9b036d25ed3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea78f75f20ac0323465251d7fb5bd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33d8e100d6aec1e9d4cd1abc9809c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308beefdbe4e76faf253975e1d54e2ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5170b79017a77920155f531d268db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715374f1a3b3bdcccd5dc489316cd17d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051757c93ba8d1cbcc7e4342c43ce7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308aa00f23272330dca6c8388fc2e77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95622bac98599b31ed0d825a39c3f6c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccb8670b76b48ee1720359c5f656eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70d6847b2fb1fc863515503044de3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae4f1a5a3f1d84509f228446515d00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4eac8c7d3224f3b2eb06dbbc634e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef09ecd9c2d0250e6937ca7dc831685556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de45550949a255dacdc0b17e4ac10bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc4b08365f20ae96063886b52958e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfc01844865cf3cc62d41c7903740f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a843a0bc4f0e0ce2f61e10a5f53614560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e405ba329bd5a7c10668641a5d1c43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0294b0f0eee1f263053772537579e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892715b4617ebc3011fb6d7d9a41dd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f85a1f80acd8d0008dfd1aaec72bbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45977ad6baeef3e9de80f7da2f3ed6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1ec261e21814d579b8345803a9d87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679de892016c047b1ddc47c934e8c10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f0d40cf5204c3a8bcf2574f3f2d31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a7e5ed6abbf7c895162ee82bf8c82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4eb73050447676af7eed3c2c4fabe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059118bf5105d5da70ce55aeb9a0fbcf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b2c3bbba37ca71896cd2bdcf2eca6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45ea1a1dedf688aa9456b0dd01a0b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7802f7e7e9c3c46af258437e4ed774574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6aeded9364c94a53054ccf18b89a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a71d336aa6fc549251a3670f0818d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237330f3bb07fb80adaef5b041051ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2d197eb2a419ee94fa104016411c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00018c63488474ef6cb2dd8689c40eb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0a2b9c90da686c2c58049b77e8c75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0112691e897b59cb278f8c394f4135581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c086d283a7a48378042a96cde78f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b431e3fdb3901d70a54bbaa86ff88583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5f2ede93ff2e7515e52f7994ce266584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfff75ae7a68feacf8fa853318fb2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce69a02efbce2c9b14ff260c806fa07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca061d162d8774793eab304622cfd714587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cef56f2b33ae39532d3ba242faa05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c8389c76bd5cddd7832e4da707e37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae98d35564a1866de1c7e1fe926cff8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b423b37663b8862f5606560bef25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0bd205294094020fb4dcb13df827a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cce326c067cbd4163cbbfa8769178593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95692c95817df554291a8b08a7e6fb6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840de034703a0467ba3eab38b45c6f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e53dac4e5817438fd73cf0cb36076596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347194469fb92d7b206081bc1f45180597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a664af883b36cea3f3cd5357e1f5ab8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30553c6bc1b58fdeaed9ca950355ccf4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec142f7bd0029dfd42e79e49b40d8add600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2de6fddebdac6f76a086ae1689b8c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388304eca9846b371a564b37bbabd52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016129e90402f5a9ceac1b9a356258f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164423a46efed81069181aaf58a673604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d8ea8290e2fac195e439e8017e908605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff5246bc2e2fd112f11554fa1d0218606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b11b91c8e0275e8c3ea44dec19edd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd483bf6c6d048fc7f185ed4f4c6ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5ef352249d36dd23eda0ade6e9083609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c611cfc003a4b9c614825928a18dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0be74e1ef50960c7470ba8dfa24daf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bd84816679f8ffe2c8f68b880e90c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c57abdf024ccb4ddd61ef75d8ceb29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0d9394f034a62e2d9fc034cfd492b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f069d3dad84e06f5094440b1393a59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f96f6beb68d09c88bc5452ee5b055616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3126f07e6e5e41c64f7746532204fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceba01378109cd81f648b13cce1d8b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b81a9737ecf546342eb38457b233b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f273d1c8d74ac354164acb00d52759620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f07ad5ff97b63ebd029b7446fa60b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cb2db999a18731c3ce930e0127adf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fff608340a81d29dd2b95deb29ec87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebddb9175fd56ea5d66d8242398484624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73854d1da0c9c7db398d8153714404bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aa9e95c844b26a67f6809b0c9f66e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d54c5e1e399e60bb0138f5710dade6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cef6fea0a0d01109681602a668729e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087fcb56082a866ad55ff8bf687f696629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dbae12f12b3a6f71436f2a7cb0fc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99dadb7d72cd154d6ab3431519eedd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ec379cda7eeb1d5d105299b1fe9f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f4ac254fb381da29b092b85a63e4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86869b6ac3bb0410f0e79a2273e2442634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150210641f7ea9b9ac0cabedfcfd28c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5e6ebb8648aec7eb26ece6812c515636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f0f21402dfc3cd708d8fb09c2e317637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d863fcf88bd2b7d0fbb41f2b3a2ab6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3054ce3e525461a6e36a413ddab02a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca235ac0d82a0d4338296d17c2dd68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7f0a2ae025420453fc8544397e17d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92171e79b4b30daaf3a1e6ddc74987642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5abd20667ad68f04ad98f484196880643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc4b4a128d2482eee98efea839f8ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62f58a3763875e37efb6483f3256e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb13835e854d5ecb240245e942b0f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019031bff8a9addadf2142b9f9d758d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7ba72f5114dc613ecd8b647bc13f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c043c8725580ae422c136a85489c87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd364ffa47e3f5a6a4d8d5794895c7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a668f2d33a15d4709ced9a687a74b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1686e9c5abf4deada5ad4ae182a0176652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505976950ab07f61ca0d531a89ff4fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b77e07726a92287e41381043cf4dec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aa634fad49bdf9d51d78bfa2fd80c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2436dc5ec2d0525fa276b3e4c89f796656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3092311dca7a27d06655a5b9df38932657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506c5d6f1fbbb9ad19043882ddaf076658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ef4e291311e868355e9cb72f8e18e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e6a970ddb5fa54524c1d5e19d4c96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cc06e62e20bacc14a6405f6457749661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb576a37a3fa39986cb52802a8154db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3b90721dac2fe8baf1c0c41d5f4a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aa68347be21ddbc899097ce7b7c50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144ec485a65a017c33e90114d21dce0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b47008ae411cd1b20216c6f35d30ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b8c61b1eb6961ba1986fe41ee68a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4247a3c3b1d2d46aa4661b35dd5a041668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd02810baa50aa6b8ca8464e378c38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23895bdc106add18a6981904b2e8f28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c908a00238766fc8e9f1145a58a350671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b38b33fd296695030351f1ce38b6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d77f4e079f91e30dedf32542a11b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051b572bad2dc6882ca3ae6c7a55a13674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae77822d8d8df79c4ed6d96dbb4391675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ded498925d39b437626d2bd7a756ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f507072520699df72bd334c5e41716e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbfe203a5a5f2948731f02bca197ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054cecc022c2f7e2e537db40cc656ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5190bc6062debb86b33068443149dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349ba90a0e1642e14c8d560d54b51e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c944456824ee2e7a4474aa5abf6ec7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553f708225f2416b9c054f3105cb531683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20c16ff848bf6044ac25cc91413ab2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9f0c55bd9ac4734c06fd732f9539f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e7fc4eaba920efc683af26b0f305a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fc757f36640df8147fa32bcadd67c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f73e7e7c83b9d500bb8aa34d9cf09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2ef0c2c70b4c50d6f574513efa5de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea6c905923445a0943519f233f2757690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690d8caf90215dac2a6f9f440f8cefe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e18406b5b8e304337e514fb3df3b1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843790f1edc7c833d8e2230e3230cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2745e736601a203227825d9502a13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b68cea9691464683c511d7d6d302695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10c8d18200c1fcfd140d5c3c584c38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fba5a30b6e8e70ca64a978d052dbaa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005c1fac364a60211d1a520f0e9ce87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c24b3ec2cc364f034be4c954e24512699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cf46897ebee80e6a143966de935f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b33246041b599d603e3f54a9d496f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97b3511f06f72e3c88c2589f9a9463702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dac822381f82ab96d170ed3cff450703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20cf792ee1e83197d88c2f596c5187704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fd46839c493f95d245697d21082bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509aea596ff3f081a2bfde06a1189be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208247ce7754c60a5220dff3317967b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d02ee0b48f4ba13318c4f061f436f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde64c5da8ae86c7a88f9d6ecb73433b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03b57a39c71a346f829f9957d4e1b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91e040f22f02e44af435ee1a3bbe13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb543adbe83845857b76bf0da5700b3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b1e302979a45f3f4c73c746f9fcaa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841438f99733a8b76c2140b0cdea6242714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf86e5b58d15c57bb3e611ad583e97715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb84d31222be37fa57d9b1baef39b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f7cf1c3dad943fd051fefe85aa440717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608e57f849995fac1fe75179650cc0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0302a0f04406f2245650ad4227270aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4bbbc24086fc088f0d55ea40eaf29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44159fc093b734f73abd28904e93edb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ab37cda4b6a1913314230d16ddfda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305ac2b540f7d0c9f25be42eb0ce703723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1eb8515781d6e05d7a6588588146b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfe8a93933b2237fce9ecd1dc30a4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82846bbb7adc6a1ba7764fdd5ae7d19f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c8a6ceb2735ca2ef61da4b9e31a18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee80cc30ff7aad4cd0dc87ae5d8f8fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234dbb5e7ad0978711e25f57f340af0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508caebbe432660a37deb00228e93d0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25a54297ba7418ecd981be9cda7af9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19bdd5b746d317e3044bb38026df2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aead45d7b1e4a385afbe2013512016733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a688ce0038cbfe44919e2477a4be7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9450008ba7ad54335eb45acf1d5b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96029657dcfee569682458903b7ad36e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f6f7c1c5bc415dab92ce28dbe61bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1110c27d4de2cd3bbf063ce5da267c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cef5487e2375d99a57aa603e59a8a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c3d0cfeeae34fc77f949b3f5e6292740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3766c8151623043a5d6dae4786591741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa299cb888e362509d99a2c62a0f648c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c496bb1fc36ccd070c0851e442ce27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75c3fc26b0fc5d51cabf492438ce55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432857ce077061c8978b4bd42806a0c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241f1c33533a93e32b74c795a9124a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14529e49139aeb42e17c1789de3da4f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f49312a2e7859ad40c85889ba3633748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa7b56b7f67369b9050713962d3c50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e98319c69721b34d5031f60a345523750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c211a29505bff5a6474311fe092aef1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021b8e6cbfe8d2005e10f9fda7e7ffc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e67d827a916417ee9ef9e823658bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7243623a07ade91eac4ca8859da0a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbf69b7c7ff382787be9745075547e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd539b69e682564b7536b4b6be611b11756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ac0c2d73fad457c32d22723c7e8ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105e65d09611db5a06c2a366b3eb3a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73979a4f87e8c688342d2123a8202804759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1133be0c864b0f214be0c2ee705e4881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98ba3f0b9c828b07c85047407668282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33efeecc3ce0dde2b56f416da983cb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6f1cf7c5b8dd67c3598ca8b19edf04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7727cbf6597af6fff3b09915bcd505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afceda6d960a47c6684952e25ee6c796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4048f65f985d32c381124b9d16891797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3d51d2fcf97ba2da45f2ff8bae9278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be91a357fa781e21fc9cf2510bf1d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66486b3a6e9e96f1b0a0555465241010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2705c3813c9cc6d5b5e0e91d8d7cf9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6cd900a007d82a9a858dd04375ddc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cab36a9edafa5b5d7a58c12322cfb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e498c71acae32028284f6de36e4d7e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cef6d8843a9cba088c35278e5c25115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975d7829accf96f2978ee4d63ada5f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f881130be8a28467c0ee8d887b6a5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a73e565439164b87e9121404739cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc27ec2faf9184fff83291b3dfab0df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384f21f789582f73f31104a880ad9c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e419dcbad75efac3d880a0e85d19c0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6c7b42ed242019912cc093a966b1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39b45592f984cf9149b1fe6763fe0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6292004d31cc26cfa356dc45a1e9e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a124bd29b59a43f644de8ff14c72625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cd9b9137cb8b0a5fa29733c40ec8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3f27e2d0a29f076c34d5dff69496a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad85ba6ab4e192b31c4a77ed2f56f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38170c9afcb653214906f717b060dbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a4710c371a2443ad8d64f6dae63e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c9744f91b259b45c1c874d27ef1d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c20568ce5023558ff21060c2ece1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd2292f0d901bd493ed69cb31a6a9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067db081964ff77c94d3d67d056b8dd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82586eb35716efa71a55b1f96021e2ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1096a3ab4caf728f9c7f12f82f96bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd228a463f39c79a8e6edb1764e488c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d88b2945e1473a7fd11717ba539c0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3f9a931f70e4d409af6c5f30b947f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70677df7a77ca470d160c7173bdb8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d4d317e39ee1cc3d02e50013be8cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba4d4842644e9d7de2fff851d9f0da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04868bb1f4f335fc5d5fd50b575199ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bdb5343d49189bb83a7ed67eaebe244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2ce25c4e20a8f0b298765e7aeb70345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba920fa7f2f51adbbbdd5f614bbf80e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631391347e36d0e4f7a9e70827423c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c14aa0c81b3cbe03aae5fdb8009f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9af1617ceb2d28ef3f105585a034049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b44c7b39d71f34383fc7bb8b27336f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4f024a279c2859440b901c266013e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96879129f3737baf820cce02c2fcc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110e73725629de8c88fbcb5d22acc0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd2790e8b77acc6d7f5401471442b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a18afa1cfe3412863a6623c5df76d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0e4dec95f59a879bed9f48c8429d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b70d8f2298ac5ca1ea6efd1422bf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c8a6f368611f2432e1095be8e725258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fa9df51e9c5807b79bf892d8825cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a2cf3ecb704065853f52deb4069cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92f4cc3a02756128c576f8f299f19c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d1cbc33e347733e4e812e52fb6bf162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec74b3c5975f859709b6f4894fd990563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c980ec484c398c8d4e5f896fc3d9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e527deb85f44b2cc20ccb67c1d7ec3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d793b3a0360ec60cc8b942d96d736666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6b8033cc8fa721abcefed4c40149067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bb31bfbcfe707b28407f2c51ca1c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf1e7aaaccfcb1762fc9a68efaf95569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ee6e4db9c22410ca1c1038c74653970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da7936fb69161edfd19d1ff0dc446a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd9186fb7e1514774c33b97c2c64c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632383292ef2314238fcf00c3fb4ade973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12c636e1db18ae49cf9f686b3781a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99cbf7f1a036d7d1ac45f69423cd3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbb017926c3bfc03d61aba7724ec9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c415f2750f0bcc9d0e5e31c64d578b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f0ec69f0f4a625e659023affacca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f2ce77a9962b2dbcd6158fe6b126079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c581651f7f64a04ce067d42153790f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967511e7bb4c1562da89a772ea9dffd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca8fb414761be8b41e116630db948d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bdf97faddb5a522647156fb296df483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f16a0b5f3026ec99588ba6bb32fe984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f9a22d3d2e691df644ef1543e465d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8264f7ea372d86904ac5ed44a5b49d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886da4650c06b1b3c7e701af48eac5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5aad024d24ff61cac52391f73050188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964c4a7fb698733b69d7429c0f0947989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c59cc9603181224ca050d2e385f82590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837d3cd191934ebd6ea0e4a2d49b10f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eee626b76bdd25a1d73c27471d2fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b620abaa094673576e49a5edeaf476693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefbba7a9668db102cfe55ac40d131a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837ac6b0155f83b4bdcd31838817c9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1200844a461679592bd235fd0bcdb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca954b085b0b7e1799d2178239e77d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400de3eacca47d8d68d73903fcf4ff4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36566e58b9a1962cccd0a3ebf22c9c4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e7ac36eb742fdda4b3fe5ebbb2d93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7709edca2ca9a065bfc583fdaf7c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8937515ac38371506c0bba897ea0ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea76bd2483e595ea5ff7ec7ab2ec0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b72e7b33db5779c455614c1c79186104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b994db800cd5eadf55c629276c765105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef24d0e16f60205c040c1c28e506fe9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52595352b1a32c2ade736eb29e5d0b09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019116ce3d691a355975b625f4419de6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143508e67c8ccdcbc5140cb184829b47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856fddecc004f40c7c8ac7903686967110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef0e0a7ce99b820ba0042dc0257519111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffe3d3777a1b9b69173b697b875bf3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55a3dfee4eb74f253afe0ab4913755113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccc0dee222c840dfb483b081e25a7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a412772b9bbc4a38ea809c7af2793115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fd85ac325d846194dbffeb7c6072e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e482e1df3d60f0971a3f1f9400ab1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0aaae22b107e4b5376c1b2852d563118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671fb600d73046572bb839fb42c7487119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389941a8a721ac612906bfef18160a8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ec786701d1ba1e55043c12a676577121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826932a734ead9e07d3170bb42f6972122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b87487bc28cef0a0f27a75ee35ccb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381a634ad33f66e0fad113e5a9ef7ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2825847633a91283eae21144e727ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce81dcf30bd25d91cf05434e5d5375126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2274a5dec0577d661a3826f2c78c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7582b1321b6a5336f610ce0de979e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc71169baf402fdb5884506b6223d9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb15e44c3e0a6f5407f9dd27bf3fd58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aa00b2965f54434f44b664c23045e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08786f6c0248faa2c7c4ac0862d44833132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8ac41d1a6d5c4005abf59cdbc2bae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8de90f07b3ca5b21c3dbea8157f31f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654e2909532f9200a96be1106129d46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f02e1a926a3c237d02d1f81431a5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226772f77b3659ff97f3fd7255cbd3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6f44d9e2419e3086e6ffa853282e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8bef8193cd62cb1749bfca8ae470a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9740b2cddb4304f8d78620c1b328b9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0262a4a22403ba5ada184d1688c6b76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e661aa5278fc4b3814084f7da596f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7bfd9adc169028197ef307d3bb440143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e85cc50c2eb275e4d43f09db3bf55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349682d532b58ae72d820f11c0404895145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eefaa7f0a2798847aef791d4a2bb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2169468171ac52f5598b4e0212148147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adadcf2ee473e2e56332574700f31e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785c9f3eef0fdc4929777ec2e4ca90f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a766847b4f194c61fc1d7d3f7456c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98115d62163c43e388d6cfd2c9916344151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb57ca82406396d5b99576751b6da8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a86d755ee17cca88f364254f4850bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb680226babb023c75e625c48c5e4bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ff715c997c53d7a845e0b9bef3792155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985544cea111f1783d3a2170b4e65421156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803988a70e0873c644ede7e3c9be0722157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0660c104a1f061f247bed7f402fb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4677c89debfea9924fb0467993d16e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d107694036ff1283c1a0dc41e83bd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c908ca292c60c3cf315e3b698c334161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840842b28649ea44d1d52da6ca92e10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039fcd01c945a32b096bdb6d151649e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e9cdbe6ac364a574723a51c9e80bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f690b8b3383368c7f1404ffd9959e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0904db8fca31c7921b3a02b1d44bc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e7f1a1c075d79f61a1f1d3c0701cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff096589bb530cfa52e94ab31ecb1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaaec3e080d2f011d3c5c63640d468169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536f26ccc752a9441e2ff0812b94b63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61872dbf573fd0c469f0b5fa3ffd46e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b2933b579e5e8fb771872ad0e2d7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907c9500db05da9a30531f7616b4d4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53045fde27a577439a6a7f772ceb91e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7f20649e9680f8688beca65393538175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a75fb25753e59aa0ade7e906c0286c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aa170433d9f0a9820bd5ccf9c389c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f782fa0b0bde94a07942956d21ef23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f86e67e16d580c815a178111d3e2e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4e094b2cf1dc96a27cd0a798a89bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c539324978f0b04dd03ff7a5541454181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51727cdfef5cae93f4b9b3a4623a2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038971296310def768402fbd072f9f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70327dc7e83e433359c546d46e019847184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22921b5b21699c78fce0394241f24be3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9964be890b5017442d7f537113a4a49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48eb88898020f36c5c74c94717556d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a03e4831b3079c591d64a0f5f5404188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa170a1a06b6b21ff448fda3577206189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14dc6e95fe36753551640088bf9e83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13a503115138501ed00927c03ebfe0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef9c3c0ad18c2a1412d6abe1060bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9180dc59e1478a6980d4e19366d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ee13b6ba42dc3b89e36af3e5bc52a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8ee3a2b6fba65a74c00f2531cfa84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5a6e6e9c206d31fc55d1ec4f4f8d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb998f42253e28c3a8eeb0e41afb0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072edbf7610793d60c19920336ad3e19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d4ef269f0ae65a46622a35c663536199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcd8169b6c7a79b0cfe105ecad7daa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfde1141cb7bd9e79722d79a4b6a23e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aa9c81f3963ac8585f42586cfcdb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02e7dd69350b6baa389af212eed5b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f55c9e59f4e332aee058158b5f2c2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed59ac7e775edcb3ab487ad90b28de9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63073348eb4f31fd76b8968df5ee315c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19fb898e08ce451c57ba9df6c02051207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e435fb5b238000ddef3ca81ba4ebf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69643882f20097156de2d9d61207f699209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834f91f7c84ae0bcedbc144f43ec71a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0eccb42d0933cc62fc3d27e377c23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613e702960e45037cbecbe98db88c44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efdf5e4699592859b39a5ffe6c1c48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb10aa2c045ca4015adec3cc968e161214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e2a32e6b28faa7e1acb648f925f55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855230a13039ef6d4cf63ffea87d810216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded95d92ed92f6506e16c3ba55350539217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ebff21c4af3e6fbeac0ebaa6a7347218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587a3559472dd3ff4e4768a319fb14e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be58661971d4c7d881d1b94b1537525220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8989a1d90a2079c7d3d33b49c39141221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fd8c6b24351078685fa3c0b9b4df1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a107ba84e0a42bbfb2eee898d54318223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b3cfd3601b898eac1ad6f6c07794d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63fd5b4450291620a3141506da289c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec079488ceb7459300ec63176479752226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe5459c05c0695e8703bd196255ddf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c0d3aebb3762841ea71b2094d515228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a47b2e7fabd31283c65ec06f6d655229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59696f949c35c10cf140203ebbaeb7cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac10d8e78df19006fcdf1ece6219d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa6540448a60b82510a4dbf0af1297232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23923a78ae8ff9d715ea0cc4e516f429233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d256dc24f80a09c396c43b11df035234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94258ffeeee023633a8a464ae7e096e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191e282109c25dbf631e2e91e41307a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f61106baff458b09d403cfb5a1e57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fec41aa9d23cd674c3a3a27e22619238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa99404f93b3db823c61431bbb41a3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd83534cf17a36c5fbd56138a625cca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd931af88cd1ae4f1de4177e62d63f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc2cbd0c9ff461b521e1296218f07e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b5d9e47d528ec0d62a67a3b219933243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268276ab2bc14c58e0cf733c1bd2167244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f970b5ffb6f256a7a89463c24769a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389d43942c7e06214fc0d7070dab0fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b9846ba77ffd5a8404d5c9a7177d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6cd54e6f16602c1b9763418c5c0cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1183a620b8f106a3584594ca08144249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e76c239986e1b89e8943423f899b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adbaa8c31a91e8ba657f50dc2dbf96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147a9592859721fe7bd984bee4018e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae1692d23331f2e1245e67fe4267b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f3396c6e30bcdb0da42ea896dc8c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1fcdd4deb4fbd3736077c6ec43650255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade6740493c9c99fce709a997637cfd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322b33a7db96476f4aed56e8aec247a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dc1b9755832b4feaba91c77375150258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecabad755e05cfb15aed847e8a32f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a420c2dbc89fed89b030e753821f819260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa91770e45dda325ea771d19b8f9681261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc274aafe230afc4cdf8c6e158d076262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942456f6847d3f218398e7d52eb9968263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac223da145ac5cfc0cb9a7d9bb369d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651653480df706a42b78743afc77d211265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec759315b3d6c8f85b9ca37836922b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd068b811246c1ceab3a7922e60b9988267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87427cf84c4f25e81185babcddaab22e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3d858a3d957985bddd84c65f202be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff674c90a4107f127e4d68bc069c11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c00532127dab7a5a35e6172b4551d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992f0691ab86953bc4e8365637bed1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92331dd66d58e27a9183e33e8fe01af7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097609834bca0a5cf455e650a24b4d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e63c9f1301147cd33dfdff6be924ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c71e0e83ba0bfa2eb4feed2ded5821276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8937ea5b02e490d8de252afe4d44400277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ee3806b8b7a8afc42a2d611cda59e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c1f8431442c24bfa35eeeca6a9b6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175b4f7250e1bfd277b51b71ab55679280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6088ae76a7e23dc1f45f29e6e18d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316ea724cf4c27a3e6f9a793cb6c552282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08853072179f308320c4f590670ac41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bf3a8ec15ea7608c4dbaf16fd3d05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a9e8bb0a5d81ef26e4fd5553af2d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d855dbf25729c9d71195de8efab10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d110d8ab83443b4cecf26d384a238287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c2f03b9f467768f3e0b579911dc32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3625659a59b1bbd038ee49b6e8b10e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119362d81edc2e5a9ca31c9e498276da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987ba79ee605437f4333acdf7100c5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b09c2b9c9f8ab0a04e80f62d532bb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c8579001810834c98dc84b9f1a6e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4f005bbdfa56bf8b507544f4a34e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2350ef8423ccbdedf3cd4b8e4ae00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9aa9ba831e459abf86f83314446a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036261f395c540eed5016c40d6caa65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64ced2f2782526c15687a9ddc9993b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f6bae8c372b4dffec3920be3f0108299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08beccf45e518a60e2001df1415eb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a718b5ee9c2822c18be8fc70fc6bd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c735895d16c5639dc340b56f4ed71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780582344e2545a8877c98da658622c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d965478b66e9f86c7000745eb11159b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d16804b50453eebab260c031faf410305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db7cb141a799ea1cf0661bada100e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32611d69e247d67fea7b30d813e59313307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d5e2f140bbebf80902413aefe0539308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0062363d527409527081a9286557f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496c95960fb1aa46068a4b4a0af5852310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f948080dd2ed25fce05467cc1fce2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6967b7de0acf04f5d6c16bd41f368312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b16d884a97964187bf6ad37f52f187313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a0bf804c534c9eb82cf55860e05a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31046e47674caa3c803c5fba01a278315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ba83524cb98d71552225bb29bec3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21bbe8955bae5661f8d435cf337fbb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f446f20fc2e57ee329733b4fe819120318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77d825f6d462362b691670014cb540319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032b44048ea32887c743dac969192e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e5d1cf4d1acfe58ceb72b86170a8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd50a15c36f2d14fbaa5df17cece2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93272dbaa33467479f7736c2b60aa938323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c034200e223c4458947cb44595a95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745575e7a1e4048a7ca3d4ec4a8ba59d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95e1e2f824866c6cc18b6ca70a26cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1582573ff20b88b2c560b88445d6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c16535a68a19cea98ad57a0429ab2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3a9f30bfdb3d42073c43e24f04d9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5469ce3ee887f7e250b9f8de2956a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93ad5c41453969977d5041583ef696331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37704803b1e977f3c9a7d475a9290a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb0eb2690e0bee4970e6f47c276ff2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736dcf2dfeaf9284721591bba2b05a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c3d1b5e2d745a98178e8eb2e0713b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffb8a9bd4fb540d616e2396cc45a01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e469d80dc3b6d0bf86d78cd3f058b16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977db5f6f385e284b2d77f5d252648f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece039c74eed4f48b2dcb050fe1d15b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3909afd3eecae1f89cdb5edeb4910340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b6177aaf15e0f0268b8f73fd893c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5baa435bad5c2ffcf4fde63161534342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e198ddf33d2b1f5c1438ca299e3ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336546ec9ed07258f3e0d805b6af0c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e37712b8c8148f0c4c87ba778517e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76351658dec5da3e369b231e61d6a74b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16849533156d5cd43b496819b3614f5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b131821ea427f553842d76ceeb1d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b23468f28d8f8102a2f60d49bcdcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19928163565a3a5b3fb0471fd9503c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30171baeae11a8ff2d9b0dd34e4911e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6feadcbf727787b5dea1f7d0236a82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b5be18426f95ae290d9be848c6fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24122aec006dedb6cb1d36640a244a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31d725f6eba160073f884926779a3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06770dd497d0a871705e03c0e1d1b6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b5ca1f7cbb3c4e156f458b8896649357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96102ebb2c7842697c9df3073ed208358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d13a51ba1e94a06b6620c91f253948359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991fcb9df1811dca4338487a07aa695360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e09ef274c0e9d023d3f78d364f486b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71010aabf6c8555461d0f615ee9055362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189366479b51b7e6fc38f23da66fad9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e819ab2e524ac1a05be64b25f3768364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba50c4fd45a052e26938d6c1fcc3a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421cd5785b8cf7f84f0a72a75083871366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dff751028e462c220d075700bb24b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3c3c17ade528b009d2449fb598dc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688a1826dbc02f7435db59a20d161bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd08e8ade91927609e0ddf76d84442370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa47bddffd24023152bb1658e97733c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f638a323c2c7cfc160676535d0627372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574834c635e518ab7dd10c3fa291bdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa964076a9f571b2d9fa852aba9869c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b5b869d059b52a7687498ef38d93f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912c29a8351c4edb969f2d72b0a1519376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f9db86d586d515f39a0d06c5c3f43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f0eb4d214b81323e560a8059801b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e32c6561e3b6e70b4e749e8309039379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8081f226d943f70d127b835dcb7d8d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd065e8d048b706f24bdf294e8c5eefb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab2130f079bf202beb394d94a3b84f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adfbeef73e67cb4255ae240d659311383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686cf2bf12eb70387233a6ef4bc09bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63baab5f2000c3670a387d2a98d0eef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc3846399a647789136185224f0b58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df343e0d9c54e0001bb803203ed959e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e009ce8acb65775d80ed7a74ca628388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fa05ac8ceed386dc22574ecc6065b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd9e59e740863b2a60651f86e79159390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe53ae36b610259f4f32891706c5901391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe3cb0eafd2ae60380772fb4cb0334392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9dee70936e23ba624e870a767e7f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f476654c522d049f7ea4f51fb9759d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ca1d080e5074ba0e56e24e0ac4451395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30156a87683153bc97c60350fd044168396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657c374f0d0256dac4c0258353907a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4212474d385bcdde4db055fbc58e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45f3f177ebbe353319b84677f2aa2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be740f338e84384de247404d8cac503400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d59db8f52f06f366b79a8d51ff1037401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f71e3e5515fe17b2c21d0f9a229ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a81b9e1f378764cca55b856df13f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a805582f4467efc40e9098d49a565404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891567808d1bd3c8ee48c6845f0cc091405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abdca701b803011f151fb59c142759406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1cac7ae915e4c40096eb6fe176650407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abe57d7afb86149dd749fd2f16a777408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b23a883f9ba2a117c302cf47784bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a7acd111692c57f5d09c4d06de73b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297614a7ede01f06da4d1508b81b3442411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b576859f253bc9af70b89014f414b73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70872e0f305839025df8eac62bb60789413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecc38846e52f6174c2028d9cf860dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f8a136e11e5c176d876a89d08aaa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6c1db9baabcc5ecc335e94917ed38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5265fcb7796c9254c963bd87452b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063088a5c8cdd3b2f227f16404db2c70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914db91b470b7680e0048dbd3e1f03b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dd1e367776b7df6a10c71e16597e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce817f005275d005aef8b6143e85bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2885314c5871689b42249b51abf26fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a16cbd1f2a0f6a732da5f4e3ad6d6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cecd8de49c0da8432031a1a008e25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175ce061de15ffeee0aa048866775c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edecc77689ec73bbd9c9a63c329601426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b38448143b38084d57a84994252e0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caba2e824cd6a2ec598c82eb64eab10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2765925d9345db3b54c8e99363f8285429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b82a93d48c641d1a2739d6f5dc8473430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8214f66df6f37aa1a5d6206b09623f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae15225ce818b28f16b5a9151e1449432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b2b4ff8d864c38b80dca962a3c510433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82230967c87c6df4444b53281784f6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d4c9142c45054dcbe209e67c81628435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca4c7c5e90ce34c6568d9253179de3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103154ebefbce4eb0ef427dd3e2c919437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe43070f562b4d6ce17dd571012fb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199c5df114a2ca2db73264ece3e6ba3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b20b817d49688ab40e61c1c0e8c3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbabc5f2caa95a98ee51ea0ddc418c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bb7413ce8a5c2e2e6945b832c7193442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fdefeab6d5e741e221e1e16aae69d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6cc5e73f3bbe3002ee47646891198444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf003282b4b4e98531a97a7c5658e03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50918aa93041ab1e02943aacbea8708b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458360437bba7d2a0a4ecba4cf34972447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1771b5683bee3d6aee986c3b0938d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c60a4bc5a555f6a8c5c8702b0dc2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d54124c2c5438a87852317b7110693450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e622b4e876847bce43a518ec99acd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec19fac04ce995c247e35ad5622db8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780305d44b5e011befe591473574975c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97022b6d6aac663903de284a5dbb9c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd608300cef419d2990093d079975283455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66c13abcf753b58a5be9953edbf085456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc190dc359e495c0272eb321ac81d06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cf32dd7406069fc74c270feb6230c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6503b1cb8fbaafbe1b3819f3518947c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbe60ccedbcd4da02ebdd9f0fee2e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd10a356a516f87ac9a29358a46acfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c3d94be06f7cf52909032b7be495b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a71d50465d3597b29719e9f399bef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d74e10dbbd306d1237dd537656f1cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026f5976fcb819fa952f1a8c78167f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30681a5baf22ac74918dba32e0deabc0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb662e18ac32c9036b80f672a9d366b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899c0b32d14778bdaf024aa0a3459b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad765e5850bdac2f773a70498d6c29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f857cf839de314eb12d04bb7373d846470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7ff58cc9dff1b29ca99e46e9acede471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74397ba54552a3ac0ec6fd9f0b7770472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272483cb1d7dfcdfcaf56fafb14f3402473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aee8d8715771737af2f84a59efc56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3b91a94a4435e1f294792ca627f1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992f19b3a7861616d4eb72e1e4b4350476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964a7b25e0acfe5f84ff887e01b5719477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b55853e8d4049260e86a6fb80523fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd1aad15d8ae0a145571175cda1c25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115bfff119fa02b0659b44749410aaa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c41559ce38f3b44a1636ccbb57d424481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a004c53792d37a36c4d745167196dac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a1559d72e45474fc13d80cab1664483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e66ffd221f5fb23d06d84895951366484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734904f07c5f30c30d386b9e65729e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a2ab9201a420ec5acdc4875f94f19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0f2d8b88e27c8f85098f0bc290232487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262de1f3937d6bfd11118fe44a6ce63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611108687363d99d2113f590c4225d19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bf6d86300d1a5b63f1b5c6f00797f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8a273c3c2c14eb6aea9c7ba0ab6b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d548dfe6558cbb6ccadb11d5f80b102492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbda7c89d242615b05d6cb1f17a942493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3643b500a6164c24f15f6677726c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71a2d26bb3531241c752b631559b1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a9773f0298ed222f807140caad34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868204f255010e27579ff60b1502d30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e7c16cc7edd36a9f3cc2e8a3e86c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecb56dcecd6e5b8b31bc1a749278fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9cbe1c4373136884c2a3f30730d73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d4b53adbb3aa09894c3dba27451fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094b0d7dbf2bb5887dd5a20c3e1d557502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d9615c6ea74b0f05924455a843af1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacd392df5c06c75cbab993821ae1c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317de9cf6bf95eb04cc5ad8f2d16395505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfb1db5f28aefa76e96d69089cbd70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506f512debb8a0f69485d495b12f788507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5c8c77ccc26a10f16497a75d4579c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea474b030537df01925b02da82123d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd0c7abc3a54370d93c0684299dd07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd273a513305b217c9f1f1a3bfd2c6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957beb3fdeea5fa981e8e0e6c643180512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a2702adca7e65f49907d6ce7ed2a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115f700cdbc6009711258c6f461dc7b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e48487088d68e551f0043d13fc8ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8465e10acda12eafdab04de69e7d1c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159268adf6131434dbf233e41cdc0c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8e591bf15883822b9956f1f6a41c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a59d3d1654cea458f1fc4b1cb8ad1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848087ef046b861599dcbd4b1e65d1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ea6ffa69f8cd36e5704bf45cf46aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec4564d71dd7f6537d93de0037645a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936e98fefb1c6337353d1b3390a8d32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4438ea1458d51d7785537ab4cb9df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db874fa73cc613b4320e2caf76b78ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ef436a090427ef589e6a029130719526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50859ef2187a4d0ce5e4e84502d0aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6d6632e6d1074261aa3687ecbe185528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcfa9d811e8fc764b7bfcfce9fe1e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a4f557b8b922eaf469183aa240356530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145881c506b87bc408ff52acff7aee47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22e36f7345d05f0507df25184b5272532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a859dc495b4032e886eee809685d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c740fdbea989883669b0b850af366f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1809194913ccd88c2c2228795607a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bb486dddf5a5c20b810da7f03bf86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fd9593ed67c5135242ccb977e4e31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfe31bb6dd30fcc62011f9de800c30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357b44639e5a8b3d87ec78ac749444a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa107c72da8a831a2e91fd66b8bbd0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844d399242b6aa12b8c86a22276e573541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6121c5e93a98a9efaf71664217aaee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5cf7521140dc131cb2c1de94b48eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb003e263801dfc182dc3837d6a15d82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bb27d8c768c6b4ec79978f960505d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2c927330767192453705870818c0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6d9febc4932e816bbc059380af5aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbbe3e04c44de6592be9b5fb06e449548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc22c7c1f0c0a4b661d9576b6e3faab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023b44dd1997a4539465ee186979911550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536614bcd97edc09040d1874883ac22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb88fed7ef2299532b102fe72790cdc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56079dd933cfadbdb99ef2a3bafc8e7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62b2f91769d97c10036b065e6077ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d43b01d6de585a3aff8f61728de59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df1be937da52bbc4e84276f6da8734556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23e7ee3fd585bdd524c60e4a6dc5e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a62184143ce103de2786a49b931eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e22f6b4c049b0158dc02ab99334c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39629084d7a3e9898e8f3763efaf78fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56881b8fea9ec42cfb850a358d390e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11648fba0e0142e78bb9bfd09c60b06c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b85fe3966a98a316f092930844501563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ea47238c329b050052f1940db55db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517291b9ec944dd6109d7dff58d97e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97068f06520064d32ae8f8db52fc17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa88af8c623374d952224a3477b4a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a143463741ee10081e23b06af6c3ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a306482697f5f8bd87ceaa895740ebe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa4e826c73265feabe6f811ab92118570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133c250704cff0805089517135a686b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c36062d13b78b97cd49d493c2b19c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85b0e436ca259c8f582278a5998b6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b88af40b39d2fbf83b44ad10ac316574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c436ba0c012221bb998336dcaec0ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc29ec7a2625ea1a678d6b76d807689576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c55281ddc4766eae907ad5d4b98e11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fde3b9e9e9e5161f7039f62363946578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99063e77906049dc527faf81c65dd0a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a14e3028d517e2902214d29c06186580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621513fab7cfe8946b68e87a0169d71581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12320319e86bdcf18842e65e8be26e44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233eb0d34e7f9fd1e8a11fe53e4bd43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420befaf8bb03f494e62492b39925042584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bae13d861aa781ed72574bc48016bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cd7002616239ce468ab3f88ce372a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d168483414ef139ba15a5bb789b95f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8714e25ec2ea207045c5ae93d196ae1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722d8e456dcc273e36145856e684753589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56562e452b0e377a4e9653ba289b65e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842df741fc4d77d2df85e8564e137188591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281eecd7f160c92d970f9bfcef444a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80205b2320762cedc0f358ab931c07b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30258d5a7b5c47890c1ae7518910fd86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169657a72bd46f4a5c2f6d79cc4bd27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c739e37f843670c7f1b63352b5963596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c148301373395ace9bdae64cc77103597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11646210ed19fcb18cb105d42fbc18b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f9f5537cc0c0a9f15307ab212ea9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899ab02c37d04633e6b7b020ab4f9c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df25b9c463ad0eae54675cfc6497b62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a25409a933223a4e283a9be8e4fd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0dd3fa6e4ca52763376041ca90545603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e89a1feb419c101ee33b76b219d547604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4205ac177f04fe8d81696100250cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad1adccd2f0dd5b9bce88e7dffc72d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a3907d25fefa495e572da664c76e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c48da6cd1cde58a010c2506eb59e35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebd201119fe47eb535b44b3202baa2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953058e243360353c3e413d361a615d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee259ed9f7bebf22d6d5974fb9b4dd8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a58f355b8f6d0b81cd64c3615b847612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46e220c1767338abb5e47de8c65c3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9291d5de15416782f1de6121e1f60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69aac6e2764bd6d3ce0d8f558a76e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806a2395e632e091aafc6c134294b71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d0c8c8b986a0bbb4df7e7fc496000617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3182446434d119c08ee6e777223f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5f010b972019cd4f066e16a272353619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe04e97328e4f9f51ee9e5b28f4f8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83c83c671b68cfd7c32ed9daf96c9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b12dd615a755f20132de688566a74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fcca1e0d638633f75b14fcbf5e00c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309779702e86fe9f7f9dd9f3c8c341d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbee2dbe8fee0aec78c1469c8c3f042625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c160c5e8289e27750889bb49148a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a769b522b209818dd4858dcac9b19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00754b5d091fb9033579ad098de9326628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a3fd7d5503319b4bfb0c284a7fe5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a705e6b2087614e146e76ce4f4562630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566524e5d9c80aa410fafb3e0481d3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afda1782d57c5c23796efb2a98fc6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a796912d2d390c6eb090bd1a0fa2d85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9daf8b98feb4286adf90e776107868634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16da40981ed365ec2c58631ca36312635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5bae0ec5086daa70e00a4aec3edb2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfe139ef26fe70d60fb5a6f79f01f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfd4b1ba446ccaee6d4f7884f59dd5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b66f01b57c07d65c24d860ec37ba9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58f9d900d3b64ddc50b28852e1f66d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023660274a27ed08f1a93eaa6e0c5fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5308f15bb607484d2cde07363bc53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4bf93abd6830b7fb0275dbc7fdcc3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff097558efa09419e11a6ef3770971b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748096440733c50209f61725c2a0b6a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cdfea252ed045a9a7bba9de12387d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70538fe5de8476b672e1de298c5bf3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5cc076e9d903b68197cf4ca193a9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff579aedf2a896509d46b927852468649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b770fb5054f5582b30339e794afc53650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bcfb1eebcd227ecc74acd8fc7cdb5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540714243fbd766050260fa4fb7face4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca4ef6c9ed0c6d77218f9ed677055e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0641864585b09be5ba8e89ae2d539654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8161b3da304d1e2e5899d800345cba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60a07958b8057a0ea394e3a62b6e40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd19bf3f44133beda2dbffd393e514657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b76012051db8ac1d8286b3aba56778658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa3ccf2d308530dc5835ab9508eea3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bd32f9b24b982d56913c1d9b2fb40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7cdfa3dabd0c1d0a5c6028421c8a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57efa934e4cda4bebb4b37404818aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdc72b243cbfe7f3538a3ad1705db3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2b1ff2f789d3d1193c02bd959487c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ce4b11c802a8d33dbb2302d368f95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dd3168d936259c408db99c1331436666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e5a47188f635430a900772c94ca81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2228198e809ab61fb34d526b316125668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b60fed953a2795a4bc534a3f67837c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c56929a6d0dff98db04d07073b5236670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aae31530f186f0dad1c480f2b1d32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77d18ba5e3e29d422d19d1a5695072672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747791def8db6f3c5bea6137d315dc94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05fbfe67ca1c3e19f625e2a3f32ea0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa42e20a82d0109c9817ea38945b21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eb39ca4bbe269004300564509c6b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e94ea822115520de25cee5a12d9a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f86111be936b0bf6c85885dd916ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d751050e5d54ff49f1dd0fca67371a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea487a106b714110dca80762456e75c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a437d4de2416b788bcca099f7c11e92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc74703d627f6f983ab4b45440d3f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9426d489ce0745db8e1678900a5f64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1bec71462a12df38ac08859d01a5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ff745cb530fd2a601b9818f8683bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dc3d5c5c526203eedd8ad4e4cb547686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b79b211137ee97dd26dbd851ea419687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e43ba6c2db821b44ac4f0e4e221a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf56b2775572ca75c54b7f71a7a5c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95110c8ae6faa78696b0695d873af94f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383515336f88cc4440dddd2d87f6af6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4c32b0fdb6262763b44b6bd696e79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febe2df62d3f05f45021e13317b1079693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5f5c7dd034ec616428cfae8b3a8d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47940c65f783d812ac906e7a44092697695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc56003548eed3f8c01ecb0d2aaff58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a85d47aa4d80dc34ba3edaf08eb6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3026023eef61435d6aa36f40c511a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddc6ff39cc29265d04d0d849992327699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a799a773099ac7da4b01a217cf2d8ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1f5c62f627f5114cd835b9c7139dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec7f1c319ea25969ac212e0c0d9a88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef3cfe7985379fe61e4298c3a3bfe3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b5ba235a59b778ce36f59e8d9a78b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75a5e9d999fc6ea2ad59f89e71e032705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d352932eff0aa58f37376e299932723706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e48c31c53e07f6da8add6777df65d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3940bd23a3065220d7129baf0cc4cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bcc500439c149b80bf99dc0241cbc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921bfb23679988e2616ffb15ef7dbc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8287c7b48dee46ba080462cb73be87d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edfc57cf8971ec5e9c3d880e69793f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53874c2d023f8ef752e9c177a151d1a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eeb689fde09ab0e3df5c4947192c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a511e47de8d0c6d5b8a42f762f7730715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948420fe17ef3255eee547c8b065c586716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738b85a7a4cf0697dd106d6b25ed8b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04467d9802ddb5ee1b6bda1908d426718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515842e4f190035a6399417294a6caf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539aead563b0dba44e7be5d55207daa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3c40bbe409d49da61489e9bb7a34c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df82587ed81bf056342a07a69ee341e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed8fb3b699be279a735870046bc69c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2598d468ec0d52ed4ba5c53ac7b67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb928fa69cec141efa8d298ef7466afb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60ef0850528ff7083943951405bc14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9c7f77db969658c7c89d2484a8b09727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc203818f2bf97897bc94f20381c85728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b21b858be56cdec80be4ce50bb212c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfd47b5b53ccccf81c679a4a324cd4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483e9da59abcc2e1ab6b8590c2cde80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8487ead988897cb4e141d27b8c8c5cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c023b85af9d19b99bcb824e384e0fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985fd173468d0bbcd97d3c1493e70c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e17b8d93ef04b159cef0559fe1f88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04b750623c99dd70271999b3af8204736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93dfd61fb6b4151330907181862bb1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244af2fbafe15669a8ac8a3c2a6432d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869733bb3760af650178cee5435354a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f9f5f9d1663f4ad78a4c3b0ae9452740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78304b492dbe14735bced55a22895e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff57e62338a1afe83484707dad493c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5facd639787b716603bc57348494794743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef46889570e381ee927e91da73e4697744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6038709c1f4b0a40a10b06cff474ae8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7a105f51f55731d4de82ea2a5f8a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353fe067760c9dda5518080b44fd0e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa274d451fd2cbb1880989b8c06f6c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be0a00f37d53f84bdfaf119b31986749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf69ce569ab2432346e119044f9965750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176fae785515f8dc34862011c8d53e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335a699ea9ce9b70fe8b5460ce88e75752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5c63db75271e460120dab64d7bf45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22585cf62d293d2f6bf2484af97239f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235353402f2032364b482a50e9f42219755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f6944f220284ebb0ebf2e8d761ebe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb0e262a0b5e205b15e47be8b992cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ec72afb21a2d0b5ab962da5a25605758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2392bd862c2641b6b8e9e72e736ec3e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>