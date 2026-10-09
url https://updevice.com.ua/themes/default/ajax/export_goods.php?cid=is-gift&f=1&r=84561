--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaa2ed43c43f29bff2b1ddb3b423ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f9d9a691eb8f33d8ffa2c0364d2be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d657d8fcb0e718e8e715a201df6c4113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13de10d16280b1a8f2bf5e81bba5fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e7a81a6a7af9ab3bee3947b09d9575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288d6b3b2aabe29a0d4a069b85f72c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08694c5ec75070253c87f1c4ee0eb5927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e136ad3cf76e8ad2098373d80f6cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9e3c4dc53dde71c003cc53efd432c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff588e1e56cf452ef58a9d4fc116fb4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf30f2cef4008866d29c1768c4ee2e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492144d5cb85879e7c31fa04b40d3d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e23410a02460aba0a266c09cdb882213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b2da1e066190f35162599accbeb8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e73e63910d9a8eab707934149c0c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f2bbb4926bab76f06b13c7feced2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8ee889aa9bb235a221d7ea20ce35417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d29b0336a08d7efeae184fc1f1bd8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07a5d5d53564bb142677d3dacfe23719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b6a81fc15bf680b6bcf329a62439620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980acb2e7fd1bc66da2900fb5b1927321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740c0969b86cdccd8b0d4b27331f9f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be0f960f4a503a0ae99c03d313afd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bc3e6be647db74eb1891a48ca90aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d462591b903800b3f5062e89c2de30a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8989c9a624bf144cf6f958ceea8d4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a897e65cae17ab48d98bbb7ee9ddc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af46d2eb5d31859a9b03de6187eae628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77c8899859cac2cca966a21451512129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44393a4e31a5431a802e1d5c641ed94c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598201c023b0c5f12fcb6e873d3969c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ae3e7cafc75a65d0bd616535eed2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d3f286ff352610d3678e861f457bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105476602aa6c9077afb626d324fa9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f711a6e2283b403091208fa063d36735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70266973d2db432d9975509faf56dfcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e572b22e9c557c22b7da4b1d5cc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0269ad405cfedbc6b3d4cbaa54290da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7dd9b3e4eaeb0a24c1b3f6da3d08d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65760e6e30ab0d835fd6457acf191e2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23ebc30491c66c31576be54ef8d7c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098056901475fcdcf1c6a0f0e2fe85cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f78a35ea8ec0c7730f038ebb35621543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1903cd8930b99b5a82916cae624d2c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78eb675545e5e08267fbea57d35b5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903b6790310d379d38c12cd2bcd1c1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bfc44a6951eb36ff8e483f15e4c0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07bca0230419b2b86a03561eca737748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaac928cbd6598e22005f3f9fd42e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbd8b8e7ba4f7ea6837885279c56b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ead4c0106537973bb84b13fd90c16d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b277c0a1c1c8761b9153d37c9bff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791aee2fce3a55e5df7eeb7d9009ac753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f42da09a63b015ec332fe90b3ab5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e119d13378d295140654dec75f6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4153b4e33c2f8f50c0d38a4f4232b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0809722a5ec8ff8fd72c065dd1f3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dfdec63e8a8b41f29e2802baefb4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d24b235c176d4c0822b14705677c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469d7544d0cec352ca59cdcd9fb509160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238846530a2e0ea577d0dd3f3bff67c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548cb89ace6c9fbd262b3e19288df4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318edf65574b26a00b447cb849b184363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d4f4eccc2eecc5b5aac5431de35a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3badf6374cfc49d3ce14573f2c7a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ffa693dff2622068a24338ec6f5be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f1a3ceab718dd972269801d3661b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d274977340f162ed7bcf35fe51d4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3719872c6e365843f6d0a472855a2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d3709c72a33f066ecc11725feff6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695f1ceaf7aa2b2c0d194ebdefe7ad971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ab4ce29f92cbc4ff5c053d918abb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101d26e0c2e96ffc3f9b4c16afdc9fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a316c29913c3e4b15c2929976c6bce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0591997b825001473cb057f6cd07d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145b1c2916c55a4e019215926f6b1f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddf5b158efdbed23fc61100db2075577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf53d71d2ca576837e757326d72f43878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb489463f977cf6806c424ba9f9f26e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6c56457fadd0083e677f56b41f2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c1b7e4f6e47e503a4a1cf9ba3f83281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9bb1fc3ecaaf3e9e92cc8802d722182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43717e8d0160b0683cf408da9c2d8a0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d443e27a00ea5cf7bf11188cd764e3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b27c78f57c05f34ec127dd775b29f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ca87d252fbf902b7760dc0f6f98ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d197e1c3ccf3677aa0ec33db71d3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62faf7a6f0ffae6e25427d38c6af3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2129585bdb054c81e341657d6100d7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a09e908c0e931db1e131ccd740fb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13036602934e01529d81152b01120c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc43dfc1b17e7197c921f297cd4e7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a90f3c986216a5ab0d2699f67079293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade55dbe86fdccd9fc7d106f18d2b9f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88e04c9bd319a5dd7bb99864c46cbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649f4d726d8a737e4a8d85163863b6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b76593ecaa6b510fe49a5aedd461297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe22c257499449133fa1dab9cdf38498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085cab288f760855d462beba96054eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882098a450374f2bf5dd5de9a6d5e47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8208f954f8b4bcab52616ed3ef852101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2540793d335b76dcbd80c1203d4e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b18e6d5462cbe298653470bddfb651103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929da94ac576e41981dcec285ae646a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cfa359c16b5f2d4ffb307f752ab6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f40f6f9b562622728636e826996f73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8324f8c432c98361130b35d3dc89ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaf3f37e95c6b3a14f9b649bba9961108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b866d6553d38cea16e578d56abe0fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2082aeee7d327ae077b903aea7f36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0489f810725a9815a80736fc568851111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a45139ca0c52db633e8f65f0fbf21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113c28f0d3a5057917f027422c5c120113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badb538a5d3e64d7c53489507907646114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a4932708eabe3e88613d015837cea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0f1ac7d15dcaa2792dc40b01b48df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf1fae54052937884dc1d7fac4472e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e934c04bf52e826e0a88dfe0729d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309157c9c767b1bb72794b3f4820daa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693ff60d81b940ef2866caed6afe7a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0595bfbb82314cc7b6ef19f4fc00b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee77b91c56962500640c24a0bb90a8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0d116f9df79dfd3c99c14b466f9ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b499703834dd7dc7aad140a66dcaddb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf4d1f57454743dbc5f9cf7a430ff6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a83be951ce5eed07975fe3926185b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d989e027fe8c5920f27675552ce38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ed8aa0ac40dd7b9f7e4c79c05e4bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd98de0c290b9a47f6fee8ef2e50883129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147cba85fa089ef003399ba978d177b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b9714499787ece452e138c9c10c69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032361b9ebe2fb3517cb18b3489cada0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe007aaef90814bf890ddfee4d26974133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cfba0fb5b702535e3b8bc570a69eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac517de7535132ce1a28e2a29fa69306135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd5417a9e3e5bc7e637a7dc4480b6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e21adeafc9d4117d74f19d289582a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e5098fdce0a3cd9c06f8fde9c07e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba3078df39f55e8524ee63bcfb3645139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ab5aa9e469f5382b0af9cca944721140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7bca00aac06b657f1a35a9d1a58d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c6f16d974d57db4b7242359f65396142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3748428a2daaedb6b7c3b4cfbceabd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe45aea41afb58c0c1c429abfd3c912144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3780491db2b77f21fb13c0e471a6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9107664d1c173acd4d424cb2a78849146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762800883af1cf5f3a0b7861e4788652147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedc46ea0543206dbf4ae9b3181275a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8805a94345cef9f8cb56be8bc2305b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbce1b24c53a6df094a5479629989a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78679d51e4233cee3268cf044324830151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d800dbb8a9441587c625d19b2e569152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0507018a2c731e904d0e5d8d1fe79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312290024f2702b50cd15fb0a6ed624b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5da30882a0bb9ab9aba84c7e2a837e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d092092f9b3b1c110e0959da7486d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6484cca72248d90e92b651ffdcbb5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07ae7869a6cd898d68adbb4cf0bb57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602a12b3dd4386a1133e287871931ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92622eec97af4b762f9cef72c74ced160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feb13b3f0a97852e366b152a86807b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b812dc13e569fed1288f68d0e47ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba24ed045773eca9b7645cfa62aa72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7e24022769fdaacfcd29e3e1c7afe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2850186f65098013d39bfb240b26e1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60797b614107406ae5f18687194fbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760152d42c6bc673785800c8a0fc5a71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0724e886bc75025031950c4569acbbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0734e03d497f066ec7412047cf4b79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e430d099c2c5b2bd6954c3287dd00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cf7e922059b0bec9df40dcfa74d1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e3d9198b467dbe251be2b280e4a53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b980abc8c91f00030d1543918e62e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf01367960c6bea07cc52227048bf90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6986016ff4af76b9b468dceffb4bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5612ec7a1bc15ea05e1fbf91d56fa0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693a4a759d13cecd474a616cd39e96d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76d6e1d73e0f6fd261a70fd153d105178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f984f72fa59654d3cccd12456840c5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba2c94c4ef409fe7825e4fe7003e18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04a3e9f90e72acbb6b208a0b6c31d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099ad836048ac940b7eb20514844ece182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684f14118ba211fa7cfc94c5118fcc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbe062c555831b60fb5f05bd669fd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e445b7424be4bf8ab40d4f51688c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fda6ce914499fc75fb7444f7f1e627186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fc270089beabf7ea26f36332a86bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fade090a78a755e7d32e5ce4e58dcb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffa3836057b5d03abfe2179fa18119189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdfb36771b70b15821632c2a268018190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d1d84b997b390390dbc9b1330a687191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32acc6bd8dd00148d72cc2e60b86e1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6237aa6709351ca2174b74572bd6ffc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d433638d6f84a2906e71dc2586393f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de025e09185722748362b9385bc9737c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a1f9c180e4390214dda88dc25b65b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223173317134f82f4544a78961c5c485197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb57d1459e2d10b066562e6c36418b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585110e7ea38852e67b03a19f31a975f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc14729dbbd89ff537273730630172b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd644335b43741b3a2cf530c67750f50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00409164b6177f544ebf18c90f23072202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2c9cd014fa2854960207bebe7a2fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d7fd46cb76ee4eb2d9d8c0a34d77d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f861e8dc2f6eea661ab1672a1745a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0964e9b84fbcf353e188765f49ad38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd2c3c948e18a90dcc399f1c8c1aaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcfda29ba6d24363af7eed86a5db03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86181af2a4371065edf92f8a4658ad0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2437c5eabd4f84d9394363f2619fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79330daa83fd2695fa2f3c82b44405eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606763617ecce35dc777a2a1f4a140e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dd8b10612ef87123453b6a931241d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ab54b268b6e16ac9a94f18f38953d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e2f4647f8756643e1a3e314edc6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ceecacb048adeb21f3aaab28c721d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1289a269372a0e408835607294056217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917905138ea7ea76a0022f5dd593966218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d102f7566bdc03aa8c1da92a309aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ba77ffb87ae89392d2bfa804e912220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9a864d6d21e165e124270a951480c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df00f4ed8f698c51004dac76a1d09d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b37fbcb41bc6eed32bc3aa0f18ef7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fa14323e37f6a2e803d674004851d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39687e46382a9bcd34d17bd1f7c7a784225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79d013781f3676235ee09797203e8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428c0c5237041e15a49a954933f1b90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f191c3a6bbd20104a5b81ab45151711228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34fe9a07f1dee2537a6ff5083f0b3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87473ec66f1fd679ca968f2646501fee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd546b5f987ce657e46d3bf66569e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d4cca64395f3168b9bc25b90a3d22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9c47c96ab0c6acfc70a500ff21e54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942d02fd677e4ac88e32b3c83254f39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ac909c56199d2255bfee84d70c19f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cae52d1c181fb2324e2e7120a57fa1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d576b5a55c1469c0cd74e9014afb9ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f0a93cf427f64bc8e15c1285c4138238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f80548edc908df41aef1f82f7c625c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d185c985d16529435793db68bf882240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ab9208693dcc2975d1e0b13b61799241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37e09272e13d4f2542a04313d387e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad42fb7ba362e799e9f4f5921b31497243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82363b295f81de9e69bf93ff1ff56305244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f531fd15e2c0057e631551a018c2c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c46ac9f3aaafb7f8b47f5e448de05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623c67a27e2d5bc02c5c0407a397fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e13c570b6488145ee462a9d318aa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1807660050bf3cc27b645ab5d9828d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4215aaf289365d6a10645035ae4aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65cf90ebca982607c85ac205ab74dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85b8b84aac61741dd65ea609773c16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa18f2241bc3dc3af7ed95e4f7c0c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84f5e0102b7470fefaede7db3cd871254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62bfd64bf6cb629def528b63d2f3b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2e479c07095d9dde735f01f6407ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2b89107bfc82bd9ac267a60774ee7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d05554775bd9801a18f74e967bb2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f791585804dbe56423138347094105d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884977aeb3b0e920ca333267b5e3ec4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca92576b66d088da44dcc755197f1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be95d771860f975352c54b0f3a6731b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa2f3cdaaf15eee3f282c9972bbafc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ec2f4190707b0b9704c8dd10356f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989fcd98ce37fa46f797fddc63e1757265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a45697dc189f1e111691d16ba2aab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012668f36db7771d11e0efd8bc34b83a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766e55cde07d87d58628f76a8003d47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314b5ca3fe3786899b5ccfd215ae3e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e5f4ee4fa6f4cb37fa50b30c6482d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b01d8c4c5272b14c9b5929141bfe6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c31681f29e72a5663d6eaa2d82a044272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b4d70bc5b4802b230dd473d35642f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc21c565010fea76c982aa3fe0f38c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785add6067409e7b1c6a9514a210fcd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92827bf3ca7e4f2d5d87c3d5a906eb9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3c479df6013bfed5af858e72d7739277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c787c986947a429b84b03c94d7307f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca59f74c40640360d4c2a78e14cbd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd1dd3cadaed278801b9df5215e2ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a259c4ebd9ef245143a5e3217a3c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d697ee4294b8c61686cf740341bf8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eb77419fcb2b529405b561cb7ace8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad90c9eb18a13bd1e42321deef1ffb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25da705913e19760e88568e3a993d6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a0727629df1c71d6d4e7eba15fc02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979079d2787d7d78c1f7338ba615ace287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213c52c7a86a238d52b144c8c0b9540288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51a0b907b55b7bd2ae85a2afca5e47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec79d807ed829784294685657874a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919228f96b45e0e21d967ac6792fc3ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8304db76cd01fa4c664f24eb0c166292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee782e32b8487ee8dccfb8f5ed2fadf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4324f3c6aeba2ef7fffb37a4b407a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56d8d4a8559ba1b0317799f2f488e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f862b645c4baf956b9cc918818737296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4f2477e1dc36907c52612ff2b6057297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c397f6c8a7816c3dd50ed4f925c6c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4cb13b68f3ddd6051c5972e1b8a4b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a66e1a7b943aecbb8cdfd7669b9b0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773739c1b57092c391a42577d7b7f09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a78c2fca2e56756f1727dbf5d57d53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd55824f27a32f9dccf39bc351d8c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcf065d13ad1544c01ed71358ef67f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649860e104cf17a53dcbd3b9553bc916305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf66adad3cb7367105542fbd85a846306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd01a13d57bec2ef6f3c9e080265c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639559eb96a2810cc3025bed8d9ca5e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e51e19fbe53989c4f19c183e76a18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e5e15d14e9493b1d1fa968d344d51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5eedcccae0bd03ecc30f1c9fd1ffc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496cb8bb2736aa2588cba8e1ce5a19b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157208c202a16f762c76f6f6a1d9cc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a33c8aa350fce2d577b0ae67814e5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38135ad3c1c431082e806b87a9417a2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f3b30d624d29dc5d36f21753d03b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c721f49968dbb401bf596a8eb0c84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3b138172b245511f876270d6b7bdc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d0b27b5df6f7ad51298647bdae316319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a7f3b9fecc32a6210d0b40c102768320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f968c7fcf97473d24d820c648756a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5912f629931917f6b0d3fd95d93ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823dfcc14c16b81812304c6d0256523323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86e633e434e14caa4e214dfe8547e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2953b3685764d7d860dbc2869ba23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7356cedbe8226fb2e31cf079c48c48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab187d2c71ecef3e9ec0687dce8aa4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ded276f6a1f1968f804f6b8e0ead95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fbd98b877ae9153fcea2e6f07f7a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad94107766989d8c612f1caddd41b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28277f1a09133d907f74bed310ee234331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0e94912ee7024532ea9a8964c2643332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9479ac05b65bc61eca242d71336254c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d14a17c90a7b057278dc1bcf25eef7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68784a9c028b1a816f9fd0d523a9194b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5ddf374bf708866b83f3a7c4f13b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5965a992105d6e8de8e930f8d76d9fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c442f4044a8469ff3c66fea1a47c794338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c83bf176ff4046e03397e52e471303339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b491ce9e0d878a3ca4ab211dd1980340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa643197e4cea14fbb44edd2ca483fec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ea1b6237386f94bb102533d5c598e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aa9753ee4f6d8bbdecbeb4b43459e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676fb9a68a906e7c7f1e40693732fa6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6b6f2ec079c41ca1f7a88a1d965dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a849327f7493e91f07d362167872b95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f649d8bfb1c16423f6b49bac8d5512347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d9a85741cd5afcc6301547c0a41a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe379d3b218f85537e7fa02fe8b22a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf44dc30821b0d9a2b4c2abfcbcd74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53051500da56fe62a6d84a980c5b9ab9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e09699df6c9aeb1d5e9a327fd68075352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02063cf18c7c0d12164111d7a95af7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594fedae4f858d814d0cab29f44ac95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a05709112351f2c167d807dc0bb4a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f60cc67e53d28e80361cbe6c77e04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d22cc96ed4b2047806f2cc98b2e02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e589777d396b747d93c33c471ce29c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53342e31bbe08d8af2d171a7b2e7ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bd988513dda8508644b5e4ccf2527360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08722ce939890944f0a25339219b3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e44d848dce4b588699227f71a9c11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45794bee6c5c3c380e09921757c2bd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69412b4542ac5be1fb3e76e36a4956b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8837b4d0796db5c6f73a29c560410d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55effb54c84e63de2300aaeb544aad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24790042de301b80436155441d12a00a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad141e4e944e1f9070e4f6cd6c9af7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7da66a04bed0bd4821eb07e18cde9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddf39159b71385b3d20ce1b8f0ffa8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b3d9f7adfb06f6b55356e42f16770371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d96145552af785d4d0f6bd7c5687f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bde6387d18aea027c61bde3d75e88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac5ef662fd6428b3b6eced69cb3c17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825fe81b1e5d7f3dd2cb02c89012ed5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae54a1c0e77b25112fe0a7576c3d72f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ef329b8f0767b0c360f685da95514377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bcd26a861cc6e84228ac97313e054378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee50942034185d10e65d1e32cd9cba7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5e7a2f28c6d757c3f2386a77f990d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065cb9996e53fe206ba360ed12cdcb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9e077d466bba614ff20fdc21420d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a5fe003d4cc4a6fc18e5cc33dc939383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddd3b05743d2cef736986203081266384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaf83e68ead890bdcea51339faf462385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436012bd695f2b32716cba0ecd70536e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aecf7264d80e428ea7095cef9a8ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc69a7873da8116e6952bcfdfc0b7f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c28640c8a7b48dff5aa5a7e12b01c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f178045ec624a1252916094f9aa76e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da1f5c972ebebfab72b78577448f77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbce09a091141da88eca12f3029e960392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52647b775959bce17d9388348c14cf2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaadb881056a9586350f8b5b0af743394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93885cc488288ab9c521d2d4eb1b8b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cefea5a22fb395d9816906e324918396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796679c14e2fd5c795fb00840ba68ef6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f000be4755d0bf8c1c0976ae2036d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e358d93436c4ad68618697cccd8c47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7e3ed308ac0b39846cfa5c06ccdd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7b262eee4eb6571c9146c2459562d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de82470b03ba0e5af871a12a92ff0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7092d160f27a3a76a97937e96c02b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed7fa6eb8c28f73a69829ee7771bb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1f7c777b829e7a75e69debf40007e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd71c04dce7eca2901cc982485a63c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc483b13c4a9e214990353a67ad9bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a8de8f66956db94a0bc0ffeb66957408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbd4cf6b9da79da0ccd04d9b853292409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0cb1e86179637667aa9ab46861291410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce5c777e506e00ece28188e1f29949411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670ad952c8131b1a5015a19009a9fcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9181b7c96ab8a8668f330bec0d6c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d8fd8c11c2444da09255dedd3a34b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf438f0a53cc8e773d99c01432b0c99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a42bdf4665f77f153abd131778d7cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dde77107b6436919339ab959fa14d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3efae78781a3f3bc13ff4ea4ce672418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5baadf866547b7dd41c0661db93787419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b315af12cb0986c51fa13dff839927420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e708e7163fee1b74346f1312c93045421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca76203b8b50ac1a7fce846916a0fb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf441859c9cbb0e2de979a5833d5da06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494af0a25f3d27cf06b85166b0425e12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d416652b35cc9d88f5c613cfad0c19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbd16a0babb08b509248b12bf98764426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16ad33339c5f0bbd75d33551f3a989427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a528dd7b3205d077d6774d17da5cf14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178190d22cf2dc5ff82db5e687ab329d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627021af21ab433ba3e75fa7913ac8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa40c7567d431f5dc71dc1b347007f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa29b32c6f1cf59e63379090dcc33f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cc58b352ea17f330b8da8b38ef0a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80faca395102058cc2c2929af76a59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54dd6de0865e93fd785477e42f2914435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9d9053530c023fb0664636f620648436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fc98731d9b7eca3dd8801381c989e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbde880b496544b0f79661fb3bce557438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d4e793daca24c08445690b67fa8b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3fc04d019b6e0d35d0a7bcca276c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dc1299eef2b4c2af1750b01cbd649441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e8be3926d983913e8601ef87416a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43162aca007a9c3e5b1f73d4343fe18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b9a464e25607b6fb84960cd642895444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1c63fdd2be100c9591c73ec32673c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad294184c5399961514f7bfd10339848446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27356352d4adc45eda8f6171e3297e51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8e38fd6c0ca753c9a55716a1caafc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e2572a1c2f6d4357464f4637124b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05043208e60d690d4a7b10b25eb361450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424e32bb3655ed1e0f7f29f00b9d973451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0110888e3a2711d9f586251eb6e7e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590807e655c3966c879f4135b838fa6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcdbbae5709f65036bae869b8ad9eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e163b29b187a65f20ba33f7c9add5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4e970c1be99479a1ea6472c136ec6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afce7e03e4cf8383efbbd43564f4026457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c075b21769a7dd491cb995606176798458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373080bdda5f7462d68b36bc8a920065459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fd43d4ff297f6a978a1c8fa5d37eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459cc3efe32d1c32d6dc3bdce32521c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba80b17874f6ff9e1f5b5f12a5b85e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79238d1cf8fcc6641ad453275250cd1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bbd02d192c8f1e40d8834bad2b03b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203df63fcf7411ffea26eb2be7b1ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d18ff01857c8c0f36fa6305e9322466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe35006e7ce7e6a48866c8d308b46d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3f868c9b69303a2cb0e277e4aef0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11503260fe3002a499676feea7dacd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d52071cdd7250dfb56bcb7c652f5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4b705bc16a6be53b6382b51a17c92471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9c2ad12b3d4db42517e065be22a8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5be1124c5f391501647cb10cb6c0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4793e8b4ba184725fc3704c3f99354a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f90324148e9e3f7666b9b29932872475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8f4e5a72dc8d0d302cd4ca1566490476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df31cee536145477f49e536ab57eba1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87835064fb90ee10b8e492aba37fb374478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa758b70df61cadfaee39c09e303172d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f49de0a88d6a68a81442bc8d3cea6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a2dc7a47993cc6e2c0e125da53da5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47105aae2d7d4e21cf0762ecc47a2b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c291a5c8a48020f63c7cfe074151c42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f43029e9c74639b1c79033f1cecd45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe7ae84712fa7d0d62548845d5efbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5aea86dab2c59d7acd37145164613486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0150625c56923b619b495c4c5edd0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880e3e294aff750f26e5a8d5c844de1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571a79c388081e61696366299d79293489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9777a73c24fb102d1c4e3640e659b79490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf59baa79fd79156b68769b679af65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f083a68bcd7a1b90ec48e9c2f623ad5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000095ed22971210ea299cf87c56f5f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fb3d1aef283193c350c44a0482e53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4077e809740ccbf81edaf66d2f41f0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1af12bf71163c120cadc56a1a2bb9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447604a51ccc229002ebd80ac9bd2f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439e321dc91cd0680723e1200e8bfda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695aed639b1c0b3a8a16a1707046970499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aefe0f8282887616b10ac96930aac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22cd64902ca01c1a83246c6c11b127501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648ae37946bfe49ac4380f81823dcd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8817c7aa95ff12ff8fa5763196e9506503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f57de93771e881fd561aa1b63d684504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca6362693746c4d924a55b817d10e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44a1759da64edb8b46792948256ce9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81c03d1b347f1328a0fbcaa06d6377507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9f9328d39a3a965b207273465d78b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94b079a619943b93a1787aab83c833509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf67e21da8a5ba5357bd87cb446e99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c48af3384b1569916b7162789e6b83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46acb830ff564804269d0eeef17b153512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cffc80ce41ea12693157d4b64a5d7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047b141127d09ae064d254fba13fff7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9f121992412fc1dd2e6d4ee24c015515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2caeb0e9b0cb983de905c7d3c9d95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ade694ee944cf33e0c8790067872ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4aa529c4dd29eb94f2f55df0b268f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63515f3a8d542513fa5fe179e5e3d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e826107eb05f8b0145736fab776ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea015f1beee029475ab0bc04a1b60da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9131874b1b0a6bf396307dd7650e4ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dfda4771f622549ab6d6243afc3f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102a2dfde5e03309da0d02bbae0f7cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28398287808c6add2c4f187b2fde031525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d07a8e791bfa022fc60ec3ba1e534a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d886a48a3fbd25c372170fb11dbb8d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941512e203dcca7f78815ac3e835f059528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def1f51a1da841455e523bf6c791bc2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460a61613e6ed722773bc2487805d64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab938f5f15f3ad8cc63dfadf1795ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58e2ab00ea188b3af4b8a27a014c4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803386c3f15a8605ca23a1f4c3b12e58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3db3d6150b289c46481d32e0aa79f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdeb2d8b2217b4a3ff9e682a66d62b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195405c35ca95325d542eec2e0b5d21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0610c186ee450a8f0f70b517053948537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4abffda5c70201f1c1fcb63f5f93a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d8674b53ede84a96d232be538d706539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55108c10ead0d82c72d566f91f36e0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af9ffeea5fd2fb34b86a5402087ee4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2c67ddb19c45eea7c1fcdfbf648f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f512e28eba87c134df18a55bddc387543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6b78c15c7f20849070ebcc9126adf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f198a3c38a67450eb85cdf1b1b0a8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706bdd3ddd32258ea559706c0cb3deb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1d7debc6d727dee791ee16471a30e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d0f66f6334b1397925a56483e4be1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0271be9444031e7d53ec01d64ded549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe3fba396a183878ccd7cb34227303550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbda6973a049e45accf78bbc84ec9bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6067b011fc6c97e192280667ec5b4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a05ab7e02a19fa261a6d6d4c09d473553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370194890b0aedcaa08513a12cfd69b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2bcec285223d8467ef5ccbd803e7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c479ee55a68c6ab033fe7f228188357556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1c58cda92880a6196f8f907d9ec53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110f142a4df901f2b2c58871c5637e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b87b894185b71d8d5db6b179ec447559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e9c3b6d3e5a84fecc3f0e90be97ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56301c8bff66075885cddebbc1629863561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da6326a893d9d098d31fa98d0a5a79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2efed4f0e496a8a8d64f3c519dca49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4394245ff07ab5ba3d67dfd7cbf2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930595a30e0198229b15a196e9aedc3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690d324bd2f6cf98b461db613dc98cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae040d294d1d7367e327c2b9ad0163567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988718b3da6a52068e503740d1d038f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8128e35d5373e7953d6584f11cf420c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f85c7045684136cc1b08355dfef45c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049ad978c8af2b39b982882e4d9895f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee719c00784556da7b2521ec6850e96d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecae8c840cae43da7661f031c140a76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4245a055d890c3253b4b0d6f3fee7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fedb78c6815e0d1b9695932ae8b98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49232f3f9b189683d7949b82d491dc08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ec6180c5ccf46d6e82234b5ce2f1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94f12034c7417b47c2f027d8d8c799578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba345ec1186cacc77ff4672429afb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bde54a94c0f4dbdce18b3dbb56f93e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db4b3a5aaf24ed5aca6b8ff2f72edf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f866796b2c3861b386ba946c0ac257582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7744d8731b9eeff877853b5c7e6783583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853a2035b76142f2832ac4da70f0107584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccea3f25032895577e5b2ddad87036585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86844ad2c69824e8205a1cf690e79eb4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf8863402506abcec6a097f0385178587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf63d72b623a31b37dcc16bf3befaca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fa85d79880ca5cce073fac0c3eebf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41189670c8896cab8b585b860c8021590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6f60014ead7b3cd1df968020e566d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319d583218d61d422e201f2305c5394592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42093690f61d4264a22d57da3631d327593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90cc9a7433ac13f44ea1ae0a8d595c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1471bae605e94fe4cefa9309f10524595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a178ebfa81d388f49dcab75566ad68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6285a2d2d518431586833a03e9b96a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca35f7e55f57edb66beff16a9db0df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9edbeb754ea7da82b0e449fa3c669e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c651b5cc65474da79821b453d78c3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d738e58505ab523c4255cecde20a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286e096b4d9b3dc8abbc095d7ff109b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dba5a0b0d5d868cc0f6f7da409a22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840192ffad0d83f71c8c81bdee07566604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e7104068d0eab97779179c4135d6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea474280c3aaa39734dddbfcd1767077606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fa1ee416e0b8eed3c39cb8a0679f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd0c4134443eb1d43c082e449c7c8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa5adcb8bafd32d185da38e99e3048609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda3d7a1cb5970f35be33504b21c76c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac18d76b4a3eef90f1f9d746986d78b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f610f533c2b51f3818674262ddfc6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd1dc295b0999344ed5ce9a0870893613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62fa91438f0738dc4c2b371931c765614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851261734515188701553cbbc34d02b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cd45df2aac1f8eeae1e9fe911b40f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62385850b816a614f40327e4b134ca96617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71cb8f0c6f851069d4202cb5005998618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dadafd3587ce67c9e2306a9a74dd74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a359ab329f6aa893a1f1bbbda6b2f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15946a17ff7f677c4cad15ccdb48f62d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826d7d70a56e9a6c35bbb637f347527622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac01ad21a5cf314db6280ff943d20d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae079948d23e6bd0e37bb63de79a47e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01a270d956bc5742970308de5c080f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8270d273ad0b33e7066664c5dffecf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9540fee8e471e855f11d00df4be38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8e063cb4d47937d092a99110fd7d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3961693b8b53da6386dbb23e80dfa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8040a7aa4f28f717bd304e533ca23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c59432a964e14362cc350619134c0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebd68d93b8fc21985be277aac65e71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e096837b921842f27801ccf9a9a7aa4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a9572d036845bbc4a8cee6d8967be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f05fea70bd78ff3e097d2bac0e7e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ec3aba1dfcecfb686e06a430bd36e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdc7ddad72bd3a0e41b57f5aec8a18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298368b3c1a71479b01feff9d0707ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59bb603cf8bc5db7bee7073d61a0ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3a7ec79c723585cbb90d2f9226bb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df79fb267034b2118d758cb971717d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa82e1f0fcbecfb36d27dd55fc1a5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7859706812b79091f365a0ba44bd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493710aa8ff15f3bb833ab2405a830e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9443a4d7ca239e0897c5b8380c433645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e37653888f509ebaf615898796550646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019cad95a5eb68179115a96b95744b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a3bed62b95db6631ff4afef7a416c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c581d0fb19cceba2e0b76aafd143b1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf26c7d92594af4703ef287d184f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcff924a7b4f9286411968e16623633651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65830b0e975e0d77c9cd6e029fe0449652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4fa135103afbe9081494b2fcb6e13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2043f9ae25d93d6c0c2e4c2e7f3dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe16f21ea96c7dd31f0d378a273774655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbc679282a583bb97ba26a8ce5aa8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b76f367c7e7c29303e74b482259f51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f844eb5a6d8218bd52c337591a0911658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a728e837486f2541f1076d8f8f3ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0c4dd1ff302def71ac037735905f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94826faa130834566a487bf3474dda5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a27d7246cf1d707e14268bfca67ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f16684f75610e19a28fc606172ddb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611d87ba9d7d99d0dad979692f26bd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed19818a29c868523422a51694197b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f68c6aea46df884ba9b09e865870cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb8bdca70e8ed174be5a5556c7c3a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaada7e46daec2bd64f2539babde78a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489c3cd2530ad9b1dd52ab0165e7c9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3346661e761233fb8a4b04ff6a29e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17df8e5c14340c86aaf3dc6a6fc630671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fd3d95ab4fbd63b56df48169533b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df7aaac275314e381875008577dc57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9ff9daa0ca71f145d6bac47c80e52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18c75a003d6666d246a829c72bd0e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd9a15bc2f751f68f54695a65815d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5a869af145d235f25363bf2fa5dba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe8b2704ad43d4cfcf6415946444c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7edc7a7af5777d10a66e3f1fe77e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b68c30cee0c604b37b25f2c731c68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f764a8367c50e0953497f69baf2e83b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffc0b963336a37a3e2a9c2cd98615d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c84c57d34542a414c80dab69453a90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17374a141cf4802713ecca38036714684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e91f11fa030b3d4946425c854fffb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafd009e307e407b549ad41e2762095686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a01fd40fd807dc5b03ad835230a58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce85ad28b2aa916a3ff1aee08ff1d5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f55a498e211b2681e98ad406d5e25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd94b80af1f789c444a6077c0bd4fa7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c469466a2924579bcb16277046334691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb386de52d0767a08c8b963a05d41464692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199ad97fcc4021359fafa2bcdb19f65693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7abc2a1de30310b84b57e5978577ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cb8d921cf510680ccd7692e302005695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27b3dda83d4b65637ccedf5bc643e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a46a107f008d743a4f973b52de907697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ca689e2e2c1bca062ea2f789fe7d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7181d6229896116f8ebc6a5f32737699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323f852597627e023ce81e3e992c52b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cd1092b4f0036bf0276bc9097c981701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d8e71c629760db2fdc1f1211f42ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611ebeb5467645578654231ad029115703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dcde2b51eb98e33a1a143f54860c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b536d3daebf8aedfb0bf1d6a31100705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458479ff2b29f9ea0872c6ccd9f8a5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db4e43f77e2b5fc50d150d90003e2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff357e9b4deb6f5f5e3c6aec9293218d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19a017af5c026201c06de87f394e14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bfb08d17dbc2e69e83119f0bf3fb0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a82b6e310ee8b4675aacbb58c2db8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a538cb9fe866e632c3015ef8c48e27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee56572d5c17112b2616a9b624e387b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3428d0d9956c37b83c82a7266d9cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fc39c95efcb9b0d3282bff4e79342715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197739d119ed977dec427bb4302b362716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201c77b18b60dc8bd71abb2bdaf05ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a0f248b876aa18cdda00a1fbc5f2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8921bba4756ab748d9374b9cc96b0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f322b3f8a0b7a33a810c3a569670d66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e976c65863f174ff4f353a07d21891721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e6fa2bf98d85cd56a56a524a202f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84fb3eff2df7a26b656700e5f5fbd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8a3d3144ac5bc05e6f353962128d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb51095bf883b0ccc837d2c9053e741725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce0f257a0d92d70e1fdc00cb01ec94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4751af086349c8f7abed7dbf3ad97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28db30f2cefabc590d27afc0b3cec0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7fc2e632d56fc96971bf7647037d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483b553f1f101a2e9957ee9c6d5cc3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb1d64a5e5676d7f5d87f86981d233731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5364f8dd9277e376104a5e2510506aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9d2e628271726cc61a71ce38847bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5022a1c9ca45764779354d8ea406e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcc8eb4752cf61d196713b24b478f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c8f4f1163989b0cdad14f5faa5e2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b09654ad7ad3768c91916a597af4e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4be122de8de321bca5ee475715d0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a325b2223eca41b6d7435fc77575ad5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ee37d5d245b7532bf5cd1bda761f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e0ed6876c2ee050d945a3df9547b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824968cec530ffe9534949439e7a54f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44267d50839162dca20850345eedd0f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a69c4e14a61df6e59f2cb105da8a53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633f6f801467ed3c03501d861ce262d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f65e580c1157785edd19f42d12c91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a34eedddce6d4e323a8975002663a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563039dfe4f28e06f80b7e443ec89b4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1f975cac5883cc3ddafbfb81a9bc6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f7ff8e64fa43226a89a5bedeb757c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3065bfc4a16a80cab30b77f8132b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124ad463d11a83ca30f7781ff15d0b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c916774b1fd44c41f7574cfa95c9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f93b2664948083696472b27f4e4132754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17975be4b0ce90c7fb8f06a7109376755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc551c1a208b7b73863570b3d61ca6ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9ae8f7e5b78721869d3fc25976e72757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2bf301a6f20571b19b3a3b97d902a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b09b032422c5c87f26ecf99ad0b8f8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9c0d049848f7d9bd0458ec1793ac01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57746dfaef44ecc70b31c666c4546a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381ec06ef44ee15320811345cb1da553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65663d14355cdc1d3a52493f427c4b434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f859516a9c90064eaa9f7c81e4e5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f27a41d5369f8415cf5c0842215e9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb967fdb97c15f8eeecf2e641441966f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4208bf01a41b888e44a93a4eb1768e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c24d6d16b0385fd49b0d0442fcaa819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b62f572894c0109b1acb9719f0ecce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14da7b602ebab132b1884248f1d46611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a260a2b6a2a98aad3d5cbe33998ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71d4ec5867dee853f308c050593f5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0b408355aca87030d64ea98d5be7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ec777d0a9f12999268bf9ae95c29915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ccd7cc347e6d9bf1fc5e625b0d3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a314e1e4fab6462dff0390bc045e1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348edddb913ba5fd547a75ecadab637518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94708fed190c69f57d268c1c5fca12dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6fac29bfa6ab99e969fa60cda444420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e429df71496b80cdf37d98125196a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380049b1e187b67d5b7b97d072016e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee986a621faa85a396c52e2098226a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5ecb60fbcddf70c5851fd6dfe13e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ed3487ba325e8259475e16018346725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809551a6715122d29ec7d58a5ad77d3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c498f9be891e5aaf080fa440a21df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d88a93c36617f6155425413a4b970928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4936ef09f01908e12c9f3617e434d6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b4dfa90429266eef0edcbfe1c195330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fb095567c04430586bb541f80a52431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c93a6794a606c72330436ae5c4387832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d1380714aafb7370ec304142fe5cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc75ba91f83e44468a927f608ec0ffb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9aefb8468ebdb286f444f1b2e6f8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fdd57aaca97fe10df8a1228db582236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb526cadcc391e51c33bdd4df67109a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a4a6cbc58932834b788dfe8fa5e7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a960fdf215197c255abbdb868b8541e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2562e3a705903345ffe15a54271063440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a60bd8cccbafbc01298dce2fded81041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728277a0ab5ae380ba18c035d8cbc0b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc97e015df29b50cf93a8ee64fc82d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb2ef81be5ac4f0030f9ddb618ae6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55930f61d677a8e729a981a1a96968d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8f9e6e79d0922d74da35930dde3ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98d2a00055cbb5a944f2fd719c8c2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715f48f22a04e0416f9e544d195a3f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae2009d196869d7e3ee8203efdd80649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d861443a0ef3b8e11ec191d8339a09850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4d7c8906c96f04e9788f89a1f789c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0f734ad25d2e90ff689bf6fdcb82952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f37b2bfa9d9e9693a0402515c20c5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd657aa866520e17de6e6317d0a4e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bd8b9eaeda58465ddc1325f1981c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ba33784ba2c41166e3f341f3ae7ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526d364c34716f8873c4251a32bbace57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94eff3f282f336e299b870294786a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4be1b4ce26fb5d2eefade88d57f4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4884edc9897e7bd981032c230fe3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd22824a780a3b96120bb731a1c3cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408999c85097f60effb475fbc1effb8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178523f1bc9975b74bc9c10c19c2f2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c234d7e9762ca9ee37d14e2df3a18a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ebbcb8163d9a9060dac0a22cf17c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82264bb484df478928bc5055cd1f08a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3421f8907313b63c484c3510042b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc41b98e2b7c8cff0205a4ce57376c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b7282177e7fba6c17d84e018d51ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e51eba3fc5169aac4ee093d6444e2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad88d48e65f8921dda39eed898795471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba10843cbc976cc3b85da7b5f278d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52b7423684bc706367b2341a6c88aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2f918c87173a108c9c14e5609fd8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880e37e7fb2a120edb855af7ac5bd6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b960946c5073f232cb1e944cf2dfc7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df79bf2898ed69d6f35787d7bc590177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9202c4420a6ab110a873f5d3d8f6f9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496f1a29e89c7b4cba48d3056494deb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efa84dd3e53599430e3983b8f525de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28582f34241c53610faeffb4c99ca481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581780af343f46a3fdda58dba8cc3c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6972752993c66ff61e7d725c555b2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef81c4cd8eeff1795ee81d5c6f7a6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809e50b17afc9da4714d97e47c984db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fea89bf719c4c40a8419af163891686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a547cc964f9a93f475d3457ee2221b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbcfb8487f24477f19a0525bc0528688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd30a13238e3bab8cbed75ba5cc60a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebffbe4430071bf3f4bfe461ad2bb2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b79b10003b1658faa784ade9e15e6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c29540d7144151db32223fe5c0d4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62504c51e1fe2e3ad0d6edfe1753108a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b49edba23a22d2a438b0c661d1a83794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6357f349287a2454bc1b1ea7bbf57d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6e46fc09284bc3787ef28ef20a50396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625b9feefdcd774e6d5773eb835753497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23309211997f99a05b1bc1c1c952e3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa5972f30084cf0d115fd9b1eb864b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addc533c8f45dc95d25a1d24524a365100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e28cf98570d23fd36748b43804f055101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57317c0c273b6b6c638a8ea26815437102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d5abd2bdd4a1b74644b64cff3c1bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8df677f0a806b13765622375253d36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0fe6ac49510b479ffc40ae86882ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7bb478d341807a1e1ed7c0d18e990106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c69154a80d43de929416e9723f2196107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b8817ae8647585e82742463055d43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120e94d3c196d6fcad72baed4a4b62a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc35a6f20990b479176620a2ca2f67d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f68ee02de037d517a7539a6a17e218111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4981b3c42654669104b47ee60d56d1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ae820d559d40f65ee996439c29d8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bcd9fa0adc59bb54ab8d28790e070114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e5b8e0fac2a052d8bc1620a533fce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93375ae431b315a21cf0221923c4c68d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7f13a9c6b805a35c301426579b99b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cf1b6e1662256761c455e47f89c96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c64a8f7dd7f65bf2bb61aa5bee795119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c08e72b402e86f7f36403bb90f07c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62448b7cbe56d3f13e67ca3465f6ff0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3505ee6cfe6fd391474ef303edb53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46437403665efd2c26ed08c0732beb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1180640f39024981acc92a5d13a2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3cc06baaafc2cc6012e24d9965873125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a6afddc5cbf61723d4db977bd257c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d92347a6278eb49b967cfd2989bbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c783a49fabdbde64795920ceda408128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8d1e0067503ad6e18071629e18ddc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f0b2ce2ee51f4117a2ee163c653b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a4726802d8214361362e6e9a042ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d87f06dfd3aa267d6e521ecf4fa06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc2f4a2421d7aa66ff6b683487cb2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c323e69d8df908e5ea213d400da9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a5d3e4caae0e5caaa2e7133d98c88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8e04e852456a69eaf5bac1a57c485136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be8f6f2e77eb1d281605611980c46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450154e7a12b52a3e8a0187695c0afee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fdbd78b373a6dcafcdc55a849921a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0a78817710874a36fb1255a552060140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccf3b93127279a9a6908eeb0867fca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65fe899469cb0c7e6aa11b02301ad7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffada95004b0eaeed105333bfc8d1e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bb84b18f087fe8eef247e3a18aa2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4868b534ae6e887da4dba586daa6a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e17f7de6ee90e06f03ea793ddde555146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6947981cc92224e35becfe9f3b0c44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f453ecfc9a38c50722f9aba83a800148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e604fcc11944d3c4e277f5329bc359149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f4700558a2f0cf8045ce29d246f0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c59e445e432eaad04a09b891af4812151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa54af5a0dcd771a6b692acf08b314152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b8da67b5fe1938d0499a19cd7ec14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7136bf31d03c168bf6dfac10e3784f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e38368b6cc2ee2cf3b95f44cbf62f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f866ab217aa176a4e60c835910be7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348543d893656c862f82f43302e80932157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee0102a7e51c8760613af4cbd0c1d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1aabc326b16bead5765a0db1118a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34223473ef589f4f65198b3306cfcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10828a932665d88e3df0836ba0588e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cc1c44c61ac697fe7d5d1e2cfe818162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe2898795367032ddeec5995a016fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33c831d0f582e0dfa418a84b2e8341164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28ca85a0bf27cd962de8e01dab6eb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e072f4954f33fb01cb1cdce9d66269b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e56cbb53785abc3458c50a75dc07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9571731716255983b90e6ba1db9e7e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9805b640b4c8ffb8b8b30af4fd5cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab8e34c0605a20a43b2f712aba04e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed3e4c80b2639a2962cbebe53cf60b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e198b1a90139203bc0536f497489d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d83fbbaa5ab0d07251d1919a6c0281173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d3f3ffd42e727b14607b75df39334174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360ba5b496bc8484d9e8ebb9c6d835d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee0fbdc4219beac93ecb4a6500558e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fed62675c162314f75393c3c8dc9e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a39db6a05a24a7372b0bf159d39c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93ad17f98c4b08f75f46e8d452d0c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96100bfe4bed3b072ef7d890328bab47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b94f8d8c6ac25e72b91292ea3b46f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb931462113c1661dcb57222c4eb64e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9779fcd0874c4ba8ff4557d60d4caf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07002106a441c9f2f7f98a74ca210501184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6586561de475a9431b2a63af4473a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae0391dc007d605cee8b2a9dbbc44e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb651a7a05f90051e6bd05fa6710bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926fff36377f1b83d26b6b5a244a2ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f9acf5049ce0a0366c41ea1a3705a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fe52a63a7052390c09fcaffefb73f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd76912fea81cfa683e0237d0a9fec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe357c4ad3ec7f0db96f773ae0d39b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c386bf207bef555a41d13d51b66b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f7109655be5f8020f742a7d8f0893194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4a241c11803d4e5a00a3cd0c70908195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045230efc0b1aef6d49c4fcacf9fe427196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060eb6e37dfca4fcd3281e7283c7900197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97e176a60127587b3a4b27876b4fec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d31647443b4a4b8d273bf2f7b0dd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9779824329dd2cef7f7ae8f88af022200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14775b2e6381a67986f75b1571882131201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b99b7fcfca1ceffb730506dd8059ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ca9b36dbc5d097e34796f9d2e173b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30835650c536cda1a9653a4746806542204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff58d76a3bf6f929158a1bf4ddbae3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98bc7f186ee49dad509fb99ef7a383206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf17117447199e6ba59d1cb976c1385207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803462c121c72d38ee0199a700499dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ca7473803f5211d0b82dac5c74e43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7273b5eab1021c7cf4bbcebf7a78f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d2733820d57971564a850c92c8b49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcedd3c3eb263e393f2ff931d7dff99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe21aaa01a44f6b35815f4a2d3b0643213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ab72d8d31b6ed5a726ba5c39e3ce1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e278572ec9c775fac8d95bdc18dec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7a1d760e9be5b1f1c62cd6153522a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e3e4c4173a27de58fc712669bccb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a347006b5e89df0b17a4f7e6fdbb8e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c65f7e0ce4d27804a574a8ca72cfd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3d66d9d5142e84acad25232f0189e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a999da47c51157de8ac3edcb1c6570221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642f5f44d2986fe5dcc50ed6e571c5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83ed0f81527981d47415715fa82eba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ed89ff08eaea1a9e2ce3732ec3ad7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51f3491608bff9e5f1b8cb94b7784b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a9cab8857f70773e3d67ce40a7ce7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d84dec9c6c2fb13b71cba5d45147dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de1884be34d5a2a8d5bfba164423d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd6a3a8b1f78a76cab1fbbc4f4793a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c3cd8b77739e4712e63ec71d1acee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953000ae5a5a860f990563b7c8a92dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331cb92976dcaa716ca1cba1e4993c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8e0409ca3ce85ad88fb7940872163233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806bdcf27af4bbd81f57c1f4a2d64d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43f88b9b0faab23fcefaed3057a604235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c7e9aa7ce859257bd4949b173e6c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb910a3f8299988dc9eafd96ce124bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3563b1704efd592fc50fa74de395dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041731ff53ddca1b93187c62d22ebaaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc0be7e202fc2c129dd4da918511db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c7d995ef8c9fbc35aa7b15746346f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81bf47fcae6330168a53ec77997903242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064efc4bd0d8c2647e1d66dde8317255243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dbac7a9e14fd2165dc4403709947e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b310d4b0ef3f25dedd6416972eb7e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd90b31e47cf49b0881198b24619fdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d503fdddcd88fdbe85333e9c751cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088c0234122df9de5c31a486dc3cf5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0629892a421006b16df36f7b91be6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b581dceb15a728b9a8fd4488a9013d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb967a4f313c8f5847f56c919fa0bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5599019761723039052b34af5df1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7429a856ae3b5950d50f5aa199674253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a8a16eacd05eb68fe15ad496db1e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ba34a6621bbb2abc1a7d7cad0adc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e27c67276775b76912855591cbd04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ee4d0c60cd78475bd290ed45db665257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a3bb26c04e2f53280407602fa9684258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01c19fdad2201a881e7c6de1c864e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206412761160b69040882d92b7dd756260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a62349437bb4b940b54fb36ab26ca4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31264f1f66bb71f42abf4b153424088d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f731296b7d8ed22de2c2f73d0dcdef5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf631cdae37c8a96cf4364408c0e3a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbce6660e2d672f2908ed381711c21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0acbf1e1575b6fac76d1aba2cad4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bfb0952d16ecc7b9e456479ef0720267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed9cec2628a630d63f1ad1a52cfb32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8e7e8d1bee61ede62db757ff4c5b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786d2df0078b7ade907fe1625083cc3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6a25d8e75dbb2d0f116f151d2b65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b51b739a9ecfffd91fdce7b770688272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d813735f3613dcc52aec219a76657273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925051ef00b9e268725128e6cc22b86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87154c140bdbc2606a3c6036800145a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ff69f4ce17014f1535e6118e9a453276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de116ca117facbd103c44b79405e0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bb0bf979432cb560c481cb611ed0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45007381cfaa8a6ebe8ad39444af64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317e93535c30a72cf8186536b1ee202280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d3720c82f84f29fbd2cd172a9d99c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce824b5f031a1756226f83593452edd1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a018bf82f1655cd103884616856cd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8964757438c51748a947e034090ec2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483d7cb5dbc0528d2f5303ac4d2f361285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f29d02a8f352df66c9108a4bd2f3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31c0206df243ea85f5774a3c6570a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163f7c106b2ec7403b6d17245e2119b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4233d90707bf0569ff506a29a6aa2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ed78e7828205bd1e3ee0bdfe25e6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141dc84e4a6e8f7a5ffa148efe4e58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4044f330bf7ec5e92f135f8545274b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842b1121f5c942222c48b1d397a622293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45a0f33e6168cf17bb68627189e5af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89aa9bac881727f081f622761655c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bc0ad5ea48e2751acfb5446b33e26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ca5a1e19b9b5e608f5edb9b6414d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7667c8e834cd839dba3d17d85bcc4e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea54a3f264b2ce539fc8f024d829743299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e9239c93608fa9dd57e329b47cab4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ab257a0544c8980a5918261daea1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a589428998b30e20d97793eeeba4ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737c2b0ca634b914a8f0dce7668f627303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d373a8fc98fb74fc61da8ad67842d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188f96c142e46e91539d1beed39bd9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c643b2d80c161b200471a507dfb9e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b023589b7213d625369ab7018ae437307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30657a809230c073a9179f0da76ff67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b26631c670bdcf01df66cb8884b995309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc830e0880071178a1990b374941897310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766529ddebe2a6ff9c4a33507869360311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401af43c9def57e611e42115448b4bb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc1b7ccc65370ba0ef912bcf87d397313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dff054985ce8fd67114211eb89e4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47008fe8265b886335e7c3fa7301d1ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3b5ebb10d3ea59cb1eff7385e5a56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b72749ddd09d9b19109b1c25b916ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f31475fbb61845e99a2ca68bfa2b0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299344ec549e958830efeba9a01fa96b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe7b5d2c7f2625cf6fedb32410393d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb7eae67e23c1f89a11a521d7b71b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898b2425ddb8f69e33c6018f847476d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98466b1339ba8787caf61d7dd9e2c56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908f33e82d79b734712cb9aadc2ac2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b4f2a3288eca1707805dd96c6f21c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfffa59cefee192db3fec2aa3b8c03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155e70450ab6a4c4fbca5c7e8f3b612327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f7e2efebd643e6d3b6ce8a25c6784328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9f882363a2015c7a09e572ca01839329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842579a8ad52d8d85110261effb7bac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe4c35481c28619cb54bb8bafbcf71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41151dc9e307f0afdebbcebac89ad4e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725c017cdaa0016b0d299260a8302d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefe5e676cad525c59d4522073065f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc67ef297f54d8af1db4aa6a26e253335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0b11e41e324c1b3f33a133254f1c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad62714056124036bf196f406bebba5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17935f78ff34e98299a6d201179600338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318ab385150dae8d06ddc66a3346ca3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2fc641f8bd25be79e327cb75673be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc48be887c695d65d5a75c45bdbad6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0becb1e1d0613210ad229177caf3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11381814ef4ad6e2bb91ac21be9dfc78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fd3c8bac7ad442a46f5210d855471344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014eabe49981e1fe61c17e22560def5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6115c9b250e5cb318936ff2d5cfaa1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8554d4e93fd9de52d704441eee72667347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0dfe0b80eac6ed1824005a25702ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49138a45ba782780b38cfcbf3ff0e9b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb62367a719637c6193a7ae36bf3f35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287ce42f9945fbdd7e59a1f0ad921c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed03fa62169fa39a61407a3bc4c9bcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a87d4f7326b069e57cb510aa5a552353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222e0e575e1cf4fea67e83465d143ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f712ea39133461dbc872feaf41b206b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05863287178c80a1bdca3c0ab2ecaabc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c209b7dd4adaba192401c798ed3300c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdae68c7d94eef7f00a0f95268e12b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cf44fe1dd9af83191e5eb1ed4fce2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728f80301f021ec7b0d79799c8c2aee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3f9816b773ef890da361c055e8827361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e6b56e98d1a43031de29805e7e647362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af55be189f82065bdb69c75286ad35e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19f502e8b5aa05e09a53476b775145364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c47b346d1929a8c080fa4b02fcbe45365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475f29a1ded8e2357410a133b1ed2bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530fc79aedee499560f14db79f57d48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219215829591ddd4d568781f2393bc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208dd27f26764e6c75400ef9f3f6468369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544c9391dd413eda717195ab94c716d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86731215005711e5fd02ea4c26e3df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae02a99a5afdfddcbc29f1f3635dda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa153475fe5069648c03038903bf2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee81d0431c43f482d7c2c615c7218c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ff88b496bf340d0d95af83e4a14a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd1df0a3e37fd16015b44e7b5ef6f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a8dd6602f5eaa2e50dac5999105b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0278b73eef4b549e7fc8fe6fcaa111a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f23c12bec3929fa6ce0a92d7dcda6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171606996b33b8c9d39e5566ebf9a36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2d12947bd2e9beb32071063555459381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12c746a4f60b37ddc365ba78445d00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194635e7a2b349cb7b7f8624e171215b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b129a7bf600ea676ca0a058ccd90ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e6100acf71d12ef932c3742eff8b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb1155c33325dc8d5d231224d46573386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a877bb31a487075e7d1fa9714cd39c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356120828fc4898f431795311925837f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de1d2fb577ead2ca94ee6d3e4c9cc0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144037dcf07c54e7327d9362896b6ba4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd356a3ec50eb3b2a8d94922135ddaf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd561f825debee752974008e880fe9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7426556ed154d8c82380c3abc6c32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a0dd60a6f43353e377aa26222b3a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caac25ff73f18514b21e0c915b11a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1120520e8bea84da5272ca3167c18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26186b3a6c144eb66cbeab1859290510397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045623dd56c35fff85b532e2db1f0ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61ec99ff0c598dc7b8109a69ed06b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90fc3c23c8ccca7199a5845a610789400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3731037343036583a20db47f7898378401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e5e7d4389ab44d9c15cd403c51dbe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bfe80d2e6355575e31db7d7256050403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495e9da5281b09771d1b764b09f97e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978a762d408739930c232cddda4271a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf6b898b744e326be8e462f92bdab0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bd91e41b52e5329d1a8f6d4f59767407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4991d8b83657dc0f24fa6b8295af8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b97d6cb81df8ddd7b93e75d7a4d351409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab37250b0c7088a69a543bda3d94fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813015229031efd62d3277c541d1b3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470eaefe58c87f0275ca5cd537d3ccd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608438e7f3b9b6b0630dddb192be51f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728e3661e1f562194d5a30c5475be4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f8596dcdba935f3176ca6c01cc7f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf74ec7fb39894b70bb04315bd3bfdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871f63d5da520256e720cf2c4173c04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9a52e6ae8a4a40c4e389ba70c6a3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce2e7783ec9521b0a89eb0a5b078a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b6eef31d09fda90ff230fa771b0d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ea6ee29d2545b409f623d2e750318421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710c46514abc057a0d72622ca052941422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbc9bbb638415df2173b7cd49e6039423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48f69722bc57d019affc8452f4deec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ab1aee773580fc0dd91085fb27545425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eb4cc61f64de0949254cfc96334c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900caee6db295279be3f05ec50dda43a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa8f4cae54c1cfee468f1cb5a53975428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b569f8f63d190aa95e51ce95108f15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902de9aedb07e76785b44c8f5a662384430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a05455d3d89460d0783c64fffcf171431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb8220d1919d13246e86866c19850f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30463790a703f6f4e7235935770c9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d86f82c7c0980c906b1648633c2f66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a561c3db6ddbfeaa04f11cd802742435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36389c2aa122f0c2df7b5b7340e327ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ae2957a88815503b2b23f7ac771d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe18002681fffd0bc354f40e83f893438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60621f738290cd3577e8b61e54925a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a698f33e3eb001b924502fadce9152440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fcb6ee79ed402202d3fa52749c999441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48dd5a5cb15cd1ceb37b1729bca3e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12902a2ad4520365ec8e3119644bbd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1da524aab08df3a9e077fc74f220d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25126dd5c5e54b2bc8c15cdee0bdeff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47f8893479d51cbe1ffdad9bf4398e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8130dded365291413749b3bb7c250b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623f0b9c86123cc3ffbede65b8e2d48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f36db8e2744842b07d84ddf8f6267449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37726df63326c1623d999aba531c20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a46c6a0a49d76cbec032f74cb5a87b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072051fc54921c1deb573d7c5ded89b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5792cf93b6894b79221342807dbc8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0584c4a888d1900d5abc8eeeb63e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad81034522e89139e16db7c19014b64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac4289f6005494777519365764139456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c21adc3890b8fec3800a6dcb39bf94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd4bcafeeebb576a27019a763b25c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146f20617de33cf332ef4c2dc5a40aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc12a2ad689007b759e9ba710e42e0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c3a09171d886a9c68887b699a04e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d2a8d4fb30ead1747a204667f06da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d6a409e1d5e18d5c6a95129fd94ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b8403c3a53bc03516aa54fe81d22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e7a8686c0da02025951297a950b0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144977cefb6118d1792563985f794c21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c93d48bc0b3b0ca0bfb6e95b97227f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08eafbc6818db2af9d9a575f8eaedf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19478c67304921c9a52ed697ca7dbe0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d6d8d173666bf56e29e7d6c0dbae4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0ab98fdb931b73843ea0cf79ac49d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1288c3305b76e1b13a8f5abd72bb32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84976a9cc828d978e6c2ad4256292917473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c8f885a2be11eb9df639bdddd200c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114d272a82a7375af76d0ff75fae123475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50923406b3b15a6b629cb6656f8097476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b18c0ae9315d2733be2e8dc12ea587477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b233b5d18b8a11e2c637da9ac5a9ef9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e236c30174083869a66a2cde9779f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9dd29cfacddcf415e908395bd8966480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ee8cea918dc062c905b48ccd0b1fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721499ff9e89c158980a4f2b10c50cc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234cd92b87a952f581cc5a29441bf4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1fafa0a445079b8d7c575d6aee1f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75cd63dc2231b1d1b7f18320b8acc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff545d0588eeeeadfaa05c54a904090486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e283d1a0201db85e6e5bc1527ad20d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a26866352b38bb39affa85d5c655e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a98cb6504dcce7973033878bcf339e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ceac0d47a4304dabafb82f569834f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4b733ef89ff6ac64aaac618103d94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e2dcac3b3b57eddf325a0dfc1a765492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bdb0a5da659358f1de6d62b1328bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550a223ab9db183c1c10aa4c45824b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e2c7846a527e59da992f4e9a9a516495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156bd5ae5af4d2ca448cc4bb979ece7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c4242ddc6b52148399b02cef35367497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e7da1872a10c6cb7f73400cfcb333498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0dd3a53460061cff735cb589c8c48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cb6f0e92076c23be0f3384a42e96e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225fd34a0d353e6b276d825e1d6377d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e991cf0e20b2109838b523810eb680502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb93dc39a78125e1e26e6200157915503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad4b05492869d333e094b691db70e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d84022f9c18cab62a06499fe642df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2d968502e4387e0939a8b6bbacb30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323e7891f9f00deb74e4f2e8c549848507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c71c812604ca1761d647a5a0d9a427508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8368e7c2b1260ad18e78ff6f015e5c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729a2fe8d83e8eaa2df8ec170a3c02d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6d7975f214e2a652f0c755b05b526511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041660937b0f649c59338c1f482eebbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463fc2225160d79c20ace91aac3c2fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dc37984c1761610b42f1e219487a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86cbc07a8aac881f540a8ee12a5b10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb027cf1c3b80d43a225120c7fed767516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3262299e8e32089d96a3b1094daca31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a5a381a553d064995938bc2e5e14c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce62f8216e2ee95b21922349de1902d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a15b3a4fec7f4ad7ede59121ca28a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281837ac396a44a9c20a5353c4cf73f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c80167a2937f4a107f8bf2544e6b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569857755deba17a47cbfb8cb98d1305523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc7533697812be181e4be72ad00b20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac2df5299802dfb8909945d01d146e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed55a869dab3003d68112fd1a2c0a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa8028523a26be8916043067df9f7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd162c3e7bdf439b506f9293ecf5aef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6f727d9ca1a7e1bdabf80f1226e2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0cb48b53ad94535b788321fc2100f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514d78bf15afe68183e87220bdb7165531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b24b0a190ffebb242f9d51b1e3c51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6419a2ad14ad0bcfe82149312c0201c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabbeaa9f40a7e2877f4c4e579a33ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3e803d88ce0d9fdea5e691a336b03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624db771ce86d0a80065c4552aa7cd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dffafdd8d518b99ffe735f2708fd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395666d3c9d8eb95d4b94d72818080b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d25e166e33ffba82b81c0d0687d857539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82430c5086f90179f3b06a0777dff5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06d10fdaa8e451dcea1bd073e79e07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7b159c9171d5b1975faa9f0e1db59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb15d84118aececedb68cb036f0a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e798f97f294bdb37f914b02d77388ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220508b93091eb0a7c13794a3fb87ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea95218e8f5a4791c3e279f394bd94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefc85194549294434d7f07042fed05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516c2557688bd58c48e3dd9e5cb1680548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1ccb6f842ae2ddecf9bbea5f7f387549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef192f7092a1c51c4081383c9d9aeb9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78f48aeb4c8164f204a763e7c9cfcc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e5c4797cbe5ff12ff92aad26fdae2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dbeb3710aff912884eaab783700a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e423c3528b5ee75ff90f15f846b14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51532222499a9ac86f6abace6fec9de5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aada50e58a756211d61e2e818f27d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acf5595d03991a4e9e788ba9bbc1c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8c2a7bc9a8bb400bec6712a65a162558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfd7b5ff7229b12f3b400bc4dee79b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987fac5972e61984fbaf2fd786591a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b7b6b3b6b84ea27b82d27acc93f47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b9f72b82f9e1a9d5a31d747febb62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18c1f17de0f86064333a9ed624894e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecb460612df6e30bfcafcea6fb72a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3fcfe6fda06b43aa1895ba7a30940565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5866da2526f494dd4e343ec643dbf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fc5b4a93d18aa3a30e1fe0ef4156c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174e0ac49a7da9da0d65a7269c90d93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab921a87b0d3617796c80d65ba2beb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb7b43f9619041c3d701229cfbfce1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f67641c8ba0e3046e286206d8abd04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f60a2250c9667c27ee29cc78f0e744572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca35807a6017c63d8f174edad1dba77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa34a399188dcd269e70eadec6e3a2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364bb485c9e4dc288e3af1998a86c51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cf2a6847e585128b3e6cdc74cc0cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589f13cf06533428b526404dadd1873577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cba1692e68357e4b63af25d7cc1d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b8520a1bd8d6e323192a07e1ca21b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f54c54d44a82c0105ee9d76676d529580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36288a4886864d7fbe64574d6d1fc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7f3e2c5aba9518145cb9bf638d327582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f723a51757bb4e48498dae30f131033583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2863851f8269b1cea32b6c9ae9966584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8e8dd4fcbb4f7d05fccfc2c204a5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b818adcd2ec4d006c2260618cd439f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d012d4f5bf258eb61aea13f9b842a67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002ccb4e40648fa2597471ae885fe9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f34553d39ab934983791cbbc17f853589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489135f7045c0b77f654a7506e6cedd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39acb20c25e75313ae20e6a810480a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2999ed7f0af1d35de671d9065d0c11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd268305ce39dcc1d7b0d9637f96d2b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616cb56671fb46ee4009c5745ee805e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03466d2c3ccd0cac2d8f3f8a04f39b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c6b81d31916bf27d486f2c2cb5f5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66f30f07d8862a5b35caaf3eba34bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808e235bc88aab51da94be0b02d12d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a9d73ca60b1626e2f61eeb61bc6fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53156456a28a3d5bb35c3f8af4af9483600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259b2d248dc6dff16c0d040b762dae7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7abd4b5033451cbf59d82e84113fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a62289d67e6634f33ea1cc551d84eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cea87545b747e8e4c240fe13cc44d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4a380ae0050c9a64b356dfb3988c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98669cb4c76ef6b38cb68dd065dbfb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bcbdb3949ba8f902b409107d0dd7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafbde29028399ae2c798aa937061b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b7680e54fbd91d82a844e371a9e29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a750aa752d1a26a7b63b5905d17de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9890ba16ed2942e1f3c2aeec05d5d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd823fd8d8545f097c18cc9299503780612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa318755b1991519db3ba983b436fdb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac451e30e9ed374f547c568c1ab726614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28da57e79101158e8f72258d99c68ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c40f0a49175ed6498ccddc34807d75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53909e9a0e9bcbb0d85802377101b75617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303af52790ba279a9521196543db20f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9896c9007fb273adc455e03a4c1d725619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34999d5aa3c14c5d9031f13099b445c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df04ce1952d452ae0c08b57fed87cff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60abba15433ab1472774652d74aeeb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86df9de23bdf504e9b912ae4ac815d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c223a73e4300e26cd4f07a071c2af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb3ff2a5d941307b6995c5340a70c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a728bb2f1ca7b4bfb62fb73ec369bf1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e8bd5e75f69080db0ebe261fa91af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4463c848323d6635f87b1a1575667b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b624610a94396579e4600ca04576cdf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1946fc15e36571e5b1bf7a92ab45585630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67558d8d7acac2b2b5b2fdd3ce4c5a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b74cdc488dbb07dfa266023f1ba772632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc6f02ac88e37834b011ac1e2b338a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1f47d6c194bfc99c8990129ddb7bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fb641064871d7f106bbdd5392df86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecfe33a9dbb22c4d6765fe1710fd17636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca03d9a6dd74e41c42c0731ca703d02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06022e18b4f5fe4bacda7df08eac8b6f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ec6fe77054f96136e72fee6c54aa8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67ed4236b3ea6e921ed6066b66c483640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2e031b8875e9f3c0c0f7535bb18d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b24c67bc62eaf81e75a839fcef195642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b08c7ba58c0d9a19556992a539632643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366078b37e3623955188de17e0bbf319644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43887d1d0855eea9e703d1ddeddd5c5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c629394ba9e89be34e79455c1672646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380beaf3efd363cab825e28301f67045647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4174507143b13e22733941c73698d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9456f280d5416140c201221cf353ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402c4db1327484041cad3c7e140248f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3249fe5da0419e0e1d98a4c111642d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8527f8d07ade505c1f5a789b89694652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123f8d32eda55ebb64c3276094cd79a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c91ea7d81209489855ab7e0493ee6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc4799bae2e696dfff7f47515c8a7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa252e3cae1b2e3f92a6122b9853bf3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe15255246f79d1ae052626bf90a2ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90aa2e68f14d64fc860544ac246d9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a04d55904c0225cf6429bebe2492e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6283bd66f8d12fd6a033ff95f5eb1e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8368bcfeec94aade1bd59949830906661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0bb6e82067c9fcb99ff4f5730c0c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a36647fe66c06fa6cd786fbfcb0d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23951c8779c570f2ff0d4a0a5aea0f03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61874bf3abeeb139f682709ab1c5eacc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea87b50e8df54d814d9ec3b7adafd1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de3e7808fdc7c2ce2fb760b13bb69a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bd9292ab09c44abeb75c3f4e61bab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bb2d7055bd2cf42a132bcbede40a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d76d38e7252f94d6fdd9f7408507c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd487b6991565c4b6fac560d0fdad4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42bef256eae5f3fdb44c83233d5ba0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa83990d804a651dbafbc23d2933593673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aa186083c7dc64e1371d0e3b667ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fcaff1ec8404cd0221d9f3c2f99af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b6dcdbd440675283e2bf5d5594f97676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7021505dbc0648f2a35dac1a4a2bbc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302852a9bb01c863c8f81f18f5df68d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbaca42ef0724b6b66e3f14cd8cbbc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87f8568906e5c64610d0d8d60a19b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c643e66ecb58bdd71b52a998108bd6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5ef01ad23d5791853caa4aaf6993e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396d4233d608fad445ff0f218627446683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab096e096b184d9e308db5e2f2a274684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cfd4b271e0356210040b134f6e189685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce70f6f08dd5ac3fda422521886129b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110023e8264b3eb57b74de8209a5c8d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6e9c09dadcdd769bcffa730e9001e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d7a1e1a60e80ce6c9a7f035d8a398689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca53ea2e5af00fc8d8f6a4ecc13585690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702fb4b1c4a74791de28fc990873fd4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e37626a696cfea839ff14fc9e2542692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504778835ac05a0097be77d757bec5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ab045428ca9d22d2a40eed158fb3d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcefab381669627e134bb27d0d2fe7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a51db8c233433b152661ff09249efb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cdef81578a5cd4e04c9e5cc59afd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eaf46be5916d06c3e701d7d60b74a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353561414a1f26c72cb2d80495107883699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40530bd30a50d91373469ce9fee36e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3db13b059654b1ff1a9b8cb4176d76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbabf4df8aa36ac8d5b31e84fd23ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54a1c84217b6e684b651f6815ac2e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b9bb5339afc72adc3b22d5539f8b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f32194640f7e3336a83070f41c7279705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a537a420ce68aee0a524e1854457f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe7ac2d551a95e794aa5b648c97cb2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993c6cde0f2a485f80e713b90dde922708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e678f4b7a3bebff552be5855baca2d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df28c08c9f5b5c53bbfa05e998e614710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce6d6b450281b2df6bb3a70b390bd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6f63064e47ddbf2c5f947696ef1c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7fd5288d2d1b208507f825759fcca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826a34cb9650d1832a05671be686a68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6348c287b8af87375c6ca0ee353825c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96463a58c4d3484ae26811f29806f165716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11162a61814d9d5fe87b81ac50059e89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecb21d7d1a65d82f05dc7684a48559718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95d9225b6a1bbbf6ffdc402bd8415a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdbcd98602360d8007dc3808654675720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed0da42360cfe1739f1e60b51e79c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ae2aa8eedc12f249dde26e84b6cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7652db9fee55294a60b36908c15952723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da699da4942633a0d528a890ada2669724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69c130348b5f852a98a604445a0ee5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d9eba761538ebaf6e670cd349938b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073c2f715f8984f73f3880726601f1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fad712780e37bed33ff6dc3779112728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789582dd0ef423ee4afc26101c2494a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428a871eb730e260c7443984fc141b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d7edfa89bafb2f4e1b04a26542c45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f724d8991c8cd3b50cae62d5a027a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342146f298419757cf083307a483415733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c9623d5399bb1be2b95ecfd374e73734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594e5656a30cea73cfc52f4c03301d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fd814757ca59d220c9de958c80a01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c39f86e55513eedab0d6b7d9c84f0f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c895b3375f1efcd3402cb15872849738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386052b0bbb50ad8bea8dd4fbe5b711a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b268fcef96f820130e7017f06a2c0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f9320dcb9ec3001a08d18e787e323741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204b321bfaf60dc09941de0ee52738d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a3b4a0332b4afa515949866ae0285743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187e5c0b4592d82b5ae1f678aa9fb0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1487e7b84622a994892a3c1807c4f83745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98b50624616f914ad95bba53ad16d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd2bed0f81953cf90cb6ec50886074747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773383ba8c129027f3b9abdb98ea97eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a4f05995980e3f4cae9de8db3ad02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cd4ccc0bbfb1450afe6c5a0c9d77a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c79116ed04485a39c67694561df83751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707ccda61b6b5aa3c4420ac90a1dcbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da931f2507c6d47e46210028b489a39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6918017b9c4c8ed5c61789d3ecd5c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2248dc3f29f6b3e2d7d70dcb97a73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5660ff8c630c16dd94f98ae5771a1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c59ced28b1e22331c072dc067037b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e918d9bf4c60d22dd8702466f67984f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a2d7496757a1dedb7b7a5425bf548759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>