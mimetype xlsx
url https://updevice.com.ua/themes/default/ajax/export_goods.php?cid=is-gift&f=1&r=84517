--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65debc332c27f369440dbfe3c54483f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4e45c9229972310077291de6e02c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ae3601690f27d2730fb85c20959d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bca5810e0d03cc31374f9eedef3aaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9691fe10ff5debe52934b4c4c903265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd991e02c2be7fb4d68b872cafd61b126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5241bdadd420bd02cedc4093c580e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbabfce3658b681f5ac04c72dc8e1198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd81ee128227579df9b77f311d1bac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a37449cc6f55b29f33356642db5f7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af60e74c7ee46c4d0b378f87f46af8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcd7f80739624932afd1d112fd3ef912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e10b2f9a14b440c0e89e323d6be61413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32c122231a78f3777dc59ef622c86014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b9e97ad85391498e7e4c0ac00523e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4ef1df29fc2c4227100e050d6c50f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980023ca66f648136be125953af08a7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1cbc6111eae09620172459dc1779218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096362fe6afd4d8693bd9e780b98cde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04d2a6f788baa0dd0df121e7a16b0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235f2601e19beec17a82911a005963021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc226a2338dedca7a7da02b77aca2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ceeb0b3640a4fb8a22c64123ab5d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0beeed374db3d8699655598bd92d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a7ae195cf5c4c27a801d23c7845bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95b63f99b9406bffa97ba40a06cfaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b796761aa22b3971aa8673087b7cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d55ea890bd109189da78402184c1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce2f9cb22441194d757cfd7b8b375329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081efdf93c5220836e20494970fab6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465fc11ef68bcfe741da0451f4e278031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c02839703bd338066f093af85ec6bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533928302d86d7bbba687040cec998033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d7b098c9883d153c86b831fc5fb2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aea314052efafd8f4a7ed17d0a8fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1476e33fbd6da12ae1da64a301174336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea25dae8f51b693cf0c14b35bab9d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb367e5ba5d25ea1c31b8298880bae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cd5bf6d7b072d5a2bcb8fe20befae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd39d3bc3308dbfcc3fe7d626b5b7d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa83065b3a4fa7783d68d2eb38c2aa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb567a8891633ee0fca8cfbcaf9bea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916516a44ab4ebd46da3f9513a151a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871006ea23716a658a6227c311ada04544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda2f80677df909b3ec8a446f06738845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b93d008f80d1ec39d57c98c2107f1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95595c7d8b10be72ff0de87da6704c9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47c390fd9c304abbf9a192afd5f69248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26c94c67729f2f9719d60a25e0e26a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c59fbb32260027a07b6c7ca09649a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11904e4ebc7230307cb90c928624e46351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8a1683de19b3ba31c8b8e75ab33e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69343a93857ece9e89305b610f8667f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348741f776a9decf7785c9404f3aeeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf652ac168e083e3bde6803b9d47958f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ab4f7efc8c1a135811ebaefafcbc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916d5c1e600e13834c0d41be0eb3f0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fff83fd57e71da21fdc5d89992b28058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c634374ab2e1b2016acbbbf357ca0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bd7c192f8a3a1d401360f2dc9e7b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703d208aeeb23ad8f43ce1a06346e9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aae5a653ae4ecb4bff14a46bc27dfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8cf0279ade3103efdb4bdc652715663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21471d73cdcc47c8830ac96c2e8ac464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865cbd180ab8d8992d995b2febc5acf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b72ec96a59a9e0b9dc6b6e7421a0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9fd627e2f9301d5101e24337b258667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd34091f4d87c9fa439851095c280668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970476901a98fed86906c07ec517beb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3ed2e0d56fcd3afdf8cbb74519af270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05df9040f1b19c862fbd31a439060c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deecb180b7ac8f867b5bc2331964ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec14a3cfd8454642111cc4dafc88b3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89042a2aa893802e8f49dc2ff3a8aa574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5d081eb8da73957ace018ae366f2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af3e918437c8f5f9e7a77bae7a223a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d724571d50bb5bb991f4c40a2408f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51cad8f15c0162faa58a4a6a399cab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa98c3a76d94c23971dc742468f26f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714a0280927ea5e2bbb45cee570038280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60594f9efd58a4572a04ab8cc97249681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860017ca1cdfbada185ebe46a195c52b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4470d7221a718efe64eb75d46999283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fb57dd0315b3ddccabbac7286501284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7e145c9aad9299a0fb7b6e5bd815585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89626020dd774c733fae28a148a59fb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26b46b5777402f6a42674c8b3051e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71324ab11939a21fd12cb7409e38377288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7846943786b505f94b95cbc2402258589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed3febaddbbba249e1ad4b1d7f5c0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cc5f5d027f4554500a1a291ba083d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c736f7cd0a97850e747a8b74370d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b300ad31eb56496477b37a5471fa7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deec1af2348c19248d101606ec708794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3259a3e389707b220bafc57b5c1d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610854fdcea83f2ea2042dfeb75a39996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fc4f3f448b01aa51a04366d2fcaf797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab151e560b4d154948a33461f1924d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4275d30cd1e6a790481c7f3afcb7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114414521c20892583466f81efef0d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca6988b53e4709e40b42c9228105cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a6410846895518a0085f589283d48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375990ed6e338789ce5eede18dc99d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ce9e7048b3dadce9b28af715ba64c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9f26505770b0372c2401c79254576105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c371d50a06db672ee386d4b017104106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f057bb673e572d708951674fdd3b77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63984d10d250b1751a76d5a6e3ffe2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfb5102e00810dd294f14f2a264dfb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fabf794c400fda5b52fab20ac3ff22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8975cfd8b47836eabf69e67886cfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd1c095f39b560d84c87cea3b11a91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ebaa5d70072b04b54c23095543c7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a684b3eb81d41bc8ed605c5a15f967114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a163691be5c725f2568b71e5130d709115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f321636a5ed9baca2ccea7fc2985b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4379cc576ee1879cf10d00cb0a52fff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6c9511c38fadb4c2135dc0ffd49cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49508e64cedc9bf32b7be2de292364119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f500a323a5be90b3708a8da0b88b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29bcda0164afc2865fd9c5d56d86b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591192f837f0c776c4cea7d3d781de7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5ec75709ef0422fee982d6e5a6454123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1591a4411d90338aea59cf3440951124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0033caea5562dcf61aec764f13601a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815b7de8c88610e2e26c1870ff85f46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc095d1670c54c1ae9afc538f75916e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ce844a67e49099d46d1de9c83440e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64b7e1826e427592233265b2d27031129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3b036bf026463cf90fa225c0b2310130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff409730083c09b8521b5ad0716aa5ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e37121b10df5487f123f2c729cb3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa96d8786f0b388848de3a91c515524133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879dc1ca9f594ae206f72185be58c93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20386dcc0a154da57685d2d7ccada89d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e4bfe8d20252ec0fa8b2ff3ddf43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ee816176b25709e12bbdef7c5f016137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bda46af0de04922a9f826f8a9b6c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbc75124d20ba81521c4c116b6c98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274268dab12ca37106e98a6caba63d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8229adc3ab253492d36261e41f78b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26097360f63b713d5ab6e31ec7c80233142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ffe67c30a52085f0d2ebc62bd64b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee198745f67acad2e9454aab7679d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247b8a73ecc54714157f38506d040ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fcef7381081b65f443bebba1dd01b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dadbc39fd7d6341e9d8c5c9f181b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4d05abe4aa1fd26c2aed10d2753ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac33d6b3c5aa6d353d61ec44fcd2a2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929d491d7312d29986373a4b28e2988150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ea326b4bb50f281f963a00249d68e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdd780e68c3572fb539142cd0283de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7113253fc726b9b462d0c8e3af92f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5b8a2a491679cd6ea10f4b7d8cee6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd107d627ad973c470a069d61046d44a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85070ae2ad731e765cdcc7fa5c0772156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f5771bd1cb5af1ba07e61d68c929f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e9a244d8ebc7bf61764425a3fbb8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85590289f510cf80e7516f4c97a7be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b29d9fda41ac5a8b06b6d9253972d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf97a21cf1af9d5f51d1f582020c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486a507d98c3c0930c6e6b3a5862fe8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06958be48fb14671b2b5537374108a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a1aa4bf834bfbf9fa1afaeb4e399b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00033fed8cb2cc30b9704e394449fcdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e01a50564ff9cbba6e36bba81e114166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73c4eec52cd9fbb7687bc4b914730b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacc496205a4994c99ac962d07cce21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a998ff0043eb9bca27fe0ce81986b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c648aaf9fb48ee03ad1d63c3fea4e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860be07d21db8a686fa0ccb3ac83a4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a789a278f8bc8af9e45d48d8cc36aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8b6c1a190b5ba9622f3f30acacbe6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355de74b9b3d2c09792b5ea42fab2bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0363896ace4fb458f33006c04f5932175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54b5677878c080e6f9714d3e3e5023176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90f732c84c9fed34c17105042331c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c01816ef573403b9c96cecfd1c0952178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334ec60379b4a94828ec0052b24e925179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ed5db036b0c4d4c145c3e4c5522ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acfbebe468b423a59959f02b5f4080181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18773d845206959d0fbe450ca0173143182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726747f1d549f87432125a90d663315183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dc93c5a5d0cf6cea79dfee34476e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de072d60e8860b97d468d6854a34d7e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb468cf5a9c7befa6c0311d3151ccc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dba74de2e283baa96eb4490d9f9028187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e66dd8f95643e13d7d3fadb2066fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daf44a0da29746072dbd0465cdd05c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d382f59fd3d315c72bb038e209944a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786682784ff2c0e75f995891917f03df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cea05732e7fc9b4d3ef4f7f2b4f5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a94b3c18155d064f1a3c66649ad10f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad31fb8bb4d32574a2f8eef70fe2a92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1a716f038bfcb93196f10c0964785195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813282ecb498cdc2bfc3c4d5fb89e2e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313b5c6691bce4b1ba18fcd56040d4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284354ad2456377a602b531e6e68a8b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850126cdbc62f2ac774564267a1e527199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5f5c566a06bf0eaa598156e6c1059200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a30f6ebc2b713c9ad676cfc58fa6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a75fe3f52a82dd3aa86940203d2cba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82def51d54755c0a0aab5f2280c04ed2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038a24201522c1e8f98086c4e62bbf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cbc34460bed03154ee2abf355bf1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818fca73c36292d7e3b890c2c3eb4c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ee9b8917375e3599ec70e380f1cf4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f209da2f3ca8efa65f1aa714765642208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d436c2d926fb65644d46c6295341c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a98ade7d9f771216690a655760bde3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c7609302db2665b82e524455fb2e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1984ef065c76ca1c2b5af2a329908f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b11f91d397827d27d2e77f70c1a21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39f00f0cba87944121a140a2495aa3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9604fdffba884c6763e7f1fdf0b84b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013759309f75aa56e2ec54a900bdd6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61226d8c64c72d9c93595b72d0a8835217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1ccf30fcc035f69f117c113e1b1fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03ae3b1f8eb11b8c78d049d1c0586f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae42debfbb736276fc2c93499cbe7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42246646483d50ab30de13d33abcab49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f25a4f3b83b9c26b1ad36db3acbe97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4a83e9b7dc8e886c734576880fb5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dcfc0c3216f3e4c38e53fc545f15f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf3de2d490a85c0f5452bcfa5505e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fa3805631e52c566a41a8158ff000226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7b08fe542719c596e259ac3ea07fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e967e258d07916e6e802b12a73b30c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3366093bf626be2d94335171d8386b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bb7a018f397d0d8bfed28a15a3b5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e5dc1415c193448832566789b9c31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04fd6e887b9157488898621fc7bdd5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9322adbe4f4bea6061b70303a74dcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47af09040d4c49cf072e9711c00c94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24b34c4f8eacfe4ae7b863b566098e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc69bceec4cad3ee3e13a58017c4b83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79923944b0acf7ab9dd03b028487a5e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80486a426833cdd67955c363c47ddb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770665bcbc4730e38a4bab10f876dcb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695991668866af39127b740ee9a20b7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d51309a8fd2106a1ffad6aec4f942b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf09f4deef43d79e434db2cf16b22b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5464be6c769714ef001dfcf391cfaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f0004d4f8a154c7bd60dfde85da29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64599ad03a7fcfa834e0834089ceaed2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cb31b0acabe5d0cbf7c52ba673271246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd44593f40828983bc9c7d9ec1006d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939af23fde5e2c3b991bf12d24c310c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeb97b9ab677fe297824e0e564c469249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b62c2b3ab23f7e25aeb5206b3bb065250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbac70cf6ac302921e206859dd10d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78724691960b8e182ddcfa62fd60c9a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e7cae11b14af4f07c709a0ffbb4d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fc4caf6ffad1ccca2a7d1f6f90cb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f85259db6ffb84dc3b463a4922069255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f81f736dc4b0ed8b74ee89f5ffa428256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4f4c3c56f31eb1317afd48021731b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536881455b980a6493de4a118827c2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6cd3ee1de4c439dbfce75f2317eb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90408671ad35b052e94a8d01474322260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3c291280b290a19a53cf3c1fda42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e149bdf7615eb3cbb7f8e4fbc14f0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766501e5ec52f2aa7c7973c1318a2b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425896ebfafbce92545e85aeae32962b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06265b44c230630ced82d4993cf8fe26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86f981b2af174189002bade57e2eca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75f962f1a1c16f534ef785fd35a7f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf54d12c9bc2b8e0a8afffe9908fde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f8ec1a8b744cbc5eea878cb08360e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883af267d7cef106f004c841cbd5871270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f944557f9f586e474a0f7bdf5e907a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab03a11e96c8873a0fa40e11c230ee6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a413194dbaf3526e0347487ed68bb6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a4dc54b57b03714b76d5fac28e3e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf405c75b6a9c6f613b5f64121ada45d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5c90281e3be45de16deb84eb63ca6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5305cd2f6d1cc2b84dba25ff03f0155277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583570f91c11f963fe2aa048b5baa3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dd551f3164389313f42d619ab064f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418d9d6aa19ca6ed99a4d28a53faf34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798698cc952114e97412903f625cf85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4222440735ff525100d400b947ebf2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23165e385d2907e2ed2579d5b1f60b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089a3f94858a59470c1a2a8e79398db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b9ccbddb478c04f14c7aa0cddab3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82acac220452e7ea678c96bfa16b6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96840a9336675e68b6e1717ab18f7371287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ba015addbfd1b64fc1dd06131640a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477df317445fc7feb3c1a35313d68970289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b8bc8c02220fe22824a6028ea5655290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d9d3c79c6295153a087965cce6ac8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f89d78516e7d64c872af39e691b786292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84164a9019e55a0d9ea0a028e7350b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504386fa2549786670976d0138af708294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d33abe8a65051bb28cad9f115797d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658dcbd0de549dfb0c398eb5191051296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf06aa7e70d06839d2306c4cc7d2f97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377bfb6405eb14d43ba23beb6495a1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdb0ced3f3bcdede5ce880ecb2755c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815a44765198466298de7f660991c44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082de51d43d1c36687014fc5db1cb8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a4f10623ac96532bc7cbce22c6d44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f9b8548452307f6273f147f0682be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1568de42bede5a9e8c38442ab2da66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7318ae0765c06f54aacc3f93ff4fcc4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9286e11bda5c2b466a564e6e3acc648306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e09efea122b7aa4736a477ebe9fde3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d149de9d2f2db181222a0198c7c8a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01a1f3a03f92c14909b7fa1af45ccd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb15011798334dac3b8eeeaf7d278d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca665811caf53145a346a2b345896c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b1784ad8cd6488499d3def403d0aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddf8cd0debcd9fb1d2cd8e324f9495313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36182af49c9152cd58934df2cde49a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63cf101625b57babfa9f9924d7433a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82759fb2041c7487cd18db8f768e084f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba4060e8a353909489125f1b4b2780317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbee62f8d2c7c0bf4cce48471429d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d02a66575b45532e92f065943bb2cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190a7f2518f7abc670610f0e7fd950a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6028e7ec8a45e2b1b13ce538644c6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbf8288f07627793b5b86d60035ca1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c67fd22b697ac5b7264511ef5f598323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1309e78f1b569aaed87788490baf9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412470bb6b7b33fedd5451211cb7b07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350b30cd8c2f02d44ad481308ff97d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a307d1c2ae862d2aa9eccd0a3de6ec9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724b413916d8ffa06fcd62910cf98a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456d5805411b4e2c509046e0551ee68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b6ea464d82827d6257a9aa3eef2a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fc84fa0696e85c80de8e7fbd83c8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f579e085e41daa46575dfca059952c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5278dd20725245e67fb92e83bf3cfd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d5a32fec36d6dea28e9c5dac2ba1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c4e4d679336af13c25bc31de93790335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c315506be2f490b1f030f59567a4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7a0ea8d545f35c3fc158aa9d7e205337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd938e19a9c72ba6c04145970d17d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e12778b1fd2c90514d6769eb341725339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672415b3f5275e25b92bb743c92bf2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941505081caff98187d053e1e1790a06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6571ba27907d5be194108ef63ea2f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d677b9db8096cc4f61410ff729b65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b490b44d9c35fafc9dd6100254384344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba71e092ba64399868f22ad3064d4d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ece4c96a764a446ea6cdc929bb6c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e8b3496c3ac2496ddc25da1f445e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad8270169ee25f4622c868e6393f57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171dfb2248db360c7b2b8b88e66383a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c709f704dd01f66f8bd52e5629ffa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31258f26e1946ec1eaf681ef45fd5f31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26faed82dbc9993047cc92e700ded5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e05b8e52c74f6f216b2198d9465b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0076bed4e1bda1f7d788ee26790596354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bced6326197ec28f994ca62d455bcd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27976c357279b9a4fb7662b29fc6f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eed72e99c01c8841c86ec48f2d9ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61af8e3c9074233b91a9c07da48226358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753fd35f9cd0112d6cb743a3fbbb315359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa9e4cedb109e45814b15322d37e42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec595fc21998bc5b5b45fb9cc33b1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeedee53db691024af5a5f5eab96834362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e3c616190a8d35ef6a9aa2becaeb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdec2a2e7f68e74ed123675ca4fe5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bcf1372a92706544f768f7ee47eae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf534ac4fbb900bc782ab2c998b98ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7248558530da2713923f83ae1a4ea4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c331562135a90b52075901b99732d8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032f7be7aaa42b8991f93375acf3ea5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07d4bb7d37f213d8149ca93410c4f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c23c4b60dfadea3a0185cb1d66be21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ab3c8afb2b820c6874423630da795372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b840dbf9ffba3ac294d8012c4b5e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05508f85bb118aa95e3034ebe59f0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa7806206b934cf5c7b7c16541d04c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee004e106273cfadb40b854ff4decd45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7727958f600b69bda9e511591a1fd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df613d5e5526e11ef109f156c2e30e02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b247a3466ce36c5741b61492daf9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603e3725b123b63dc0f4ad97c7e49fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9656e78997f34046bce883565e9650381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a08854da070c9089e5b8e8e4f7a1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe4e746578622ba51ed9978cc2e846383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282fc587e7a9ac5052a6eddf65ab945384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11e90d898b41d292d7bc52b92b3e6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aed1b3b4089b9a698f0a025f4d96f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c59eff7152e9d6db3d1be94991c012387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126d65879a5a58942703b0bf57d3dca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3744326697c78694be7a10c8364250a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed64c13fb9e0a9d0fba97cfecbccf6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5016d927c4c3fea86017d6bb3dc79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38789460663541b8668248501de2f7bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ce91393aa801a54d10a871d5cd27c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4544fb357359c1e7e6f65da4f9ed11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3574e74c7799e123637b5a5fe7585b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50721827bab43ecf42c8cf90fc6b379c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f605f379f4faff2329d48456e42f255397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46deb4cce2bba8ddc4e668c4f8342c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b967c4546ad42c4c415482fc9a2f39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763151f3bb9a529f0ca1175052af1774400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7ca247b5a395116fa5f8d5cdc6254401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c64d5382e67c7b5899a17f4b5674d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484101c8b4e1fd35216e528ca6a06589403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a8a0f055d878a1f57b2a3dd24ba4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153cb3942cbe2cf9f8d7fc62fe95405405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032690c0082fb3ee56a2f0bcf34c32f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16151ed6057c8d9fe85348f1e2c6fec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8b80f7d563d35425bfa0e05295a42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509d64a8161819d0335748230798fed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36467e8d2f7aabdbc9b3abb37eebb986410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894637462bca8c39652ddf6ffb215620411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113dedbf1e8a80e5bf9a5b7972d88dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4866d1a182db8f33a0027b71d616c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b856f4b18cac03e366a414a05fa958414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0460b2ec8a5283db98c7232476319415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5f2eee7a11049b157568d78eb32c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97c4dec425fd2ae808633d9fd75756417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43efba162527f54a2d426326833c98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33b560706baffef4ca23dbc2f43e9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f1c333993306d4049a176caf6b4ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ee7e6183f957014e573833b253253421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb77aa97a540a06b096284134f0e82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587887c1a2a0138844514518945ea7a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e85a08b425f634c6f0908c57c85b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371013339bf1d34d39f19d9d0926cf2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bfeb5198aeace0fdf55322471e7b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a53dc2426fb5d640e9056bf520d033427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b024dc4fec6eaf88f9a8ea7098a09f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81914d8fece2d560d9666fec766be801429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dab9d678c27021cde28b1a25f4e03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933efd35b613c49a4886eaf07b66ad05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326515a6aaf92c1d00b130e5526b9656432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b570456dd537ea892b11c937a046a8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad3e25ddfa7e4b0a4043310b6539a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fb331cc7f26a835a740b51aa58654435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a20998a9fc758f16581983edc3274436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f58344c3d88aeb168981f32479a82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d1111e9710e8f6f4b43ec5c6333ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ea48e43814b69ce5e452abb212916439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaf20d3b4f7a39e91da2160f9cce60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cce771bc0f1278af1b245024afe72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27256fee45bd330029e39d1e8342489d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d55a7e8606dc412171a7e3c1ea349443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2656f6ee559b04a29fa382b917c2fdc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5222c5f3756448b79084387536eae7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc616c0479a81f80ee69b79ce96ec57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5f8336115862e44573d5722ecad42447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0dea23299fca7a472f799dedb0926448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd27b400651139a4a46947ed7babfa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae9a8c3ffcc7d071442d68d2125e7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff8ad6a5b8bab591702f52856adc10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887c082217a648a3ac1320bd7282c39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e1326d1adb05ef1eb438315d9e2d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab54ba15e0861e44b16f31f94e9e71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400faf62136b931f0cc83b01cc1dbf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406271b8b09a1b0bcdc14cd5d0ae5ecb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b32ad9ca4d53fec3ea69a9a62afc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eb33e7b5e5b304dc83cfac5ac3707458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b05eed3fca867ec60c354769fed101459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4ca2c9087bba8508a21a78b087aad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192274198d7983cad7e08629366b0f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa712bfaafab6bb96698ad94773c86d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f20d1a6d9829ffcd776b7d39531520463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f73fac3013cc1a1f969944631a0e0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464a0602e484352539278eeb6dc0829465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3d58ee1bd6eee4e23129d817e8a85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a948d2418fda1a44b7933d64e452d5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47e438440eb95464fececf3bada33b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c15356bdcabb3c5ff297d3dc5808e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04be963ce58027e9f0ad28ff957ae8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6aa422bcf4e499ced085ad706389a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dbb991a6fb29ffb061f0bc4483d14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df12c1489449e5ae4dec331375db71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68628a635258927644d32b8bb483b291474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51a82fd9d23149f95e13a090c52296475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b563e0c953f70bfc7ee6c0c3b644d87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f654425cdafbbf69e1c2f14a9cbe8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcbc6db401cdd576e6b6a852942a47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803f6703223ee9449f049327a6c1e68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719e1baa84c6f0b8c515a51e0abb7a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434d5f81c76f4d0fb681ff432cd1eab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a45d63dd6356df6df6195da53a3bf2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac023ff394afc7aaaba2d068ba537d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c2e6ceb4ceb69b74b56187d988a54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619e253221bef817104f472b503bdf9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd17bbea1a72abaf11cc40bf3d91be1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fd0f7aacf5a4f20b16ab662b293cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a562d102351d2678f6eced27f3cfb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faceadb966821775e8cb2dcd73e886489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d690bdbfae33b46cc49d99c818ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0668cb2ebd382a2910b093c01994ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1410aaa4d60a93f97f0c31eb6a32d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad8153734dec36d66d32c6bcffc2e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29894333ce07c7561391d0670c952bce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78431f13a8eb714f80f54ef1ed8b973c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190ebb78ab03ea480ef988c1bbf6c10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817fdce981ebb4549ba1f919889e973497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14b3aeac35d1391a405e0d9683f7f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecdf87461917ba3d50658ce62b3c9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a7680a41dfba79f0d37f4c10bb81b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f053ebdf860820bd78d33c8aa2b5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ff7a6f310beb3a488d8e688260b47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf5e615eed6bb8257119c49bdc1e5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ad5084940dd7e4f736fad65a06df4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71d7e6f8346611c92c51b1fbb843dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752013313de3173551f4bf61d6aa604506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e0f4a2486fc4f8d6e32a914e97543507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae84c515d82b1e17f233940c9ea626e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ca35cb6e2ea7b0e0a66e155ed682509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0104823c1a8a5ff89975abc0879f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd3d345ec7a7365543a830393a347a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07579bf64bf99f5c3001c492f2cb0311512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb315850503eadeec472612a209d38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64aa3a226d142cca6de869c3058965514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df365e2bdd057960c7023918917b632515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a31653f7d2875e9718e33fba77b774516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211dc87109d4802f23226aff3e99c58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bbf6619a1bc05146d0bdcbf397236518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6819cd8e65e19e0c0366cc26ba566da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea1d0c843e5ce633e2e2861f5fc7e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429112fefed84166c043d937376afdbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0318895d00648b18aac6d43834a4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989e71846554e08ce0e51e1a2039789523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6183fa63fa5c14c4d41a10c872c45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37657356867437efc214376f16a0013c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601f1a989784da19d7c6e4eb483025a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b8d2d1ac3cd2697251417e68449ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393336cfa2b6891392147fb7d9a32e0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b2b4fd83e2fae6fc2da41cbd7dbac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e8f26b0ec645819496928fd3ebd47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5a1e5a42c09247c4f681ce092ac3e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d03d169d9d236c9dab6cf513a6d4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91adec452ee405fbfdc823ab318616f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4bbbd3bf76743734523c28302148e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cafb480e221f55a0fe43026070b05f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b811005dd31aa5c7b462a33691f37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c020bdb885d8ab319388315e7aff5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084e2f809dd271671d6157d61b4b448538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b9b002bf9c59561c9bc07c21805cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b42e6e39ac3b3548dabdb5ab28e49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e8659d81788ca876cf46553ceed9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c0b3e868a41fc8d2db61e489eb1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab30f908197b8685ad893055fa63f85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4907c8235f6b364da36259f8aa8000544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9992c98c01f67f7cad869b57de70ad4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b45c1c032b191ede136d794a7847d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef3f63e5cf68c51de3b0f381c76973547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3de9706edae21ff5b0f987c6c97c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd176e93bd7073ce9efb118a63318f1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b1114672ea9bc64e25332cb0ce5e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519df0de005e3f14b71ec83a4b8aff10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c0507c907068844ed1a51968a84ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509f52456cc0aca3e62d7668fb745bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1491645c2f500bc2957e90181a8100554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810125c72ad98d0d0a81abf687f6658555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85683cad868ff143b869e04ab65667b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f494f131538ccd8b55f524930a2fdc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc94f91f98bd1c80a1a7d336763033558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24882eaba4096d31d9370d73a623b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028939ef9bf091e6e51239d16a6f285d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988d584318db33f6fcb203a350d0b75561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fa5c84546befa154f16bb961ee560562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c48f785f2cd16e37cb427939e9684e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03fe3218caed8302cf26d10c490fa4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e30f20ef62cb421cc3f9842e2b76fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7b70224d3444feb8e916b3d535efc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f617a47b377b10a08a82b2e7be521567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b02dbcc5ca63fd9aa5e91c231d4aaf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ea540123f9d16701e7b7d9809fe2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dc61646528e37a667dc9b9e0bb5b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffd601c287ebf77225656636b3caf0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a295fc5a9791ab32cc90ae377a9edb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53247d47444fd6803fee7c811ebaf690573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0189a9103331a8ad5e8e900319416574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b7de29125fc1034b9ddda95931cf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b003e0df953a724f6a0d806f19e2e97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae28f5a1ed27412ba0b8c6e332cbfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56be1d03a44ceb1842b9047aed87b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21d077a20f449c474468405f8fd23a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc4fc22c7c039f6be9e21e1a47802b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97150b278a38c0f10a36c7f70450c6be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0533f0ba1d060aca480ce5eaf7bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322a0fb515a7198abe8559a4ffe584583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53db66d05a8d7bd478e629c8210acd0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4815d40eca2e14c51e3bf313069cdf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ff874d46f20ac51a54c28ec0fd599586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd045598b94cfdf21b7528358da416587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532164bef12ef4188bd79422eb1be2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9b680ce710709aa8a2d18ebd26fd7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f28775c5f5748c811972ba82b87dbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54354f3194b1ce93adbcc214fd11d07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e8d4eed96531eb5338635ebbbc0ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c515da22eb9dd1165c75d848d6f9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0d183b41b90e229671f33d4a08e60594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501128c92ab78a3c77ad64c58c1e9093595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f86dcbc994004a0bf6b7f99e107c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc836fd314223f81d4c493203d949e76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dc0f319e5b0edecb3219b433a4010598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f6facc47957a8d1a34bf154a1ea04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c991be6e77c28e8781ff0c9d5f9656600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab81b00004fe7df9eba7dd3d09426b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd13180b6130b7a89ada5ac9a317c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c20117c3c6ec1ca27c030e476cc3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a738e7bf07fcecad7d40195509191604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea0267cd7c518ef9abfb6f5f37a381605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b59c45ecfc85383d2200cfe308b543606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f161b62442a3fdae28cc49f51ccb45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b846f2569e7079732ac66c1d286fd7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20a13b11c802c4b4c894a05f3b5722609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04461301f7b3577e96e558ebf61dbe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264d947b2993e69682e9423e5429bec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90864b6b27c409da69b29337b185064612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5886440cdf379c3b77ca9b2e315d66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350318563369955b70a1ebf6ffa85778614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5984b69d1dc0d9743bbee9868f540ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9298d997e195857b02e7dddc09631f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0d8dafce3cbced92555554128fc97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29edc57b617f60fe1e9fb80413b58f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6675412021402db860844790d4f87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b7d732e17510ec6087fba2dc68e2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7e9afe3374475d9149b2dd8adf15b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590642963106ba565f5a30b353ea1dbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490398298b922c293f09b83c3490044623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab02285118f8ab80b87d779cf1da759624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63ed19e3362ab388ad790679bee4f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37559999d191631e66cef4e741a4273626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad949f31793585762f048eb535f7728627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d8ba5925e5c29826a9d55f4b4db67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e014e36718ed3d907c5423665d1aad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958b49b8856d351e05a3d2815b334b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ff5fce5744b11259b060966a916fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659555eb8435cbc6e7fc0a3d9e313672632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42733729a0bf906e2243009d06bdeb13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a6a0331b81cf3e402ea1af1219baf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054c357fc1ee95f208a68b5e8857e46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf08fffa78e93e8df65ceacb1aff1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a59f57b72c26ccfd2d0dd5116a75b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a74b58cea27f86c1536b90939936c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62596c8450e789c50eace755d392ceae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b04347da01cbbf7354ef86547c929640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e85d4d0e33cd78f47755d8ed520ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f86e83c41d59f54240d1dbc03061f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afd8f34b220c07644b64510de588d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7490fd682271cb8d3162ad69ddc7f1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e330ebf9f53d6669d63bf53e74fdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d761a4ef81359c38022c0d22ed258b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a97717a20c7442ede06b5bf191e3f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec4621b0376ff6759b30487885fcad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f9381f24f0257adae699b688fd8b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487088a0980ec44dd0e3c78092fb345650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6215a451a85fc9f123312d5282bd8e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eae441459128227b1318ea0286f5ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace36a8bea7ff9af3f81d9036837ff6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78f6f478b3724edeba19f147f0f6c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf0bda5c7a62d2fd8c3ab4099240a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71cd3d09be1e088003fd6d067aa46c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3d722655987dd5d6b54c3d61e02b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2ff410a5dd72bab51fb87cd0359cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc4e69f3e82e0a2756b6e5adb5440d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46896e1cf0f80cd5b2bb126088482f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c79925d5e5044cf21903488b3097a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec43b3f4d3c50fc1a62df06207576a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070179f8c9674db105e2844340121ff9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bd252b84adb442935acc399d2841a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba22da713c6e381301ecbc26726324665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63de3d8c49c904a0130f0786124607c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aecd006f181c3a9ff00d7ee32a541667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfbc868ee2c8624f5249bb88f95a60668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5281d134e8f311da0e9a06b8679af9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1099c1c45557eaef19960b3b7215195670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de686ae0553679aa2efb9b4c696c602d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67527023823d787bf47f258d13df35d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d9d8d2c10029c96a588632f0c898c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5f77656ec095b6eda802919378e00674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9ec9b8ca268e0464d22b4277b69c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a345c466a546ec2e97a557cf0c2dc32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806819d9e331aab6413c046bd88ea44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad41e416b1f0358f4ccf6cc34d86ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126996cf4f748750d23d636c87380306679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d45a614702cb6c6ab0eb1079ea23e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c19163c216a3fec1921ce8d116226681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728e737d5ba6f6319735d2b2d38e9e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052870b828f5395aebfd47d99aa7a2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a37e133437ea6674265d5443fce2e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa865baadc65f8f01f1e9368ce5615cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204dbab0f79c1fc6f72981b22448ea5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cedf69b16ad8dc4d73a07a027eb8a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6932fc43333ecf706ca2d460ed8f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826db9a0ce0b52fb9b50bf3bff7a643689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2947a88447d89b22d1f0332f21ed6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd03f086671ef3821a15a0740e63fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc21971223c811d44d45292b3f43fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c55d62fb4af0651593e52bd4f5e074693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f4baca7a605934bc72b6d3a5b26d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee5e7eb40a4505fb06877b57ef939d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3fa080f19281a4b770650d922d35d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99084282f1dcdb88cda800a66b5f18b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e48fab0bf15f756d122386fc7d96a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbee2898018cea5414a3c1e84330a8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8602222d55f46c07d2bb7713677b839700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37381570738f6c802f9f24734cf03958701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36557f114678f98705ea24c9ce3508702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5730acc57feec8b75aafe507257df6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892668a7b69ba9c9acc6b88d0470e4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ea37f0612491465ee0c275425c616705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4e92c26aa2dec45ade7efdf574ed3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104675d962f1340a67885811ed125a21707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe304fcdcc539f63ff3798ac522286708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5c10c3c003fa1a4783347fc663f62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96926a23c1b05632d986e1bb4ee152d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd11a5c1e83dc3bb3be9b6fda27f78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6423e13911561789181c7832b8085712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc903411ed649f5d8cd2b3cd71117b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6926721381eb5ed1b66d7d4d16ac1d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b75306ac51d0f4d4fae238b6d02c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36c247d5ab3dffe4afdb4fe3a454e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83ad900e5c8c67b6ea37dcb3ceab52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625046b896436255c6d8603c47cb69a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53620ce1704fbf366d2418b2786a7936719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0976326721c51466ef6af18ef0bbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01ae02775f0a6952e29a499f2995bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74057908468087d01d387d66f48563722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7c77721fd1bdc25aca2bd76a1790f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad96d56db17bd975ba334fce6c82fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ee1a6ad42d2bd70be860ce09bade3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a747ca0cf92192a86434e906b55d9ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e220f14dfc59b2df6a26fd17f3129727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38391aad117bcbc02100cb8a4367d5e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cd09bbf9450ccc4a44d08c589e47b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddf7c286cc401460178e6d7b5f6a96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8536346274b7c5d8b923d0a36266731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca64247a6febaf15ea40c800948429732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5b64b9b28d2912d611009ae908df9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1333b00d38ddf3b4ec082478f61e4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d9d0c37cf11c6d743be176656f2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb850af4b0437fde080c6dfe50210d90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c7090f469147f0d9dd4e1af48be55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cd903efb60192f7d52b85bc02bdfc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07c2170baa403023220a2edf8534b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9531ed1fe438025049d582cb2ef629a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621d8a5f42b52d5205e179da200b6b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87731e3e0a0a0b41ecac5256574807ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b46677724ca470b89ef3a159d007b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fcc54f1f6761b641284df04c9907c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58c7508a02626bb6ea5f3b059f3106745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7128fab3d59dcf8fdfb0360cd036f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ce40f8eaebecfff322195e0a78e2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47c21b80e675ce47b19618fd55d6fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfb9edf7a6778f5e4365234f57db9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620d6d5c04a7a6186982623506214c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d5408105df4d05e2400e34196b771751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7ced11f916bb86102d15f72322645752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3147b6e3f88744e635544e083ea523753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf50b36a1ab085209f116bac6806ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c742da5c60f03be4cceacdf17e8b7fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abef4370b75640ff524d537b084ebe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b367d22d87089ce473c089e3d0c5fc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c2e960968e949c414f64ff09f92d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20467be48bd70cebc259cee80529256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488987fb40d9bc6298696a4b15d0a6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3a9f6ece09c224ab4819de2113d168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6895d0b72fd1d2103df1d0530dcdc239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7885f186b0876a8dd4450bc02c60ddd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d83a7c84b40b69c29f39754667566511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61889439282d208c5aec3ea40e1aea312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b93e853527206bcf50051d6c1db16913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeca186238420564dee6bfb9c742f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12049fe5d16307551bf48bcd7f02bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002fbbf3587ba9c5f7b44662497e56916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ef4b277c6a02bea91aa394088047917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b232b6bfca86860fa7c6ff3ee0c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318ea74e4204034e5d154aae13e705619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4a59ee4b2adeeed0ff68f27bf768520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e90fe8f45472d98ca48a1091ca46ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732b7732c3bbbe5ae791b568cec98b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9455bcac0e3a92ed856f2d9669730723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e697cf76d4ee1f0559a32011a75cc6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83142a4bce889a9be30ca24ff530af1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7d2756e5ecee5e190611f3a05e35a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca623b2906731941d09573064b668b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49175aa3054531fd4b1cb71bddd77328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a226430500dfbd77ee87c306c7ba96e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb718e4794ffcbafcf1aa4123b29d38a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c4dfe0900a723ef62da97079b657631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cc4cddf33a1fac89b31c9020d48b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88007e3b51de6ecf5402034153ac68b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a594d773bdeec8dec0ac43b6e2e6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d370542933d2a6a6090359afb5fceaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e15c8923732e4f6613964aca07270436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c764b49666a6cb2d56d874f7aad3fe037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d1823e97195952949e07de0f3fb3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea975dcd8c3b4a1bac6017b98318d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5735a076882cc324639b0cf98e42d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cb309c9c7f973794ce7ad9d4fb0c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936720c40ab082d55654585bbd59ff4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a15afb58b7acc4b1436d07fc49211543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509301eb9268156999278307ded5035044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52e17ec311c852ca6abfddea3231d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d7d581cc1d3bd57b36c4c75a89eae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed6b3bd1d4ea95a9e11422437bdca847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cac13c73e0f0957ae476dc1f1e83848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc2bba2d593d7aa537b84b8b9e06f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79350784bd4783688c0616fb0297556550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4c080f75758e0cac8c439d9c6284551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8da3a5128973d741720010b073dd8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a5040504b64b177da70c524cefe5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670b446c76149cee0c7266e98dd3e3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c9dacd28843c58b24fd46f1ce59e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05d24725a8f8a9b2e0230bede6669b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe85a706d9be343ccd5682183a156057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf54101062e42c793bebe626a0ff54f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72766bef27a3c0cc8bbb5b684ad0dea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f3b407594e94b98a05465a0f5fa9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8e2592c3d08cddeea086539481c1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b3603021392b64fb7502bd6310d1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78886e53883e6839a35178d66d5ca463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be794cd82222c0052f448aee60a0cf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895ba53a61c510cd27c5c9e37fcc1db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072927236afe05d21db124c7d2ff8a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd6158e84941f1854a70d7acad4bb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10735ba760d5454d843309030cbb753e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2685844a9e350753f5cfd91d442ad1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85fd059e5ab8b6dc9c87f2c690f76770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171395d83ea3f46b922b6112b5aa7fd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e40bbaf3df9a6ddd327565e4e809572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9740124f6a46212cd8ab4ebc619ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af806d78ebac387ab83d6c763b428e5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c1d1c451f679617d6b86d9cb5cd8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881ceb0ce9dae020f2a94333b0c7b0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605227e190cff6a891769155fdce29977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d5a67dbf0ccb7a35731675f265b0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae3db3111dc75f4ba661425f3c426b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fbfddda792c4efc42273c962c9d0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1c431d7119b39c4641b9fd4cf7a7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2e54b0e8f9979b94ad54d2ce4daab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57af08b262cad0d8dde54ac5bf422283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07ce899ded1c6d5c20cf5753755f8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065d4edb958085287b7fc8c0d4c9d3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbf85037d8b66c3f5f3f0d2243d5c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9539fa9a9b1611eabbd3090d053418d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d075ffe427e47c22af81442e64aead88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecea62be62e0e7c1796d294206491789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a1fa7964da414ca31ddd8d062725090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e8c73813f12222650c5154ce28cad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052ad331f7ae9cfdf5f5cc8c1ef60af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915d8e13539e0e01f13040b77de3f3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b0eaf620cc06e9f456faf35606ce594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8e2ce22e64cdec8d39ea42d602f0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a7217965b882371fa1f4228f1545696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76339640184803858707b8bfdc5486b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c0db3227f72328dae810274bfb30898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c372a0b845769d62a7989a0b3f05c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170380d88f4c70288802e6f6b1a7ddbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085df5bbbd5f1f582a95a20ab213be39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fbe9233b1047422fb128b15b38bbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095042174c44b5b466dd1ad924893d48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5263de81fb25070fcc5204f14352a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed18e0065009dde46c4d474b0fd91f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdde128f59d534c90e677d191a5242106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85716650805ccbb77adc2dbebec8e5f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6382b4bb4d00eed7762b200777e3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1485c8566b6f504258216f899599c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b3482872dff8e2a01f72640bbe197110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a8933dcf15e45dbc49fc28573b723111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dfdd6c0e5df612f65000546efa216112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89b4b0aabfd34dcefeafbbd2150638113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89968de3fba69c9d33fa9aeed1bd66ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169461bd197cbea4dc836836c97264e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df26bb10b07ce7cf8a1ce9906e3d12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39180ddda1d8a57eb08606fc83066dd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3519650bafce6389fdbc7a192725b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9cb48090f403a00f6b00bdc1011c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e587df80b444d5c5d3b9127e76e9db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20de2dbfb775e1952363c129ce57948121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d51eba50328281512d3026dd7fdfbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee520d862b1dcde7048610c4e065b29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f8907376c68df5e0d25aff64616e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87e9511b2a13abef5c6a919f1b7619125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44633cc5f3866b3fdfd65ddb1547b86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831e5d72f2caf458312f564bb92dbce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7ac80096c4b3d587f4268d8afae5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc814bf2401a168d6e1b4b9e9c48216f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7641c977c07fca6239f24cb9de236c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6e12b1ed1287b34ff3f0dab4a70e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456420628fc3326ef540387519edaa2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72169a6650dc17850ff8c844830dfe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58097f1386dd7cc81f5f52febc5367134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82878deb0d7d0b432a8c8655a1422da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1b0edb818a16f64fc0f871b18e1ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb06c517d0a337415509871ca9540e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3345f6879a13a1a253b0de8c837f75c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2757e425d78a5999f9c1db1c7917cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677140d933ac13a09377a05bdcfaaf11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ff30e3bcb20cac521c4955f7a8fae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca931b823a48b0c03a5003d8b6441e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10d7c877f89fcb295cc12638798fe0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab31d5be180902decb17ea04221de6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedfea143640ba2acbdf00c8a49e39e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fd88984b2d4acd54ffc9b09248888146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fbfea85d8a2d5af07cb2a7f4ee920147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcc359672536c494ef1c746ec20842148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad429fadc9df7bd89d48abafb95988c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846487d88742faa6b60c3eac491423c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43219fe65c6037f5283aa977cbf952cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caddd43efd3aa3c73dcc91625fefa26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd762e3a5f60e05684264730761aa716153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eae33a07894d326c7a72204533220154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2fc5ae8ecfe7f0fb9add2e0d4ad36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc507152cc54c4987153354e907b195156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d3431c79f0806bc7b8eb217bc4b76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf21681ccb25cf5fed0b1af7d9b8a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547dc482c80f02dfdbaeab7f9e93774159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2460cb32d2cd056063928ee440c64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97edb1efd73885c26d13023ad94f3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc846d59c86486705f7dbf479961dad3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886a388b7aa471f86cd25e490b95bf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3729aedd5c9a4e200b58fb12c1f278164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd49f2630408190bf7f1740d0aeafe9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513cd38732054c9736129531c5772e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d09fbd8b8dc2fa46200b1e351dec03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c975de385465f814d66b5d93c7ebcf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa78bf05dac9f41625d7cd6cd5bba8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c732695c269a72d6e92d779dd7e5097170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df661ad23a4de3b509f1d3dacef59f05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c3abf34fe2e8d4d0d06acc0b461a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7a39fe253570c9a33867142aa20d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a67cc1fc59c7cd8d4f0f21488fd082174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9735936114e372415d3f25bea332c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc60663b847b63946dfc089f280148176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd081af982f1a6ab4e44296da9505e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295121f1f8084cd98ea6061f275250d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2464ac12ee712ce6d6e5278c37414179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acab4c2858d709aa3f5e14657cff418180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bff52cc0bdf83928e2fd514bfe391181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf12f7ea803227824055361fe00b79c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2b11ca40977442358e1dafef12480183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0e259056b8ccbc112119f0564acbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce8c5b7f898412fafa6d4a38f97577185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c82df50899eca22faf0b2d231a9dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c2e68f1271934bc175e8edcdcca57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac024c9956b7479f51c7fbac24f1b81b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa234571037a1cd3418ba2fbc5df9e07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee60dc132497b9216994648d5ac4b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c94816e9629b19bc59c2f3324c1ff4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594b435b6a09e0c6db4605a36d1d764192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c501a757d56394d0ee2f134339e19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdf584cbaf5792ae60db7cb46fba16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741601e922e58250574174d3348cd46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b34cdc329c8923c01186d3dd2833bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03e74bc15d77cc2d458d5a628bc35c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b738f96c14487e3820908b419aceb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183f80018a32c6fe9b6fa5c11fae7c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb3ef4a862e75c631cb774ed27038a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ae23207a17765313ec90674f35298201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb11b41e8d074bf0eac6a87b2db7d3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ffb31a0ecb1af8b19123d758301df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95c1e45f8fedffd45f3a26177389b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f052b6fe8e0059a4bd14ad12fff1cdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161f12fbc579e8361bda979cdbe1aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a17c296f7d6c9ab37b1af4a95064a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0533c8646b4b7ddae2b5dc59e38e62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629104020ef3a66f75e034401b709f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c24f39d384b09b03ac24f443a027d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72217090956625d78bdeb37d1738d17e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eab76d4e9e3bdef4bc820140327bc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d7e74679f238567b81f8b72237733213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6a33d3ab17053721707bd0a87c924214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a01656060df789b83b6c8d06b8fdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a51b0cd56aca69862a70e1e46d75d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3b03ab7171494ee90e3eff9218d43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4e30b6ba25e483a2da4f4dccf1236218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57390e7feca43f6a079945a6d7dc067c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e72547536eb1436bbd3b8be34fc157220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df3bd088edafb946c49735b981b432221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e51f6caeabc318ced3cda3735c25f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb61714ec0209e69b25a3e247e42828223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7fa42384d8175c849d21b2b5c297224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b948c2947b0af603141038c9e8d11f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe9ad0974e33907802b87b2918755e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a7ee97300aa0949b0d2d5f33d18f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6836780b3365277f3cb56df2a2530228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde7c7af14bb0ccba25e389ad857daa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a1f1dc3dd7563e618cce0bcd4d32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071468dbfc5cf4452f2a1bb7ef8c465231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701946b17c66b811f629b8e64c41869f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0a261036d684a940c38ef804c884a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a81fb816144d52e39e68b48631187234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5dd773c5728818f9d2473a8c997e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52197721ceee996c4abdd4c1a13dbbed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf6b10a9c9b9231f58e36fc23a4e3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b5ba68e98228c5d1b1d43ff8e7eb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642d775ed50b7973110fc00d0d676c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc54333ce5ac83719b070961d705413240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92632948ccc91251a971027f211d56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581361f14e0d39c7377f0cba272f0b38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df7dcba3dbf96636488aa501a2eca8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c28eff24d1cf4d63d22557f4b0360244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd6e707aef3f2b40c0ad283245116c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f94b10e26fd978ef2a6d806c17c92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf3893a6fd314dfa637e0ad9756c1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8711df368711e5bc9193d782925d5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5249aa423c92697ba445490785025249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385e9d1106370935432424e7ecfe961250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8503a0c548eadd016cfbe4a4acb7a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89af9a98be67292fef6a598bc47f99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaaf4dce1514ded92871908c728b2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea792b05e4fcbd249bf0d820cc2bdfa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c8e4c1188fde485088d5b4fe7e6b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d570faee69294b6c0783f34124f3d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104e6a01001316eed95c032f7cd565d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa835e9b8fc060ea3eb5b07336490394258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b891f338e5b3c22c2d29571648e358259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af837e0e94147c43abf1d169162305260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73572bd4dc37b9afc7228d275df3099c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c77b3ae317c51751ad8e5fdf072a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91274acdd584b3e786df60ceb5df34bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5f7dcaeb28d8cfb71221fe930bb2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a39153e8dba98d18c0963ba7f996b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5129013cf26a5129c77ccd7df580c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee45fbc7db6c64ba33d5a518964c7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86c97377b95cb6b28d695e88c296fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298165e55f52cff7678d8dd7d7f2cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cb6366f423782b69dc2b1396ffa70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20673f4a53cedf8d8aa6d008a7b98b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04efb765abe72f13731eec677bd8f53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90840730cb868c3d1c130fcd6da89fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952386da4d89e967016406b83e76c734274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d5960cd95cf46021d6b58fc71d23e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9ca69db9dc8112a3cf6c975d97949276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099ae5886bce8f3931c3c41e07fcd4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a59235e76bba2e73d9a2f4e849fd4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986a861608a9223458d2da607738642279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5576a83d9df48249601957c93707db8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398a9fb0624a884df8c08a6e1f2d29c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61355c14839f4ce4307d3b13def510282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed89c4f7ba816ca2f677af6db97f10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733ea3990e40902b30220f7ea71ed67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be28c3b02c9a20900bd73ff6bda11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4675a04b3ba1746e4522216cd2854286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e019d19d4d4bcdd898a7b6009338ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c500c8dab8704ef89f11ea7c43c7fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea238e83d25d593060a89072e419818289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74742c52db87db8f6338c9ce9e29f88c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b25264537d66486247998e7a51fc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b30e5bb3d1756326dd4c21c1b231a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76671d8df87e8f74f1b2c0de6e9328c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63d24446538541516df11b20d62e1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d47e61abce2778d812f7668a28f9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dd39e920740f38acfc402f3664449296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f9fa8b2dd8b5e715f103b95f4f4a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d7910a54c0e8faff489859c485625298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8c3b860d947b5d3c230007d9fe183299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d97f246519b364c8365e4894e6f50d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca131832ba6543ae6a0afeab3de20a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f5f2ff59a3255d58b2015027628d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6face87a4cb1222e83751aedc7ddec2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6b2b214192858bb0169451bf51792304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341b041cab27dd971c8300c9ee4699a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05d9bd7587b4bc53b756dd803d2f85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b0dbfd91e17d564102128bb2e5121307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdb0de01130fc4af37344768dce7d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410064dfbc5c0215c254166cb9e18e78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5f4bd9d8c3fa27e85e23d5959ed07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08babd968942cca5da54f04f95cbe1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7079a8d97de333bba02ad15e09b25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6ecaf09b8338a94872b0923f891b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c65ddfc86c5eb0d4149bfc61e79ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be67a17523285a0e2e7fd6f385269db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980e511ef8b856c254aec68c343465f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddc0722085cca6a1d188e8c110bafe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbac596cc5ad50d58442b4f019fbfa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e52645f4a2405466305fb65bc25e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b75f497ae3de8bc091e42cff3a5655320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe23d7cbb0494d19d21f2f19d909a46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4e943c32269c95cc937babd5d796f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fdbd2b0def5045d2542d7484998aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ba4c7df803b6f42b77d969054005f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50f6319e9c6cecb25c246aa036f09a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb4401ab739f4b78d3856d84bce43d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d51a6aa7ce4b9a2188676fd8acfea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faabe5407bcb3820112c731de208003328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde709cb630474d40ad8590f11e7295f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3bab09a0c460b8bba6814c7baa9c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d82757bffe948ee6a4b77411cbb47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea465c0c03bd4f1a95a4d618c9198da6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cbf520d1339e18d91f80ee403c60e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9cf69625ed003651040df312310b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e50ccdc200e5f23d89c86768a7d29f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed404daac1c65df907c9308bd9eeb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510d80ca1bdfffe4a10d5de9ec15f65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6431f3bce711f1c60e1da4d7ee5f1c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5c6e2e50e840c8c4c2f341f977ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fea4326cd92819aabdc1a639100121340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d985b65968016862c1fa04e2d01734b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a95219cbb82a0ecc0dce3f53e5a285342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170829d294d33333d2573feb6b3385b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a010bd20315f2517e36de9757cb1524344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14968c12d27cfd91a4368c17ae5f8df0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be43ae0d55030af4f430c1c8e64d6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a412d3fca822cd9942fb62fdc044b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f9de3813c93020e921edb0d91d69e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff75506fce1921d24c372f9d85e6e9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135640c2ffb6c1b5bd0da071e89bf47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06279cc9f5b5331dafa6ecd4985e1bc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d706bdc7bf38fc2eac33332c74588c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128afbc198f0ce9fc817be3b2743473353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e25e3e0c4033f462419794b775b88b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed5b3a9182ca1a168a83a6c06c9cce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772c8028e1d6ec75a9ca81d98b66925356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe1cc9ee0e2c36478d1b2036d486e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9e2afbade54ec610127459cd7b9a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de077d174d3c50c919cc9703a416fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f99812ba662e91db88bf594c2f75f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a4beaeb0c5f8ec0737ac8224aca3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274c33a1d11a0935d46bcb9a20479f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8485a8ec467f6d103921060c3791c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba222077c3ebc96947ed30d24d26bbea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd89f3830e0bf19a0a2bb6c9be54cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29725ff30479cb94e8a2b675e3ddb33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d7d73286a57c21b06c3685aad1395367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c1e6d3e7603667e3366bd381f5665368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7330147b0c0871f3d309e337b1e2d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c715367dd71419b546929370dfc7cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed384e4bcbc7b13ca554b36e67b2ceb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc977d2cb2b79301db50bb2149ed6a66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cd1865547c5158e3fd4830fcc0df9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ae53febb47b367c013c6bf6b643eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c032b0eb1f9a34dc92faa2e3d6caf55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf4acd163effc3ab95710f180b2511376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f97596dc9ca47c53e362117407d53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf7e234eaf007c146d577214bfa8ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aa58061650491e5df7dd098491048379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce505305c294b474e552012d3709cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff5120480c65ebc20c558abddbe4a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee417f311b5dcdc05794d6cd25d2fa16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c2ba12f4c313e21f2172aed7d78c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63fa56ce2fafa65582b46dae84d7a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53dbf4df2023d02da7436e4eea903385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffc4a4ac99ced85fa81f31bfac7f51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640abe8b664e4a42ad5611149508db9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f37b64611fda23f2a9282ee0d7d05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb494742aee98e3b780723a0278399ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34c0804bbe1cbb6e72054169e82bfa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6dc2f407fa9eb85e5afa7f7f9bbed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b04d98e99aa08bfd61ae3929f81412392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70a0e55448a86371343877247dda5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7413e3cad2822deca737029c483c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754259c75d01f399c8e8741f6f51cca6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dab7f8c3b169ac9fd42007db9cf40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa181376cea96337c8df66e88f514af9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484037930fc85ea7e3cf84b50e29649f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6589dcf201581d2d30fe545ebdc2fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b441fc9da1a2d5449a94c37115b1b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af17d21f6756bad677d46bddf802a2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403cc8a9950de34dd12f23f5e0fe0bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488baa6fbe3e6ac526740d8266d679e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594e739464c66be99cabeea9f79204f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcaf13f178a9607ed87e568af50ccf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd2bf88c8d7260507a01ae74ef8ed6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db18df8433845e62950ef76076bf97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11185524d792dfc6065660acda7c4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffd3d75e656a52288a5193e76b4d64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4656f56fdbc0c44a7d7030ef8cf7a87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d1c1d4a7a5e84ed54b6d998bb2ee1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824181daffc3ebe8dfacf20a58908947412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247899b3495361d476afcb50734982f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4a254a1feeff6a6431b46fc0a080f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1eb0f28338f7e34c201cade7ee5b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeccbb55140d508d001a80910f9f48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf3f8a05c344a2e63f9293debf8740417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860ed2a89191ca5281b8573e4da062c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66781cc3f78c220f57aeca9e2cd2625419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec24f4959457445d78b4d9f57961e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f51fa1d4ee9d88fc91cd1f6f4d1a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa812180aab6bbe6a5a8f12a8efc9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e265748de62f6ea7728c697fc388c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafca718623f8b888d38223b3593f284424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33830f43c3da22e9b8fcbb54eab0e01f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e07638f9c1b9eca0cb71448df03fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33f7a515db51a7180ca92e41953ca5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831392ae39b3973b5505576f2b764dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1bc92e9199b8bd07d2c4fc71cb0b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cc3ebc322bfd1a4744092cdf9ce9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9081bfb6e1404e949d4708f7e19233e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f931aca657e51a1c01d352f898ebc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab1381e52642634ed7cfa40d2c7b0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc1c9b8a06a887349135c4acfdb739434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a2a3b4119a4c9f8821717e49dc28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dba19f1f3d4ea51be76754693e2e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f71f7a81d1c6d619c35848a711fe71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28880c83daa4fc3fc8567e49dcf5b67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253eda26d1b94aca60aacef255a7013439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e88bfae22a47c7e50373f73633f36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40777945a157b15d03b0300171fee3eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478526b87c0f8beb150d4ebb9e08cab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050ab2bb5b7580165ec4b7527e3f978443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df935ec1b8f7d8ea8c902aba109bb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e9945126b94f63bc44f29ac5219ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542448c751630e057bf34a267e3e688446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c9200b240f1025327431faff3cc24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d32251393668ff0b524b028fb59166448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7dab254e0d2d8c5dbd2599fe5e091449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f56a05ed9beb737e26b198ccc4ffd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf932736fa6c1b53dbf00b4a347d924451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8368e32fe66b3d362b94f6406f5cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f446d617f70147063d72268d6f3404453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbb6ef54384ab49915404d62920064454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1381f4d254a694a7c73e178e22f761d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf5d06716a45aecc363343fe5c32d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cc18f81a3722e6d7eaab81fe42d96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308a2200ab359c9758f9a6f796b2c48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb621e7b3ee74efaca68ec3e0a5954459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8dc6d03fd000c4a754c2125a99ba6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454db24f7a2c5d5e8a81acf662d98267461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55953fcc0bd88478ce94d5c8aaa3b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21645584a3bced4903f6c9a11b68451b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2e4247bab5fa87e99075821e529d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3900f33fe7bb810e0ce72e67b60b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb010342499639537dd2589f510e3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65680da44a4e1319579cfb795fd749467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ea39c2d635b8a40da523d6fa9289e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cace4cc9fddcee90bc28f0aead00b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4b9b1ac38d8091e224c5ae22c45b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cdddce8d3a0a951816aae176d9bde471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe34fce6d98a323f457db235d366237472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabab8d7a7c23540a5f0fc155f2ae399473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa261bec28ee3d06b5b364cceb596cf6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de91079df36abcaca68df1d558aeae0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2819bb33e08d587435b3a9c00c28235476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b4bd62029ed4972213264310c1254477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefe3bea90f2f6bf8d0b855ec301b68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c020a509b3e7298fcb84527d72e4c0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf19eaca50c43e40f594a96ff567eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fe1b5ed52b823c263a6dd436c2fe1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc27bacc7c89784240dd5c1a389fcaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e94346674045914198a967ef40bb8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a154045990b08cddc59cc96148ed3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933c6a49cd539dd59c8abefb65e934d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879ba8a5e83702f745d74a44556cd67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce7167eb8e7fe67ecf18aee53b66c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacf5673b10789ee4fffd5ab276174b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dd79c8da3f012cbe732b7dfb4bcf8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ad3f6495139ef624325ec6bfe343b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bcd74349f611ddb8f3d5ebeca061b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aab1592c3dd2469ec7f7b419cff93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56b07e8959780b7fef61896660db3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca717e913ba6bf32b4f2b4509d83273494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fda5b23f3da230d1d8a7ebde262a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3db1ada8b6cbda161e68da4c0d3fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059273373555d2fe3d9b6cba5ed7ebe9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431dbcc64d958ea3ec8473e6d6e769e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d78f7e4ce690831020de92a7080dcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ce2aedb4ffcb4fca6f33f3d156119500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ab7296b62a3c5890dc525745b3422501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd3d5276aff3af0916039afa1cb061502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cd94718cdcf1de2196ec61d0cb767503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f60baf567f4ddaed914d9f7e806c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49db94184abfcaa923f98e1efcc8946505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace9c4ebef6927555b3d454d7ea8471506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558c5cb9753a8615fae4567074032ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c52259305840b78af01952b5d8a4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76f4ddaa9522d86d1a6bdb18daf2cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3442335b1db007529cdaf6bb1ca1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6b7a30471d47894a1a54f3e2c977d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb12e9be0ecf16b184147e930babe5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a86827fdc0dc581b180f1cc3e9a41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07ed717bb69f1c4b369a84fcc9c98b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228ae457024b6012b863ed089e8dbc9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069608273009ed5555de6a4dd632b7cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e56d1c081788953fed2b5b6c1b074517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b4e4cec597e7fc41484b004192c22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bc94b6329db32eab0336c10f380ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889b06173912cf997cd998bc1da27e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99695a60c252989ff9d38f8e6e84f4d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1045df7587e6e0cb0867127c3faf96f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caad88c3bbef07a1891480342abf26a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764a933fdd2578ada39fc79a4b2d5cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99086a10303f052dcba22d6b88d1d473525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a733afb102447434e0512eac9232f12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7d83c58c18875fc079f1dd1851f16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f761b776d92395f1767b9e47bf2fa0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043367306308064cc8cbfd176c2ff1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a872d7662d24dd05b152a3e81d41d4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c94fbaf236f304dbf404e8e976fe1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5503b042a10f81ab883c15ed306449532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0e73542f38d1858f8916897c52ec8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9ca477048e44401d35e095bf5a946534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7515c7d0fca90179d6655a296425e97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab906ec90a188b73b8920a39d03bc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab711f957a0842a01cc21eb9a29de15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74b3d46b3eb46d0445d2e2d188c928538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd7121abaaded3506f1e1a42ede68b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ce97c7c526b086b7e0173aa2a3b49540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24159fc1a3b5d2cb904bb2e9d71d6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69805820e3c0905dd761d2420119ebf0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d77d562645eed8ab63faf0a645e27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f867029869d17e40c322cb74cb1b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12702542ec1180bf6fc93deba06e5b5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee011c2223c7d94759cd1c732f5d63c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95592302d3dd7fac1e8ce959d0d4a11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547fa5db27deaae45c836b1389348d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb15453f6c1354da494356c1e70e85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b990466a33adca1521ad3645b56e67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4012ac3200c5ba13a9ee77c552800551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba66b8c1f15ff7e6e9aab03345ac629552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d4c34ecdc3c7e8e3d59b9ab31982e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20047f3e719c86dfa876a7d64d57a8e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019c2d1d75a3dc94dcf47494f5ba79e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08ff036114934f4e1c12bcd7655e19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391affedcf6f28922425ffbca05c5c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05101917b4b11872b4c6c7aec773ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30e7a803f2cb33741023957f0d9bba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d021a30dd3cd5d917bdae516afdc099560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9569ce72e3c4bff07a2a5149c3d06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52d9bd98a866808544dbc6ad6e42b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c3f4d93ebd90ca98c21c88084ab22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff870952c0b0c26b399f0dff44f466564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b34840311bed565e253c49377da14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d8cb30f5cdb6ff47a00e74d952173566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a62e689eb59b09af257724488ad462567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964c809ded13860abd35e4d70452015568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae126b51247572a9dd13681ed96cad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef22bdbedea3df89f71ad92c1b13f13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b90102e28a4322641b3c14cf9cab1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e570511dde2dd2b827ee48fad71e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1c18833e5f777346f5738bb72e815573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da292005a7a055f1fbee094c73ace32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d44ec0ca3844313490010cfd152601575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec629fae4042acdc7e6446f1dbf2e1fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250e8cef4f238108d23545b8096afe4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79973d72449319a5431f5d8c0eba07f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf14a3cbcd98c0478f2074a8ab9eed2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff3d2e2a14d7c3435e33fddbd8c4e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2ca4adf5038518ec689ec8db74074581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcb075ca5549b7f18e2647452bafdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce040e99f00ee107e3a7456ae2aaf9e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b241f501e06c67a7b8dfb3ca277a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b210b0aaaff472b98b1b00d6719c929585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82228708ef6a49a40c4b13a91e483790586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a6946d8334c55eca843366893c8b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84264b7fb306d25e04ad40faf9b52717588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0ac41b5bdbcbf00d47c3e4c4f6dee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d94507e7a70951ae85519c83ae7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7875607b2f024467f510c06588098591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdb4c128d67f1763421c8ee7512e96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d2569d870017c0eea4a978415b00a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e7f369106458fd355e4de0a286a39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bb6605028a22a6bf6cff570376651595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889ff3211a17e5e80558e795bba60fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66db6826ea6501e6c1282d3af970b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7ad6b869ba9fe97401b2f80dafdf3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89536f81de0f3b6c6d27c580a09073c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a0f7b47fd9392bf573f33dcdc2e26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aca1e4dd6a6e4dceb14f585a2bbd2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e584ff6fe84104ed784e93b01765478602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3c5f411f97258ebda2e0575a1d54f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fc433f79b5cbe9f4e3d04dd983110604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831a932b2dc61d7c47d15d34750b6ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34ac43233e6d7625720666c9bf2a17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92439ec3914a7e84149e8a6b993883607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b17588d063fc632d95cd653b10f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0532645552e3dedc65cb507b689f89609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a0c6d63a4f50be1920d2ca76ba1d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39ca0537aa94306d4e607e234ad111611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a60d1c3501e76787e10c023ad2f851612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8568bdf1f23a8e438bb04ea32eaa812613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98083606841f68f7458b226cc0f0d98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0adb6cead5e3de68821c3a9653105615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49e6acb0781fcf27cfe22c090e1d69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4f706581146df96d6c88a4d0c320b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6c78fe96eed7980b0888b6611b00e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b3c89c34d7f73e4f5ca83a9f88cea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd355bfa20b577402af49c5a508edb8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893ad3a7b75441a67d670e94b3ce3d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839ca0ce01cefa8d3a116229c508d82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade840f8a7e832cd63ad50f2322dc33c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed525d0257eb934aab0a1768598e23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f708101b9076fff45570835bcb507f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba3e996aee2a3bfa3dda429738a65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423e9a3110e0d3aaa86b238b6a23a8f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee2d4cc458b4fae23c533c550d065628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b87a7a0a5dd005905991b320b120c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb4c73b1049d96218cd9e98ae255bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b2875dd37081fe225f65aa16a91d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71200633e20379b68c774d7ae25cbbf5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6fd0d8e7c44d2a8d0da9b979a0c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6154d8893d1d9980941e969ff3a2fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9f7c4da72ecc5b3a9813f69dd69cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464bb8a13c88867915d76c7767c405b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5a8ff56a55abe08caa13fbb972321637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f751b13f28fa4089f0c69fec784fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663cbd72d078bb3b318dbe205ebf6eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895d7eaf79513f39e84e1b7edf017ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d55d87f1e1d2aadaf664bc55619a0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a325a014c20755a89a91a075b094e32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f40fea42173d6ec4b9086a96e7e9e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234097adb15ffdc631f7240df28d8334644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6323f108a75bcfbeec4f4cc5867f34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a0e8dcadd7842cc1b4548503137fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71de2a801dea0dd43fa6e3bc1cafe47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6e3ec02afa7179ebd1ae111c473fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41911b595026910b4f8f98a4f195eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee462941e51e02acfd261c211cfc96f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6676f4d8278dcdfb5765c74ea96262651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d21772719b70ea055f1eb6f6661aad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d154abe776ab9156332e16b4b5ef902653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114349d410c192e9da493e9fa7faaa9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928f709bc22f32801f1b4e3c4b312a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d108aac40d5608e93e685fb821a2aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c6b55af6b7b64e545125c30098c6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a1b7bf803c6c632f3340ef0fee3e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0379af50aa749bfbafa7b0a1ef4c61659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ea5eb09bba567c653b7e70b868a10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb68f716f52e9c8dc849565700f0518661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00837392947bfbc015a413ef3ca26cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068132bbc7834bf60edb9b83f4dc6f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d878566333caee7f0d8a4a3c442a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516e0b85c95818f3829ea311816e9bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a8692b6a7b407c3835e2a1de4def5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71098d34c76ede0885d44dcaa5782c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021766c72e5378be8f00d9e25cdc9d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5a37ddee9efe63249c783b0f38a58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64ed5a6ba5c276eb57bc264a3c3dea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c2429458b5332c9f15d9f7bb4b2fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856580ade239a949f58486af446f846672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04d04ea3f0b1b6d8aa6cb7dcb9bac4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89519a3623148ffe5c5f2525487924674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d266afb2f2142caa1e43a3867cf64ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff8e6f6a0fa989cbc321fa63ac430b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fed9f8d6a660a08029d8b96fcd4f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41915916de5cdf5ba72ecf2eab85064c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948f0912f57998695ddd9c12abdfdba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11172251f28e6773338af307291ec069680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544f592e91cbde5d91a2e64b47a37f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de862b701ff8ecd4193c47c3fce836682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c369231376b22ab6ca68b4bc48a40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a406ca234bfe1da1942d22d399ea7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f50b4f315bb110a506650b8bd2ba2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8227650137f7de16f826e35e753c7f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e184e8b977d6984a82155044b2e53b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c56bd509ebf3ce25003c800c02a69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb31fe4e59e189e17ad35682aba313689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c30bbc81c0e3835fb5b074e7a9b2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78b87de8d5bee9e4e9c73f03098a28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433c101805e9385836f2c72fe87feb3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a5773bbb46e8602b41c543d4c35ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2cb63d98fd4c73cb2db2f4d800c07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829ea523b5c007073dafc7383f808a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace7f20c9e9c9cb6941cff3987f4151696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59a43d2c033cc9d6bb4a5a0830397f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e747392f4a60b67dbcdac8f8ceaf9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a753f48f7e75d0e40e3d07012ca4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa97e41fdeb3b2f306d37a9f74d7aa7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf214b517f90692e1c31ae4473a80d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64f23832fee25d7aaa795f9a17c116702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062b6d6acbcd85897ad8f9de2487481703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737409e75bb8f63419468086a9cd06d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71976bd5b8029615ca8e830dad972b29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0747b36f7455760de26c22b6c11d006706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504480917a04f72ea82e86e4f898e66d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afbaa481c59504e14898c04ff27846708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d7d40ba432c9865489ef3dfb60e2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0719d06fc1e49f155ed2520d1424ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63842c0f7fee9fef8da264e34002f2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165838d5f0032280332013f51481da73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9cceabaa5b94286f5de50c97685f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0d6c3a1481d65d683f17e34db8e73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73dddc8474109ee6bae1741a503274715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc62ca5d92929fc611f8b06a3a58f43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bef56dd7e2e4875a7523472e3ead48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d3502735f3615b350a00beabba72e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eb4584afd944d71f3025557b6bc71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffa231f6d4a84311d61e4d2a05b6c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b5007d5c78850b02cd1130cbc6519721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3004e213da6f9576602e08c89a9d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633854b804fbfe25efcd3ed9e58635ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db123adb3c62bb044a7fb6eaf8549a0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f164616940ca560be05c2827501ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72245e5acd52bba2a8177896803f2db2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7820d585489afa104c07558054916727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e6dcbf603b6a95e189109a167f92a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b45074562928fba8b87b5078b8bb57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5091c4d9b5e179ce631ddda2739c420730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac2a17ea9896dd62576613a6c9f26d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879c45347a75f51e7cd3b7383ccd948732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e022cd7cda331ac370e330c79d8a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e552b9d852035b54fbf372655025e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845e8ec0514a7386a6408f68cbb7943735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3db0cef1f812dd0319054fb1a05dea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73a7bc80072032bddeaf84d7e0802a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dafc3bd88c76c4b5bc9557aca7e05a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740feda3992ddbe3eb60430a0bf7337739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7f02b755a7b531c2f1d48604fbbb5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eae9dc430dcf212573f51a8d37cd6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06913cab1b1c4287abaaeef86adda784742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e278c8828ae48993dfb256bfd09642e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82533e4bdc82a1bf41fe5baff0249280744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcbc19279538ccd74b4819a5a086d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac687601397f515bfcc1952bf32487746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d63ce598da4d5de8b1b17bbd74405747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be324a1749a2cb7ea1be4f119a3388b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd1b5565936c404509fe13fb821f8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60be85e9df6a7a59ed5d2edf3e0445750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aa835498951099a7eef3a1cfa972a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9fbf6d46637f1b55ea96f06748a31752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3248c697504da24ebf4d0852a2de56e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>