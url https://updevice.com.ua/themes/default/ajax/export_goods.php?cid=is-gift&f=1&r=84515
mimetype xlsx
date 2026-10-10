--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70deb7d05e2b138863cf881a3d96bceb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522736777360d530d25b0bb59613c3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5aae7ecb0e25a205b87472c5689173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6bd5a4cab1f0935b7ab4b8a44e6e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56016006ab9c130d6264d6de2428a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452f4541c51a6cbaf2a8fb3f5bfdda86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225249b69bf8a6fc378f1d45d220e7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31249ac4435362a57c755046ebe0088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c5454e9d7f833de0f24aad5e1868c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93d94631d41d018dbe764001ff01d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849015de1075f40074edbe4bb38fab711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec81da22cdd6e2f7ec726575eeec6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552270df93b9038bb3e767c76a838ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59c09b5811d0e95d4ec25d12da5c7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92606d232c3e30c0e3852cb498ba19e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af206e8ded6d497a3b971aa58b0e4fdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aeee587f80447fc3fcd3b6b244e8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0fa59acb000a503b47fd02175d3f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c81aa32e57413f1ebce804c5b160b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59987ea5db5b6f5e8257873052ab44f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7e74aadc0a4e3890e9f8d20212d0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24bef4af4cc92e899212e3a88e3a8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99503c607b14625673787409869a1f7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b71816a097c9585356e13c1c6f34e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc11d86aa48b20d4e524be1cd0ce6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ece35f07f197c578cdcdfaf9ea3bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef56371b238cb9a4f1676cf62c276527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8ec0cb221f80499b210b2d8601bf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7fdf9d77f0841066750e73bf92d3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dd636c88ed4cf395defee792d2ebc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2cd729515c26bea7a3641a1fa0e2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1e59c8c0180742e2d76cc079938af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e78d8808519e5fc726739780ab1b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ae9166022a859e5df1334cad389d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0e35dd600287407fe5d2d63fda5eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ce3811c09b9547df4332e78e2181536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27243a332915ff437149aa261cd1d19737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fd54b3551ba1e37ef81e1563277af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4437fe51272532af783491cb020d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ce4a7c2507f9a6fec95ed8a4ad27840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3fdba3095432267b68ec030536e1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b7d52ff816f10ff1decb1571970ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96a4954bb571ab6fb88b2ec9e10f0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde91a640123aebfb2ee6f2e99c37e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73381b594eac2315a4af1fe17da4d87f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021446b6fa09b28ca7537f0621d22bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453140ba5d72db9f0396bb96ac6e72247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241fb6f3d5d15b5c64997556b489ee448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619422318aa23338c3d5ea66d7fc55849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1cc8a5fda4a047a115c66bfc505b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befed45125c401dbc5a7077d7533b50e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587a6fd972130d3aa0c1ffb44df7b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e5996f362006998d8d28cc43e2d4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d02af6abaa70eb09b565ed0c3a2ac554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7620e70e353987ac8179c1f25788d2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8871852270620e12f804ff9830a9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64afab005a4a65c1e19dce4208727ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6036ea403c4fc24ad5b2adc7c14649358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394f52a4e8ace199e78327be4ce7f8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c4b5eb8a5dd1b1210032b11dbc85d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24226cecf3c6805326dfa233c99df6c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde25699ca321fb169f5ebc77d3e67dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c050e1b165019f81ed61ced8bbae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7898a500ce604e2924e2987f5f833164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fe9aa12231e4b79d7e14b3721e88d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7e13e0617fb7da4ce4add5d0e3bb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ca1e51325317585556f834f7f79f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397c934f8c29e97048ff8a29878e39968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013729d6f98afdbd6e05e5de60f73b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d7fb0990e500c890c81a0a85c437270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a48676a3e13c04c54b89cdda887bc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118e2355643bb3997018c51f8f0e15b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5417241dc17dcf18eb11c3a9e1b6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab482b57fcebdcbb065f0b78b8e9605f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb758c176c7e79d6f057d6c50a3e74375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47181e8a57c4f5ab1ef23cc23aab50e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fb0febb482d3d83cc8274e11f9e9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b1d75c867d43370fda459dfad7cab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e38521def72c4790bb1d4e7d76e1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ab85f5457fbc735c7faac36d84bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b63059ef0a55dd331fa6814420606381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58edbcc3044e08d24506b8e36f6858782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4abfa49ed0b247ee67b5f08d75654b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a1e031f2b9b741e64ebb49059d8e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2513028e6ff839b1673e4ed181d0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af88bb5e675caa4f22221d83f3114986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc9ab637a71386bf70e9bd31303dde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeac03954f8a1fd58535f1b619b344e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9c64a4ea7fe3882b1cf6bc778657989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f762584121060ce76f64fcf707b8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a507ea349f312bf3dd026c7de8740e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39891ce5bb3a3e65d7789b8318c43692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9aad966e09cb654337ede1d60923093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84b8e2dbded9d8c6e136e89df8654094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9d3c17af91186ec3578e4dd64619495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8a4c2f0d77ba94e2fea1cc7785a7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b075fdde87fbca769c0eeec18f8cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e706836c0b8cb102769af289fc36e3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20295c4bd330736d4faa720c7872e5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742e93e9a05f3230a67c3c4c94e5e2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d65d8d5253f7a6b59aa8bfd3c524f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bf684eed014551d86bfdeb6ec1f83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61dd5b92306cfa3283755a8e3ea253103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f38544598c580a7d73acbfe55d69b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807800019e73afcf2bf7f813c3910303105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af3da87984262e0744a8affc6f4b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f713eee447586a2690e360afcd4bcef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c000c970f559e41ab3c86d7eeea641d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de00ecb81fc298f025417a4e7e0626e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74f11fd2bf35b88ac3a3390a7dd557110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89737f76ed86d6addc3cba4420be29a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a9bbd2082c87392a40e307eef47c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36ec846ac5324036a9130ffe24e603113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87f9441b1ab1bf89a0a126842c71e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ea3f1a905e58aa88b92705a86774115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed4c5ebe137769cf4594f066f5da76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf271bde396a4a4d741eed5fed1616117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3802187ecf135b90423b1a2b8a6f608118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed1e4a19f4a0d4ad2d5dd1141b1cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa986fcd41bcd4b2fdc39ef46bf54d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccb2e10e8f97561449c47bcd1d2517121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac342a73b017f910187a3015c970f82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e0d8bf50edfa482a2af882b0d413c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc252910bb9880a0b45b8fdc43e07a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3318b294670bb7ecadda962a6a6d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87182d01aef3188355e67348cac79d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe0ce8f38115bbc2dac1d11bec324c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bb153d94eea4089a985a06ce7013c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd434aea4baffb0a9911a38d4bb1bd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4343e8e710a7a8daea38e9559c0764130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57e4278efd9b2bf211213b5a3ae75e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e01dbbe2a525872c20801ddb48e47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9ed60aa5f99cca2fd22cef1a09875133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d9d8631c6c6aea5b7c6c3302e1851134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218f94b076e68d10f8c287f93e20077135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d5d0cf5bd12e645298e1869a9dfa1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44938822d0202bf78363f202163427a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232d8dd6b2466d455304b07ae8d7460138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deb837196239d87529f84dbc85aab3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220317a315757832db81392a65e10cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f10eb54487c02729404337259f764d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43696341adaadbbda5f93d318c5046a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aab2d118ccf931711b939482754448143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce9b1c8783619b5fbb01f991dd0fd9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83bd6d30a8819e2c0677ccd87ae6ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f986b3c779e9d510b736cf20b2c7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb0d3ee25720a17920364ddf44a1f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e802634e4d50dd1ef22b6591602e4b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a66f71aa08caaf3952f53e9b4f7054149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924be7fc3a2f0571739aede9b74877d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce656cc909ec87522f5f625f4d64c1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc19486bd7897b1c92a20028dfe1a74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f06fdbf844646cffdfb106a71a56d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13aab3e2d91c583c76e257f5ba6567154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab82b5eed30fc8548dea9eb2b2af72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7a57e0d1729724a4d69a3b065c9c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71157a6bcdcb56e6a3d325ee830aeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9ff3bb60a5b45594ea105d1591a84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85863a820fe13f0069d648d03cba7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09417dd2d99be7beaee07208e3a9fa39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791501f91489821dff7842b1531009e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a94da6e026596932023835f1ad82cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff457817e0f4e3748ac5aba39fbbb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c346a508861e4cf6a687d4038bcf5dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7bba4395fd903eb3fc14e419c1a4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0aaea646aef609d575773cd46c387166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbe7a63bc9d9b041931e53aa4f3075167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ad46b620c78e9723e483bca815822168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299251a998306c0e7254a2027746233169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d48c518374e70b8038faba22cdc1c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd16bc03c83ea739d0c8acd902322e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddbf87f443852e465f3fb7f6816bd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24480a763c1f95cb8af0e961f83585a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9949576da39e3b5c08926f7b9f7e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57394ad61b2c9807eb876acfdd951154175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9e36fdb5a324b21bfb510ead9cc47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9b7fe9fa75f1ba77fc6585c60e43f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a0495f4664e92ea33f2ae2785d81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049d49f3c5291f63fd4ad4df4349f80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2851d6935d37365ffb8e4bcf004fd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d68c5c7cfc9bee4a73ab455b0222a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68591b05a51592234ce29ed227dc02a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bc5985b74cdce53b766ae079fac06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b217bd1b23344c23a9dbbe1f369014184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650bf49d2ffeb5aa99ab68984f7af1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9046b3b3bded2b4db23b00873aba7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4ab1683bf1a0cd16c069a2f99893c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51381e4f466397afb244be1c13db88f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f770dfb09a845a86ad9eb00f254c27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16374ca94fcafa9acde56d931de52fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e79a38bc3a44f39ac217bca31250df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1cc5454e1dce782444993b61fd473192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f32564443be068bbeda41ec66281bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fb3495bcc401c1dc900405f66c9c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5a1f4c67f14e724819eb2d40dece7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444a9ad02580a1b27d6992890a59073196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a9548804839df50a64788f72b1189197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b631a0fc64b31dbd1b64b5c92b03598198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75c3e04d88216cfec8df9b810e8a40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9008eea403aeb875cf904cf8998910200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746055b422f67863d57931b04a37ad3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b5f5a9dea86ef4a5a1811ae2d4288202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab707b6a86559d5595132fd7a651cfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866ebcbe47c02d1eb67491732875701204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106355bcadf7a190894aa359504f937205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd14f8b8c5db8e8005c7f725f5e0f33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d05f4aec784ce2e1fbe2c85221c0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078298dd229e3539c594e9f07b96676c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab0c6869b2b6875ea814e1967863c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa2f8a534f34a90fb095123a2dfb11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b431cf6ebc860612bdd535af8d23ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3f36d5fb36f498efa551e2857cfcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5621578ba9b327a240b3c85f2f3fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ece5c2f2a0f0e88ea214635c5acec5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a142d7f72280420285bff3087910a92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50809a59a146c12d39aaa14df40e8bcd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6750afc1898216e935addccec69c32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b13187173eb67ed65844fe1e927ae4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a07c783f9926d7aaedd2ea6db77297219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b464dd60579a7af674fb532a624ae5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc80b40f0a00d98ed5941765295da1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d87c847530d2b889ded2cce9b4fd6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485066587dfeaf469cda8392adea3d32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a06be80eaf88432bbd2d11168e29ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077029f78534dc507820b712089cb8c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a453239b54b433a5d5ff57a1e2d1f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9ccb88fae2fb46441bde7d10f2889227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba48e19c862cbe0add56684469670c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bff8e9f49d5a92dbab76bc85603187229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf691898b463d7eaaf4a193bb4f46164230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63797c133bf8f577103657aeea016987231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3e8e15e568e1f4f847f0f67f5ed71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca29d65cb745a1971d0678c8ed8fa6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e9d49a35a0badc494e96c7281f0c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e99adb5313b264e42a88587acfafa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030441cdf67a8fbabc8f1fd43c2b3bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b67757267e899f132df328a7bd791237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6ce6bb75c281e3d818431abc4a95e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dec1dcf9cf93eb90d845357e73ad06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48906dc5b2cbc525f0ef57e8bc3ce80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7fe0cd87f3cb2699f63242ef774cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12c33fb2bac15346c1cb684ff79a1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4064df254ceccd327d05365dd60cdcd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3881f15773b2d5dc4ae8de187b6e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa222f126ddaad5db08ab1e16550282e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636352d60afda32d00ced149aafdd0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77ffb17b8c99d8d055e576085cd8b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d078757f007116d27875185ece6b433248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421882fc63b7e55553fe9baae4e2cc18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ef32d615c8f1b8d6f6569f94bf0af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b8801739f69c8e9e6ba99d2e00d54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dff3829733f6c0f0da77aa8781eece252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3f8ce1eef4534dd75baa853d0250e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb26188cf0433be286402d9f031cfb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f34ce87ba7fbd6c385e6d8b7649b7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8096601404a3d38ba0127a69233b10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb1bf743737acfc1473527b3801c3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21cbff325efc2a71942a87dddd3ce2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2002460e93b3c0be16b10c2e2765f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4173e1d82aa6d8899b50a17959010a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4c3156569faece6eef8c6c0e398fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8bd40704a777ed0c7a5f6e129bf9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b174ce0dd6dc46dbac355ceec57775b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48af8043eef276df364fdf92d168c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8b695b489c09c9109027ba77063bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2c82658b5611694a1030cd1728179266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e9cb27c3b37484b723ad3eb75b8f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172051adb1b8ea055314aa8291db83b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9806100d88e7fa9509408aca1859b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42575a961c9063adce7eee88f71c400b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83c2f70e4de34984a39c8176fca44e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba288f4dcfdb7490ab7a81a706a24f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af40257d41cd306b54a7085a7e4c82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155e13dedf504cc2f2ee888716e230d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4772ca07e691ef1642b1ddde6e422275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf883fa739bce0807a306df1007f9dc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92577147d01c4f3556f027fa0044c79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bacfc8769e4b540114c0196f6bb4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c5b70d99657896cc58f5c6ecf5268279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776bcd0ff8a8e751ad90ef86760a065280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0663067d61b5021e152c378f8d45b85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed679e2d32d8f7f2443324470283244282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ee1c28e4e9731a5b84642d2fde8a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252539fbb73dd5126f85b6ed2378979284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a631862740b470d11cd6a01ae12078285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f9db0e975a16999b3f9fad620d836286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfde8eef41defbf41667cf00a1ec80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac37152b746e8b59f23167b26dd3a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53f91796ebcf15ae171d0a3a09c451289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cfdba1b761a8f538ce8ea5bb409c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae513c2a460613f31fd4681a600a3629291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83a8ffd4dca4eaee3b34f3de319d8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43034185260a12992f2c93353bcf7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2da0769ab1dc9d1516eaaf529045e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab759612cfdfae1bc4f0f5bde6fa75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ebb2de1f29b2061adda2ef44d42b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4e01abd18d1130dfdfbfb5091b34e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5a2f1ae7d9e6351e71f4b7e9b028c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f61a41196478895520b9bc60e7d60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717b66c4c3428f540a3e23f88ce8b9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fab60f643c48cee4768b2f272598cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e84fc4b7525f1dd223120941bb1162302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1beedeeea0c412167a69a37d29b877303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683858a7b490fdba0ec15f4da16218c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ea8b74dfff1523689dd2c997ed288305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140b02c573a33cb70afe60a8a4adb94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404df1f3645316ec180e51d7076bca8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb014d3b1d67f61546d35d07b5e4fdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7e6bee950021321a6973605fb6224309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768822bcf1dcd4ec94874ba838fce24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc35c42dfa481571c34ffac0a094ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481a5fb3c75f69cf849c5efbd6a1ebe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48324558fac7195b313e491beaf46f06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc27f0789a126cb27ee49903b1a077314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca985129fa93ebd8dcc689cac83648be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc69a5023fd3d8a4037f01fbe6fcf7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2194acbfc5bda01f1721558d119c70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65cd2255d15182d0b5067cae3aa917318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824e50fd6d3cc20afe8750bf03c7b42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25082595e753970f05c06d6bef8c77a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eb292a5728ab0de2225f850fcfab4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518b6d7e34312aa615e136ce956a724322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef891923ebe53c6644b75ddf88585ada323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ffd2019c362a312e74adca0636779324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5387f38ae2d3da4a0588a488d44e6c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc86017aca09a8dbc43c802b81accf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d82063dff32f2f23508961bc7bb5a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af4cee0b1efec2b0e854a6af68b74e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d82775179c588d4454531e26c588c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99ea54d3a1a47094484c41371ebfa9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dad958ab9d1cb0a55eb9308ec9c9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b677745e313918aeb0f1d48059b57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d077f67a635084a58589f298d1c2d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552dfc78cc659a14041e29db6f3805f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc8ddcf80202d4c825dcd29c47ef9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58dd1fc212835ba6d51191fe361c7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0f2b695ba6e0492280cf8319ea8ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d5b0c3dd88da6a340faf52b1769a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad8395b8121559b853ab6e1eb00ebc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2c49d3f91a7dc478a68971e67aba0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf40bab4391114aa1ec812f63c89f36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe56df5fcc10641a815c6330138a73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10375f960333b49a593fc4d3524c8db9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e5e9e5177a32b61552e9c22001c0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59367241551dac3d27fe7efb713bfa50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cccf1f23113a267cf8644639bb7e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e222eb3626162ee69215ea1b2f02c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b50fcf677887ef8f8e67aba361624348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fead5f20af15fb3d41f7dd84fca500d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cce32b2fbd0835dc87e9c41988a51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cb8ae7c394542128421a37aa6e0dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d49f59854a20d579e0d40f932f8d9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d0cf61d1592109edd14aad01e0802353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235acc83011bb893d594166137f024a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32e2eee672206e7ce813be05b8789f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cb6685ef88067923164058fc95eb6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34afc3b3aa916e7afab4c3f9bfbcdb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2636e5250661980813cfda391f2d1c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c6d808de98fd2405400e5d859715d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda285741df0ff3a61243e40cbcf3a6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900eb597f85d5ef77f64e1a9c5d85ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2e2c7809c878f562eae9088dd400c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549a9e123d12009d3eea5ab1ec229c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4b62782e0e19cd7410f751dae446f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6613f204f80387733fe7046d01feb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd04e272187db4c24264b3bfed3367366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05564836c410c6b5a3833931cd79af43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62719b2c4a699e8795afc4bb9e9cf269368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aa25dcfd24e83cf84094803ef85e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe6c88e791fcfd34431546aa54db7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c980a148a012a565344c8b41ac0bda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bfdc8a31b2f0d8370fa3a588b4122372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fd20f8cbdb624b6d5aecdd86e8573373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2207c67d33d7b5e22a99f67792141374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425987000fd0bb9d8e8dae084b266541375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1f6ae99f9ea5e40c5d737e65d9f67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc0c41f1ce3b01437ad247a76eb233377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8ec42f8a2e2eaa04c6fcebb903dcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c222c7a4759fd26f975e6047d08c1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b0219dd8a35e57ab572c03fb0b57b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf571df5c8d3dd309ac6a202d8da7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90004d161a5e280942fda4e051b1ff0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649f4ece2fccce5b041cf6bc07dd3c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc10200c4f97f52dce33adf347aa739384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdc98b06ade4dabc7db5c137cf4af6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1c499a91795af0167c48c88716073386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968cc9f4a621bac7a526c4ef0008895387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc14384729f4bacf42194ff5433936b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc041f54c651c1190dfb33d2420b13b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1b5901dfc13559e0d9e649971ad6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6302b7821266c4fbb8653f0ef9700e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913164e3b056f4a53a8feeaeb61341a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f9433c22d11e5f940c4a152ffb5b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4c8e79ff59ca2c9f588b20a338357394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffe90e13390bd29b64ea9357a40ad1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4a9f5f781a25400fbec5233ef3cf7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc766e30df9e9866d52f57b1dffea0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef5fe7b4e88a03c75e34f7060e8743398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb562879eb5792f415b3d24c9941c4c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093ccbc48f71c3fc45e066d3ddf5755400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75a1c2c076377a4c8c713cc75e7575401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700856ee74be5f3924a2f53835d93ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2640ea67b30ab123e54c14bd9d64504403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7fc47d35acf070d8265efa789accc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a97d9040451ef521d1bbbce817883405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979507a76a89cfb8b130f9bf8141f7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e8d4bb8aed58cc31fe34b11f463b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f1fdec6cce89f1d29ead55d8ae6ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0a3c452a1a19051d48e842f568721409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71f43f10555537ce5dc72c1b22181b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1347a6ab2d9b207491f961717ba8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cb9004324413299ca87aaa1a70be7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254309cd4b35c341f00955117db89b2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd56d28b39070d306cec6f2563f824e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02fe2ca17d980332b1ad55ba959239415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8a7ec8ec82e7a03e8861b66884af5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc971c75252a2ac1573848a961921c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa86bfc7da41a7804e34f953256eee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ba01761cc9b6988f035dcf979c4e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77005bbb0fed9bb62f481c1ea8846420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e99080fc8040814116aa03d3e0543421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ff8ec3ec9ea88df7384cbc37e1910422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7c2a2903d03f4c8b35f793c11b504423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b47700a30282c6d6e6aef5fb91cb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dab76d79c3062c520492d76f1e087425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1087b05a54fffd56f6e9a600922911426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1231f6164d655e71082e24b8f5159427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81912401ee64dcee3ebc4ec0f1ae88b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fece52462214ee02fcaf60569f21614429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e903355bb57b9896cec2ad186ed1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb132fc5ead3e00b01a50c2326286516431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7517102ab5f052e5808664714c32821432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d36f931bd9b13a49852e5273e2cca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc239b200afef19ed9c957349da2bbd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949795e8e2751e004b0e15cc7f084cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd71389f53f1f7ea8bcfe34d9c7063436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fadfb086beecfbfeffd90f460c6c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1853328f3b3dc23eda3e20f43f4e18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5fcae88dc1533be96286ab3b8a325439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630235e79b119c5830bb841b27a746c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7c7bcfde06f76f1c6ea5e5ac7e643441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07caf3608dbd6587dba3f45e0752a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c340a7f70b2f873db4cf4898b320bf7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1519c4f05188353605fabdd037d88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753f1a7775a734df2592b4c5233bf83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156b7122c226a85e36ffca9bcace4f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a452b8a6817bec7e8c0183a0a8d31d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee44136f826bfb5545424d3a6d7c1d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0b5efbdf0001851017fb5a30ce04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f2c08aa7e42e3bd818e0aae79ba4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65582d8b7e106286838a58377d773573451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90706e33518ed3664c61aaaf8762ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50def232d69de44b81d71f38cf4b3cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbca20d625df139d5a1dba1856d7f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447af308975aea3a2ddd568be0578e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4acaa15ae4dba85eb19f225fddd7f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1519086639f717bc028d56d5596819457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d9dea02af73721de8823418913652458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9037923ce6ce163df41259629311d35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df438560c5f8c82cb90460da7e352e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872168abf026e950fee782b3e750888461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b257d53f69d7fe5f00766514d57c758462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90264be29992a7dda464f19684ae8bf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335062e634aa27f4c3cf7df216cab913464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c1cfd552a14b2687fd5aaf630a7e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d933ee550869720f5470db36168a43c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e5162174981ea311bd5e1842e2a31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191dc165d3ecec224793809c12d5711468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a761735c3bcdd1bc32e0da4ff113b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38b61216ae0099c78afce20f9b29e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e439a261dfae2f55e33d6a2ba386471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff811744b9a98aec3c7f2c574994cd2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2119a3b880dc053bb38b023458733c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612283ed5220cebda7537deeac6fd3ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0897ef69cf53c8569d362eab9fc2ed4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8ab596b7aaf20277d07df2a397719476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be928133690d6e72edc90a7ff1cf0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eab6785e8e1f158c9a24fc1c67dea1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb9983fb0ddcd1cfa5e598d84309a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2c61209a5af38f8ad722681ac7fe2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d088d19bc132317e883ee5da8246f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1b8af65a73ef7e314b2203e231eec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b1a06187a4cac29eebdcfdb3d88d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03402181596f3e32b72606916dab37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60299e93db3b7d0810e299cdf4683c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd266e7922e3715fdf1f3b614f609d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dd91fa5055884326fc6ef3bf055b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09ec5d94ee6f5b9d23d49f23642aff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f80666d316d60c25ba5058f01c662489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02ca93bf4f200f19f2ff628c95245a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb4072cc1603ad0ffc97e541a1aacc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9590de2fcd5e8f1a4633f7be96beb64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779dbea392c2f0bd762b51fa7eca7ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc963eefcc0f88932bdd16c5a593d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1593e1be0994b395e633f01b1dd254495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb52612c3d475049d80ac4bcfa205a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8fcf6fe31071b4b1b0552e62f9be4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607ce271bfb36fb3383c8fb035746b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742608e34bf8c1956f065716eb6621a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39520ec3e171b5c3b2e89187b9057208500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1180c5c6626d09fc3e37bf97c7556501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b507a24d62b2897740315af392b58f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cca301c93ec4d6558e3c02d14c136503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8273dbd59e68f59cc1fb922f5f821504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90748676de13a4df8413acf54866be7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51ab97d4645a1bb5c36c4f9967dde0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced47daade263ee66a501871169922f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df514aed30d3b0463387d1bffde5fb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1790bd76281a41080ee9c3a2688cc16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c0a76d9a9494a772b93fdbc9cd5f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07fb96131196c702c85204c493d862511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa23c6f51b5318779780331f5f86e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff1098faa2f87dd1fc127d92118cb2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ca261a573b7e1a3ce1936e07da814514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d91fa8d9aa0e11c154d3ddcf40b9a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8f2c17775e84a17632c5e42285fd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbcbe46de26db713a4ca353eca0e86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f89bc638ce30f53924f6b05cc0c1a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c1e54db484c4a6bcb9416b4e64de4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3efa2cb36fb08ad911480962f4eabc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc551c8106ad025396c29281c7f68c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fe20f3def651e6279b969d1fb8c78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99909db542a099bd9871baddbd850102523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948aead37089811587f502defd02817524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a84f3e9e4160ebabb007dba4a8032525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e049e66c31d40e82e534282805ea1ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954605b0377c3b1bde1a109e1def26b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feea198406c4888697d57d9ed6d62a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d56421348aacf86634c64c2fe694b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cc5828ab6e9244ffa3c576f105703530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7b239e4555e05fd0a9cc6aff40bda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1614d11bb05a6eaf95610fa039246532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc0fa2bc617a5cfb77bbdc5819640c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92390f4abc55d6bf145a6767ae13b89534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6028368162d2514a89bc934e85cd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ffb8bf44b65a9e6370e1f6b7b713c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea3ae073d25ebf5dc5a03724f2f3be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ec81af37bb4bda942a9ac59517b2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a161114e1d5fccb030acf476aca3e49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb51371bcaa04f516e27e5d604831e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc0b3509254dadaca33d88ee0b1664541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c3f499e29961edff49ef50ca399d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862383c66282b7ed9b67893b071b064f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91315ca9a7848022c4ef673b11a3dd28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8261c98b01a68a9363f2eba6eafec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddd85ef2ab363d5221b98404d43a53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371639affe7ecb803919f90f3b3d8c2b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894f4755457ef157a1e4dd0e22ea428548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b60e2e141e667542ef68c72e291ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7809954d745ebae2f0fbbfd70f8497550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ec643a199802c34bab35dcd3dd80b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae177dcbdf467ebac09e95ebadedb86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30b89b47b1457676847e56bc0ac1f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a81309e4b6ea2eab0a812ffe8dac93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001d9d5a9c771bfe8c19ec68359e270555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751b48c96cfc9e340804bf5ae2f1060556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339df4f47fa7141ad920e55bcd4bac3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67d9b9c0621903afbedfa4980a901a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89b3fddfedbe24286a637ba99ff155559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8914579b1850cfb5cf60e8b7dbebe19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4666c20f3d933acfe1c4bad3781b8e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ac92e8f2fd6f8c1d8da51a177064562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce84d932474003d7e198e95413b9912563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9894a1e8ca2082281fc284b6b542c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6cbc14cfd177a27818bcd059bb002565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85bab3cd0fef1a72373f06607c2233566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d046cf566f0dc20b8a1efd5c00f5ea7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe103401c8002dda93c0ff69f7da42d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0da0fe759d74ce0a57c00bb411fc81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25aa81ca2ed524427af0f6f17fcf43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6874f6d99d98447dd68719d98a4e93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139d3cdc439d080c0a6b38b63212cb4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f9e82b638debf9f29a47422292679573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b78da07a99647b26bc29288ff2feb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d862d3ed4a6d55495c0c65ca165d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf02d4be2a89375c9cdd18acf20217576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59a143a78b9e2d9e0f548f9765b756577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633308eb445fc227024abf5c0437c2d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9bfc4dd1dca5c87d914eb3dcfb216579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95021e54818b0bb0ce6f2a7b72461c70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b1f74569e38d529a7abd8bd41eeeb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f51ddb675e0b24885b7011f847bb82582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083a4b60c856010d0361ecbec87a528583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cc2d0945cd4ed034e9a787511868f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f443c12f1d5886b8f0910cb46a6ef8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b17e9063bfadbb941e0fe27e7e8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bd8098b75c27222c70c3dad65b7e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b371fd22a6f8d64c492b8586035f2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a7e700738496421361865535ade47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4855cad5e2fec67580a5bb1c9289b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf9b7c4dab008e2dcd722ebc9ec975591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bf7aadc4da0bdd168514fec960932592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca29acf9a38978fe06b89c28342cde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130e38e65d940979daf9ee94e5916cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adeefce8c6943b5eac7dbfefb5a254595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892ae0f90a9b01a03fe611d3e19aa2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740369b4922b209b14bc1fbfc1228eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934c33e620604e40e13b3b2023e524b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aedaa6d025ec86ff0d76f3920cb9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5019d2682f6f04a1a728e0b351b85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9f45b1478e8a4d78597d8a0641a6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b5f4c7be809b0a21f9820144a83e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3fe74d8f6ac6d90edade849a56058603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0bd11e70f569b727feaef6f3fc71e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24377cef7eb43c8e5c811a201136fa7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc5c29b52e51beb2ecee864ab5f4d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c190265c6ef7a890cf2e4b1d5204df3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c27d4ef543d38319c18138a3eaddf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610a4db6b565aec9d8d9bc3bc1e761d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e91bf281ed3142c9845846e8f849e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8d5308e92f17a42f3bec0361e5c2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401be87d2e57eefb403b4e81cda883dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129476842e0e3c41ac42357cab6b20ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6362d5604462918f3c1c1a1521a95e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574ee731e42072cf6c22baa4fa975ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6323da15cf53dce5693b368b9da6f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256dab07e8e7edd9c43fa0bd3c8bf30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30382023d3f60dcdb00a3d1daf342e12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb42a243ad88f89217685abb60e6a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da174f38c94cbf2eb3a137d1cef964620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e369cfc15b6d464c96d84537af94b19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5797a22534b6769ed1cf79dbe07ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01685c7aaa10a49724aec64df93ac4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4a374069520b0a1c6e7af19433c5d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa47f28460598bf2104a0cb8943a4ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f03cad4ee5f8208ee513f8cdc77069626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfdeb60d21e0e91d640d6bde62d53e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2240b8ef725483332192d515f2c5d45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eca401080c7a3285e36ddab8182b1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f0e2f852ccd3640989cd8e2794365630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdad78c4bfcda193b741874d5fea1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087f01d1522f9c855a0e1858825b76b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf43fb2475c6b8bde194599679299c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918c8156c6eec226cf1f5532cbe3fa9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504f5a6271952ddb480a335c81ddaad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48133d2ca426e8c971d924d9662d5102636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c6ca180e149e8d482e5c5eb2a59af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1463469836dd07f06b757ac522b03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77391a3ef48e7e9971bbcb9d11fb7e41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06145659805b2f86056c70e9ab59b12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a60e03e348a879b203762acfca552641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cb9675f7b05b28ca614807d97f37f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0632355dcd88e2d7b413307157376643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40202117c6fe367ac72a1395692b47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512c3a8c231cf6a369b2388738c9308645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d19935887471334d47596cee29dc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218fe21e210dd5384adeab5523cc77c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3b59d359018efde716b5af25131b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cd37c1da558fcbffb48400f868e14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dd41c1b883dd06d8efd67348ae15d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861378581b394531e2350238ea4e38d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa50ddff7bb423cbe198f7594c1d20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5147c9868c30b9b2cfa1b0d81f669f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550dd1a8bb48546b7fdf246cff4e74c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7c476bd8564d471218e6ac24ee57e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1f6f3bd88809c5a221ef5b933d048656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823119cf8b0772243a7951578f761a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27f63aba6328efc0ad1dd7abee2f2c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05f1afd9cb1230014ed234da714824659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083c22cb78955aac84de154c73b419f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99102bb19d2d30f441b6e3739b94c69e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b145c68db6c1583f80769985e04a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b74bf62f4266524aebf7266dac0ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fcb020b66a603dbc3a9058d097c5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfe89585e8d5f321c901e544e6e2e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12475a20c25d997c10015f1cf48ca461666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec262afb6abdbf119312fa6a67692a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23988e9c37aa1256f5dddb07fa2ddf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622825b0fd37236d1d2adeba90adcdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5014438fd3dc991201a84021f76c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b977487825330344310276759aab03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056a51d4d9f81a01e4128e20d6ae71c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0b0cae18c86c7e85eda371d56caf8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b5d7309391b223dd31c8d77e51a4e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024017f9b07f8a2e4fa70a40ba8c8c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03448794fd8b996f3c466f5cc3ff119b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff699f5cb949a4acccd2b1ca98ab7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a354cf07f690e009e9e5521df305d1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4f487d9516308e8dfb7c9ee8e30b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f84ce1ecd0a52d5ced893e3673ed2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6380c195b7bca9280f8f5b581c72785681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ad68208fed7f772190ed69fbf764b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e76d226e4cd0299383eff28230528e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cadf9875efe7c0fb28d22bff47130684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9649fa02892178790bbf5a505e143685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6bdd5b1e96b3ab3508ffa8b3f5fbb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b070ce9e4d2ea187b71107e827de5f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1d5f34a6748426ffc04bb38dbad19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085fdefef38ffc23259b812af821fd9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083b708e3ed7e15af8cc3167059b46d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a74f524453058865edd8db258ab897691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26150a48da0e266f1698a6f391e51608692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1240fd8100c2a29d596f142f5f3d9c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d5ea198610b1ca4bb9805a04b209e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05bb65ed403406700de00186c4e4d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586074379ba41777d46a822a27876ce9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425c0c852f9bea991e725809fa2f121697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff58f5bfa14a062efa9823ee796893698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a4a2e54050570a091a7be5546b377699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b46f7f60c230ce2ac8787fcea907c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc238a6427283c46b9c6e21eee42e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b8c8e72db432f8411d68572d08a97702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7d7ffe18252f8a2efc926ec93dfed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a27e44915b667e9fe486d6f7ec357704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce07f08059e5f8cb7a4104a181aa70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e573c95e9b5973788d08b05b37e2ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9260aed89f274bdd48593b5a5c9854707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a82c1c3c7cecdaec470b8e55c9ed4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24782d2ee27e03bcac37f79d9acd5715709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bb73b9cdc240bd7800271a7e85253710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15791e9dae742e80456e72fbb5d958711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06913f84eb1e8dc21c7ee69e98c11fb5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e1fa2159794fb43a5754ea4ac970b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad003a8b7a90fc5f78ac20c59bd231714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220ba88ce44222a98006a5bd83f8ab7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295f0bb2c95657b6d339a7ae3246c41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0411a6bdf2fb40e418d94ba648c2bc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda103bd66a07937b6a3f13a05b561718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6e3d3f6f025c491cf3de4f083b206719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9738262268ec46fc90c4c9c506c89b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adbb431a2f9d718c22655ed94dbe75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1449652930fb00131a981eddbc92e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fc4116915799d4316fce2ce699490723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba6f20a17a57029e1f6675e94f71db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a4881c91f00a403a776d69edb1d11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343ab2d0dcdc839d47c2ff57edb6aee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4a687dea5f7e8dc35b83368b8788d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4c22f48ca765c08b679c2a9b602cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420522628dd7ef1d68a8e0ecbc3b340729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772386bf786d1bb9b57831a6f8428f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5862fccedaef7e6677145359ce6c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be693b96665f091607e7d8dd0ec5c73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80b6e8dd2cd41784825fff65912a20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba87488cba0a869e11ceb8d13598f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86877021358f3e139df8cdf4ffff08a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64096b66084f3920a08d5e47898f9c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5837e04fa18974c92c81dcc578ebd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a1b0ef64b9e723e52b1bd8455839d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4002e5e04a534db181376e8a53b5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600a11f625337086b74ad2e8d09c47a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e30742f96a67350b05a367334073d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e985ac2c6d4a22aa104f667004da57742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8fd35897974224330ef2cab205fc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e200a3d5aa646b11b9c61ea0305ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e58539847c98b2f4391eef9038e85745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466adf8f8500b2f152d64ef662503d03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c86e6afaf31cdd8d7c87d6cecb0dce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad514f1910a29f76a414ec58ce7ec480748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33536d581e8bd977c8dfea01814bb01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa882c1cade3d354e890e89c1d8b04ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141d1e31a5ddc44d7b0a9e39c49e2ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75248f9f2758af2e2be0a0eccb2dc67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed18383e82da41cb72c46b2aa39e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f4b98f5a5e0acae20f40621a8bdf4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6931d3dcc7c3be3c7148ac12571a16e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a887ae9180bd7d74bd0c76b9e2ccfd3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735bc5610a63783746daeb5800cbcfa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c54e99a3639ae8f45cd47b163bc22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba54609b6c4bac8c1b7e4bcb9a0168759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fcace111d65e8ffc35d90ebb1e54d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79595e241420c6293ad555c999e15d292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a391fca104eb6632b3efe8300b814983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b86ce0def94fa6652d914731147b454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d14d96de76800ef26632b8800d43265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ca6552936dd7331203dd7187a4916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12c3c93e14e579c27d5fd64357d1137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54adca331435ed6f37c25898c857d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0292490f0a15b3a53b037626081df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044cfc924d9ad73c09b0f0af0e08f9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8dd8331ae192147d5e076fe1d818211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd67be59bd165128e3c3a95f3a15cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcfc3524185771e3dedf4c8f9b569c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d16d9dd20e501d0793ae942a05682414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a703c9a4cab40e499c5a11db1fe673015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d2a8a728367eefe762684e96b33ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb2e440c47b351a2528db6907f0eec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17d194cf9e97d1524b3c65c0a4a20418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3603038ca76dc8a629c399b8af5a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058412f30fc64ef627e17363d8d555d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10b80feea939e0a8d8c5a25c75975821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc22790f20ae2fd06480de8dc0b6acf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6913cd1cf5733c7b543b19649d20323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395edd3fcfe20ad3133cb1e12a248d9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daae24273d1d42a65745f53d2b620f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1df7852902d58572f30f708cd471026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee500c970cf72bb433b1da897945ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85590209aa760a060a7c0aa430bed4b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7b069843a3ea036e2341c175eaa1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767dc607eb513a0afb1faa6c09c995c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20b4737afa4dbdc3076fbbc894f56431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65f3f2477c9e932242a72a2bdd2e1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2efdf697fb8a46af9152b7251fde2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ced56fb0680b3dcfc33fa02d936eed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0485f54916381c3537709438ba4df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f324ca8d1ef80800157e18d5cfd8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa73b15cbf526eea48c8e5e96c4975737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e32d84f173f6e89d12a859d2b7a4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ab77b13f24be99934257279a002a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cae38e4a43ce32a825e89ec7b0047a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55f99e53e27a0c7d9bd26d5d3ce1ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab0302aba32ba31cc43cd3007a579142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a576f88dfa32b2ff28dc81c098248d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997932dd813be1234cc277dfbb2471fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658360d15e6d1eff75bae2100da825f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889000c3fb1b79b1dd90ed8a2573d02546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134d5f7fb7408cc11b22cdc8193843f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0257fca53c258542008f5bcffc8539048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b39bc4241f1d29ffa0b1209d5829849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320014124350dce540f172fc5210798150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7658148df926cc7764938de98279851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e83156d04f319a5939158adba637952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea467f2b16d85ba6bb44a5356194389b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5433e15894e5b01ce0869a8b654d5be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02398a037361249222b61727dadf0c9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de61e12787888517b89a67308de80456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8db5ed52799f0c20f283ff3cbfc42e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38174caae976b8c4aafec54a8bdfee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2349486d974a553ae61e49c0e9fd8c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4d5122681e47d63fb4a503b7acfc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22357904c404cd74ea719ede8b9de59061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4af36e3da50a4847c408f498695b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5296704f258d944832099e1cd0ebd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaccbff6e773438d19023f516dd556564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ca710541b33dfd52b154b873eaeee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526442da084f2bcb2b551e550d4b0a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8d9aa426b9c0effaa5f6f2cf073f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409a51e02a79fdcb36c382b68416c6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d054c7af7599c732f96ae4c34657269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17a15ca1d1d47bf0d768a3c669162070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04832de2bcf863172fea6faf3d7a490971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947999b98c60ffa869ca2ed1d8a0f1a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e5f79a2a0fa4603a9d674ea2d17f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54394f057b001ce5336c743dd4d1082774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c36127648368018a330164b759653075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d394e509a9e9524075349292d7c9c8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b78c1bc4fc75465f0b294592bd83af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af717729796da5b5caffa8cff8e020378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfecd5b94deaca532426f1c22da471379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6012d11d25a4ff2d871996300353b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef33fb6b4bbf7b5c49eb0ac6bc01b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c54e61b266825e29e52f62d92733b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014ce61f710ca02f4cf06a9d2f1f6b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781fe69ebc7732e55fe3660e68653e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c13c75403cfd126a64961da0a0db4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0216bb744946630ed6a793c79a3cf8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057cbeffe83c7e6eba8fb913671fd7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af56421f44250d601a8f398e7d23a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3fc953815bf9ea6400d607c7c02fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd0b0d48d487980ff9e4eddf7623690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c204704bb3827f313210adfbdecc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb78b276e1d0a6d60900f9f001c7ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa701cdb5bb08efcfff095a8d8e44593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c641dc59d55d63c93a609c0aee23d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689db9b9401d6f879db6315f17263a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d34fd8aa1ec13ee62612d8298ba3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf8152a6bede7272f8c1df66ce12f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdf2173dcfbeca4fb280b22ee8570798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02f9dd9ee9c48de92c4d726aebdd0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fa67cf275f9b7bc66f50a2a74845d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40120edcae9988279a20310f8c34fae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb18e44f868925f2c4ded76a89911fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47327ce2040dfed2838479101580f38a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6f329bb1c31e62d7bdf333f4ab3f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a52e2c59211ec6823ab4134c14c6b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc271ff80659ae856aedebf3a2a6bab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9b4ed746a9e5c18412b6b9831ea2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d36b3cb4feb6fb2147e8adcbcee974108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08c30f8683d329dfb4cee34156b607109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722458e51499870e661300b61c109474110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04438175da1e90db7d7163e5d25fd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d912e8e74557ca9e81a029e46bbf9a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d88a83fe2bf8f1758dc65da22fa76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4060fb6e21dfb49412c6c679cef7642114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523f96df35b5cff7f76413a533efb66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c6be6f179262968a82d2c1a2783be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5f2285f4d94f92b27cdff78db4be1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5890ae4f67ec2e296f9d422a44fb36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed01e63adfda79902d7d9532fb3f98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80239631f415ab26c28b216a5dc5d28c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d46d51c02fb0eb311c7dcf77069d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddbe45c84801c9a025fbe5e0d4658e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503201118718a66d30b8c3c2c8c21aa6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc74a5c6580e1da85dc633a0b55c525124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847213df4cbf926758b4977a411d46c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4f3e0f14bcbd0f5fd887e75a2f7e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d250a7ddeb93b119875f27723cb57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26547dd407dd3a8f9b1ed5dbe1cede12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f125ba1e5ea76f781ec30533935a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8992b74d05d899ba1c4f7c0c0f34e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1241213615dc0250fd7ccb4bb0f24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b6c65fd00c86787e04d979bd0167e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1f74be215ce6da16368c69fa2c993133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7476b4b987ed3c88a93a4978a11e367134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0347e92cd86955e970e0efa9345a13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a2461931585cf7d9ad0379a3c8db2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f3188ad8ecb48e1e2f17d74517b92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ceeca60c643ec7fb90d6d66c1749a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2e3e1e9bae8268c01dc9566b04b26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37906b0bf7fc1ba81017aa1c556fbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4d9a293c6b81fd8f21b4d2cd1f1d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315be4d622d6765934b974fc6fa250f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6720120145de31a2477e31510d93c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214d44275ec8fc37059d32229d4c522144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbf008cf3ca010e4ba1db52695a5a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2004511af9d360bc2a7fcfbb2ef68d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08937b2cb850cd7de823c7c89565c56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7407709f4b290fb6fb9beaf897438bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e228439fcd5f07256d114a85febeeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05428315e30c96d4fc06899ec002a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814e688037313bb0157eaa97137f173151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fb8f5ec5430f04236c54f25ac4c12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef6d7d55b5f655c23d0204aa614c9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0793f86403d9e0dd14db0d88375bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548d49ae9bf03ed994ef84b2444c064155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb088382d717127d66f793f82615783f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5e7e06a237896baf407b7d299a251157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087745157318e06a9d36dd3b8dc117c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbac3877e099bfb9e1732ac7b79a32c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af1f15bb1ca666548f42417ef3301e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f254d1c58d4aed22aa6b205cfd615ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219d5ecca73e6ffb648d2c24173702f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77747450c7e9ae3ade668f839ac76d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650a43a76703474dea4756f7ac6be3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7375e6bece70774714c5b00f7b28c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167cf34d969e99d919cb835a0a50e1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2512daaf835dcaa145a6b5bc080bd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b002ba4da16a18eece66c40ab58bcc8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7735c130a26feb9840d79e85e7c6b11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9a39713b9997b48b25ac1a98c770e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a21fdda3c21ce4e7d2769939c3c847171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358c72b4d5bb1c8e5084f2ca7f81b0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe7fb029860a1423e627688b683582173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a27202fe56276ce0225a8ecf80358174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b34adcbe04917db4b5bd8271bb6d6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8f065f343f868e72fabe125f14f27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e97dd29a500f49feb1e14a8087d0ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad46911297f2312719c56d972899399178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6caa7d0509514d5752990f55fb6446179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7176e2857838679bb46700f7cbc0336180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0f55e5eef295690109d87d16c4ad2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7970b7ad7fb5e29484fdddd6e1bf89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2ce9eab210ae6d2b0426e05ab7999183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe4241fd3374266084a3f268a11f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df68dd4ac7302903451414a89b7144185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aaf9b7a15e63df55a9ae522f26b7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855ae2608ad83c698175f28a4d8ee14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7f6b776be30eea781857d95becb93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d16fb9c563a4414b0d4b93b69e6d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5151f1110b44f5d02ddfb86ce5b421190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e7b808f216212ec3dde7272050544191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01c04a54fca560e273cd7bd57e66e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7451494bfd6b161bf14dfeb8d00a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44acec331c4c3feea113c5414fee26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf906d6dd7398eaa7ad979a5ab5c0b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2fa474f26d92bca1d59f1a2c6f11b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08297b9d5380ea4a060b74e91c310a49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fd01fb36dece31b1eb714fd8bfd37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c4896577b41f93ec372ab50e370b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021f6c05a0f591b1326a609d5d1e1b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591be00ba494c2110e2618fd121ee61d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565660883066816b43c4d732af91321202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe28fb2b54028685ebb0b6ee896015a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03544914db2687ee64bbec3baf750958204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab8d788530548b0946b47d388823ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96654125f7fe7d210625435272d81f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089d5949000da905419d90d8ac5f2d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35aa3250a152793a13570eb659a439208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24416597c4e8960bc4bcc0f79a98a0a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc734a22000189d0c4780233bad566e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffce287bb6f9f64e5b156001fea488211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599e468e8546df6c370fbc8fef7965f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563489619e64ecbdcbddbc7c6c43d39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9925fac874169a8027e86c1f493b59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a1f1fd87ce1b57cb981049b445946215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1055e6a8a3cfe4d6da0a16f6585ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3878377967b71d64c56de8d7353261217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ee88579557f38375c4bfd6310ea27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ce4cca81f1084173b1111b6001dd4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04105f540e70e6eb415323746bc38a01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae647b59c67be6c8a7fefca1e0c09d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336842ac5f674f4de357f6a7cd1f0ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f89cd84582f9dd28e570ba6d7821d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039f04ccc28377f394d7655ecb7c0d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed978600881b494a6cdf068deb2b1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea573fccf7bb8f8f310bc60b71f8f340226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65780dca3d02a56347eb83183486c39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd0f4065c47b3cff2504820ada7b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f537ecdc8ab252bb6b10f42369b2921229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04411d77e81f77b395c082734d91eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf2cbfc0ce393ff318db7aa85d169231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500f01075460363319086b35437a1da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65757576f9ea0f9119fd8cbc1578459233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14a9f5b129254cef9310b7cbd74c34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7795468f3542adb6ee1ef63051515235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa03022c2ff0c35fa8f9fe39424d47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca927d7b817d971c5fb0d31911f98bfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eec815f51b68bd5d16e9a939598b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac04d0aea1cf2af7465dd80d99f36c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a7f264ca66a345dbf1604078641b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827070802e8d1a993c44330244d1044241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b6b90a0d0bb387ae1744eb6580f2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6db7bd4074628ac7248273030f5dfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bc273b294858dc9265436eb2609f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea4c79f4c37854e491abac130f21dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782655455e3d044b8a081b783665493246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0f70242f6addc3909e8d407ddd511247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10e71d275d7a6b9f174ae21760c58c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aad858bef1763ecd0d30ba575a016249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be5e5611fe1cac6dc73d99457d1a6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09f68a4edacd9d4623af4e53b5f57a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb6916de6ebb41c48158c75f40b7f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e195ad78188b13b08f4e3a943c147253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f5c83ccd5da3371ca78bb1dbc7530254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9cb0e0f345b56c92180dc48188668255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f047d04a5357666a64c46c19634a79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bbc62aa21a662e93b3bd62a6d33ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f42094dd814bd715efc970568a0cb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b807333f6e69d5b1273c8f84f2fec9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1518b7fd01116eac680e5adeca535da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98642a284902bc56f2707947d5060090261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b43dbb965d6fff3eaf3bcbe2bae08c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8092b4eda696203e431bf6c3d5741dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7b180760b6659e4412f411db9f8ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92beed45ca5822d535e24fec19b42a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473eb813b79c535df139a6b742fafe0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154ac812671cc025ef68cec0d5e002c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada67a3a6bb542ffaabed735fd9bf0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24eac12f297be98f8b94f0a17c73ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65971a65e9019a2add0f219ff3bd90b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a0527b3edb8964a08b4f3ff009fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e90358786eaaff4371f59c325c2825272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9404640590d531ef31b09dbcc906f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771d6fbc41b6605afe4de9a0e48adb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e878eceba571f94032e5c1b3a9ba4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4502355f445470e2c74a932f41070276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840aa8692acf26e758955e66ef17e0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b541d590234e7c37e62b6d34e4e51db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4bd38654f4fe6df3a9ea073366287279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8c64ff0e1e2fc6de390e5e6df5199280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e828e66f758f630e35e26d90375b4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f836fe61de74821cd628c7ae4172e63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0744214ceb0caeefe98dc8b2e7e64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7dfb90e9f7f064162471fd45c8de9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e57968217ed42b676287e07c6e6bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614bbc4a8fc86748e2e2813bdff96c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bce9560103ae7ff1a9b129f9ae351a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a385ac1f54d7ae07c3260bff66c685288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ab0b378bd1aa8d51aeb0880c580db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f873f1292f168ca65d2b4f2ed8363290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd0947c43a72bef43e50fabb157ff7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35edaf86882b928b8135ac6fd486104292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f95a20dbefb88b80f2ed1efb0f43f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397baecd60dc51551e996e9f2454cb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bb503b679f3ba040d04679856d767295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde03eb444531ebc460b2f12d9b1fd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ac10971c3c0502a449897356409a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685fb7a5a0d817cfacbfdfb00e5c14f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77542cce8114f5a63d31769f78db626299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e983dd7bccd19cd75d8f9c61e30fec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb467341c4829c4525ec06bdb28ae64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e97603e25c494fa1e52b8aead4f775302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de860d2c8298bf3a833ad46a677c12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0b33ef66fb152e24c72ccc0729ce5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f060cb22f4e99ab47a03ef6a9e2c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855f9ca7effa2b8a75c07aa5366b2f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a56c12a47f23bf06173bcb51577f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e87aedebc790ad1e06adbf61aad6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3c288d8cad358b25c251325486c4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037f49b2ae04dde75a421ff5ea7ae18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2316283b17c3a89de7d85f5b212e71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa557547b7157f87dd6033fa68234c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d327bba94440b4e525f5a057839ebe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf2ba37f1d9503c219e8cdcbef5244314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc3aeb16b7509f2f58bbb91ef631f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affc51015f53cae4d49851e198c8d22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb4448056e618d1670a09e801c4e79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d612d81b53f8d6175fd5b3140f829aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f5534b7981f8eacef04e5da8a928c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829538e99e4e1cc98c9f266674dee4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88232155afcb9cd9c257d2bdca7d98d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2a67e4de82d277ea12cd4b809036e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ca0d1e21f25715adba47a4681d921323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96590f24a74c4f013bfd19b3dc5b10af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54806ca8fa82ec1487512037e95cbb25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c748f48d09cf65e27acdd6a96eff8c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a876c501bee73ad78ce28020e5523327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1568df78a3114605b3c825d73e6ebc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a88d49443cda1ba62938cff9e2bee6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40ac367d292d08b207dc7f2df2f84a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7858da86870146aef6666cb1c4db8e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc369762b75bbb947b6e4662ea7c8360332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b889c004eff34fde420f4ca295f47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaceea6d6a1168406b77f53e47befd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e1e329f2cf14e4412b3c562e793de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc10aa59756c2be3a2d27c2818ec232336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a9a1dc8d9eaf132194f596a1ca8d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf51bb8cc76ea944a3995352e865bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adb4d33348acd32040e18b115596cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578678fe8c30ffd1b4a19c154824f096340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02083e1e9c85e7b7a5b61c26e4a33ad6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e689847d3d1daa97eed0c16ddbe0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6971dc425e81369c5ae2d45ef54fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630b05f744dd2c770142973e232ddb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a3e61cc31329700f9380a05e37a78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096fb758242ffb380ad2bc7969b17a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16384959308c91a9de349daca49891d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea30e78cef1f59ad05413fbb202431348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d093f6e52b64a3a5943fe39619a5bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4670632d38df1a2f4bf7d54b44cded350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0091a5b6e3a9d156a14ed9983ceeb90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea369bd40132b275716186ea5da78a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72e2620955ed14b6fe19a026e30c1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93d42624145471bda3b0a22fabd2dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24467a5c9c27eb0ac5b020cda89506f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd5c46cbded80b82b9134196858fd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885956c648ad20d2811c538e047d7489357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447648ec0b30ead9cc6b94212d01fde358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e2c27de3840b085e6822eb3076c3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2018f35fe8c6417986f49f11ae1516360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd29df50ba2a48ad3852ae30194378361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f35f528c8c7774f23e147a58a61574362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6862921d2f2224b6eb9f535777c2abf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c64f01d3195d473e22dc96b217736364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37091784af15605635c646e580655a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefabc6db25ed986930dc97244eeb59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b610e9d4ec3f50b2d84c9a7921236e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb3ca30d567d7efa97b7a895293126368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d846d8fc146d74f0927b2b37ef691369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91718b168f825aa0cd09f6d6894943a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96928ad53f871889e67c4f6076e2a95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054f388afc0f4a712e2f4d259507a02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852373484c5c287f1146f42a0e19b1a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5088d6789420e38bf3e5b97cdcbf3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99770a27e26090a034c4c01784f9e555375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399b1a07bc271e2332bfb0b23c9b8ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb28a7b8e193863c6f74746cf1bd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25241595791b48844fa0155befb30095378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd8a9e689563f6a967e84605b647e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56b91b9c820db479d7c7f1217153b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b7a0e7928eca15c7abbba550b850b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d7899fc3496a21339f30c872eb03e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a9b6a4a2b09c7983ec14c5716da91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a336b2b5a2c9498822566bc5b6f070c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec631e480b4c2a49093ef96d9e3f48c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f583ba76cf11e9f9f8d20a846be8d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e782ad6ec857a6d304e80b75ab8ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa81804851f554e2b56b36728bd8119388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea231dfc00745645e15cf1454725e7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dec6db7e6e73af818831c714b15d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e62c0ce186afdbdffe7da9edf92075391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a15df1f54624d8c87cfc6db54714dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cec6b52438a590ac6c7824025f63d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b138859b6b0339b89b254cfbe4021b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac595b5e44761d1875cbf7287a59c94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b7099800bec81f48e5fe123298107396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826c27f23dbce22d980c4ff14591eb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced754e29f6d556c8b6682ed9d99ecc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbcf9d6f9f0702046380f6f05e1cc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc4a58f5ab2d9850ec118ff008579b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb89c9bcc3a3476f88c3aec34683ca5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58280015966526aae9cc44b861dba8b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5515a29ccf9a91a708529f8550f68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfa94a4852d4b0002b33b25b11f6e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdb00876ab4f5482b419b9645e00c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0f491a1d297f030480ae4e80027ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd52e1ae1fc8b34e333e513a4312dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731e88ce59ff8127627af970979b014408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3f83e1f04fd2b4677c9f607c01329409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16ec32eb1f54970dbe36cb38025caf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55698088e538510a2dbaf42d60459516411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f1ec21d3fe034bed82c6d1a9c59a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a378f83d12409cb5f6ae21eed060413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47721ff406943bfcd84f350d03e09c56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9bed0b52b9bf183216788fc6dd011415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd48df8d3b33904fddeff00a273728416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493c1cb15343d8b0554a251e3aca00c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9d328034db803cc2915b822417a2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a6e0db11b049c09095fa54ecb90bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843f642cbfa2e96d66678ebc26b90f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec406a64ea46264c9f60345989b504d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef9ef50648544528bf6c1170588c95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c2ea1861151a9f4dc49506dc8dded423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7ed5be35cdac8e7dc35bed2e10987424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5fdce83abe968eac7463e0c042fa4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cb5961fb23b48b3dff5389b7d6f27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79dfec3586b1f0513b0733d6594502427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1df9113df1afb5e88ba699433ca5ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19501e156e8efb01114e6cfd28f04b03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07002b8ca65abb3afc3f7056b14c20a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12098c8d2ab052a7eb2c572fb82bca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adde79cd29d3dd813acf0938b841a56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b00e06ad8fa6762a9db65c1bb2836433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0673373f920d17150988d035e5340b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d789adad458590f93a7ae50afb7b60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d12ff064ae2513c8ce06d8e6f873b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968b8ad7cee9998da02ce6379f21fc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a920811ffda6796e9be9ba0faf26f4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e506fa23d7d6070d1a79192740cfe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04168e508f6ef65f9bb7f05ff41699c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefbf6b9cb1af8428bb1a9d08157dd5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fc57d14174088a0af616bfbbee23a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c40ad2254a22259d376dbe100ac88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da9b02a812df68162ac3cc320fefb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2910687c480dab449ab12ca518bbb7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08827cdbf9665f6f82e69f8d1511bf7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7af727eafe3efef8ef9919ece5455447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143f7530ff4d5cd59bf906dc7ea43db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4798f01c8f25c83b331646edf97c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26df02c71cf74400804521570558d24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398eba5015f9224b610e597e0ec79c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7debb06be17a5796b01c28578012f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bb66eba70cc193e88967cf6bfe61a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f436e4111d56a57e22b0e9a5e98888454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d937a9a262718dac208622b0100c7c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd1020659fa750d2a7f08e03b51046456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9e7e6e267a7de240f24283256edc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eff30a3c9606bbbaa232846159e17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef1a5b9e46d120430cfabb35f91415459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1571fd0f45f838e0c5ee32cb73eb7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b9f90bcc92ab3fb7665e4435ff880461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd154d6339e3056e919272d6b9d63034462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a6bc47d119efbcd84486a4d9bc905463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672ea46f6ac9ad434f2a1a9e1c200f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed1f2430b8c90e5c1fc9497dec620a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed621a2f6fb06a3afe6d92e6d1b224466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281e5256d7696fa914beabb6ec5f754467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9c12f1ebd8a8933299fb755326d21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e639a3532feede2049841ec926fc6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f34d44e2fe1ed54da244004a86ac6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc58850bfc9f77060ae772c4f94ef42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982da818820ef0d2181f163393fb7dbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5311ff8feec07689f40911d55c042473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b089a217486fb8a32da14cfe9ea2d84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86651f5100a87fa630015f8b4e1cbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc42edfbc6fd0f84a7581fa95a6e056476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4028dc89e02536a325646f53e74e49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69d81ecc56bc3b3246b050e124f3ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c58070c513e8d1c157d89f1edb25a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dcc358ef33224bdf2925fc8faffe9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9e640bf10f76d0f3c841f2847ec6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc026cccc94365c10bceb68d26fe7f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd914c2f2b7fcaf9df5dac5212663a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7e77c0aa9eb3003294b3f7601ef58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d695a297e5f017e8af4ed72779e7145485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c0a5c664679337f3d235b28f7e0bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afdc07cadbf323274bd228ac68d7c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38832b00c43a8441bb4d2618d3f4caa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb32864ba6201b51e4757a4946d6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbde3bed63ed94882f669d57f33bcde490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7871da05ad660e85acb0a691ed982ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16743f90c3fea3d5b5d8544eb982699e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c22b47a5324f945a036a6f79f38d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933c270ce0963ab1106308bf850168b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cf2e9e73b46584858c787f5743233495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d47f10b52b78fe5321eb1904793c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58c3f923ca64f82afbc335b56b9bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c55966424085dbd6000547eabf4d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fe924d1470d3000e25912d0b5a1bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efa041225e74cac4dc91c629ac34ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ebd5bd809879671dc5d10b7c53ff7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76600b3b249997aa78963c1f0541e8b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037fc656c62bbf9fbc72ead82d76bdc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a980fea26e80d71fb855883aa3a3dd4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8995a552b63a383eed92d89ddfed2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e24f9fdd034e92215ad16cb8e31ca3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e7da7eb6a7e9cdd7e2689c3eeb6b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc840e128736053862f39dbce1da19f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaed871ad8333f83664e5c879d958cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8efc8cecd37775ca7aa4977124ab09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ace9ca664a4a8b5899aec8c5ad0ebf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf539b679fb687cf36ad0cdcbb5ac4e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36afc308ea2f036bd649bdb486cd285513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020d43955fd66f4bec1dbc6962ff178514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb311d7100ae60543c6d086712a4807515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bea3ba2f1e366be3c80ac74d6e076516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e51c84e1f81c88bc583f084d6ce3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050c505f3e8c6a1e84b42e49e2e5d84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a27a957fa0daf8769e3f3df7c46dd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6034ee20e5f7b3cabfb502ca0151fc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d761bef1b7418fbae7ace8520bc32ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90ce6e50f389cd1df7d512865798ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e434e5ef6ce6b7b03e71cd36fb7a09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86edc17f1bf289c2686e5d38ae345dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c2b1a585f447afb14cc8a6a92919f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644de539d008205f183688b272cfc1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b186e0e4681a8d2991bb709b4f753fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685ead2ca845bc6a4a8bb9c50d5e779528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b708531979230085618fb6cea209e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdc67d8586677f9f387415c7017f9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f5e5d645da2bd2d5dc70684844d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eeb8c54870c0b37379439d905f3c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a35a338c09c5afc1e440b053538cbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f21a1e6e157452e990f1f8f2862947534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bdab6cb792344bfa9cb11367c599b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280de765dad899d009482a547cff7705536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f28718621999a45017a82ab3d1948537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952bfa4c5fa214f0c8df5c9ecf8cc4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eb07ef75f5be2071309a4a0d9e661539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019568ab9fbaf7cd0940ce678f4fb9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ac1a6cf9acc11d558721e448e2a8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff06ffcf8b2e427c07757fc1f7d9936542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d34687404f09d50a7c400e02742fde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee7b7f4865b0d9f5fd464fd3821113544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731c3f8be49eee6bddc4c37576d8009545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254874bf57dd25b9a4b186399acf6d13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85875401d3b18c42a310b763abb6e1bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b4f33f460cd19e50838076e80290d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feafd8954ede543ae75cf635b01d25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2e80526de6f193bbd5e52f06399e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1e23d1455ffe78c8fbe0f907ecb16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d3e417f64e0d5285021c5c5e81a7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9351f7ddb5d21519e0a98a4a2560b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc167fb83fa1e9142c25542265594bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2674f28d068314f57cdadf22c8455555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e862da1ab5442e9c170a9b400576593556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c94a21301a80146c3203d2c8c93ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c96b7d386a9df189d0b53f998e434558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012c3968c5ec679ff6269f9a1e9b302559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d15e6c768758da06e1c9112d2664d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e9163e19eb0e98479fc30e6da1fb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3114edba277f7e2f25737d05f0a87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b2886138710cba913737a8b4e6073563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0f2e115f6bcc463c88fcdeca0f1bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef8189d3fc4092bbc908082a4808a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72075e13f03ba5b7169b9ef206fb871566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea47e29e98792643190ea57e0d8b0c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0271f419c220507ae80b4d70b22e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589728de1eadbb959ff0134cda366470569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3999d29dce306e3a68c83c154dae618570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f038761e1a75ec8a5f1acd90aa9cd43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e8187c583358b3627b3065b423cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddd66af20a587f5f0bd6b4a64dc2e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebc1c762b3f1626d826daadc9e6f9c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a20a67d2ef19d10e51f59bc6f06a01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70478c0bf98110bca54aed9f9e095b11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a339c27490a818445cb97ee99eddc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1885269e69394539cf436bc465c17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e18bc51b689f133b6b62a95c4e6832579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a778450cb64f657efc6f1e9e4e5154580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c6e4f97cccb8abafe34f308f87599581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb345546e85d9d063870d4560a5cd80e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1365be799603fa301a66aafa21144c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fa3a1ecea2ecf2b82c7a46d53481f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c52ada29cba92e2d151c0fb6a1c8b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da20ca672d5f95cec494221ddbe0ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57131d25a573bab73ea9fdb0b09945587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20aac5d0ae8e2faac4ca5a6c4869c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5570ebfe6cdab22764dfef8932249f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471824dba3ae71e40e1aa457dcaadfe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7f86bea09ccf700ae1abff220e661591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb5a229bbf70de064241200028cad3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba48fcea8d6dacffa87ac0266698ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36084d786b7705782d8f5cee5da0fba1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5513171c2d6be4281ca2526b60a3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f411a219041dec5023e7973f95e23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9b3dcf046b87c62401b51b418ca91597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d623b1b097324508449005e60e4295598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2db85ff192e404b1c366b3735cb58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40240bd57f9f1f8e74aa3732df448d7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a0cfa65d5f855671ebfd5c26161b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14209bae419d8ba9d3952801f96df03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79d50299423b8a84cba8bf9988d87d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3789a9b2a5f62c1fd44e453b7854dd7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861da190f749105226bb7c13d8f78e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db78bf7a62b4cd1bb6edaaac686ca8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7215d5eb6a10652eeb07f660b3c2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a829a83d7babd70b46b7568d0443de2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb119fe33a0bf86a6a1e859958ec3e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede71535837c51567785e2953ffe0b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c91614297741fbdf410a9472263be5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfbabc6995cb60260c6bb957284e11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffbe67155cc6d0cbcba324dc72364a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3916429ea4b5855dc64ed190d8092e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823e4b7d7a0e3c4eb080edbae10b22e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8a207c48952e01b8f62026106d2f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa978976b4fe52ce84062c5b3512a05c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80dc1d33aae8ad251cbd1b9367f0a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e67322a216cc33ca960f911275e1e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c499379c6a43e87d5e6cf22eec1c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df36baf8a511ac94cec4ffff4af944621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff50dd9ecfb927f514e98bf7b82a8e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebab369b3e7ed9ae189d9158cb3f0d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059971ad9ef9aa8a83f2951dd4bb68dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e49e4cb996f4a5c251b73a8137ac3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adc0e88db7d6208e7623840a360deb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9afaf0e8ce275353429fc5ed64d3b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f47342256906f99fffabd0b57e044628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b6f2b5fe1e4275852b3bc356e5755629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1680b070f6327a3a2e29e2b88b02b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecc70bdc867bc2b2d471fc6b8bd35d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c1ea555304c67e196fba1d65f8c76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf536ee12aafdc92e427dd32956bf5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc638b822f21db3f22bfa247c3c61d8d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52941876d1e0a9dbf49d0efe980235c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65d038767687dac50b6519d7ff65ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf94bdd768c8828ba8b8bc40fcb384637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407ced75b720ca98a17107281be9295638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482afb9b92edd011b9d0b6279331635639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7dfe7d767e9e55b2717d143e70016640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b47e546e8794f2f686cb59ef40271641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399b328d123097c61d2b9b356d200c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc176a895aabcb4658a145665f9be93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216e329f98ba360e1d8c63ecf565fc0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108abd23b0ffdfb5fed17df3a59c680b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139750a8efb573702bc291a204d402b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9783e01a6aec468bf34cd6a3cd957647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b64ed91d3057c87af0df76c2b0467648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a96261a1b86c0c4e96c51da54d6494649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335e0f73e4f1995b4dc5872e4dd8d90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08ba2524542ab501d73cbedf422a17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec908c49d52807f836baaa7bb954a26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7875905d476ef6f21024d73e86454653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb031fc2df51972f338e87e51e2642654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99c1fb74d6ac5b1c397970760b3db3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4ce2ad88694d6e6e266c7de2eea73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b67f1b796cbf8651fb6fcf507ae3b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a01d398918977e231dd0e903b566c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255138eda355843b2fc985690120b6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645e3ea6b801f843f0d317e3399a8df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb632a2883a9cdcf0f19d9361ac3396b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8856934a91346d06f7e1e880a019c3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a287c453e32789516093eb416680ecf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64fc76183d207a5b0b123621005ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522b9a8c7bfdf38717d58305fe5fe59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d0fa7833dcb6b9b7229a6cd2b8fb6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd29156bddf07fd48d5425458cd79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb365efe509457b64d7d2f708d3ec2c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9730478c91802ee954b8dfec6437c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1cfa97a9feb7b87044daba2878625670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ead50b356735de609f8cd436a05b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47e1598975485fa3f09045c86ee03e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348be95e8c44a3884da3fc2b2cd0ba39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0897bb554a4d9eacca6f9f35effd55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c83b4e89e40c238507be3b579d6168675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4e7cd01271c0363910c92eafa4aca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9769b40fbec50bc9e1a525f51216c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401c0a309732c3063c6eee631a9999a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66490ce4e3cb9512cc4ffd083e1fb4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94a50ed63d8ac4bc9893590581a87b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe75bac062bc867e3bdc929ed08020681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d3748fad879ff76f76b3843bf0f29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cea408ff24ec869dce383d47c54490683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace205f2f534fe54ac32dcf973b2aa9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8f7f21431b3e5f0dbba4da93f1e3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e938b192c7afb556bdd7e66944df2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bc97d279bf055406113d553c7ef58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736e44f797ad54a0ac3d71c3786a58d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180118bce01dcbd9ea2537895ff3d68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97ada7993420c40c4ce8290d905a13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61278f2bcaa7c1353802225103a24809691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6494dc70638772d3aba22890206729692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb65057323de042157b937d1da6490693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81a33208a11da5e508c570e2272e39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce69405131bd9f303c402403c61c0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad1f9503193d7376f0c8910a5bf290696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822dc6e53be1c36d2585f7d5640e25e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804af69a7d219b453e485858fb8a5ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83416306bc6969b7846f871c23f2c05e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c28bf571639607288bf510a152ffe7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198775b5478e58a89925bd05fd897d2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec773683e646901459c513630def7274702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d96366ce900cb33e062496f65f594f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25909f11720277ae375a66f0373d85a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d0cfdfdda8f95b1ad230990699b0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495de640cc1327f91b5d9134f38eb41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911c3e6f267db454ea56e0ffe626360707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187156f76aa0df498ba5197ff483ca0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15396e1fa6645af16d05a36fbd9a2dca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd936de84ab22e40c91fc8f0fd3fe1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e08ab024a555cae95774f49e50687711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c279e1bef4b358658c8733e745b1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc3cf88a879d0aa3c4f5a737daa219713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4064997bef359bec5800993a18580a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7b4ced83de2b65ccbab7cca4fbbf4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010a1a133e399c35ad311d01baa32ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c9a4c86dcf4283f7d300d69ce888c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ef88cbeab2e1b27f91ccb9cc5129718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29b203fd1b028920d2729c46a920a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ded9650bfaf410938ac3fff74cf1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b780cb893a89b3322b0764f032faac7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ea148c092ac5b8f976fc703b2eec9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3ecd5746944558ca356cb3f137008723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221fdcdd479df77f39adb591e748f30724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eadab41379d5cf052848b825336b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee932e98de69e7a29d102b5bc8e2448d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fbbf602f7e1a8ee0766017ea47fcb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88409e6504a2c0cce05cde365f89cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6498cf0793923a6bfafdb6b7c34f3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861598dd36258180af9d95fd883b14a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caafb6f1282c73f282c457e381c3cc1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2b246dfeab48c3cd5cc4c46ba92c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156bb1b8113fe3bce2284c57367d7f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f8b724d860272fabb53a17b2d6b1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dc8e9b37f03687deffd1f9afa6831735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4631f0321ec08237845b1ec2a4f71736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ce417848ee6c595f1528001e8cffe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee167cc572c20c999815921a6a2cb7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9abe48f65dc9d9e5718b7cfcc59f7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cb701860a1dbb0587d7e334dea4c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a801acdd8643c865727e50be7daf5fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f00be9960e0ec2355c26d47e4f04f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46fc463df8fbdba84f181d9f6f404c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b06e92e5ffe4990d438fe38b9a14c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935f87188f33f00a39e7991a1b4d331745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9bb693d797187d92beee7344b7574746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064e65d45c3c107ef79e6a11317b3bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ac662b20b638a71159bc077ab982f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a27a08adcaa936015cc1b3a8718192749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52844e34ab645d03ef7bfb5184cbe0d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a186a23663f6ddd9364e9f8bb8038751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9371bc96e510b3ca38cac8f8be3fea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d6a2b54ae96c13bc2a23cb43487c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44867d1daf539169bcfda18d78f475754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e38593d8fe66f06696fa9add2dbae3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c22287a5f4c36ad0c6ba2ddeb070d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc141a5997d7153ef3001c81a0aeaeaa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aba8d81789dc8fecb7701415ea5e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c7911aa534994af125fa3cb62047c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>