--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9fdbd72026ec071781c65814c27061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c77f2d336a31b490dd215e7fe104822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b117bb693fcfcffe3652f34da3dab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263cbd31eedcc625eff23515668cad04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c7d9b67ea2560e773accf44f7672f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f5e01e4ec138edf0eca9013a295416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e484daff53fae8ea3f5b7857b2175f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c743c3304c2d08bd9d090d8f713c9ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8460b2d831ce364adeccb6dce810789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6168542593c0e5c4b93a3c3e23fe24a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ae480c97998e0fa1d41e7fc325b5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe680fc70efdb881285cf6430033cab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f2385b824c2430fe17e6622d1942a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759f6d57f6394eac9543ae051e8daa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60458a0c5e7b89c7e1496ad2e00ce3f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577578053f45517bb847b2cba2e935316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b19335173619700d3bb138e5a3cb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65190ceea4089603a55bb5896d2aeec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d16fdc1a9cee32d590e023c7ca06f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e27a04a4930284fd705cb09e6e53620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b713c48f2eb68f56efbe0d3ee35ee721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a822e1083d61b9ac5c81c9656d6bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aedc8f2743b65d4d35401fd5684aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ad184562b0c627a5f06cc327616fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802f2cb0b797e2a8bd1c87a084c3a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fb5f15ad5c67771421dbba1b97f7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf5dfcdc22d0639d0384ce1ddf008427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5592c17e007575fe8cad796f74134528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdb5b16f0a7fa2bc6d59a0b243214029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e01d0e09584b4f6f5f3d71e862a9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640588401f72d1b0a6493b3c273f42031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a9d2790efb531b81a4c4b69be028e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20029e15ba6932826ca292dfe68f008b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7fd87e85881f797e2344489b1159f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8efe4e27ce77e810e87cb94e189e4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec3676eefffa6cef0ad53d347e7ac236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e6c53e7fe8940093443b3642303737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c70312edead5d3bf1e4b394048cb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc30c9ae24638eb865a462cf309e1e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bbe92ac41206e7b119d0449b1fe9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667644dc12e7ee6ad5adf411790771d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e702a16b3126f6622e372c7c2acd4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bb63b8fab65a4e2364ed09edf2e4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45f5548fa6b5f5b7aa3732d1a86a2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df46d54b45d367baa3cc2f371538f1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adec7092e5dc89ec043b50ec1c4471646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd835cf5c6a5f50e4c5de397541c00247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8f538e34df5fc58ef8444d404d40448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc218437773e1de9685e0a3ba1047dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b595f9e3f03f3b5090ba96ac63c13650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a7f36c8fed0f087b1aa6f8254d27f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226194e7dc90ee31b5e19873a96723f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eaaf3ad7027e3843910cdedafb88853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6047edf7af1b17e64f61c6d31ee0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88afd8c6fc9f84623c1e7fc08d57aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54192a0f12d78cb8f1b679134882558356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511ac817161835aa0c8c238882ba14857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc97c1cfbda79d77a22396358deb99158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd127e4af36d0b23ef4a542cd3b604759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1b8364b830bc6ce8a42869f4499ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b271f4d8c4da582f74d43c25e56abc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f084350ca995ba69a8d67677ead2d2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de29fad310798a26e57496bdbdad1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2186c8f18b78a2b8096ea90a6ca24264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984948febcde793f9a1e91ee979c02e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de970f2dc3bdf15b8869dd5b1fc29366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2be1613b206c6beecff404c3a7f07667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0e9915ca9e16417f2b35af780e8bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd02b27d335c89ab5903e217290b0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964308df981c6d6f8fbcb27d8a71a01d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65f4ac9f4528536960896e293923f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db245445c9833886de90f8852f164f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ff74e8337ad14912a068a869b36373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726648ae14e8d4322204738787d8421174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067aedf0937cce36752d7831822706075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4110e9a0a88ddc2118fad646cf159576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdebc799bb615b66e721dbbdb19f13d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df7c94ab64f3ca01546cf4c357118778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db6a3f848dfe1318cb23805e102a8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898b4970b9eb1130b5fa217a4b9073080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb570e26d13fb9e06d0742649b2646c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57d0149f4bb0bf5207ac6acea1ea4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c83e320eee8cd275588c568c9279a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd56da288ac1608a00764273d2013e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb70f9109c70192486ba79db83737385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d217bf03d7082e139d0629871e7d3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5ef5629a6a2a265c6c41e11f5125f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28b91c00fde243ef0b50d12b60213588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb58826a28c1625416fbd60bf5fac589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae929fcbcce848cbf0229ef98c8bc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8903782908e99b7351a640a79faef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed223309fe9acb1928a29d8e03bb329d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46522763e7cd44dbe039e6c99b59db5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219e19f7c63bc45f4558567bfd9ea8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a656fee35fc7426bd5417a2737a1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2d069f1d9af39094014bee078d6a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6f156735227571031d03b5bcbdab597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fe5468634cc0cb787eb80ad586f9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab93f474d7f8ff4d5062739037d279199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291611624ee84fd626aac8081c7ab4ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6edfe8825e4abc7e579cb24ff673c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819e89e62b914690540c7ef7437e585102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b689e89997b71ce44d91444dadf7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a02fc7b4d51fdc417b4a22a108cb75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0f2213012ea6107d4a48132032c91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b956e6288418870ba9b315107a6115106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11905e7275a388acf553f4ae1d4f5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ac2c59eb7f920533a20150f96581c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabeb770cbabf2583c38781a06a91d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5af5fc4399df110f88d8af89965eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98730b3c9a6b2df770ffcc90704fbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28ae44edc33f85637c5895a76c9b8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a62b3cd5ff530f553bd4a4a9d9571113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b5e4199c7bb05c3b3d9704a7b768e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63740c935906caf3da902928659565115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a704007860e431f341345277dc48fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c450b429051674519009a3da766d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73389686a88ed510f9597f4b992b6d52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8b495e07c663f2653038c055f9aa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe59ccf47f43ebf4d2182d89e001f96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482096967a5bb45890fec1ec0b31918121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43bc454f70028c61571952861695af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e7b70bec37c83a74cfd0e494c971b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbb5c800ec77d62af1b0600757f617124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b8e5944314579ee9c7ef27d453f1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5407cf4f404cde1c1146b82df3897b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5055afbb27b7d65c5c7502f8fd722a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a6946a6af9680b577a6b9de2ad94e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0b647fea1430e3fc99ab1c6b02ad7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e17b0e3a54a88ab1abc06345e70bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b37032c9a591297d808cfd68da0b1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679f0b643c044d014e7be5210bf170b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04398b41b85676badb7a42c04f442d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04ea0430b39e565405245c84978c90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f9f9c93d7b9222a6b6a701745e233135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82a59f4f4d4c08ad44d3d9249e7d65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e11e5dfe90dc798a94d42f6fdc0c18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd4365b228d68e9b3edff4975e23b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a199499a46036a51b337041b316c53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3f2509c7e25fed6a9140fea25f841140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17431a7276b3fc108b9ad3c9222099e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cfb46a1f8b295a582db245226df53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6c0eb8b958114be4abceef1aecadc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4de6a3f886439f3dad3921670ea7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af1a548fd0881ba460efcefbf0d7df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1266e0a3b234f6ee52c1c17af829423146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0944d389a9d83cdb35253c677ac7331147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f89dd682185953f95f297f99c5466b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8c8f68445f7b3539606f9ec54582c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f3b2ee703a9affae18b1e7021e70d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db93f595a2d0c08d197c1e854521d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf1466bb1aa727aba5038bf7d1fcd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d8e9dc0122ae139d2e5a65019727a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf46b1cf89028f31875e162608b9270154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f49437bf51c5451f59eeef0e5670d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22355398026a874397186ea6430d942156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b50daf31c57bc15f5a3b8dc9ee2834157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bd3c6cfd50efc3900ccb842618824158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc494951234935120b8bef6c5da8c15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5df6b104c3309c31d58bf2363e8c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033357849f7e97f5264e3da8d021cfd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4659c67dd97034b4379718645c11a3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a8aa43594dfb66bcf9d7f6a298144163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0aad050500efe30029c72a0447859164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddd7455856e280d90a05c38bf51b72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa826e19b449c7aa60eb6e91742f2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fc6de677c8840ecb8edc5772579d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d3d1ee135ab6e9813b48d24a8f475168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea3fd7a9797aa674f581cdebfd3f40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbc098a60a061ba9a1fa0148eb5955170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1427a39087d6e6175f338218c61645c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dac9a1cb80a62702c523a15eddb5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386a8e6df2ca5dd7056c6b20a28c815173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f23b06024928fc182ff603a79910c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ca8539765a07c77de021c4d198f9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d29ff3688d103730f114926f60ded176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa227bdf2bb9e4979e5db88d6ff1e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4191487edd828fb4909ec28293b217178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd974c5c80737837b9f2e13602113a81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18b4a0b8b1374088c4675a23f66d9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dcbe667b6d4dc7ba7c8f2bf3c45bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b956457691ef509fcfc59c0f05ccc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8529303ccc69200b571c917c143efa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538025255a0b3ab595158263ddd153f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255fae4c1055192d2e0844234b2b609185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2ecb81dc93f6ebe002b46d2704f4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75d127e8e6adfed5f57b7ea7ca0a5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90732eecfe123e6e7afa149d89728cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3229b8c1f437db34ac30b7b079562e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433163bf72ff039090a3fb25debb97e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadb50de73795035a28a2e33060e6c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f64085c9ca12cbb90685841b047f72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113779a617d1216796ebb848047e81cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3fd53e9500745fe3cd70333c5f54b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0873db98534a43609735301c43d715195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa58db91219d198f946415fb25e9902196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b43032f8dc95fdcfa9949ce3fc96b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4a5e1cff375003be9a86e73ad9556198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b82f382540e62c11ad7680660c0c4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f2175d517a10842cce94d226b7dfc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643382b91b86a83cd46eaa6b65ff98b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaf211ff5e87ad911f8415d977a14e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b85fde8ff2c6d75b2df8b3bf95b82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9075da118fed5b0eeb7526a9e1aad7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd368cf9b920cf730d51a5b8515cb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2ef1d97a75ce196664322db22dead206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1474186bac9bbc93e2250c63e13b48e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5de609ef1c66c301f454ca64c9ec2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548b0b6e97b4ae5422a72bbcfa2c8f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa800bc2a421b4072098dab1e98ff3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08404b3bc6d1e452d19f97614d3138d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac0d32006b8392adc1e456497fa70f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6cb3837cab16988bdbc22cda1f9c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9c0bf40a8f8b2fda2df0c7eeab1e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50f2ba75c85a2a77100cf8aded5a6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2f9c166107b037893d0cae7876701216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81625287f06b7d0096c11c9e00f0b3d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f75d264b48effd68cbdc175cde8ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cad0df485baca856a5f02652d79d5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434edd8e1e5d9ece61b373d198216b3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aaf2544f7ecd5d8371d0f29b70e92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba260f180393d16790e927a6be73042222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b48a402451628e553691c1b1cd13b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed0fbc70f97d397224108463093fc0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9453fa1131950be27473fe7853af4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c633ac770ced4410375d644aa29e24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab28c986032f8c9f900f3694eb0ba7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fde1856d6a020dc6f7babf45f60aa1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303527427237a414819e47bc78894d74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d9a803ea17eef3fb7eb1a60473e9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597ca773b30c6a6d115528ab0ad79a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aca881c75c215727cc52a55823a972232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f3dc1958f3bad368510d9d4a7ed29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776317779047c8c919e8255f9ed8ad43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb131251419ada91355e3521dddacf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76637caaf806e02024b09c1cffbdec74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623332519e6f4135584d0a8ed1a3f1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e389217b6e1b2cffa8ecc1a80e1ee60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0abc7beae72fd9864e585cf8de0f55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7715b2972d3565827619edfa1fe7e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d76599e5d6eb21f920b85d07a3357241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f33c627f535c578ce725de54c8e34a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462765c19dbdecaafab3ad5a4b6d2c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a163c9ab4814fa5320307de0d511a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2c9c4d11bf355b15bebfa51f03807245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fcd6e36fea37e1bcf4245649fb792246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ac339268bc80fcbea4ea57e5c638a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa445adad7c0b76ad5bc7315e9610c79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81defca44f2c77bc0c9b4dca57522bbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf071e799929a353211f63c1420c2ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491ddc3498c4a88af2914b501eca612251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee04c8725eabaf5aa03630377935d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb6c1cc2c2d16cccf0078ef1beab9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaff9371df00178dd07c9ebf9233b60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a865de99a852aefafe8d530def42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905268c62c3de30f065aeb0754efa59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b422ee28dfbb0cf72e2f73fe66ecc4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81310739e99e7394bf4cb99abf2de5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7131157e5dd360174052845f00825259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73508295bc4b211bfc48ab3a484aca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1d6f50e9995c63d188c8a14b93845261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3f17c6478749e60236f2200807ed0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d245621f160a1f2a8d0e02d528a6ca5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdd0c0fa11e5acd3929fff465852b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59851a54f981a279d6eea00fb746aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c28bb24886e0aa8f677eb208c1ab88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691b59c9fd8e7d27dce6f71e3c5dd9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b724520496d23057c78530b0d017104268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efedd12a9394a58ab2340cbf4826c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc55860c1b13d58e4ccbb6855f0c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1d8f20a31b327a96cf086d8f5c256271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e533bceea128e54399f4d1491c92d21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16514c304f5878023735ae42038bad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28df73198b294279bdedd498021029274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de5cd3735e3cd9416653d456fb85f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce5d1c0e66eb207db95b3bc1101b6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cee3cc8d09a3c0bc48cf330e6d26e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dafbdf9d1542f44174c1c614c87ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7af2d9add2f4aafb8dba5727fe8bec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e148e06ef6927d16c73dc602c3e1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55da8c14f1a22118dd1b07cedb55bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34e7d556d0e0ff84314e6647f4b648282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee7511f9363e9780743e74c81e33df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09e89f40830432af546643a81026ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3574204c876ee383c57d315a2dd7e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110e778a694bc88c3caca63ab5fa1e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4d2378aa260bdf799297ddc96e858287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522083daf82f1cd3beb22de8c9b9dc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055b98e1aa87d1da233cbb4d9b21c27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268123664f37277547a7ddb2ff4d460290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44acd229836b3f72535663dbecfcd0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1998ba1e4594ae0896f3ef1dc163691292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be308975d316cd9a11e9a96ba895fffd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f2d24910acd7d28c477c2101b5bda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d069ba820cda10c97ae49ba81f0280295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1c357f6d26da29090646a0e089f76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0ee776828a6b96f8f3ee4d292d98d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17949788e082ee13f7a49d6c349bfb36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c1697bab3bbcdd443a2f97893adff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16116fec02e8b4d5159be2ec1e18b1e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bd015cfc4bb50c2acec5e6675c16a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9374f1febfd2dca70927907e220869302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b88dc0be62b1015d2b4922ddcac02a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ec1e28fabd622934c255ddaf46e75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07a2404740d8efe3103aef264b30d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd583cc21a6c1366ba7f7e71c0962325306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b26ef69b7b20e4209aa27c9172886307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bb4eb3a06f29024c86f8b890c981f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a896380641ad7bda1cf0ed2d3f605309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1b095edd0ecff4a43c56ca081b037310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd6540ed09fb679041bb170ae6da64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da93d6badbcda1ef9beda912228779312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71510f52bf3bed102c3018b9ee6385f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df345df7bab12b30fce68224fa1edbfe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d7767cd892aed4506b174cc4c0af6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac58fbb3053445b908a84cdb9a36c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bb9f7d64af8d2ebed906d6df05b0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7483c3272119a9d37eb571216bec71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11945aa73d1de294799c190523d324f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25623bb8fd7cb1b51303df93845b26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76126e433dfd3f8d70c84f5e6f56b72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64156ff0650c2cc01e7f1f880e1f364e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798e58ae99a73c082788ee787212521323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab8a4c7f4e278a42b84d9e46d48dc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaea0e40d26b179feaa38ab480c729325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878c0597d299554a41e613a7cc42789326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47678916a002d513867aab23039589a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692179700f24e6314a87c09d0a26368328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee06237d99566d5206490285da3c92329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618f15f08b2c25a2cdbf88b72fdfbcf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745438e6f03f88d39d8357d405172477331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f58102f58bfac42783e20d88f4d882332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a136aa38c8bce2702c2c4a4c5d610fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c7c759b911479b8fe23b5822578ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315bd3abfb87ce2c958e2147365a7a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede81f87b304ba41fbcc06d0ee7afd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2cc7418c3557ba56c47c9e808ba90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9963cf52d6867791a953a4b944ebc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fa40fc95fb9df7d8a6f415c81339f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e2a5c7098392463ea75c5402f2ec8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c3d91a355d803531380522ac3b6aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cf9274f2e3a135baa1fcc4cd643b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689a8218ef2ce0443f73fddee1fbeac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdf381901a6350b4242c827858774f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9d2e3760263af9668707934fbc0d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d2355e139650eb45cf07b104c2cdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ecfd2fe10796af019c2b24e49bca0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e2f4e01c2f5f319efb2aff0d0456d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9c689f17779814096ba7e30b365ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08657268f15fc6ad02f3f00b0e5cb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85378a3ca88e4c0d5446f3f7d3c78809351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be521751cd10168d24bc96633e2692352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8614f764c906cdfc876e2b6bf82809353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c27b98a8d089e69e5c7d9f46d55ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c9dde6fa8d94cdb27b8a8ef5858b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176ccdf08279766675fc5e350e02eca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e1e0695fbc205cebdcf248f909147357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cf9902453a91e9866782ae1dff459358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58a87ab04201c31993143892c6abf4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bcaa883cb8ebf0f3eab7bfaa5e80a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1ec264773ca13a542431f82e6efab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe929b0032640f586dc7e19b0a6290c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663864169b5d5ce9c8168a378a187f6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e690b51237a28c9b4aa4ca84d6a2b49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630872cf469701b7eebb1010e16eb826365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376b699ce1c4f85f12aa4c6b237dfa2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7cab90f523f40256655e7b79a7359367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b36309ae9c5fee240d20acc8433797368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be085003229bc00f0edac915de8b43369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4329e215353b623ea61119ff214aba9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378ff6cade1f433a6ec5a78b51d05e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54a97f3ffaf5a12bb85fca218b3f85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c71fbf1c9d55c129159f758773e97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14d45fa855d6c66a693ed0dc57f74a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f31d73e8e82393d9bf7b52f4fc82e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734bb7327b9fda2e694fec1ca4cb527376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33068a0abb950b96486cf2c2825684377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc05b54d5515b7411ec50d020ce595378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0454959c820bddda118dcde998da5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2105909077b125c208244c9c1b365b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9102dd4306e9d614c2f8f3cb326505381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d80e1402345751049439997f516601382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee792487a590cc49b5c9003228244f82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb61e60f30a470d4a4ea64f56e58ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1610b830a9e4d36c025942f2c8096385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62faf127d40086943d2ac738c09f7c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd71ba98ef83dd60de547a6ebe8ac19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408303659486175fa794caa0ae2bfc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb42e8500f1be9877ea413b8fe87ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcf3516b98788750fd97bfdf0e7e4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed2030e4a1d8c72fd10df2a910ca72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57008647436c34fbfca65f5c875d48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3d9124d9be22c0315a5a2a6b1d656393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8af3dafc1433fee7f25b6f2d1b3f3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6edbd25a3ecf4078bd592664c6a2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f02c38aea6785539859393f3a37d65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3afd17b6a0a83badfe4bbfbc9620ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45514cff17c017f2a665ae863ee03d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27b70ce71675650df91e8f815ef1d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472ee7f00fe396877fa2bbaa139a1d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47dac17c3e4b60103a52197a95943b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6872ead6a2601fe65e65cecf6618040402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f2a245bcad145757cbb19c8717046403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27b877a3358058d3154c550e8e8340404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8588133388534e8816ae0fa80b162d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015ef13097ac2c3925e68bc57cbc821406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d18d49b03ee2f153ba5a0426da3c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69b0e7c103f5565cc8a0b993a0d0f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ba6d567bda4c53d9257d12388f596409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f525c447737e31aa2a3a98e5b90a53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f0efc90fd88ee730c134704f8946f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c2abf8073e2fd47791b6897094cf4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbf829c2037dc7b4f1454e182df47d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8238c87849e3341d6b5ce4ad6257e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b880dfe245bfcdbe5f64038ce1806415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb0de2ca96bc84c12c311a79d86133416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc78a48b127a6a4485393b992936f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3049254ab98db930f71e60be8059b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd649331cc6966165b012f728d47b38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503f64d7b9c107a74e487b6b3689b55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b787b0037c96022f66e6dbab5f20a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134b1e891d3a7a4a3d3facca565c13c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231511005822afbb3cf9e1dded40a66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d312252c9dbe9137616ea8a3959e7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df34fca996f48c1e23e42e1e6189f3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c9b243414a20a81a6edb16ab9f467426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7db4feaf3d9a6ebfedd3e244289a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863849d6a0fbac56719143ff5b3cb58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd95884fe75ce023c88a4cc0e39dc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0b062e90aa997c0169c9f4a4cc6af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b6bde630425d1de3c96f9e8bcc2cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4f6f62744e9a59ebf5ece56ef3320432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228541d282dc59d5b7d907083dc9ab85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420c1829d464f778627b8e4f697ab14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b50a01c7020176b1a6f4e74a5237ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7d81663c0c24180e112db3d3250eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed66536eb0516fd9219ff87d85ddc74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d90e44d6a2c829ce6c92221878d4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0087c2280329488638aff0ec687bdf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c129c5302457c9834e1e215f72a7f51440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9597e732776493d7d99b597ab831eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e625391354fc7f3fb4e0203229b380f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb8d7614466bb188c01eb3f21bb029443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5620e2900148ec0eb07b3928abce6e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bc028652a4f198baf74f37e11619b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b0d234fbe58b00d566825b29fcc7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461a4cba71dbe7112c7f25edb2231fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f320c0b7579bad920c771d7c50157e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2614c110b50e433535e832c33ab20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12151b9e90d9f54d5cc4b3ddfb6db8a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398ee72a16b4bcd9822e5e70868b946451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ba3ca9470e8892e6e0bf46ae831ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34373776ebca2493ce9839bc71c5d3c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1f5d93bd787d43c8c3efd647e969c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27709e2314104634f74db1cb0a1c3ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f469ca7269db479ace7ee93414b83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece39e621842aa6d38cc6a4145025d3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc75c19c470cc40ed4d2a01883d6df7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76cffabc256c995b442821a628984e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8af130899f1a788bb2e53e67ebaa2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc69f11bc2e703baaa14647b579883461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb427b39b522f079bd5781eb1964f9aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2647cf393b866af5473ed8232748f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739cfedcd9e7993ee210c1cf8bb8b07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957ce7601966ae65ab2881f7df6dc03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc56d520396994f826f46308640d52d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909505b7e6f534b5b3a624674a39c1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd467280269f4d49766fd34b90a21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2191d6a773b8e1077863cc360bf82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1259837ee86e01dde8cfdc69ac3a477470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b7beb11ed5964f19b115e56e6b4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf776f2aa7c19a1d8f950d7c3bd20fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d32e44934115f54b6bac9496cad786473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a593285f76aa2d013a44ab88ea8c1f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2995fe4203e640a45562f4d79c9926c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe79cee4ee7a60fd609534754b53ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744faa535899b3751f522c8c43ff117c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fe2b1b0311e5027d19880b321bf98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fae39178f13aa5139f75f5d06c3e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f448ae148b720c92b365fa1a8da1cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff49567efc91698c467876a1593328e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57abe8e577a8c08e40db467001148d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fca9b59065c4b3cd00fa0e2d838e1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32f6e189a7b8cb27b999f3a61c0aec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f7602680c47609888887360399700485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cd784e652695096783d0fe31182bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fd361252884283eae30ea7c17dd8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c38f995a0799ea62459fe20f1529f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41e0dbf30b475f28bdc31d16f86583489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68584b1b3655ff50c091f8119b0e629490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fb5b940c0bec39bdc670e95bc4764491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92273951f925e88538c4a3a0ce4af1ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a9609dab0a4dd2229d44d65db2e8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f03259f7f337e1006157e4080dcde2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0346abc6990a726330e8bf6d758e37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da38bd66ceb6a1265b9a857fb404b58496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96796d6607bc35c4a6e4ef98c6022a3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412531d0b853bf25cac88c468aeb28f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb54514ff34828551022731dee6a38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297607bcf062bb97c503f2666b5fafc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cf4db7927bd2534f9b3bad68140e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3a1a9cd6fe61be7d38030233c7f77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b5e3e643b48177ebd03ab0d3c5089503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f7e5fe757761692b4608b6c34b66a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df9d2b4303945d0a8e6313a38721ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40d3d13cb7a8e04128ca9bb80ee16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caa1130ffa3e5413c83f1da901f3dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14766109105597f214083074a6df37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a5d496a2ba3d0f781f663d5afc07d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9297c901a2b22d3cb119beec6869fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c2f04108ee1bb520b9c2a9b57751e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dc2ec3efafc30be8a2e7f80783935512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660e44d554997f0b51e205244886c57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adebcfe24ad6af3b562f8b09f4d21e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963efae8cbccf25824513d24024fa515515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b08503e69d0fa738282000ce7ca8bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf2b7f0566c85b823fa2d511337f57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0fc8ebe808d2d0b4b25a9410cf904518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227cb59f8ee5bdd351c59c47debfd16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250dc7762708bd8309f7bbe5ac75245520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376aeff422618408e96ba87f76db8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe754fc4eddb7995169a94e9f2a78cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20333fc16591441ff91ee733b5396a95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad302dfcf2667fa38eb66ebbd05784524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e1ac897d4068260ce441e62109b40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07488e59213e65f61f0384a4f607ee9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7a903b4913342be72ef714a99a355527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a6e5ae1bd18bb1627ebe6e4f96f00528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b00b5dd69147aa8993e263774f39b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27123bfc6489ffa4decbdc18715b4e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfcae8ea908a01ab6161175f4b5632531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeea47e1b6b12f49a0277fc4be95bc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fd6ce430004ca3cc17b2c8d8a7393533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b0b722841ac49358427b7b8f41947534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66985a85d2dfb037ca1f4631df54cd0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed29e3de419a6fd3fe4e5a33a71328536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0330202a5cc9e256caf780b0d5c13537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1440623a6605043214d81989068d21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ebccfc6b7683ff6d6f7992ac571f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197411f8bba46c5905d0d39dcac4e65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13157be8a796196ba4b9bea92b3b36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0b515c9d66a756ac63c92ae758b54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dc6aa91332970bffd0af26bf1f956543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb6baa18b42806051480165535efcb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebdfc64251c4859c6a17380487b8fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150e03a0538cb49a8c462be2fdec319546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e4ccac44fdf225205a0ab9d5a5651547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f94f2158784eef53fc8d26a84ba83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad0ff7fd324d458c7c53b49d22520c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b87624b57060d2456a348d394c3a10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9a2ea17c4579093a9c3a2d0e85b71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f73cf3c50e0f83a8424d4bfaa1348c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3dd8eb84d6c6d42586871f1ba8683553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8968d32b0d8b1113aaf1d872defb6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026230bc1ab989b68d7f68efb3d2f0c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fa82b558be2ac0f68c72125f83a6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196bb6656dc533317cd04146a9ff1a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb761e62d95b4bafac62c38c86799ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb09c568912a6a0daa835f15bd59bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdd4292f65ab5bfd3a255208958723560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c159812dc4e984c8118e5308f9985e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6896f6985ae77faa9475cc569ff67c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858a9134925dd6b4d99002c80e650c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802cef3cd4d8f959733f6dae5281b56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277c42be9a6f41af3a5071b5df31b72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528cb82dd90aea3061c5b51b2aba2a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8e022693e7b526d44747d7fea9379567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873db4320c07e3c819125a8b9360657568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c188a45b62b1aeeeab79532efde404569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2933be998df029d8ea8cf1f1525f6dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bd439d404df2397a2f6bca8100656571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f12de7499043f46bcbc87c019fd9ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ab9157dc8bb10fa4e4ce2489edddb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b573baeabd20f301289bfdd4ecf3527574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bc73a6db4f75925f274f5ef9fc501575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba708c6edeb6f429222afbde8f2b32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7e29900eb30cd9415b9f8402d162f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f7f2f91ffb121398522620a8ada31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abe854972888047a2a2709a9191e0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662b917547a67e59164c4df94a72f07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75508293aaee669cab67ac183391b250581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4c7ec6cd912a75c5ab9a5fe8d7881582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bebf0342599aea94b14f2d7773ad92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e09d19b5bdf13fcd7bd94f95c1061d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e383235e0090b7b4f36e413c190725585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9c0dd80ad4973966f88e6b02c37ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560e1d5a3fe2d014b41742eb93d74ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d12afccb577fb22120d666e76e8b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae02ac0137f491335fb94f50cbecf7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add384b4607ac11f8781f6efb0c3dab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a86dfe044676aab650818ef6afc1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d18080f77380f6e6be776d6c2c7b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c55036cf9d0f029d800bb676236c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bd20fc11e28d0f5f5bd36245891fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af8439720053161345efd9d1e4bd4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42de8d6a3587897820576853577d63f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee21dde8eef08d4ccd3721e6b09e28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d808744b1f99ed12686e2d595d670b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef576e3e27f1e27d8e0d77eadf5940599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f9e9430f95e2fc2cd186785056782600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c258d96b3e3dd7f58bf42b04958603601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73177571b04d9dfb3bd0c55b19d6e70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e453cc7bea41edd556facf10ab77ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc75ccb6b60af60c3bc403c052b2f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3760f673b94dccd04a4c4f1cdf74c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b03d80f0347e988f9b44f0ecfebe5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6954ceabdea8f6f359c9b0cbbb455f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aa2a06b0d10fec80592ccbd27a248608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52cb31fdacfc43453b50e081903a12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ed674c3e76a2a6b854a8b894cf4f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7d7bba2c714ac3179a3b870392220611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0104125e6584335cf00fa62c2812b64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15e4e4da25edb24df53129dec71c0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be504ebb3704cf99adf2d80a7c0634614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c1910edad77207884fa37f8d85d56615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a7c2e71297eca00ec128cd79c8efb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5c72ec35b8c0ab4635e7f3ba39295617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc588ba3e9a1de6cefb75255bef4df34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ef6a6bcc4b72e9cf33f1f1aca6d1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cf36ef1c94f8f5fdb70e4682e3991620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6d127985a095422b510871cd7a71c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f0152ac07ba6738e3b6e29a277376622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efbc65139e6b4fa7e71dc10e04abfb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ecb83cbbb4b9c6937ec345f7e4e31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabf6eff006ea9f7a3dd158c74da6bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d117a73fcb333c1688d52d57ff12e3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4a28fa2a6399883ee594eccafed86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98f8e40be729628c026d67db3af01c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178da516ecfc0daccec5d2e1acca730629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef037ef2ac33263199909d59a0bd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f944251999ce0a3e3e385aae64a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b451a0e86f153f07e87581973d7052632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5850c047171d0357ba7af1f1742d52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98ce4402f24da4fca921ce40febba7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29c40f47aa055e9bbd9743cb0b2b6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad8d919953b96bdbd981974acaca90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b382017b421c9950e1818ddbe5bbde637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc0f4c1bbf46257b93e5589f534897638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fad20a149d0fe2933a03e185a67629639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02759af07e1e3acbfd118c5cbb1b3579640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb45efdbf9486f140e393a3801ed21c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1e4e6805abd4262bba32c8e0f164a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9562db81da55b935dc255b5f80f2a25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3400d6066ec3cd4a2503ea9bed511f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a306dc6e364e2140ad09d40f8c747645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9c89a7d78e058ddcbb401fa2e3a1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270109ac7377095b891c60ffc0fe9c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5047d9ed543e2d72da311da93146288648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a323b23836eb28cbef5d9632c3733b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254b234286c0d6f8f47b084003b5205650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198015857c1d030adeab0da5df35ded5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab429bc43cd9bc037d017c870b8c608652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514158f6c5bb025293a462536aabd1f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf379fc6e618f796cdf94576ec43b94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f79d48577d9d08a91d8751f4a4cdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277338b7bc3c61b9c49d9dbd102c8301656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f84acebedad7b94d41e67db817d7c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630af29b7ff0a88e7478d933bca6e749658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd8586133525472aa9ffb6a1743e94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa10f0baa513f1a59c7db5acd35071660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623ea1e60045359c915c49380bdacea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672c01fa3a4864d0f59e2e7143734fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bed2bfc35dff9b7591dc8933346b34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb77272126fbe38b6b63dec093feab5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9e297ec0d0f96e7b9418aa646f857665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad1c4c4b14f1764990e02584128a4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4e775e10c3a2045c1a090b0504ee7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11e6a8a9423f5e579ecf006196788f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d211c611a0571d7cf13cad09f2d42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3c3372b4b1e6a9bda8e2db690cc4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b64c917cad610d18fe6be19dc67cd9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1a4af7b01cc550519f37b31a47ca3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a94fe1aef294025c0c8a6241c0fda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2afb1a073e682b03117f154990c373674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a6709607d0e643faef5d53d14af1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b4928906e058495206c7645c40f6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e60c85ec19a7e491fe589e6c18f59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc2abbc27eb4a49e0ba98b02a3d698678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b22f0c7a16b4de5f03039eef57d16a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3bb6eaf3ae6ea324552573d3d0ecf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cf58163cd9e81dda09d7733b1aed0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fae3d39670c6994f060f7785d1478f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4321e5c6e8c0ed4e823539a03f35af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5e6bd4aa5647b552679e669bd01c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a280696822404fea0741c0ec0a625685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3ea5a46eacfb922ef58ed63ef5636686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87032cdecf283421249cf53f0cd3beb6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1835585583a234618a55ea7437f2e59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a379e31ec833ea2e00a7052202fa72d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ceb1b91e558f5890e12eabf7aaea5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3319bccddf924e3b1c9c78007deac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76942270994a0f7d3d355fa0a718bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ee0831ad85a8ed51e2ecaa1b170cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b1e522cb20f5ddfc819ec6d6cdb70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d558adb26cdc564b202fe4a351fee3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20dbbb5e32227f4a23f1a23393a8c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc7f91fa28b5fbd435dc5b784c820c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29c9cda337f7f905771d8ab77ab362698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce87efddbfb497baa729a4e5d73bd5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972fd56d576ba9f2cd28e5e97b40811700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7601c84fddaded8ff55970f162da86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06f39cec7a3c227310862f51218ef9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9f122a26e19ed07d8f7ac47d8ca9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056e95b52dfc8d528b1cfa6b60d9806704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f5b387e9db9b3da73c767c7208e26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000e0c4cbfbfd1fb3cb0e4ec25edefc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe41539eed05fac9f8995592af03c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da0c210207841f62df7d0c4ca3a8f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53ca63b658cb8e014e0beb1d7b30ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47c6d479a2c42bc85e6d8f01d20f79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6e50da04c2faaa5a11f85ca08faf6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b6b60311d7c1f69e4e2d739db9f2c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c4f7f36def97eae7eb574c527cb31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfe49fb3062d742b9ab218b25c5173714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cdd19055c2e6961bbf8fd2bca933b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b50e019086718bfef7d297cdc52a6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58202da872d2197bf4d8a790f20cf5ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c8f1b334e89389b2b3c6f412fdc78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01af806f1d72baa8972bcfac847455b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dce44e71bd52273009b62a83bbc8e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a530fd4382930463302d34ac314f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6aa5b31e37f12b679f2e3dc1defa4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b23b77a7db5f3c1f24be0a3d8580d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbb5873f8bf594c0f8ae6b22500491724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef817018bd7c9a13c552f8c87a26e2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd87de6aa3ee0a452e6a0fc3ac1640726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7935d9057400a5c60497c806ffffb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b70bf8a5be2e3eecf4c19bd629cb4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fde8ce5c0e736233d335743bf10a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251279147e846bc76a5932458698725730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3995bc968e2bc848678b1d4a93f1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62f589af930bc1e7c15a71905b7c17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748129e74fbb7d1945b562c1330037e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530c6787fb2da412d271fe34587857b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c955296c1566b845edcdcac9e3e0e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4a271458a2d0c1c267cc0f89ba4c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f103374c08c59fb186ab84b0f40b3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276d59d2fdc03eb5d4e6f417899fc96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb211ba10d2cdcc69ec4e70fe78ac90739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978013c1a48bd723dc8543585d6522c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a93a07f787d944ace69b1087f69e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97252b7ef0f5461794b76316c7f0391742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f13aa943eb6460bf10b8f4cccb2c50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7f203bc9f068f7142d0bcc76ac2b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afc3f555fc0ca62b51349af0a77c97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ebd30e021041cd941380d44a95fe4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa058acf5ada0553c93791e71df8561747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e652ca6656f538889a32203cffbd28748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53cce6edb954e6c19553ca1b88dadc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b121519df6103d493d00c12eb1dd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f8d8cc7d648aa6973c401ab5296c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563c8064e6db40b416fd20b9f64b47f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859b057d992ec416bbb45ff0aa83a1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0df3e77deede86905c1263bf7c0d25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d96c08307a3cac9dc6fb1c82d07bfa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f977e9a3cb1d03f042d167636ee3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd6395021de19c7599380f0a740805757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2d219f838379fadf396f828794d0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4cda572e381adcaa94fcf8d030330759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb58a8348944e195b8e3a94a299f891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a011f51e3240f5391c8af90adb207f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa988ceebff700718d9af139ffdfd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782b3541541cabe1d6982ddda3dce4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3afb98b71bbda488f21768e9e953e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c900a7471624c9ed796f40daea7d116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d552d071325a5717d3734acadc6f1b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249fdf1421d1cb4ee9c75c0247967428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa87461cb46f8d8e21ba957ad41b2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dd73cf5f69f6a845d61a6d12d756f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627a0dded28c662fb6170f58cf8992d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d55827957fb68e0d4915dcc7006dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947660a2072f9e9052e4942d35201b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1543a612e442b93a68d1ecf12e149d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eb35c626c5f74d603525989b4872915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca135508ea85ad0fdd8262b1263a9dfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87553cae65f31e0baa59d6357c9fef217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81440fb410bf12bf698adb5db331853a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933860d3e6d0acdeeee1821184b29c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd312624819aa5e45ddfe3ef6a94b0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373eb281d4d4bbe0d00ccb29b3e49e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b397c1cd69d793fb545e7afe130f3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebc2b2e3893c84a1b571746951647523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461134d3a1cf497ce5d3b06907777da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b5a738b6169655b9977f7a858e3c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6c20d79a62144df966475c50a491d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccf63206614229a992e713a9ec397927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d104c3710b9632d69e462021c84bc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a14a206349214a200091e708c27a5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd92cf44f6d86fb57a1da5b12c8d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f434681b56a9f04cf6bbc72f655e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c05477b9ed4c15e251b25adc44494b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e6fdb735ee74542dd9a3d89946d8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b4f71c847cb60a554c970aafc466d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb725c313e487da7cbf49b739a2b0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dba76825073523333a325d69c2ddfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508787c6823aacce33b601c911f0dcb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829f1b0674b1bc92ca53b1e13a82c2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace13c1c31c20bc290b65fd3f9877b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4c3793c0975f6b830b09d428703fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b5cd47b30a1fc63a48def15476c4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9ce69296516b60cbd64da7f7f063542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbb427e19e261e6b72ae5c5cb3176f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81db726ed1ce1970ac87c0292ae836144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63b1247b2bc324c1738ed91b8b825445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d721b94cd866ac723c2e391767a62646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e177114306b275b880c1bb09b624047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5c0047c867164e34d1b99f5a7f55648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759e42e73da04aad88b20e9b95a307a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4f965bd90947d6b08a44e9cab111950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e3cfa7cd2fed2f40615d3a247e7ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f6052d37ae586b93f8e2858639fa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659849996ac0e96ede16b2cf45363c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692b46fe3dbc794f9e34eab2af2405954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ef5f06faf449a8bf8ca12cf81fff755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc05e9f709a2721e4b2360d2387cc0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c6e0cc72cbf5b33107fd4e2ce577b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cd13c3f08910cbc134bca317a7a2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a69e22e484a2311f84a3a1a06cd94359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2c9bcbe1027accf03122dda83516460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c764add72893b6efc7a345e2a3d4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d0515043788945360e2102cdeda9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4959c2bbc3155ac96b34f7e36720663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ba1bc61076bd62b4615482291f4f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2241027ab7a78317b617fd889ee288465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a890fe85c9e3306afe41f050447929566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea9f0af1b62e904103737a416f74dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f767583a4819daf5a6cc010269ebb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df220392933dbeffeb713ef89a9033b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf3d2095d23241ada9f53f77773b6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13950a67651afdb4c5197f3640b70b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d497cf0aa3aa3c652776873f3a68f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e414d2794cbf3aa6e600b748b0e86973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd616950efa417549ec1d67841cb512174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca1482c249cc1412960f6fc14760cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22358fae7099cdcdb7d790d1d027cc5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61267ff20f3e0a4be8b68b7145b72477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3ac19807049f87452605cc96b8b7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167828a412d911bb5becbdd25a76f5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229808a2d59c6a2ae77b01b5c2ce11c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a47bde10f63dd26de33daac8e85f3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc014aa26f0fe71b4caf265d3432c21782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea017669a78cc7a608d04b96dc082583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d16330f78b144abd12bfca1ac591184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51039fdbee848b87d8e2ab0f13262ffc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a7e554df9d514112e5c207cec174886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f2ba66da1f612adab6290f497b62b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a14c36a54bdeda3f6a13b0d52e553888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3d6dcde2d40052a1418349c38ec8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60521f712d907b00119433f756d1af3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e89022bdbaf31a11bc646d094cbec791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0bc76b9e939b7357d8b540e8df70692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78988fbe220785cf8b3a0e218887b43c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e67918f51ae58a53e46fbbf73f75b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0671d9e5b7253de4fc02ebbf6fbde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad9f2433d4c5da5cf9e80bf5ed272596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb16d34033207d78594e4460b15fa3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a994d3d39c6902b2f8101c6973863f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5490ce5b6a0a00ee1d7bc4db20dbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3678e0a92f9fa30976a6fa835ff1a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bb4a4818d1e7ed444a746a13a608e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b975e1670e7a07cd6717fdd1a097102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b65c8003e51f0f89381a485ce377c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b31d29bbc4b2bb608351d66857dcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f369ab6091ac9409943f766f8394eae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf5b5d4a1e8ec14fd26d75d2648289106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca0afdabcc1ad0c286761d63e90d40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6661d217808a4df94307069074269108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f0d929b3a6d5e7ed3b432843b8657109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338a369a5d58003417b4ca773b5ab30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf654d564b9056eea5a52ad013770c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe892c3ac0c9d7e44e1b7b81ed793d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d8bf040f2896f7a34b15f356dd412113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb12c7e65ec277870daec0f617ad196114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9db1f53d9f5ce40fba87ff51099ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3332cb669e947de4350c0096cc8d67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29a74409e2605a45bb2db68655200d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c1e641cb817cc29b98a4ea5133dae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c0704f1b505220b9ccf0f9235a266119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ef06b1e1dcc51d2b2623383776988120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80efa7b9c17bdaaef9c8979ef2a13c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b31d0bbfcd87cb63ddebb4b33f9747122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab9abf8a9280a7312ea71ad53d1ee9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79bc35ff15e6715e0cf924466fbbc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd756798a78185159cb1c5388596836b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd877417bc4b5d25811f8eefaccdda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d75246f6fadf841aa0744f617e807e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e668310fe950a8cd876e8026be0c7f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479afb42d0d88f3ff2313b905157b54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaf127c3ffea57347d195827969ca7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e86582f2967361e0c2f8afd7dbe7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707aec51b97528258dad5a9aaea4869b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6a3254b3611216666cb93d3862d16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e35bd78425561963c9de0008d36a6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a6a6d62d7e87517939d763be0911e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bf0fb15b7c9f80ca3f0ee7753bf45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16cb9cd4b02a259f75ecb59462c552137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e3dc5c9ac7b448df7b9349f54b854138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdc01de8c8b231dd63e7f452a41e34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa02b3a852adbe413aa808bd9cfbd4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ece0cca04d72703f3f4b303634d4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8297d74c886e831bb3735926bedb5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f63ea1e119529ee2a3c02ef2094d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0edcf90b9ec00d51a46730aafa2839144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65649227c5e183c43460c4aec7a0a3dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5937e07c710e24a217b3452b79d304146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9b12b55d076e2eddafd13b9f4ffc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe89e1b7fe1f7e81433d127317f014148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2d1cec7f6a1dae7d9c32d64813df7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36393a0cb9a86bcc75ec34f367ea2a96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a1ec72fe7a34c2f6a84ec97469571151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b0cdc4014993efd2da44ddd74eaed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870348184f0f9fef4a23770b573c0a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9daa928774e2d762cc3853f576549154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b747fa863407e2618a9cc9171dab8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6528a06775ecd2682a23630c74e0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46f812935c41f35d418c939c35d161157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fa54e06a6b57486aa92d86c13dda4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaa90a3620281baec04119ab7729ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ee96eafc1332b74ab2918d4a8af80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced54239483e85259f7f868b03939535161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613d8f0757a6fd1b0357347122370fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3252134be98ade27318a75d85e4d2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493984f15b19f79a44836df853612ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ea71350644929eb51a99998e0707e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420af7db251aa4db2ee4e303570d1d92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d46163e20d82ad91450695728bfea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdcc72183d60b40f6e6d03bf852a52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179535e45faa92aba953e9d9a92ba365169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023c0bb56604996dfb9623d6752d6c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291f231b733c637388140221ab6f4c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ec658bf14f4a6d1201d40a1146342172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765de17e839984a24ac49e2e6c410bc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436fd2a284b9feac871d49ccc6cf744174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6530fa8eb79c5c3c5334ee695100175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32ac71392c280c42b71108ea5dc364176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd2d52eca6809ed058b2c8f07114e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec066046131f51da1a5d2195947c348178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8407b018f958cbf8b6c95f1875719a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64a473424dcf85f0ae1d1da8269624180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d028188bd011cb96a2c14325d719f49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b1c7cdcf0526c62a5f4e268fa693b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5767fe39089de55c73809ecc07a15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad5a48c3711a7d9597a894d11cac2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7d3f3187d0da8b856f8e9d01db7cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edccf154660f2f73b02e6c5b9a7c4f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e97172461ebf7d53ef1e37b903563187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98723af17da91a496c14848e3e7c56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223525ceb9ef109b5e74eba32fe8e2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae891e35c4ac53b50738f7d7774453eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1abf99a208f6020b15270ccf5e7ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aded8d17a2a0b6aa0acdb6ffe648ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0747ca0e2d05448734afbbfe5e23a92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea049ab83cde3ce403f85cb26452a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915142fa0c6df702082145bc9b4553b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f6078030469ede27f7b5ebe6bc8be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407abf4040dfb1231358c98101f7237b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000bb4b32105c3749408be970af1e7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8fdedda4bf0cd2d56afc8789483bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be1e3fdda05a01530a85542ff8a740200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b5cf35498e1d94d9966275a9a8b3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5492707da742565820d176b3bdf08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba26b7c76d6bb526a95a184dae7fd3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4345b02b6ca0dc041d5601eab8083b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171c4b01bf341effb38c13ed55e6e6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32506cb35f3f09963287d0363f6f5c1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a8c0bd6634d56242c06d79a075525207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c1856c8b169f4c8d860dd82721fc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3c4824bb43b4d5333c69d08e39104209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb107cba3de892d95be4b9dde311cdac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14bd32da2109028990cfa759bb65df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cec5c154ca02c6f13261e6cee76db2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c655e6c161a45dd0c2102c0b23241b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe3d3f73ed14949514e54de40105c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609b320d29dd2d58cdf9a675b97467d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c2f3265851226886af22fa575db28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3d922e8bba8ac30a42a72f50be9e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773535378edcd3e8e14b90a77562e8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b1a92acaec2f96123b1614909d6a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5cd1606498b28f9b7787e7cb37e41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe502253225fdcc3861289f16c8809ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab0051eb7b6d67ceb56e70b5d5ba20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd09e48a5e5f86c4212515feea74f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba574410b69a9586605af83c40f1fd4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc3f8c8ed3c051b223be67a04dd13f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daaf204f7465a521d0b4a7a1c5e0ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe077e0541d8961c8a2e0ef65fcb6a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73890725c2d07dc8a39c258686276ab1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0b5a0dc76c00f50cad58940918905229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7f0eb926b0ac34661d7f8be46d099230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fff1bc8b49b7848d42fda68b42ca5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fd8566542fb4ca34058e95df241b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fc71fcfd95195595feddcf4522a0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a91473048a90c950ce8084f997a190234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d795c2b0faf8e779df66327c82d0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f56c59153464be4714fa0be26998b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489c127028ac292460cfb80903dbf2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28186c326d275c643d71e97e4ab9b71b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a73cfb4fc6ead6682b1bf07ff30511239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91447580528af7149370be21bd84480d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502d759a3e475f061f2b898029fd54c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e114954844543798948b175851e46b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaef953aa28e393a6670e50c96aa754243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4598396c62fffaaff1f4a6dab3dab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e66a7928488f50c7a07c7ad46755e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35d18b53efd80a2810c11f4abb2bf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc2f74ac4ecd66e13f627391a10088247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea940a3aed942594f7557f0fc1ed153248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bacd30d09dd3feed3299931d07f619249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf55e32f8ef7a01c38689f8c65d22e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829faca4e1ef374db6d3e762d737c48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a23df1b3fd893f2eeb9cb91d3f1c26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d927d070703b006eb3324cfa1353f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5af3e052f65d53e9aa8300327fd3de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc3b4d6e4ac2ea4925172a68fda3a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cb6b3fed6efc86ffc5bd8447e4dab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5076d317f0e5947443ddc565e3aa88a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f50079779b2a8c1ec6acc33bb7158258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd58967d75501199862402bea0d07a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae905f6d61765e117ae07e4efe17df7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688a077c363b3999a51c2f2114c4ac6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1d589a4bc2709c2011e38dc1c1fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24abdbe123d1b757ecd3cca8f78a71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811710d4639bc33f804da3f5a92f2631264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88864689029ed4ed08d58890f159f016265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bff0abfdf020fa0530e78de72071c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da589bae8df2493418c25ef1eefd272c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be66fd73576e9d27b9072b8349b2711268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8043e39441345e097fdc8b379f522c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db29e6f237ef7cb343db385dd87a87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91247743320c8b2a4998287ec27fbfd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650452a0ffd851e4b81f3da0f75aa949272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950503045583be9068e9be248200c3ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec273d94c73edd425795669a0ccdd5da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe77aee5f9e745c37d95f245456c24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ec07b5a91db78097265297b09be1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053babe2b1cf1f6cc3240247d948c9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0ddccc3ef06e60c1db7c27fdd5a32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e01d6450665dbed0e7c98323f63161279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bff59668ab218cbce1c20bd9f0b9cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2ab2615934ab9a19d620874a26f09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc5abaecff1d193c16705e24e0a174282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200781b403ba3534e0c5df4ca19e4c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9ca3ba4a49aeb30ae0e7a2b1d5a3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c48bdfa69f74ddee1cc97a013ddfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eb406fc71ecc687392c430f00343b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430288331f72bce42d6c704020a34dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6579af4792338cb6c94f6547c8a16c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56500c2b2ae8f7e585cdcf1188dfc270289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f35ca3b01b81b6b237c40583294431290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d708e5ba6f21a0b1431eb1ea653ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d41ffe5024adeb92f615f4ac8f140292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a661a1620282ab4bf64b5a6118ac37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9214e053d221a13fef4918c6b46cdf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1228ba8baf310ab6fe0f7b56a42a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e107e195a3b05c8ac078497a4a9d80e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea890d1389bd82d1f1e1cc208b8659db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63e123cb3d2b7e1d151bd62068ed1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f0411a3b0f2a93923b9d76f0b9b7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391e075e402f5407a41ade082ad7a70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb193e858cc637aa6d9c719e0c4e08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8468233e0858f5cc8b2a151c47e1855302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e15e58952c6855d56c7e91d409d6a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2945d062927f7183665b8ab1fb5f36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8686683c7611afef865edc8c9e9816305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ae76972425c51d888dde9c7149e91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27121dda9563638bb0a26237b5d2ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4ee9700d63debe877f4cc17969971308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba063d2fb3aec0d0a29210e282d7d252309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca80a32498dd7af149213a9cb38f81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a03e9eac99082bf5d0b46d6b159d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afcb1bcca38cd8b310b440ce3135cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb38fd191c4dd4e47c905d75da16931313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb522b0feb0651e94b4e63b7a3fceb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1fb816c8c48e3b52e06f2a9793bd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116411cea7f509b559bd9effe3370d26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad63b8bdd58b61c28c04c599dc9c4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d8338f7ed1551adef2fd9c119b666318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037e0da6aad03a3ef1f342e15fca933319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672a00983dfbbf098b4681c3b16e443320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f296885b13eb3acba9f6125259f6b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06fb03fe76e23bee55763b62f2870c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcad71367e75ec88caa3fd6e3ca1ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d102543a25d0896157424d75005771324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382478c5f64a281bc8068f8bf9b1599325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa2301ab35e21a98421f11e09b96ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0962a6c3a2bd3e40d49038fcf42d208327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d42deb81388fd670e38c25e5def97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cd108f5fc05622927612026aa3bfe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8413bf06a90cca3a803c7831e9017330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a822027c803b883bb79f1845b71f4e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f30a3dbfb94775abc44dc71bb8cfc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccaca498f580c9765709f8c1bdc89a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde6ca10c48faa94185aa48efb40679334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1a7af221789d509bd10627b776c62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5c305c9a3f0e9b6f651b5239240af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561d4c8679e3c760acb225ce80b1196337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76def7372b12208dedc6ac915fdf6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d674f68b0c67b54fdaab9b775155b1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882118672466aad941107f5bdd343b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9364b1ef303755abcd75a7dd39d230f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c9f5758e8aa4cc1178e16c21a7ae4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596732538d9c3332cfb69560e101cd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abcdf373b9d0a4dfcbf4c6b6b1db70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2263eb2c6f94115dddac3e1429343fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6eef089c70b068af25ca663e18720346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb38de51cbe26c751e54ffb14ee93a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addb75fb23768fabebb7edc861c49a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc482d378a2de351e6a0e8a169bce8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae18e2addf9346fdce902023aa039a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd3166a28d129d463da7b6256dcaea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a07fe404b7552d1bf40e3393c2fd8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8115505f3cb196e247cf67310e8933353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca955e94dfdb1970a79c792bdf5f0a0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f961ac188089b4a4fec3c984f8c3aea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc9e33ca4c23520241511bed96209b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5ad3e50c5a3cd8f7874510539333e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89167a155e7293a0d85830bc088e160358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fd14103fb7d5fa4ec4931f1037d7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f21b1a2273cf1598e8b08d058f0051360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53958b25263a65e5df87936638322412361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc26e899309acdd8695bb922ec393b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d78ac0e6e2f09ddf646cb18db68266363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9becb49fddf20594a53ad2c12f7d5ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a5baa3fb717bc3d6c56a772b22d2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e86f98b7016a7773b2a34d194f73e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109dad14603fcbb13b98fecbc8a6318367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680f70d9ce090cac9d88c5d4e22e230368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc531cfbebb60b03888be13dfe133960369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600507f31f389a217c61a9287b36b76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ba7fbcc4b904415d192eb5a7f04e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce890ee327af1df213753e33cea1c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecbce6f20136e7acc2a4a93818f8b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e590696a89bfe263b85c740ad302c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b4d12aec3c692840946691b9f40fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e6cfdae98506267855b4426972bc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4749e01b4aaf147c597f4f6e2206d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0937c08ac7d97967b0a67084e22b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f9e67571bbd33b09f334556089dfb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10a283665b4669b1ead9aa0d96caff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15187aadb33030fcffc8ef3acafa1216381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b710c172d7f8224624c687aca6ef27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2a891591a61921ab2fc5522486d3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758beb0dd3d3f922931b583dc0940380384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e39da5d05cbc9eee78ad942f9e74d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bb20a1758ffba80699fde9acd2f84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a39c248f14dead9ae57b78a7c6164387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7a835e649fbe8eaef8b2a137b8513388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4873f10a338bfad3e99c90fed783f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35700870f825bda0f4d620fb5d4a3df6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354568ae20b38cfc59de9bef8e4a08d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bcb75195613bc738352ab69dba479392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6ae1d3d7d3e31e2a596a094972bbc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c30f9c9d5c96e27c3fcb7b56376ca8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee056fb9ab27071a234ac4aa2b0d8287395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5cdda455f43caf48906b60d90bf01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adf686c866714140c39330622f8434397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aa41bd273285961d2e97c65736afd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee06dd78b586db1ee5d6a94dc4ab0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3727fefeb0fedc2be9f6e7af062621d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6391623351d1a4153e5b555b5b9a73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d0bcb010475d6b7b299a886995897402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812255b257ef2bc819e7c53483db0e26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c1d8ca6a78c9e2620259c824f5883404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dbac7e1d2a4df25672b0aed45ce8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52084ceb559ec34c7b18d10ac9fc666406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4917238c1564f24f08f6f75ff0759407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2200f620c1fe41a1b340306c835ef04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50fed2676e668666b1651ef791acf0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5fd0916d47b58d23330838655e420410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c598742effa4a1b694319312324ebd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580fc0263e4dc874d46c3844b0601ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc50b074b0f68fd42331c992f403cf4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5f1997c819c522383103a68fe25b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd2c5e7e46997cafe816f65551580b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b38ecc8b1d69bd59fa9dfaea7df4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66e9ef9637e8981e7f70a6ef0b9e4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2c32f2934bca2805c96761f86c8d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b282a458123c05fb7878fc53fd8e69c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318170840cfc11ad7c9bdfc76f83514420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d9f81bd923d6389f01957c824fb93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca68a2184d2039f1675b67e032e2749422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e7508ad427cebace876e061db65b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bee7dfd5ef5c47ff3fbb715c85f5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d454ea6aeadf9781916d7ccaec164a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00375771670f3b7b8661eb3ab9a30e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18975cd05f14c0201fffe8846cc4cb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782f41034718dcc26a24427fbd26fdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bab9261fdab6fb22fcc363f469816429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053802e3346588480c5472060be14a76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e33ed1f4be1888df3491d70b3e23b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb53a1859376d21f6962dbdbc8f130432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6df3fc5a8dadf34879a4146d57f536433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcd7b826a7e783c148367c4e08ab0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bde2ed4f4109ad3b9da2cd9c92917435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510bb3ac54176858ab55acd27b2b47a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb98e013a3bbaf882d8b7bcaeda35c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38619170ee6d745f40be44adf12bee2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4b3eb8c697a0e647f6d6c3e855c1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df86528666be236884668650b4bac98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a82f81505e10ebb936c138aeb220c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375344ca8c16db2a05c04a3d93c2727c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7795dc798642af30c6b758f0f8260fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4c04fe352b528f99251ee201564b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4a8461bbc7547df141dd4efa75baa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb462b695d95244ed8a0c384665fe2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afad6d23445e857261e09e1be10cbd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31279debc314ba923f8aa311dfb95775448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d2b555d11b28c5802c82b294924f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e90eb87319571e907368dde9b54a6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514d6d22a81fb24a5731d1c5487efec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588476635f9584442b864482d5ade7d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d947b673b008f7ee0a0dd406c401cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2409c358c9aa3a096f3613012adcf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd54977421562c7cab614fdf9d0cb1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b04d8db314bb71f0ea732720eff92b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cf637baed883e1602897600d15db1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a0957f320155aa7f99b0adb3bcfca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08862519e72a62852913daaa1b6b7df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873e83cdc43d4c8beb9394ee76521a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348fb597be0c30338eb82cb07202137461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c37f0dad83e0c12cfbed22d1e28b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec192ca2d2e606a4265068219e1a7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f828c0550d1e722f9ba26893d6bd0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ffe622b24bf6ce04b9da32906b5ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d51b7da1b92a2a284980457d1cf27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04125902a10454221074f4c8e0fbad59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3c39b352d598f3365bd10ead56f70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a976f7bf9985dccabbaef84d18c69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8172763de0b47534836fe33552a891470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc22f28a7e7414aa933ba023509fd1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b58580b202cdb7d538307c962980d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae04d0cd91a9288810f3646bf1f337473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf12d93bd0ea3dd89c5b4046aec7863474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda767dfa1b40fb18d5410111b08363f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808cc3c75e7aef4e0818d7759b8c0b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7b28ce902b998b6c372c654c45179477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7098da50e59a995d61d7e0029866c75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc7a968db22bf30365fcda56e762c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704ca9026229434eb50690acd721d93480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99333f76a7044b60337f6c1e5cc625481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691e38c4299599e1e51ee5d7d3d4bed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78389681ea38fcc5de78c33345e4506c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fe7c0572966940f5ef510fc03b8dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf2400074d9bb65ce7118ab0d5e037485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83900befc927e265118b705e898d5af5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0e4be8d517b50659f10216f378852487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92599491f3d5f52704dfacba4168f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf112f111b52b0bc49ac7157ba84df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d815229729c65ab08f8de6f462af6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f7d002033ad774bdeaf5f3e97763a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0e01f9c09f2a1c5528ad1e1aa3017492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10dd30570a657cb91be3857dde6b85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edb3415414bf61e85fba558899ab6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ddcfd200a3c92c8686bb8757d5965495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca7780ed02dcaaa1044a5f3fee99ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235d4782e8482645303620c21d99dc1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6843e05baacaec5e2dfb420b2bfb58f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f07fcf83e6466c76cedfe9759e5b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1f4ccdccc4059af200ad709c49e14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd447dcb14cd30f9d2f3bd93b380df1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1a86b84920926ddfeff8f4b1e6101502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b520cf83f48f28efe90c837539883e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245ce66803fdd0d5e3f76c847bbcce0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebf6b4ad97f47b50abb1e80154a2d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5c1cea2c10e6309749823fe594950506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee16c3f6bb0d8d093756ee89b422d01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a9d61b3ec4a186a3cb6da39b22484508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dc8b9deeef70c75f0e8e0b22c9080509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc86bdc536d2da00359d0e06bc9a3b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789669fbc515d3cb3907d12e638c4f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a69688992ea613fe827add3fa592bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba7e1c2bd78248e09fa2ab5037d49b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdb2de04071bfb475a979d0ef4e107514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec260f9b3021d804b74b482b6f3ef7ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fad62b961794dd63dc75c2ce9609bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbebf80868427c63b7c3da016c0bbd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f60baf7cd3aefb19cf58abcfd1f404518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29908997feb41e9b17db8e447d62deeb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db9e381d75ed4d6065ee6e9e1ee0e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd00ea3effcef9847be0f8ad10dd254521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92de23143434b644160f8e98991126522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a1b028f0c7821e3263989cebdf274523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88e496f6e8dc349d1f5a85ea9fddf6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740d157f48ef72cfe3d140abf96f87f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40486ce56a271f481aa38e500b2d829b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d183e457029f07e68a84153d96b72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ccc14971f0d9471ced8cea98861d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abbcb62a5ecb7139a696cfcd1b98e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79549960a972acf48e01e2f1b36afa90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84dbcba8b6b85ef453d9e8df21037a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c769a3af7a135868b3f433e4c707ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0624a16f68f790ccf0b93c4468ee05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be8280bb8ef4c6ebb771ef22a06eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24a2b03763b0044a43fd7b6c86e31b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaee4d014d13051d836c0b83c07e94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf09e87bd329c639979cef565a5c7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c7eab8319a9499a33a213f357f499538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea54a0c3d4715094412b37430bfa5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80f298b616fdb91b2399dceaf13fc4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed48ce7dc98cab3dffd3966cb7ca9a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34f78a43d12bb2e72958f195646fb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4ef0606042c2da6e134dc1e06dfae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448f5a49d3268039366d3b7bb71a080544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89204cd86a9227a4299bfb1d791c5349545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799496011ed33b2f35b39c3b7a163487546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2d965be322836322d52d83b9393d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e06605f8074f19d0020d3a017939e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e73e91164ebc395011c59ae66a6ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd612a2bb4c9b322697c331872896c3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff77801e81894f0ef931361daacdb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa072d0d9d06ce3e665c712fa15fb73b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79155d07e495ca64f48d725a2aafd49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165101929802207b6f099f017928e4f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2f94ea257ea15ed4874d564f89c7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a898bc3c64c0c754e59e42b598e95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf41fb162392e323aa0a0e67bd1f29d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8152c18f5e6a335a221dbbc6af0d993558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20928058334fbcdaa03d47b65b6271e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5749527bc11897472c8b1897979d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f102de11c3a8175905ef16d082c43cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5af2a06dc10bacd48ec66b176c296562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901a2738c0bc7c0ff00c2816edb8e1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd576b9e1008cb115a02936377ca4035564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c683aa9107f5ed5de7ce41ef11343a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1efd6eeb6f234b02d987627908ff9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb2072f5b780a2bbca1e4f93dc35a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba17f62a411c70eb0abdbb69315693568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b25a27d527e6651ad44faac76c227569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde1a1677023f1938fea8e296f80ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7a95b66fc7ef9766c53554689183b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f363c2462f97cdf627f74c072aad6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b880b5fa84909ca62cf5d1b518b7b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6866fab854562f5164e2f4764144a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55df7e0849e6694acba8871355678e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520f23f09d7a84c9568ed07ec82e80c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480770477e6e86bb99acbf50ebbce21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eae5cf18e23ef9c59092948987cb7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e230dc66266c0c31f8604a8090536e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f78f50dbe24affdeeebe0e30b56e22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a1cf9de4fc35608b95e0e87434663581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca8b3698b42befb1616a416a5a4d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22383f7ddb0749c11abccbcd899d302583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb4a37d6143e590a342913eef9ef75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b256443d3beabfc9f83e16a30bfe8c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af672b2db013004aa96782a900b261fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cd36047e6e82216d7473647da5941587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d349c89c24ff9cae052ac2a7977de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550b5083694fb83508a05899b0d9c8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411ecd6f6712d6601d2aca225ef20ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63b53c152c022b05eeefc4c1c0db54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce07c9af35551b0a455bbcf4a235361592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee089cb8b300777893b34c4b63cd2a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d7623474b95fe12cb29e402132f8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6c6ebdda37e4e0d679d816f7ed2e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534642376365dba5de5d9e7b9ed21d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd861d034a8a7e8e3bb505dd73b1fd70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9fc41f95e8457f2c524f89a38f99a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25f2f2cb370bf7b5ae317ca39b551a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccc1abcc96cd0590dbac836eec4e30600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778ed432e6ce1705d263c5ad906f5c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134eab0de7f9a1df9086f591ccfe2e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767e4c6b627df2101370292bb37961c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4379749a4f66894df21b33ef0c815604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d12d06e2e1347cfb99f2fb9f6de8be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65c12ca095eb1becb15f8013439c00606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172357fcfeb115797d10d898749f293607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d8073dfffe9fe30493788acbc3bb2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df18e977f2bf24d6ad53be927c9f943609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f172900f4988389b155a8686cf7c54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7129d53d393b01f1a74bbe8b2fa0a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08fdcde9a1b17e7675db9d9f091a76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640fc92bad52c3159f699a4361d5396613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e23b030c0ac37c1c1b99bba2745ab5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978e35d236b898355783f1618339cef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a727d6851d751d0f6ec7295155433616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f361ea128fb2614bffa74ae3e51ada0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74887361d1e7e45ab919109a859119618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7eaa794bba7da7b759f6a14980b1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f163b0a6da756d569f857fc229cc06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a701fa1d829e05b6f03cf6cee8a98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be8c2e0147bd13d7839876bc1321e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e899fe63eca9cf8b26be680f58320623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718350f346f345d9cff613797a5e402624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2ed87d6056a3aac4e734962d07a65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770cd8751aedb5e9a1d8b3e1773a54e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25120c17bed35d9a81437286b7825a5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b301826633cf8a63a77460fddc6a7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb16afbe9a1df4094107572256aee64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610c5f0a8d3f64192657152991d0cac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6ae7acd086eefaafc942d879276c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5af9c54d19996a3ecb777a593c969632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516f89333ad0a2c0017d711d04856d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e337fcec0f5e5d9ed515467a0f28f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8066a948af96e4c25b3ddfd51cc9892635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd42ae50934d77759f1e95a3d2f2c2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0d3afc6ef5f98619cc81e10e60444637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7179513c53b8dad8a3e661ee0e6ee2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282743d457997b092650a56dfbfc4e88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3ebd58e7cc44671cc261631c79a77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6274a37ca048a8605f528b775be804641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309948c8b2a4fc1bf043a47babf2753642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78da33e85e072a5b530c6f3d250ecef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd986142975b960142aade7c0c229644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4f8bf22f0787866e3a352d28cafea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08215171b4f899ce518060c4c581ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace19027f5e7472a34de762511126185647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342040ca926d57bfce9562769acde28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d112f6195214d2068c78c25db98cf10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897b38d03868d3afc79ea52143b7d19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf68aa089434775f6324e3753a4d9b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163502eb395390e9f0b1e1ffee75760652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15823177888f2e9b59a8e70cfac7cc4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcf9967adc325be576780eb79639c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8f475d127e4ab0d40037e4cb42ad0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c363aa2d51fffbb7105ed9c4aa6eac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01020f05dc39628f2b490ba2f7de1fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdb7893d3a4fbf8b08650b037aa31e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218851aba23dea5ebe8e8b2c60206763659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f87b26ac65eb8d0ae4295801fa59e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dd7da0aced7814560ebdc8ae16b19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f800c90c4dcedb7c9e16e77d72fe72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10247f63491210368735c5eb96f6f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf30670accb795a271484b4a9c47f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346298b29ae6c8c210e6a40f7d99f6c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff93a08252539898b7eb6e151e308f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af646de6dafc5f56ae05cdadfa748405667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec584ae51f00673ace0811c9be65f74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995c2ff5bb243fbf388da604250517c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b79d65ab4515bc2c0eedebc90a4cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c2b84bb0471db58149b06637f94be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf0b8f8517491b30d183f24ac27f7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1f1f5efb583bbc2a3631575d0fdbf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a6ae4c82838c56a09b7fdc042bfbc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458b8f7d1a1bf3388c21104d856b4de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a350c4077ecf963d9df5fc9a385c2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02c417499afc75c4d8f66883c6e69f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd106864fdcede79252809410d5eb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d31e7bab17d70a6b8d464ffa574d4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0bb448ea687aa212e470097bfa632680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff3ce1a2012e25d7b4bcea6abe7182681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25716f7729b6924944082eccd50842682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080905ecd71deeaeafa654140df1bae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55611be2ba774b25174edab50596c0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a82ebe62adfacec482b0767dd65825685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394acd3fc8afbd5a059f5e8e4f8322e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8e0902ea14a9b48a8aa0470bd6683687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bff08fab3a696c6ad508578df7b73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e41a48486113e40837874212452fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679591a40615ef32d236210354adbb22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81522a338b8fbe5f133e5eaeec514a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9605dc3826d11036a842608ebe5620692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248070c452bdd5f17803372cd2604f6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ef60bb8923f57510f3d17692d96e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf83fab28d72c219b879ec5560cf92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01ed7d853395f28bb19fad87c2031e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad0ff70c3058014445b09a4aa4cea8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdf75899aa3fe68190a80bb2591c60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e9ecda186c23f6567c42410d9f9cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e3ca42e75254ddc91d804ebaef75c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974a27003c05681451f5b5284fce9de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313f6fa8d9839744f4cf569e5e69451702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ca2d3c65fefa6059b60d035be8b74703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a3dfe241032e79c5b9f87d23585e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c51e6c75a86a9a74dae92b9dc7d73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438557e438b0b885532ffb4d87b0eb69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add54a4112b9ae6707d43f85a5ca2134707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae22faf29be54c15db68dc909f19d62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b72c3b579b367cbaf6dfef9ce91ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39293309069067afd02ffc6da89545710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ac17cd6fc70c425a1eb7e25eb083d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821776ea19d2fc28c5d0dd3fa807ba6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f8c0f7a7ec276ffba9de7e16e2f01713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40da9d6ebf6b8310834bd517d3f7f57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c747fccbd2d68b294570e8c586fc35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eb600300e92768edfc6cab20244b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e1facc4b3cd5cd31852203b10261e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385656bf3b27619d6d57f009f07825a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eab8ef75c5365be8fdcf9c13f9bad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadde79ae398ccc94a55fe4f34045e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf999c5099f9b6e0a9f5ea91d10129721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb78fee2683f61bf1fe42cca76e921722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524cefb96027749a99f886df617d9bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d5f356c4b0daa38b278a5119715de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec87f0cc54a2d71edea21ae8d545c15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70543bb8817e1202d6f49b418eaa8564726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc367f358ae298267a69a768b117c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a85a6407d3e2c989a0d47b8a5d2a27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eefd8763bd22bfb133a13f54f56582729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1058337c93ed8ae05b3f391d6f787730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153fdf11b777c5b98893b48e2ffb12e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e58f3409ff440e851eb47f1c394ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddd49cef377bbfe463cd126d5e5ca7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17908f80d108d5e2da6f404d22bea343734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce0b34dc791da67ebc2aca94c3c0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337580fc61162af97aa75a70e58b47f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c1c951f9af71841e346f27f529db2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c121930de09e5840581bcb54217d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfd6881e35c89579c8f5d3c6512baf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b8553cabd0f2677b402953a0e6c38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f322d0e68a6902c791872bc81458f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcde6b6881b2f3e0bc69720df18758742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625a7620be9a52efab214a8cd75411a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3ebcf09d95dbb65ebb502acac2e80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27141271abf3388b6783afc73039c2ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6829b675ec0e744cb3a935b1dcf5ccb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488c80e6878abd8f7ae7affbf1855ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6f57d0882b9ae2a698995dbda2567748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853607fcf210f640e64837450e010d17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec25e3165bbeef595102b01c13c8f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11002c4b905193aff49876787f6a0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c92f47da7efd68798b38d049232939752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155bd05c349cf2f875937234a156698753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d2cd18d2d316f00f4e8b91159edf9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f0859c74b1684842e589fdb4ef4dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b20a2ff7c5e02efcd6769f9552dbb5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934b3f010a924b282cc3455664cd880757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b6973a51889c4369ef2c0144aecad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f37f25293fd7ba377babbfb5d58dfb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>