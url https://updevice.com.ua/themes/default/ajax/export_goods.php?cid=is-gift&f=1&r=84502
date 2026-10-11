--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74f0703f507de7325735e43df8f7ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289fe30d51ef5a6b9595cfe2c9c80812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32975411a3964982a79a0591b6dde6813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700897b31c954b0b7e0505792bc00ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aec91e9a5d7520eeb083f23cde89135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4130047b13d25b0c20ea676c6bd1a196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e931bbdb2abc58571c67d5815a087b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0f68bf183034b438703e21fee65f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0281c9b1947a2f4dafb532e349433db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eca842175db00bab6ce5f10a3f99410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f29f064bea3df34c7621b5078de9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbca9ec4132760f1a6b11327fcba1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e710bdf4451f8f350fc3894c14bec813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e21f718262c65ea198ad4fe3ae601f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99703ba9d70de899f668f6915b68f97615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c3be41d676cbcea47bae52238c20116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95bfcb06b9919ba7cbb8e849e87a3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b14d7ce0f2b505be679a9c3b5fc3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c6e21223be8784d4c63146ca8499e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5adf507ef9497d2715ab932df202f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c35f26648e9484effcacd6f019d24e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c0cc84fbefdf02afc963ca5761d6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfde8e2aa58415f04ac49b85b2302023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f03bc92638e5227a989b6450a155724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5d0eb10862d4b13f55355c11d082b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5023bded980b61627873d9baa0c4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393364ba6db1ba79d3622f17c109da9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db5b9efafe814f86a4eaab17728d8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0e3ee70a18abf2f7002f0d45510b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c091d6f653fad93e6be4cbec250c3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59887daebdee1ad84cda12884af891931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04294ec74f6beda9cc03b3d4ff8233ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bae276ea8621a9c6efae2079fbca833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38deac3fe413554ec8524ee091c32f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cce8489fa046da582ce8c4ff87fe2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f54392691211f076be8363db48ab3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5418e675a754320b258a1437354ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dcb870379ea09befc81d30c3a0d8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d671f381da32622925ff997e7e174439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79652bdc26da91dbf262c3f8c495e0e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7829681952cf564d46a5dfe320c7d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7d229dca93356a2e9f032216ca93842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6d31be4bd6716f39fbf54445fa85a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf74a0930cc6b7119378c3c68439ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71513d8d6062906a89af5fb7ec20a91245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9907b1e5646abf2c8fb26e5d1eb9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b8c7aa59631b7c4b47a489d78178847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a7af48787fe6f802979335130641148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a6d3750316a65dcca749ea20e702b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8aaf5ac2f44d3336874b6572c66a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb02281bdf084cf44a35a0cb29bf94051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad615014e395292680661c178b8405152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f4d45cf75aac4a0566f37fe597ac453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63dcac457faf816f3fbea2cc0e2e5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2f43705229d86e6e98f846a4ba23d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ad51bd15c81b9559cc6cd4612a21056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b09d2642657d148d92f7e1ad1dd5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013557383be7f26e55723ac3498938ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7de63ff06a176fd940f3ee66e302c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c2d0d8b7cc7d519485b2d0547a39960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baaf3e91af646877f41bfa0b515b1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9b0f984b2b44c96da30f9ebd6833462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56f7943e956f6129d3e57d9ac8aa9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b61cdfacec6e9575ae315eb31dbd0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c979715758a77870527199c75e63665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc98b8c19ed442c880907f3a453cd5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0cfe4d86ece535869422346be2f5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fb4a75d98fa009a1bc1259e15ba0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d5b8f7dfc6df0c42dd0651d64e16169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b67e885e81a57adeabed7367bdcdaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f15b10582d2b0c723f9baaa95dcf4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bcbb6acf125e6b5d1077b89c5cb6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c0493cc8252c8c8b87e3c61e9576d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252cdc66b9c4770c379606586e02b7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0351f917bb6bb4663a5b88b0dd6bfed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f79ea3231b07b386b21869ab5d0ba376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2d8725c5ca03bdde646c16711b84477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c609f0f79dbc8c7220abefcb3151a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ff4dacce6dc6a161c5ddc467a7fed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1b16b0b40824541447c7de8f6440c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836f4cf12f0de51a043fa746de7a19e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320338d9e589d5e9db30efe18f1445d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd75c0e2ad1c95d18e6d1682912e0bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd0893ded09b77a12f2a441b5956b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e435a2bae75590c3f3e474c54147b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556a51360267581ba30c353e9bb921b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194d4f49b4a673d7a7145e109fc2ae487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1d7ef1edfc9d1131407ba29e21f3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437abc9dd151a302847bdc0e947a651889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbcc347da5d467af7f5faab4980c1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d10e68a238ed959d8532ce5a8de2c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e65471a69b11112a9d3e9b9540f40192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f85744cd6dedcadcb2305bf2e90af293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eedad5190bbd26f2d5ed4bf8297af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef67120d4f2787b184e6e6e46014f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cbf64da91054f722d25e31c87e44096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7728786612e884a5880bccd8f0d166197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9c6f4d0338ae75b1b1e0ec52c9e7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e1a624587d893254d241663f4e50399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98db4dd101756734c208c33d9e0b2d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bf945b077d0ea3fba01b5cdee1bc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72ff3fb64912411866d13652163b5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c67f36055b713334a6c536608f5e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb850ddd03af21e1f7f9432eca89f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff25b1d389514061bc2d34d6c009f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b59ae8c30aaefc92f9565452fac3c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410290c244dda55ef9613b5f268f7ceb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6424b7fb0366cdab997bbbf4bca2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee55085d9761762d0d1b736fc32e54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01349846fbf9ba9c3844c80400fb958a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92bd18d4ad46f04ab060db3b94be46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e300f709238e44d4e663cd97935b4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b32cb8b7bcdc11447d5e66607c536c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c066fcbfd609cf75b071427016e827114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3b15f7cd5be51f7235247fba6eea3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b56141b48f2c0d4e767492a0b3506a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c9f08172185d027b4ab9a1a36a437117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1846d347529890e6067ac6104524f40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a168d18fd5d540f970780eb1bab9a29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858f0cf33c81f9a3f85a89da162eb9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c883740317f37fca4172fa69837be9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebe55757bb58395824e626581c2b01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e066b46f4099102c6b2344313be887a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc72cb0e1f0336ee9c80d67ae6ca83f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002c9183d051227a07cb1a1152d15f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920abaccc3a9654f8890c8ddca51e0dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bde23986d285ee8e50bd828bd5249127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11378afb3f6438d78fcf58b8ba11e809128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842930a052df803c812563e2e1c71b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d0fdc784f37e9e52bad81d5e91ed1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb02f6637340d7f9a78837c33359fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eb180cba1ccbbfe87fcbd2d99586e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7410d8a193cfe1d2522368b16b63ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa88c80bfdfc84627d530d28fa57a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea59ed53a52591b8ab669631893b66f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0e3c07ce905ebfc1b85c64ef62d94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0105a57e3d278e2d2aed725b71acc94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf34869f9265fb02d1636603ea42f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102fd15729421e8fe18dccd919c8c84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b15e864d7420a5b71516cb9d60f9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637454c62c47b545e1fba919eb58e9a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1de97743cf0d9e60fa92830879e3cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8f8fd3c8f39b1b05ce10ca0f543e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7da3ef4c8f9c9fb1bc32edfd554ae8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd1475801d62909eeacbc67bdd0d10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdda361c0391263e6048d6e6d2b5e95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473317e5b6bbd100884c59158d7385e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1f93d7f9d009fb081b428921a6400148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b25719b0e2f25cda8103020d3777b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f221b8494015ed484983109ba1932150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c541911dabd2b5511168924ca6321e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242af7fa2dc60ba3c70b1e23d87be7c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9702cc8d06f28673b78064ab35fb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececde9ac30efe640a9029ed44a52dab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753319992c6fd87417a0573cb61d310f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526ee03ae0eca31c923d4460c06e90f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d39e7f4cb28c1a4a020c7eabe849a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a624d7ef14d6c4868d91fe9ab084b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfcaf34d7adea1388a4f7e0aba5e7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7078c96d22aa41e5b386be388239c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466833311c034771fea504268c5980c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430545056b7902a3d8f2da9da3d12f91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17e82627d384233a09df1b00dcd70e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40e73751ef2b6a19b3763dc7b0943c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a3212b5caf62d379525f01d3b0df8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe81b421fe6eb1c7c8e4496bb1385c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d52f58a88f5dface54b11117cb7890167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6afcfc8424c9e2c85bbae570fc154168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b17776aeb29a099ac4c5b1c94193f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afca3a00ccba49634852d91a1e849e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d90be20f869c96548b84af56e59d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318e1c3b53436131db093b03bad1942172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fa7bd155bf3295aa016dc14cc1371173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de43f12e584712f8b1b217198d2d2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fbc16aa232ded7a3a6ac8034cf6aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780e6a1c3ba69ab39dbfdaded580ee9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48caad214dc515bd6397334760a402177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c782358906b36a1674c228dae92229178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc83179b74804ad1349070d97eb9340179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55e039aee3ddd88e6fdeba42ab144d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec36122f093325670574b2df7fd60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b7cc108cd432d436dbb2a1c4fa6f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455b75073bcdb358e5ecf6aeac8bc8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f67e8f83e05808663f1324f05b59b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb6c83e5b5d3cf27cf0fcb722ff95e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736621ebbcfe50c69100b4dd107acd14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf2fc5387d97a0b8c9d28ad58fdc68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38563bd662ea6393c48914bdee6cc79f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c447adc1b388cf4452e9b0ed28e41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eb271b790e7d720e14ee04971440e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ea65f73500d89eb21530e01d7a97d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b5c398ef39df1386d7d8fba2d769f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820429a5c7f04e099eff6d8c1ebe602193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd50e8521716372cced1f71af1133cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c86b316f3d9199fe4763619e1ce62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea594a9ae0a532c78069ab15221f9a74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86b83742bd3595aa7f8841aacb0eb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d54070a82573dd66383d67572d0d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e07e4bbf77ff44cc893a4bb3888145199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d13d0016d341d78fcba6187ff56a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e61d4a50c75b166696a91f72f38a9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82363f099b00e5f2537cc5f36e9cb427202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27c51662e8358aaf848dbb909b35b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40467bca38964fe7506e57abee65c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b1338cab415f04a815ba118417930205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77ef5d02a2158091395881aa0bc7d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50137613968c3867db1f728838c73de0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a24a00b049ade00f8915b78dde198208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf04b5618a4c0606bcfc6fff36582c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9a8eba46f25e0771cd5e2c870e38d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c1cf48f5352d7984902f56c56f6b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaefcab31cd511b19967bb63690665212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3720813d3edc1c81ff4261f129af1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db5dbee9848cdbc5cb0a45acec2579214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8684f2900b7088a997a10e488714f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674572424d10be744fe8fc634ef023ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fce3dc4ae2d8f9bd0a5fd042f86032217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153b4872b0ae8417024992aaeefeff8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51daec8c479859acd94f16d80ea3754219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de99335e361dd251a2628a8c05f021e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbf6ebf6648fff4a24205cf2b70419221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8fe890b478f4556e854f8e5caee1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ef3c46d8cf1c988bbdd4ac9415eb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4413f04bf4e6dcdb03a700f002a555a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111f64fb93d404e51d86cfd8553dbd5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d9872e187c170b1c87e5eb63f42f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50969c5b5598dd09f690ed25fc38d68f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2198bda52d1f4c83e68edf6be8ec4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe252df82b5ea5d339635f933cef43f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfc37c7f31265ddbfc5934386d8fb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0edec308c91e2847ac9c91f16f0954231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f2e7e4d2a73c6b232ca44420a0d2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47ce40b8461d814fe709fde11cbc6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933be1eb13d0e2de1d06ceeb5becca77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789407def6978743b68312faefd57c9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a151b0827871a82f55feba026db6ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25988d2982d682c0a29a0300c53fce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b42022f4b44a949a73fcb2ea148d9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815832e5324af07a6efae501a9c8656239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a37d727d5345692e286c40485198f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fbc19e57e0791ea52ca4fb44280a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60099f17b1a6b056bc552ea9cc732e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adda173ecbc0d816e67277efd483888243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783d1cfbd6a0dec5d0513ebb606fac8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5be23329c27fc223f486347c54de9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f72deb9792e16b43697dad0e64f53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf51a60da8fd3b542f92ee1e3e06e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6600d5b13615dd881da5de119db8b85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de3a754be85f8984155fe5df9666a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ae9b425f203306c39db77ed14339c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9953fa4816d4d991609e7d9cd0d108251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aafd44f1022a4b5acfc40e3099d104252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91e3ad218dcb38540beb322a40b573253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bb408197ed9237e58686dbf8a68fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01889051306ffc2788cbd297824c5a39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41403ca2742dee24221fe98bcbddcae1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a62b61cd3603fc32a6321842d167257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21e5840c346ef49e96bcff86cbf86a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e7636c9d0045e69bf5968cbdeef1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b101683d349dd9cc67cde12f4b5d7fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede9f3eeecd5b0be434fa2340644fdf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c7ee7a75d44a491c8d85b9621a251262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fb98f3a5493812c08a270e3aa8920263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b5fb1f1b3c8b50c43053998b0567e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743a3f96e55f49a5af14167e07b2d3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc90bcd0dc07f44b46723f26c5add6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425eec5bfc1b6d87114973b58f4775b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2393196b9e9f00bea9a0a60f59b04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce0dccfa365fbe8669132edca2e2d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d432c1b5f87bd20f26580567957929270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b845f550cb05c0af4b54de329b27c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc58ef5c2b261ee8252eaf4b0bfabc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cfed953f28d1cd8c497d39649e254273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b159ab51f8d3574691cc14df34f8a9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295148a151923212e0a155a223618cff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539109b5f7dd6c24c8716e12d77d7dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85362954d8f1833f5a10f6ce8f14149d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd23df94df2d0044c16f40f11fce84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4767808a17bf15f2ca51eacbe9721279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467c78d9cb72d7b06e10d5b6e73ef94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0ebe6831971fb87e4a733b69704c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e04e7cf0242e76e73039766915d36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c71ee1ef798a9960594d4144d87872283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79278d36712a1eb0fabfa185a714ef6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe181fedfa3c8e28f1d17f3d44c3125285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d533f99d943fdb54673a4f74a12128286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6948d1258642943ee2cc1c1d8e0342287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b337380c9db68ce73653928fd1fd4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479e132df9a8ea43c303dad85f88dce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a03efed0fdad229dc4aaa5d78f448290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64e9edbcd0af111e577752e283bccf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e16642f7539c281895bee4c4746377292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd116ab84013463467428ddbdfde4162293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def316079aa383d55b79d0678ea6392294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bdd8ed17e259bb718c949c4376787295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d446d067176b940a7dd715cc13bbc4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac621094736844fc88929d26ff73a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f51d20f0697c3b3270e50d8401ed4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8657051411065bcfa7cb0e95c2ac376299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a08cb15b9768b1d93fc0a468239f4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d6c696566564eeb59086b69c94110301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bdbc074888a21c4f144898594d1d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c5961663621f39e994d156fc22da1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35321e4f9707fc1e02cf9f870b7bb7c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bcef0670ecc410f7291fc301c3030305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff850564260020c57dd0fa209718e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed60d5b6f36dde9d8212a71fe0e82fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109edd18d120bc9d359fc518a86997ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72809bc54b1bd504a5516a9f8c173263309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc95d500eb130a802b6b69d32ca91b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fb2f45c5145972b763540ba41f4bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63552c8f931d26ea4c1e57e0c95ce3cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66820171b012dcaca283b6cd847e943313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9080a23c608b006f34e85f424cb5bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c317b301b78da67009103d1a008b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1820acf040cf81bcd8f6f739ecac5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f7309af8e8fce5bb27cd79c9cb024317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab99c25612d650cd8c1987505f1ff7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280398854b4f5915f1dbe343e3e15afe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf94d67cc031f54b35fb5d39a250ac3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da9c895afb235b42ef6b6b450065c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b575d7363b5976aee120957ba31fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3ffe24dbd33a2cf012e8d3d12911c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64745c8769b4cdd495e6e74ac1c90e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca0965fc00b0a3a268a8db9bbf72b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb152c1ed3e3dd13ac466a6ddb9ff54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87ef3ab2fdb9b3725b853f7e89ff3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb955ecbdc2f2d7d13f6abadd91c066328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08319f54ce64b1d0e1d5a10e6951d5f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15c950782d9779dc0ecd4aba3d372b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55291f2487543736f7d16ca56cf54bc8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a021d537e31798a4167097f194dd4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa61e025f403a510246ddad467a902333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0279dadb7707f6468d2b85b5b6dd82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56664625d3c1e7229c39502b73f19d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205436d8e77f985a8410c919633849b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a7c03132aa1e26b3a850c4eb07723337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bff0de36f28e16727ddb42d5ece361338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ecb8fbebd3fd33029bdc35f5369bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31457bccd7cb376f0cc60f582ea8be76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b6175c0567c9e900267a064bacf14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df49ca9795a21c1be03d8491926ade342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b6b694a021919ffe7a5f450bfa23d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d49ee40ad4ecafa3267411e06527e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939c6b6c17cbb6b6fb82fc2ee6e046e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593938cfcf913da1cfe25db9060475a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c94d19f8e200ed3a5a2e7c2b23b54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4ade40dfeb15bc1cf330294cc7297348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66927e4f2f5fe82ecd1c1ad375e7936c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b2f8e3d51cde4927aec6bd2953607350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5077b9cf03390309aa61315bfa083a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b381e00a615836a8fafad72db3e307352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738ee0a24ef7783df3e72a9b2e3557d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44049691171af65213ae94efac9b7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7e0fc30445025d1ea879753ec5805355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948df6397e8d03246cf246d0be5768a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cf4798eee43359aa78647efb92058357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41ef652eba0585182d0f7602acae75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467237d59fb0b4bc7d498b500485205359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977198cad8c48754ef9dbc30cc6f9d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c163337970cc8f8fd75049e7a3a3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fb5d3f6f22d7acad2fba3112183e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313426b24e5136b21bbb89ea3f3df813363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535536eb751c0c4e1229614ca9c0a332364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b8818f9944563c15fcf71dbea6afc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940c46e48c551ac8417742509c61157366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4994ef149b0de455e8d32864da4af1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf112769851981629dfc41dff37b804b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24928d1e6fcefcd0d566f9e9ef015dcf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c55e81d53af1d34dcef355ef331935370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946edf35a1f0b979fb6835a19bdc7a00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7409a530f84867093171df3e7a8c460372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73f013222db807afccaeb4f921f9df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d145dd86b5356eb2c7f2facb3152b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b90a74ad65a6a953a291add4e98bc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c110f75eeba633a422d7fa2098aa8f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa0e81daa5066db2129e6b72b880f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b091fdbf90439e792f5c57530236e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b2f4f1af499d3fc94ea1a100af531379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefac9d7561aab5d7526531315c07abc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c7dbb08932ef9899f614f0b890272381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979ca76e4d86a3457c232da60458d2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c707367b331a56197267582a9bbdd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab589d5aac08e1574bb0c801be95c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188809785d37d8dc4e3652e44a5b7465385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d4bf0780ada860a91e14cc17b9a78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129a89f69f84af132d4638f571412b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75867f80dee23a35247b8a0942b87e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eca0b52bd7cbd6b551a2e43f02441389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26c9b08a15a9d55f8aff92003bb91b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353a0c5b0e06ebb791e96907838ef9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3802cc374d9470cb580136529a361392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535dca0fda2b611781c0b96ddcba49a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fea9b8a59f9962996c314c4cb762d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e3c947ab22ae08f43b56393b9500b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f90a7d84867072025aec5cf98f079396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891831d68f8a0cbe315cd18567a5c2c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0586d30237d577a92002b032223bf5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986be9053c2d02a574a75cd79c9dd07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c16b70e44e4c5990160fab26b0c226400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120e6c796b9ce4cd4d8637964123ff1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1156792729c4732077515fb1fceb3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c948eb6ae4362745f641236b0a3aac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e836c57366e43c1e39fa053ed60d3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d358642df95609e4b99d4e29b54c1ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbff531ed1e2f0fff72ce5ad12a6f07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daac87735a1c074aabeb8c2b8efaad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc97ca2cb39d3565c0c46ccc84ab10b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517cc4614858e0709adfc199d3ebd3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72af121bf636597866b17266d752c55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb5451d68b46fcea6d7e1e0e691c35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7438bc77ebfa1acbdc806e9d122e78f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a18132f2afeca54e030cdcd68b3978413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3f8676ac5d327ce50b63ac81efbfe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f17346cd61541ea7ef852014c76d5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee356b98ef0d2b490c0a3068bf0398416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa8db3e9a623473a4d409d0f6617d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00de9ae2902a321f69b1db62594d89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0bdcce8f0e80bcfe4c7d2bf66b6fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f81ba8a00d7d2dbec68409c27d009420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5892018cbde327dec7a74bff50fe16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd16c83573cc0e6471c8a80c2164eef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439ffb0ce7c71d85b0db9dc6e99ed0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3481650c1c0b40eb52747ae57efc256424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74bc10f3bfeb22168e58facb5cc5c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98774a871428a8c9d14683bf28fe37da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb256047f1058ce3c401a792c0dd6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c68b7fa3f9a502d7aa605d87e1a00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eb067299d8358d08bb3c11c523110429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff84b3979c06ae2e392f19072e66d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759420c372c2c6b003fb876129a1f8df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bea90a4b5403cf2ce8c6e87764f46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef1e92915f776b743b83b4d5dd46cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1c3e6f907439c6a31757a3611b4bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983c3aaf2917b7b9ec9d9621bebe8fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4369ed290d227c03807fdb073d8e922436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a2c527b7d4ca6964a2ec26977a2f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9bce6e60bb852979a9b8e01f00ca8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6a1f175a8813f91a9af0e4eac1d3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7b6a7e54c7675f75eeb71d5b043ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020877d866e0086560a9c38207a1a04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae0503344b77cf6756411f6f1b973f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a14115e0488552642398c4dfb61998443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a4c6c731672d40aff6e63d346aed4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d80a84b7d5da375dc51198e926d2d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803651fbe22ec9ae171cdf481c266880446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1ea421c14903106cabfc1fd574c93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646e8626a18b5f1c048ef81fbbe8fb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397bc1de15ff1aca5f1dd973f3bc27c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaf1df2e07dee6548c3517dcb46dc9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03f1ba354e5eaa274bacdd47001b5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d920201092f27fe946620c0d136793452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f70bb2c8616ba264e07ebcdd7f50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bafdbf9b035213cd9a365174c38c90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae287a0073969a8f448c4e8b6d6e22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fe27120115f65ff0bbc4509f131fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394959c1558aceaf7945e91162fe97ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ab24bc398dfb8c99bd745581cd196458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc386ef35fa0cdb527f43f0fe6f188459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269699bf70bee150c6074bdb001960c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0f50700f91e3d1f853f864ced2bba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee2c1a717bdafcd4b2bf098699f7fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782c9dc82327137e7f6557932aaa777463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ce37400a5ee3c03f9c59bb34e3951464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60108341a2ba0c8d8c64b4f1588f1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9a9407634a79f85908333bbe07ee2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb142e588d3534731c68c101e8ae6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e4d341f9d1c207977fe96da335a9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404bc8dcb177cb969f363c373e50118469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2b3ed3e85c23bd885aa9b7ac48bad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604110d61c682a691f4913ec10b10153471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab183145785ebfb10cfcc8de7cd1060472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba9395fce2bf3fcd99a4198f0a11d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa99f2428db24ac39f393ce1c62f5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ce2815226e4e9c383284115ca0af0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658001a80ba9e32fe3c4505c550bc8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d06c842493a5fac9a75b0f6686d5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5393ee0e8010a041a8d44fb71734c41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82534b697e55c9a93460bc904ba49d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e01673290a97a873faf947487607a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5badd5721140e59be1b270bbf896c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f2de945de949417ee4d561fa94e00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098825eed5b429d132493856ec336cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73de9cd7f56e6132714fdae8549565484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b413a3ed1ed0230a0d48e3ee0dc451485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a354d429eefa35c80f323d99963d0da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e9cebc66f6b2b9e14454af99f0935487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73cf6852bcafee2a427050a9408262488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f63cb397d959a0268950c29a7a2a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876b9869ef77554804c24ad65d31322490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fe8893dc36a28f9d3cd86458a0dea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eb800e4f939b99ac9f1a28cb76f2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0b3b8633f7c0db25b133a6bedf8b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53f311fd59f88ecdda58a9fcf8bbe9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f0904175a55a9aafdff0231683055495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef84cbea3d9d8263480a31ecf2b991496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24bd8a09647221e3b7455aa2d4ca2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c5f2fec9140e6eac3e0eb9fe89fcf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09424f6b14533107d5e8aefb513242499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7f9a1e6fe70a6ad81e395cffcfa4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90c34c3b052725e3c7485b83b305d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cb77897a3db5ad7784200ecd3959f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5e15fc66c9a7b231b0862b7d2d67e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab13b3b7f1ccccbccb2dc92d9d3e0c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca95617e685264c1d87292b167243f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c4fdad84985edd411f91fad0401a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a48deef5a0cbcc9e136a99a9f5168507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5404c0da09372bf4d6b80edb34800f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958cf2f359f87bf81b7d88dbc686001509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca46fd25600ab44325f1579818a18c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d90012f72ce86c3e7c1a9ca1567d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04141b8f7946b36092e602717f5c7546512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee247c6f2a309ee373105091779545e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ab5fb976c984ede691675398357c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed644400eb30b2a1f9c0cc67c13a5bbc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c98136f70f87af84368f7d5208ef8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38271e2a8373c37f13cf6dd8c89d7cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea74aa86181ffc72e92cccd1acf08e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fba8536291bd5d5895c1a237e4938d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5b6c4a44d8e1c6c6584e0e800b9df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573c74682a107d9695d209f5f5675a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463a77fa20bf822c2b8be48c12ba6e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d19562c3b836c3feaeb65a966223aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0640b3d20dce1c7f37220ced63b609524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025f027fa2f23e65acec5b788bce59a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1739ba8d5472a252e36ceeca48e19db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04371c4c518dcbb84ab5be262fcb59d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341d7c71e473a47cebde3f48f90f539528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaeeeb102e85329b4f81ca8ebddf4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28050a8a01776976cd64ac8c487e5e53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818890a21323cc8c451043595bcf603531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c760273cd22132511134a4af083f1f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a138a6374fdcbc9acd56c8747926d8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5abd9574b5c9c030a58c0a3336cb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec8561e90bfea5604a6c2980b868ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdd25aa8126270a117366f75d8dc82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8743d35708bfb1bdac55baf287fa39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cfa73ce93c29301e43da3736d9757538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a98c09e071aa5c9497c0559d63186f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc29ffd69aa01e18e1ba482a466c12d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a044a787a6e8f34c85397794b541c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3324d24ddcf0ccc1eb9833b575ae29542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd937fce3564a38372fd9c5db87e6fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd98317b47eb0a5e8a2810551c68cb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650805ab0be73c263e463307866a466545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde26df7ef7406c632f4f74820ec8efd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78a7bfde525a95b0b5bbfde63a87b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89468dfd87205e60822bf7a9bae9cef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17fff8cc79e49f47f8386c9623994b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8489b9837acef51eb57f59e9b6cf5cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca91bbc52ac15494f4c11baa3fbb4fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8c758408b449d016a836301f08524552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d46a3b83fc223e9ee62a40761f32d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c494a66f0e2deb81d7f3ba69b463e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3148a9023f80c900d71360ebbc04b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21451c671092ac4ad23f0905b6a5b76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f80d1c3518b47f33bcb95142bfdb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde2028c496cb2d60c06b9783cb985d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fa935cd75d013c646d6ae5b524dbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b5f74dcc5a80cd0a814484c8d4d2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1414d14f69652b9143a3e9055cdffd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a291ded99c825208a46d2ac2e6a4dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7018299e1c763a7ee73c8b4056c0e67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448ab758c7700faf2214d48f389c5a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3329173bdf3d805627313562bd3522565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b63e05bcfde64372a52ee23c35758566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1fe6439480327fc7bf60558f376dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335598ebbb0a716faae0fa9b50f5af06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3334b706e01d01cde23434ed480c685569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b4d0fc10b02460643afa1c64d58e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c95874c8ec334882951bcf794defb3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9427bb9aab7defebce6a5ed314f0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5438a65abe47da7fb0c768c3f86571d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2f6a5d795076cb9459a1d566d55c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee351504276e6dca6104da80492048575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cb60c643e004cda87bb5db6b20420576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa7a2da5991436cf6de821c9ae9b13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e05331b05b874c512ac4ac24e41560578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bceb858e6ec307e3601dc83e557927579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04e1c774da3037421d10cdd99c2fa8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef4c7b896a934c5fdb75bdd7c3409581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26ffef24a68503a0098f017f20f291582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91ad10234f336963ffd7b8739d47da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240172a794a20f6b589753722aa4da0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8fd2342f314ec659ee048e160b9af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8781ee6348f47725633b3cc87fee4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fe92f1e19d2227fc111261252ee30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe052327259000cf6b3f11ae17c6937f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6ad5429e850cb4f4a8e6940f97167589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b087e8f4df85541c93adf2a7ef2286590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a3fad0289b1eb523047a63f93eb0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ce14c91242bc8253ef071bb882a29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869aecf619bed86c66854513e7d82b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe02e5c9084149f289fce9a4f02878594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b1cce3948e3f757c462c50b01d10d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252879add4c4f89b8ef04004a4215ab7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcffcd2ea69691e799a975d54c14356597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb3b152058871bd87770fd21bdbd16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4e3fc53369e01a93672bb490f5da2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d09aaa4d3da93038b3077e5d354d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfd3296f3e46a3319082cd5d0b937b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bce87c2a32c1a637a300c953320dbc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2114549c009eacebdc97994a94389603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e708690b8ce437f9e7668e8ee02c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42d75352124c942be12835059a37be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff92634bf94d693633e83c9ace048c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecc758b6ddf8b959b0311bd5570902607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9b6d500313082349e81b64bdd4d74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142eb78b08a6e5f43fb4626b2b4c158609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78583463e06e704fa1c9e8c9cebbde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070f84c46b321aa47147a6a22879d2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4d70ec73ad7cd120b94ce674c4c52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca10e957b59ed989d070d5261f3810c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14016425ae59b3c2ba7148bc11d0bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3313fa7ebb6fca8721576fe31204c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62737412259c0842ac31614a6b1fa95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf48fc91c528ec2ecf23a07c6f59a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f2c31339d692bb618f5464befc0b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4213cf4501439251281ebf2689b73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea366218ae22ff10c3156d162c31bcf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ff829efeb9491af596b6aadb861b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fceec1351b7e43f7ff9b66f45ae3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a7a040b75eba50006010d76a72fa1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e35071ced93bf847e1fa6635d3ebc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84fc9d0262a871aaf04e0f2e6a26d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607a15ec7bc831446c2a4dfc2f4b919626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61f2176420f22dbc250d9ea111c1ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0944e17fc9e8e29f72afc38b0336a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae169816c84b607f942bae618e619f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33788fc11e583db94a33f49ee7fcce5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251901801421a9651d13760a2b2068f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbd04104bac14d78ad7adb8f8ec7de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fed1a94e0f7f516d35327faa52bde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca124052e6566140a91820472bf5d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5089ef60d5c8d852f22878a50da0bee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e206a3b185e16b59ae38ede3ea1ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91313ef502729e71d4f0bd92cb56c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f08a5ccbb2b10f39bc821e274cf21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157a15473c58d5f7f6f26dbe3d416cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eceeaf942e404ff8f7d6b173f7de85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e3ec4cf4b15723cf7425820d5694f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc7a16d69243adba63d430ab5add6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d09748ac2fdb0119dc8ca3b9f0854643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab391a76f11e7197de92d818fd6dbd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2291a73aec4539f3471546204bafb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c811e3d09099efdf4590dff6952c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6a9cc436300cd4ec86b817d12496d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e84c7099560fd5393e42d2c1c43d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d66f915a652b344e83911fb19e95d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d4a021504b1430ba5799656d527bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aebc7504d07b38a43ff1d489a08b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff5dc5ca152c5d9852e951cf4208f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef4ab25afc596124ee47a6a52280fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053b38aadc090b239ee4db180719dce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df49b98d59a5911cd3389cab94f907a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe02e00068bd6f1455c652b0f24ab6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f88d66510b7c1040a7c9fc9dd4871657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4285851ecc6c77bc3bbbec388cfdb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b92728b1f2605271606d3fa805605659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9dc7b08f2cc0348738309ab7510af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158133024461a928bbf6c82c086138dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56dc82c88afab8493ce40b5d08be83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5ee4c4b3ace36bb976dc6f241e31c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805cd5bb29ce4bd07fee6654be827e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58578e3ba6319913aca9717fe49ebd6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7738f1bd765413921128266a853b627666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fbc7ef1f405da0fe9d1c31f6c6d0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe141571e0143a68eaf237fcb9db4ac0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce46b10be80010edba6c6c5de93c14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a1a2daad08bafac9eb69da9373e4c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199059af52fed44a44c0ea1b5a17fc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a98d9f48b3dfb2a5af68a7a7922c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f31f971c5871e3d3d600665ce1f66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fddbb0a608b1e920f47cd3f1835608674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d259492dc9ba8028ae588d264acc7db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fa7d09d70ad6dde3e52e99ccbf034676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99435eaf4ed68b16df866367759cf14f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fd6cf50a867a3eabbe5c28d43eaa3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e9c8f865992f4936c40350ba97aa7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c58bb9b1c384c929d4db21d6040752680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d27a331009a671557e1bbc528be965681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654db4ab1ec64ce5c2c39cf7216f28ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df9b51c985fd0b6ec47562e5218736683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73a6f749533f6ad7712e9be6f124d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dfaedf4eca776ba8f0abbd65f66d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202511580666d991ffb1acd14b5b1ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90859c2091414a23f48e8c10a3cd7c14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296ab47f99a5388d7875e993efc7182688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef55c22caab6d6813e3d8cd7faafef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a685462c0f80322e07ce3fad043d208690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74cff742d4af582cc652927e5ee73f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1677df2e98b38d2096ab9eca93202692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db89e02e897641591fdf7a5caa4861f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37f8641e06a69df4c2933a4522b42f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832651b3406d3d21ef6e16f9a97ab0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2188991ff0c4fabae1ec6e6ab925b6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27e14b569f31e3c5899aa7ee16cb44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935faa1480c9ab6885ad92419e8759d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1327f4e2ba9818ce96f72ff836e5b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81a675e5e9ca0364f137200e89795a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2e9540938a8c77567ee7339120faa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4849fec936d9711bb7505741965e44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de914e7a2fdc470dacbaa6e4fed24aef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530766eb442d18263cd3fb7d8e0103fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c781c7274a6984c6e6b2bd8b6f4175705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaf2b5573f45505fd4fc220cc9ceec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb346ace4c953c8b68f95ec88850333b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12e657e39f7aeeba9534969811f977708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82631eb333fb7cac4107cdada67f1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536edbd28686b55bc1721f11bc6879de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b7b830fbc56f27fc25837bcddd013711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aed0f306d87ff6ea32bc316ae546f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041d3292e586a4742b05c1eabe099cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a540478fe30d06261fa4521fc348714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39adceebb2382991f345a1e92b64aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebce97ca9f332d39a7f11e2c991ead0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0a015e0d7ee3aa9f6f999d0c89689717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f11335ff44d6d4d5a6623c3eeff644718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25115a7756267da04bd0f99f34bb86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58278e650640f48e717afb75a8b7f16d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5a6e7f508a5bf44947e87793587b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7af6528e346c1e426ed585d9a9dff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c23929fa4de9ec3951670c89ec6172723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1f00bbb0ad657ab6a789c9a620d02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b80212fce378405b932f05843cd63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1ed91defb653c9bb7a22e8b37086c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666219852af7a07e513c07cac77edd6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e525e6b76fed3d106f2975394df3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409986b12785c36753fc5e37ed649695729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cd02e730cc1c624da312d440fcc84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199fd56b4ba78c1506037806a98c9cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa0575f65995b9c87dc285000c4131732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c20a291ed9516a9631e787810cf018733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2444f582148ff0c443cd344d6c7ea98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c6e62da041931d07506cd1ee2d3a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0edfec82080a76721762b08a13691736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa966c3aadf835f0bfd5988daa2dbfe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62d8db2eb1c3b096c0d7f219f31249738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607860fa584458f295d53060ad12d18e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bbaeab0c8b67cd68d1e60302419dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33835497f60f4c6157deebbfbb65796741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ae2e6ef3faa15d426cc316293e607742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858f8ece9562ba1e59e5eed08c46549743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec353a7a9ba2675a8b2a037ae2a9b59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c23ffd2507e0d990f23e6f00ae79f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d33939ffe3ab9a320b95c7767d6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0695273609cea47966cad6d60306c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7132aff3852caf83a49b8945fa094748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7263c646919154510b856afd997fdc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cf6057988665bf89bbac112f5b6bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318afed319dcbcd0d46a674c04611e4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d58d622c85c0cf75cdec9cb465fc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149ef546fbfe85574f812bf09f1bf07753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b5b2f1ad3355e7df0c4634a9f2c441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa96e75775980acf884184ac0d14ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a60d8004637c779e0e36f0211361f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b59457617d753861da47f8f7458bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a671840a48e70fd73ca562e3ef2a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9a4ab9da0db0744eb33a6e915a70c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30720dd19128a4a65d5bd29753baad8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7becc695648a2b8f403e76f6d5467a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7e3bbe7b051d70993d26590bb6f6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4744bdb134f32ec089758218f68f6f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec26732dd68dfc42bc1418a2415cb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1387981a9c04dcea9c7bd5f51aa8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda05dbd97d1d30c6758a7ddfc1133313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b245ecaa47ac1594a07acc01a9f51914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a623e684fc14529201ccc81d7a7cfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b0848ad0c42e28efa3a178cd95fb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dec966003b0e5bc2ab133e82385d4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f888848ac9b4422f2f1c8a34d9fc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34892d60e54d807c7eb01fd9d42a70419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a7d406781412ca25c4c21f3487e6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7b476bd16e33afc77798611ed2fc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7dab8a7ff6ff8d7b15a07dd8fdca022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8df306959793ee8f99de97963e0d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5569658c1834864fef48a871d9617bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567d230248c6a4fd81d36a1b944188825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25593b3299a17d52754d0adf8d0a482e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c2056282ce6f507cbfde098d516f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b88b0245e68f653a83573a25fa1f5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5119acaf1ca0338d5fc0269274ecf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50238c0fb779d01ea9176564505527630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325be3ae93b9301fb25dcb62dca1fc6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d31a3e10ebee82e67ea5cb8e4e2e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44b876e7b3baff898f51b7009fa70533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05423076c1223b18c02333f7a5aab534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa7568cb25e9750d3099f5260af26435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fd115792affa0033f4705503a54a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2ad4193b0d410c3c070cefab7073d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5b39bb1c0beb8840e8063cf22e39638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b7cb6eacce8f12758786c127b7e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142d04add44774f83f45247b8cb994a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57599db17feadf90c1ab0f91acab88341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bf3a8af776a1c024d9f7fc2465be942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528f93a826174ff984f231091a0d95443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416479c17f98dae1ed347241dedc01e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed0280d75f449081e3279dd5c7038345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1a588985df0d3bee4327af15c293146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06836b4054cb48848bdf15e7211c8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cb7eff03e376706b2343388bc77b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f4f66dc0b087a29cec3a9c690841649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d3454f963c93371e1464c4dab201d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56872ba55a070ca2bc9dfdd899426c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f9f9d0ec9a2f45cf6fa3e3e4278e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd00557acf2612506f60acd079b1c6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea5d18b54d759a7e5467ebae91964f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695fd282a7f901f2a5cb7a25156610d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459b0d9ecf3375eed5c0eb376a1492e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c41db36b5653c9ac2e4e771786c6ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fe3845ab232a9b1ec926f6fb179ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b561f92ba194591e0d3bdc6a6acb8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d5e90d8c23a09222894e72b8c443d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b0627499957e2661b3e8e39e59e1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599b345d6c768046c97c40a3ed5501d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1c0bc488f3a583816244a9061e74b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb58bbf7b390ddec2aa57c0e41abf464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048944d0761cdd2f55eb24f6723c02c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d88b11548023bb83b2a11fcbe7e81e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece8c225f832b1aba63956add7b8af267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b8a991863129a1f861156aceedc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94d5947a07340e9366d8bcd9968d4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef70dd3a9e995b36456839c371b75a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786f0e9b4bd9aafa4130d45c92c24c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195515dcfe74217e4ef75a6e2823a8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceda8863a39bbb4232fef658b7547673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99076c883d284bb64d739bddb83d254f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfb99ab33308d3a69ade4a9e97d5b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c7e8c5a5be9eb97b627f8b0fafc7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b8d38202e11af147b327c6bf7b04877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abb96e63068cfe3ba429bef3fe217278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8677092d734d329476b686ad093f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1408b6a05ccae0cfef15693a7456280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c2849e02a80d1e7e7565e85873d2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628872df6a5a2ff7c40bae81083c3efa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49d70f98380567827ca2fd9fc91c2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26198997ae7f0444588456c16805c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b88ee995eaeb937ed8a055c4e62ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c06b2d4da040f72831883d28d7e7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72dfdfde6900a65eeb2fb60b67bb2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a26c277de1d72fefdf66f393c7dd9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72218c8f2e2a8238158cacaa51f115bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169dd8c5dc524adff466b6396818b1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52095973050e7146ec9ac6616b776a2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cf7c5a3ca2dd1d23198e510df02bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656f05974168dfbbe6275f0a4e4139193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd9519c32c2e94c71dff4d6630f31694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03ecb6e965737fbde126160d4a374895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823669e54f84edab42a4e2ba77b4c7e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4555b9a51529cc3bf5f97ae415c1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c8b33ee116c16ae8dea2dd64cf52b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4fa34461f8ed7e3ba884a649816e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18524e8be1faf0c1fbc3d22c568f0195100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51e354abc7950c006fcfac6c109ff9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120aa33b3402ac639bac6848ea8678d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07407ab3e49bf145c8ec88f10196a60b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672308467ed2ba0493e0bc8105babd49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c51b187f9f7aae76472f3f467dad6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516db4b5b4734277a6b1bba01538ec15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b06621908aaeb54dd846499dc30fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d523015c9943e6a16d70e8c0b4625108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d3b785f771235407d22bb99c8191f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f7b870917bf590a2fdde5baba0e07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f61ab0b95c1d0c1a7a740d2ec5381111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7a2e62fb78ced5244a3e2ae377133112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138e51674e1a9c76269c0dcbde3da16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ea78a12847c71fa4f284331c44efe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b701d36651c1ab8db59b4094145292b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d93db65b910f2195fefff153892a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d538446bca493ac98d88db88956add8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ef811d9b4e8960d4e5cca728a1c89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d32f2c569f36ba04d85b018d02a472119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22925c9728016da53d58e3f9ae08b1f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc579f11708d31dbcdd80bf63ed686e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba026a035a37b5c07ab977ed2a8bdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8270f9f62f16ee5e1a4f5dea11de0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2a0fa602f62613bca1dff9aab015f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925513d47768de46544f8d1b8389a77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56758c7a674f37c7a014b9a6fafd2ff7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2b60d227b6179d8cf4e5ffd6aebda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ca76e3785370ea169edcac6049392128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1368a62542c291b0aeb10019822a343129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e87756af0b195c26d515fdef70d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9df594f8eadd751726951e53ebf5f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f415347f36830ccb86600b683a2cfd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a2b224f9c301f50599adec240778133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64abb86d5a66ec506f8da6ea3f82b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3774ffb45e07f23ad398899e418d06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1245e1537b63dab44c3da0815ca93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456efbfafda47f4149c4edae9b3df4e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4a3f4f7687d79944243c711182a94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab1836089d2dfb18810db88742673139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fb1112bc108c245f16a02836a15c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789841bbf2995f2c05ac5413f5aba2c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2f70cfb9699a10e591f77f10df34f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f5d72d915514c1e24d7ed7174963b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310db145094c82fa547e874332ba501144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da73444639decea3139d5086bf6d2c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ae6feb00ac87d9710ac15114ce9d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c94738aded868ef7d3e6c86ae46e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e791f627240b397bdb42ec1f82283f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13797c033f5a8a1af8ddc697120c5aa3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4cfa3d6193806dfb3812460ac3f0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7212be3bb33d5a904db81bfb95f166151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66cb54e3b93314a47d2769eb794a1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb41fdb243ee17d1befbbe0cd768d5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851dc0fa5ee8aa43e57110d3f4efb93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc1976cc4466fedf22d242fd49eeaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75604a40f8a6d1271a2a12c1eb2fe366156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e69c285b789e85b54271a59ed98fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16367f624d99a6094a4a2902006ab5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00342a13c0d12c63ef8e82ba3cfe6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96161c1ea78cbca6e89e7b64576e9b51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e940cc67ce806ae615297ef68b7511e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512419c0ad88693d69330b5fe610e745162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d99bb464b9a6ec3051e7530e0ac14d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0934ebb9db368c5efe7ebc9fb7877d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133b8fdb0fc297daf93344af375eeaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c6c83da82273f29262927eaeb311d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c2176546cfa361394f79645c508fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0313f58cbc2693c52944e6c297932d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14018d328545a43594a8543fbc62b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c175b8892c08a0a092881def2d28753170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f63ef97a4fb814ac3a7dfc8dffe7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490baeac3bda2e0232334c8deb6370c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fed831a71e1be6afdf229a4dfac24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d36aaca0adab484dfd8452bb9e963174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303b85ff827b674ffd3af3305780bba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad426590253939f839d6ad7e83a39515176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63d48676fb55322c6caba2b334d23f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a703e8dd35ac753384c588c2c32211178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75848e21095e44588a93aec3b06fb4b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20970765272ec00535b7b1c8608e2574180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc639aa5dc0cb6a57292e195b91f8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329147cd49cf649c9dbcff42e373d095182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a117a96acb2eb531d83b9350633984183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ad06381a1bd4374485633610a0b79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a514e8442332660c0d8c58ee38eae4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c969b8aa6e573161f12bf369f85226186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d19983ba45c58818bb77930281b18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d85931520d8e4eb160adb78b842b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce31bdcf95ab64f749f0f8722aad59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51373da292be0d994cbb5970f369de0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66606ae4de0b11923722fd74324dee7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bb2bf50683b481e616e05ea700ef0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de278665db7a4a00b8679587cd18e762193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47775dfa446bb2968107e21d6a159188194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81534f7a331b90045f47b09ab9c4e2de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b16269933adde4a055fa22cb74a934196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd0f9307fb58183729836988cbb875197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc704ec9d558514a8e53eb6c1b9517198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac405d20847b92ccbc1dcca4e9a721199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578190e5c4d0339524c11f865986af3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec85f17a363495d0a7acc7663ceb82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee85ed7e81bf28707695329285bc63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30857d977174bc8e70a0958b1f4487d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a251114f17ee1519865efc90a90d0bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5e2045f50f5fd15bb1d3848bd86df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87581e5a1b3f5ec83921cd134ebd4e9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94532e8eca2bb655a302bcc15d38b19f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb88976b52158811e5e346e1a78e754208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b0d1a57c7fc80c10625c29e7b8a72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5300f490a29bfd79026d29052f7a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508f25b14dbb87844e2090a8436dd24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766cbf37274e639729458b35b83d2b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71138f39363ef5b53b5dcef2a209073a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6160d92813ae788249e83f7c135f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bac426d89bdcf2b7f578b1d2b6595215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12815cecec3e2f6a8d3d5e24da64701216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361ffbfcc4021f1c502d49c20defe62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e62dbc4ce3ea931a2e0c112e55aaa3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554c2b4078fe93023165e11c817f84e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e97bb68c2beee2355cd87ebb245f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c6e54f0090b430e2116758b8cf9a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edfca297f88271cec8e2cb37a67e8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeeaef41963090587d451a8556311e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7acd2d8d3867ff7794a67bbebb63c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22c98555df277e111d1e74a11ffb95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cbea0153f8c1ba777451cd8e35c9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9de97d6e116641dad1d016c24d29f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e74a97365ac4b010c677388b267a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48b2d68e7ce3e9aa601d513425f418229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31a63d5149d9e00bc511bf9c7c019230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc420edc1d0485687752cae1050f19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507178f15ab80ca5b3299e7a5cda288232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714d58bac0b5e6d1110c63bd0131f25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab70f386e970230f4e0b2e8f196c8a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bd1734f4b2ab56d0d53de69a4b931235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db408e6202135cfe46b0fcafda0419f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796c6184ace87563e7f28b46303e013237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8b65df23e4eeb672969993b0341b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e1b4d8665a020fa259b07e99a0832239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db600a95b138c232fb3e75337a89068240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1e69941ac1aea0f1b50c6af6d632f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e81ae7f0414a35c5789e4fb00c88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeacb219d256965c42f09e9977cd67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1d699c4d1a7ef6dfdad0291c23e48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73b27f2de3e647b4b7c28f8ad8c026245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267d14d9bca90b96f056b69901ac04f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dda995c428bd2cce8bf195e4d6492247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4468e7ee9b4cdf2be1d458fd0fa6d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09c08a81a13bf603f8395813d5ca66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec940644ad0e53dd59442782c1069a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b52bae6b1208c5f471e5a35de6bf5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a46cdf3bc9266e851a1c264fb8f9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145d3a432b04059082dd7912ff5c556253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cd3d4d7d65bf357fff10bd4e1ec87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd6f065943747a62d656c88c5551ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f5ab1b05b5fc9312d310534621fc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6963f98a2c6f3cf2a43b8dbb58fafff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981e32ec49879440f2e2f0a9b6ab3f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60749166b960ea744d17a2671244e812259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940514e445c1750488623c2d7f60e9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d5be6585c8d6b445c7235537d1ae6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd461eb052a1ccbe0ffb7d1abb89417262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291fb3914edee2a2549b87c47b97de4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa395b61cb29fe89a03a08770580d26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b0739741efda9df3e57b07413bc42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fd60b04ad3625d29287bf58536da0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3962e04ab2c366f70737b418b1beb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92ad6e7ae47913bf45b2669bc39b41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd0d595bf36cca0c088b33f5c2e395269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3fb9b36eb7f4eb07fd24f5d16b349270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8232985ac3bd6724fd448eba700e528271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e265696edbc50882283c583cd46ea66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed9cf9c3aabf50309876d92cf07692273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcec12986c5624bcdf171ef8c1048b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aff5c9c5fe05187a6de6190857f419275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a8f6613e0146990809d737c820984276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b1de0c5111d944e857ddbc5711f24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c2434fca6b1538bb2f52298b8c9e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aed0adca3cbb80b4fbee6a3e586b94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23f34e00b9b762fdf09ea60bef506b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5608377d6cfcb4ecb5314dc279d23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6aaaedb9f25403c6ff510b399c0be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372be38967dbaa46c1ec09c9db24095283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b0dfc66bac8e697d48bd6b7bac4a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dc751c737ea99e0eb307c0d88a5ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc65f41e247fabbb540714f64e833e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4518ef5f9fe3524214dc97adfeea9df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccfb05965fc0158fe90fe73615fcfa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a68df5b531903f2e116b7b3830da4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75425c4ba04d46d2df9f03cec4ce86dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67cc18a721ed60a369dbce9af569c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3f69e6b76680051ba3bff94f430f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862aa0068c02952e4f36ed674c559c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4c95137c26624d386fc0951834c18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ae95baa77714e719e4b6d408c484b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d2443824b059c62b50e6d00ffe9b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0775c8f38a01c275477a29e48312f9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137133c47794845ba93b5d00c03a411298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9181d123731c02a2ba0634135fa3e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675718a6a17abdd8c979a304a2d9fd2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c268d194e262e6512d04315f19774301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc327358266aabee74e18220327de67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93805d27e94687939bc92889da2e7b82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981e22da83fc3aedd5c9bf8bb03d802304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfec2cf0dbffb1a827bc1fa6a7d322305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb5b80fb984cb5be5e22325ab0138b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e9638447e529baf192cae66a47099307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847def05ee846b403d6082dcf81b5940308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71128a471d5ed753c78aebae189940309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf637d74b079e908836122c753fad4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee6ad0c8d5d8cbbafc286e5b07c625311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84711dadd8eb596f742102479eabe440312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6270bd28fdf214f9cfad378eb42c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dcd27a6b130ac19c317bae99389c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dda92c635c5e9138f2496b617d5525315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d86be572a0111f7ce49154a45290c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a692968fc4da4b6dc4449822675d69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a02fd0965338f30ea330fbc5506fdb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc47b81abcea610d9cb19cb4b3fded319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf841327e58e1b5fa004feae1651c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf382acbea4f03d5927b8ebed0c91e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23cc01b85c6dc8679637aa6c9cd9c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16df49f389fec92d7a228d88f2dabd0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb24a68bef934501d20dd22b606983324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a796723996016d7931092a8476c6a11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e64f33438c97f843892665008fd23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33fdacb7467ce4bce0c27b33302ba2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bafdda8445f3ba49da15ed3af861ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569b3e9ccc2aaf128802f4394675312329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706d4c230f8df9dd35a9bedbb328bba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869b7c62e795cb3c85a901e64cc1e5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f669d2337050a772f2c7588f0da98e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01b270df2210871dab7149115e9b34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ddedea104e88742b37fb435276446334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859404c5a1a82df15ceeb2268150fd23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcdfd64386bf8fe5e1733bd2ffc4d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed316161aafee1cea242ec1998c1cad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dfa6069e2e01699f19657f177fa9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ce90e6963e74c63b58c39afe38189339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f37b532b9294fe7c5ef3af31f3b77e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dfdd09d8093da36aef7ef62eca3ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e33646faf51d41fa8c71596422755342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d509220db31be6ffddd34519ede54ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b582460aef4973f2f1a465313f64d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953f441e25e8a9bd23f3c2c42bb7768345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c4992d774e27daaeecc3fcee98343346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fada2f0ab307ea651cef8cc01ef2e72347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bda727cec506035eef969a470abdd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c9b546d3b7183130dc975f8649397349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f590523e818008d63410e40417fc11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6452bcae8e0d8c01adc6d69967c9474351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c592351b0ae591bb4f9b6040f81bac0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3103e18c0e654e5cf0ccda39253069c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3048b763ab6e12b79d819222ec3ed5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368f1c2dbcbdbbaaa4d5221ccb48740355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4922b2d73418b124faa88cf1dcc8db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06298dad0fe4c1b898ea5820ac298bf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405f824072a00d0f7796590dcbf244c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882eab15e8b75348b00c1a4aeacbed5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee7d67110da05fc48a16518ae7c10f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04eb45f398a32d0a0b14498e55d8f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79584541e78c28d85a08ae23450e381362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa33ef2b13d55975005d9e65378100363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e3643f0523ed6c962cd5722b1c1be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e169933c97088f33bf49ce1e7d1fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df250115a0360d10995b76182f1a60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6fc7c66180b43fe94cfef7c2d6cc2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694e24359b9fd4174326b485d93356a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d4d4c92ae5066991df3c1e2b6544369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc14fc1af2a560516e31855978c8fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cccf2bc0a45fa4fe5abadf5162602371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b75e2e9e96fb522bd4eb769c62f9ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995988e8d60f4086a293140d2ae08dd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dcb1676b5aa17c1be31d6ef883015374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970130d0215706ee23a383ae0596aa0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1134cb365c4ee5dc8e1d0509f9fa5fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a406bd9c70200e3d45eb4d30bf285fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53c57fa5940e3db72f87b8e542e0f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b2fd4786499210a0da56eb8e9d969379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2cf2afe56ec877dc0120399184ec8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fba21ae19fc73a563cc31a0502049381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033698bfc4bdc995ec90245fcf27f3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb85e647850e618b9ed5cc1d68ddc29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779f5d8e0f980b36d39a58d1d205f57384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3941440be3b500a77124ca4029c6ea6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706c6aad93bf87606c38b4537068503386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d308abe9aad6d630e2968dd1666ac8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7966c5184fcf6cac08e05e6abc8b1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a17bcc3590bf06f73ad567514da9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142ae4bbcd0335c70c068ae0a9e00aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed1dc92225b27121a7cbd3f6856646391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f00b2dd52fd88a198518286c38a45a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90e975f2352cc0837df8676950c385393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdedbe438fc45771ad9a1d189b1f93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db72bfff41eb8618c2266645885a428395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710b939ba790ceb062e352169692e03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297663a90c94fe10eaa9283fb4f1b856397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09cbed26fd44a0c2df81b7f1ee4d69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bbffbc9754205925dd7e41866236c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05950c0f195d3fe9dd503d0407aa5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc32f99f69258b1d231b372e130aff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31febee8dde59305f3f5092bab7a9b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fff1ab9b38d416332ba81b357b028403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8734c9a4e96244062db7fcf8b3cd64b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b7dff4ca5122f6b1dafa728d477e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe669411065c6b2dc53b1c64f21350406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b1ba25bdc6e8c5df655c7f0be5ee7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cee07b6f3705c2000cd6d05885c476408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366282a324557909fc8290133073052409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2b95252f14fade6c01c7de1d96fcb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2d0a37f40c52d74067887df9f3a25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24842d0ca3f7a90291f30367da3f3d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3814b2124f99aafa0b6b0aeffbb6df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04ea43085377f4d373ca60c30a30dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7957cd3e7f8f54a89d6586dc2a44a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f334315da46005b4adbcd438c24bba7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97754787bc14f02babb8559dc0d6310f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd0565c3dbca045f05f713c0e19d3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5e0730b2d17701a876bd10e37c9bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564d12fd33c87bebf8380e3297bfae1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa67c7868e66c28aecf51d619ad8f3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba778d2236621f5ba2eee42bd366063422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb156ec729bc290e678103b295158b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360396052ff73a94bef5897583f24c63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc079f625f20f1f1e108f6dbe5eb48f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb806cc67bb0a22ee44fb9d6cb0c956426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f1bd724e76a962dd1acd195ce0495427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31acf70a723cc0b8dbcf259579181d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3520a8e02f57a6bed148ea3ddf6813429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2391d70a36d28262bbb13fb7efc616430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0517a5e3de834a1e23bfb2ad6a18edb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c5bf6070ad2e2f78edda34a59d25e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe728b621b82f46b700a0e992333e41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bcfaffbeceb2b7e5f7df39760e463434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540115c761a3ff7ef833423f44404624435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d6ab9c13e8e934d2a8c16366795b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db295ca0ef461c981cd4cb804f9c1d25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2ef3bc0240cb8da411e3c6e5c4064438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a94f2b439921f7c9e7682c8732c70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ac2c5e195f794143b2ea8d7600a39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af591219eea957e2036794299638b025441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6df821a671ce2f76d389557f134bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7d4e1bf200baf0eed834e10e2ea56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd4446cae7230b5e26beac98f4e62f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a99bfab10a0ffa49d4993f1dfe031c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aafc667dff46a4657640daf03e10f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789279f5650fd4042bf44df1317b21e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303e0321868b7b3bfa7f6226b1dd0a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f9980d00b43563498af678471503d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fd44ada120efa43bf8cd45d529bee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99ea407fef11db27932d474485cd48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319d8841b99612f00c678c644ae738a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce466bd906e9705fb79fbf15130101453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240c0e6383d57b438f0f276f3ebbec9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2a0cb2e7a8adebfc449f708f799c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d257dc6b6fcb3bef56802f31d7dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b453cb47ba93a80d78a06cba37a5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23db15011075fc2660c8dba3468ef2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ccb56853b25e9e38569f7a734e882459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22fba105229da7307bb157e307de2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa60f51357ba64458b9414e7810de9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8362dce22ee69359dd760d1710b76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d9768037636e6cf7d6247eaf88041463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa91de77e036d2cd77e96f810bcec36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c56f1b001752a1fa81c583e84c2f97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e452cb24c437688f351b3693b3f8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc99447ac58f9d424630cc45081a621467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae1039f4123a1b3b60bdea64783eff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789014f573fd319a1f170d3bd80a014469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4e6d63fb74c20d7dc33211103b133470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffd29c9258b41d00c726811529e90b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4d518ad0e0a3e7aaefccc4e53b523472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb9528c6156acbcb8f71e66aa870ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e533b7f0d0c6d81368141bc23a9c7f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5818b73a2d76ffbc0886e8aafb1c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5867cdf1a2bcf3d0427f349c02f1b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fcdaac6bb4dce14fe9b9426d7aa85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f8a8f04cdcccbf170c1ef62be5c1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d23e080a27643dad30b52eb980a403479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43477153483a625317cdcd18dcc12499480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eac7638f3249bec9b42ead9ebf8b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd839c345c9f903d28571eecaecf188482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818467bda397cd598216d7b405ea2683483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd3962be91bd76ac6768a642f75f42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79462688587fe24717cb9e2f8a7040e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68392f69dc187501003e3629a979a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f74fcee5703456790be460ad928e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de502a75b07f3a93db4e8dbd2c20db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b496bfd2e1cf3215115da50493cce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf55a84e41305a9f6c683eabcd91b2c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bea39cd9d8862cd22fb04f43bafa6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab2eff54da520a567648b7c607e3d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07196da332101bfd74065836117bf4c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82166e8ee586ccfb9a913fd9117abc5b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b3ba29e22feda60c23c3ffe48ab69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e298e65f7cf0ebe84c6adba1c9bf2d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8817f01dcda16554d4f6f35ed83006497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752ab831e95ad848b4ccd4220b67b12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895bb1f7e4aeef27008b8315a5ba61c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22632cd0cd0e9fe8fd4a8abb2ce793500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249579b0b3c2aeeec70a1a3e869434c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f17b97f4514b1204fbb9e17d074cf8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50906cf1251b3833dc9fd570c3fc5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ee1f4e7afe93d92b0a8e926a4975a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d15a4f32ab2aecccc0e825b1b5ca4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd05a187959ccec9eb2b338258c583506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54541682b3aef431f89d23d04d37606c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6683ce08e36330334a5b13d411ae4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf6dfc1020a84792233ca344b93a7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde929df01617d365afe097e322b734510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436322cdedb00b85e15c6db429bee33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebbf66bd577d6b62dd18a075455d87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfce1ef59c0a68544fbc976190c40b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153b30757b893ca1378f911a25355de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e12753683a576fb36a290c4dd02c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88377e9d87c925eb60bd355076dc4ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a3a3ce24f8ff664cae83ca5c34115517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576191bfb6acd35087fc7e334c35ec3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558d3d6550fa8a7b59ca805d555ba24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3737435e213dd9e199702187cb1d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30b9b4cbacb736da19302e7d93ce02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c3ef250fb61d3aa5250c90fdaf2a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fb346275816d464df3b56465cfacf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f10392195807a953c102540602b6af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6eb8c2aa474e2f1dabaa4b74b16a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65f6e3e08d4ff58188b51a87b9a387526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cef1b3b5ecf0516e3ff3b026c146b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb55098f45d254551599789db0641a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e67602028cd16ab569202acb90645b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a53db37c4ef29796930a6c295c1d89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c461c46fdf712f092120cfe9079a89d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf5b357e720286847794c902ec47c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac28c7bfb684f19a8af77c130198fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234e89b232f365e60eb925e8abb241d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b2a50198f326fd06287acacfc4e28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802ce6fcdb525f5aaea8108a77db9de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002368d5aa30a0856fc6794afeff65db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434387d522aee171109ce2876748a59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ba20f033ad46c95dba1d7d0ef270a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bec6ca251faaed3bde685517b4bc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9e60628c1f18008fa41397a9a14ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da3d31983a443c11aa393d5e6dce1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ba4ab6725b839d850e258dfbd6670543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079467a8b3df1f9d041a278e6e831235544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25ce7161cdf3a887a7deefba5d6a9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616438acc4c6466dfa4cecdfbb58955546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0767ca6b5690293a759e349e1914e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f2e8f475375e70122faa1151ae0eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c74f22849ecc032fe9e27c67aab7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bf7851da8e93251eac9bbb405e0e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72656b37f261a45975f9cd243a79d195551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7f1a197684dc3562174f4c2aa84de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd26a4d162356947f5d01ab688e79a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d6ef554160d66e8b765c1386b384f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367f2a3914db642d8d2aa2f7bdce1ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94041620874b7a8ac38bbfe0dc5094556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c378471541064ae502d64580e8fdb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44cc66547a7c58e63e1f7a5b4da99a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfad62d4995b07673f2d1d0fc48987559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42711cfd83fe1b1aabe5b58548c9d1ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf36b7883d4b41020d8a7df58540f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850bf23cc271aba4462ff8ba0cdb551562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8003793a6727c52937bd3ad71865fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c92ff1b27027215b2c9ceb28cb77d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4f17c4f3f764211b10bb20371801d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af574a916afbe2d8a704a149ee39da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12989a6eef842d185efcb54a5ddf1ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c13e9a4d47341a352afdf6aab4f02d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a9a9558044401f2a3d12995b03861569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356098f996998dea1d2d47905b2bfb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82227fcaf8ea41c9933c906a31d223f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57845427d6a59628a8372549b6161112572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e02e2df4357baad4d4a7b8065cd0c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7c0c26bc225385a40a43862045af8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585903cbef13a566fb57754d3cde125575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fc17754a147bd9a6f7cbfd7b7263c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae4af87713243f0a836016f137b3df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0bf28588183dcaa1cf1b31f89a52b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cae2b526d8523f8c3d23fc0524e779579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1374a6e12d15e0d8fda376c138f54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ff918805b9923ebc0a59377230598581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5c9d4f1397d374704710fb70f21cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d1858f0678d733918340f9764c9d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fb3e31dec016355a9446df7b814aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d59c7f8e358190cd1bdcce18cbbe20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce6223478677bfceb38c8b671f909e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419a3e91ac0e0b456ee17f4febc87de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4617dc118f1974c7b4f6fc1296a1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2d55df2b55728255dd00554e2370a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef1f9b13b7708c0eeb9f4926266b72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f82b12b2282e9f0bd22f038fd79c92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380e7c6fea8afc98ff796e9895c4a8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f59c64ca8742c54c879457a5e1212593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04e01bd9bfe3e95cf4c443eadf5e4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc23c523eb5f00afce6d87e699e7221595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ef2ce152b9ebd2c19f6072663c56f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700a69cf85cb6998ce0d714f391f387597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f298b8f7c0b79b56afa01373a4bbb1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe503ff9b22837c0a66a601d2ff826d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a4d41d4d83dafe7080f2109abbf92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a20b7004e5828c7990fd9efafc2478601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fcca92845ba3eed39f8a515b479e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceb28e3f29a33e3d504467493a516e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95f574fbdda551f220867ea82b39de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6247862b42c93f8e4b31f45b32b7ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc409a0fd794e9e07bcdae61b1e0e785606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3707cade38354ca88ca1a816cfc08f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87376912b2c1f368aa3cd2a2b9d97397608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d515015d0c0b78df72aea48b4beae94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f53b3e0e1b2c881d6cd8f2942948a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aa87051f8a716bcdde118bf22d335611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bc6001ade01b2bf1a3f87a42dfcfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79105973f59997bf13de83fb589b544613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1a42193dffb214ba1c8b1c24a7355614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b76d51c71794d3fc986107c7b6ad10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc904b35cfa8e0f32ed83a5cd8160f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ec90691269726e131f136dddd133f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e186567fc5fcfb8f71874eec0a6ac13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0354c42b7c9e8176430e59ff2a65c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb5b6be0e4972bce51f127a0656ea6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ddd9fab309cd7c128be4c55744482621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128d492f8cecfb8975499e7bc18d4e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7d08aa33d00e30d0893fff8a69ab2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c167c4429d5992d94dd7245bc2e70db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12c89e2d386289ad4eca0a66a88d27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b150de836d323f14748a0b3eddb95ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b879714758b7e04f6c0241a00f616627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908fd8f98dcf66a59156cfb5c95dea0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fcd3ebfe908352f10a408594fc518629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9c1504579fc86966a07f479ba66d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0043b643ba7789d1ef24ac36165e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a307c886fba8deb229e66fdf76ad944632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675f1343c275810e950a0f91b9e8160633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38241526eb9fd092075d50aa5981f193634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eb40d778fd31b3e5d64fed1959ad6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed221763605d1925b6d24b356a1483c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f124d6a7ae92f49f069945fb104a7fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bb9577f9b717545ce240d109eb798638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bc39abaa6ab0ff8f20ea36018a390639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541da9d036aaf584ad0d380f7d24202640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24ad3c8ab9ff898a45471f13c3a9e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72446411f9a07bcd8c730cdc6d962a2b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b03b7000ef687d5b377cbe10f4c7b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b7c2ea454f0bd9d58a7de2db19349644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e258586994fda285fd0d7761240be99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f13865c6d26c7cb240f51cd9572fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c234d799f89ae9b7bd2ed3fef510e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746a61efb4379d9a4ca6333ce87a323648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71e1e72062a1ea100a883ac747edff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc13509ee279c0093e6116d9e181744650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78033b06ea228cc5fde1096c64e8e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98684c03149bc54fba452a5f5607071652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5a0ffacc801c116a8a0738443db74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88590a14c52b18243d7dc212c9ec6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649b1025da81923cb4cceb5e4464562655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daf53dc194ea1402c648ab0dcd05b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe490e754d969198f6326c12309042657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4d50f19eaafaf121790927a784e0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0317011c0e9c42167f0fc5647e75c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1433c9e5db11e65cef38221e25f8f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caa64f79695297d8e2da422f19e15a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e6fbd59b2578f57f2082b3114c61c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691944eca6e13014492c2fee966f59c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d06e9115852869ce715a3c8bd0dff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5706a430a7fe2c53373e70856adaaf5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38210a9e3401341891c86cfa54218c9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914511590f2fda6b77ef29ad17b98967667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5252e6f2baf051c5871eb16ea681c30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afd13ce6cb74ce7aa617a89220f96d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f15478240d7bfb0d9fcd3978620097670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c151c9eec8a9eb2ef21b09953fcfd5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d7dc5aaece92293c3bd8828545f2e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fadfcf1e154434d3948819965ac3a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c5fc966b6b13bb2d4b1b9f4ae8910674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c748f7922121aa40a1cf2c245b342c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545ecaf13b272630d13419708cf2e9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079feb53dcab73ea8d919622369528c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188720466fe9cafdbe328c2704800d41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66a2b05b4d5e2c3c63ef574e8f5c1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618f6ddd186d35a02e8bcad9c1ed519680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c016e6485be75fe6c94faa8d52e153681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3133638dfb08eb3a1389d9b5b052e94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a721b2cf4c7c9debb3a81c3d2421b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb689727f786b15bed7cd9dd9da580684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1108eaee5e7ef78515bc9ddb82553685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be80bc2f2236334bc24e5643745313686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51c737160e93eb308dfe4d1e7305a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141befa033110e6a5cfb31fac3c6c806688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fd486f41042554ffb59d32fe84963689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea4ebae6ce1ffcba5bfc5b5c651cd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8052b5e4b4b9da3e6f405d2963d99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38184edc3b55443abe6478c478129c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7b0ea0f053e9af1d0f430e6339263693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d4096a1b1d3572073341966a5845f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0ab8987178af655e6347b157b68ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab1b5493b61ee56d985538c52737e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e574c0a81991b7868565d40731fad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde03f087aa54c4ede683b839213b264698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5566ba53a405db3a5d125ec7734aba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1129ac19ee65ff44ff5442e7be482700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21608fa00e5fef616906aee8982e8d2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4d2ccdbccc05bb5dc8730b25f40f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45be4666415851ae1ec69101c5514b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d761a6fd9ffd10a7b3866e9f0dfff2f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ca4166b0c51a2734d3969329264d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954403d16f53df67eddff343ce5399a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d98015e985505220c0435a5ffa37bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6d8395956397554b93245f8746f17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872dabd5e5d51ba146d3d4f2e81b669709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3c2456e88b1ad32fa9a4c540a59f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d734058d2c4d8e048fc3a844867cd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b486d272c7a7ba32ba1519248f0428b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76183810b3b18c160967de50fb1dba9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6c7c05ac3f1d8583894051222db5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e91132571dfde8ea3ce4e1e709fb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994c977571b117752339a9ea7248f3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615ff26369dc1cc614c345119a30ad3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d555ee56a8426b4c362ef8a1f379060718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14570b4cdf9c890eed04d0bee0b52e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b1f1181267e447bd768f24744dece720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83bbe47eaed9b7241bf0e248a93278721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952f181ba0cd9bad3bd3dee75631989722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183d391bdf3631a95df7a240b784e68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bc35b5e4560246addb79b77e347ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4d024a5fb994a403b7bf167a31d4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a544abd8cf30d8a6d061c848e30c9f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cc020d334570e5d969d6f9bac68fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee7a710198f915e6493b8be8e660f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18d0c5f5129c3fd766f851d895db06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd774a1cd5392bc0f5eb7961f5dde1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d301c922e7decf3627f54c71fe0b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0c8a9f710b013cd100d763ee965c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3810c3dd43874ad2dc5c9e7e1bde3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71005a240306543d0a17ac313504e057734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7184da4f06c88e7220ec6aa7231e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876299a2abc5e0437926f915a200653736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b86612a37e3b71f9994c096d096330737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d298f2bc559cd7eaae9e2cd784a4800738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a316e0fa30369072bc8aba261aa0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75b2e9769b6fa66bda6127950f5c46740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30077d869337a3807e7c828ae5ed2f58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44b006463a35ddc493544326abeea1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae0037556a1789d5fd7f1fc988838a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859202c1914ad282fdf465fbf4590101744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de266f8890d84536c31a4b391510d87c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47955d136b76122d7c4c1b3fb954260a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae7d28a43e83e4382b3b853128c00b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86500607a64d307be2cd6cedd12e604b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250f368a6046e60d4f9cf8ea42a9361749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d1c9356434331fcc48b75147fde3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de02ce4929ee8b3f25c2bc14b001258751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e0b1cdbdc99085facb83af2b09b83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073c32c87beac806de209c4f1b9a5cd753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>