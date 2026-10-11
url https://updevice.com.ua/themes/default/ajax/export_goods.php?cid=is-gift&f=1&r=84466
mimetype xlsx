--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39ce9e288f08b4a0d210c36e4fb1fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0fe3aa7f1afd31fd02d2c759919ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199c620f6900b937b3c7e28327697b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15418b6aba8c74c28db06df154fa714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72c504c1c9ad508394a6579f76277d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfec9c846bdd4fcd40dedf7a1a9d7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb3911d84aabf4e18738c99594962e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13122178fd29896a6bec1f78a3a973898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7c07336a505eab2bd853d30d60d8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5761d234890b66561a5563429f0ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59456057105334271fed4d284edb41211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb3451627d782d450d3c59354dfa3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47688be240a60754b229df90bcd64c8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf31ffc22cc65f1ca11b5ca93f4d5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3686a69946ec3d4a578ecbec6129915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69ff850283f8e07a480ebebfa3f04d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45916223b558de4cb68c1522ff6e127e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe38b2d88535c3c6f3ed21457878d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58106691bee902719f518bb07341c5c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d492c0dddb762df669e2428cdbea0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779f7d45439486231a403e64814291321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bd3767a8b08b847f79dd2696ed2f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfec7fdbbe321950c8959a0b01848723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3ecb8aff62186861e9486627d363824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e812dbd48ab4be205c6838eb2ddd79f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818136c6dae30b163c16d6f082b16b4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef27841d432732e0c6e260e03b9b0e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c05df5296de5cae00a2dc4ac5396b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a78245c1b4c676fb874914cd2ee9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d6b9f27b6053feb499a7ce14cc31a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff5022360361a5782e81d247ac01fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893944a99995231ed23745eee1ffcd5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434eacd321c99ce8ced3b30d76998de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bca2d3841e916367ad5c5f66fa0ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc99e5827705a6afaa62f144ad1a9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393afeed4fbd83451957208a85bdc53d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c0ab7ab740d62befdd2d45289224537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcd9443db61d88c303448c489e9ce738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729c8c8ac63ae3feb696b9885d99a7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e093a0fe76f1da861ab5c8ed4402b0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90b4d7f0a1028df90ed6be45be25b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b426de44e5423b68db4bb281b84a07742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19461088221e90e67b9c610a34f49c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf1082aad5db3fc10e221c85eea93844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c88cc48a491df490e38b50e197e8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76e7ace8a7786d34d2d58391965c2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06726cbe70f637952d2c29af4f1a5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a5af87a6b3f8b4824a5335621a91548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9901a72155cc92145deec38f73b3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c5b40ff5a21d299f8e3c6ae519cf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d4c85127f30d83ef896bb361950f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55865113a5959f135e8ed2f8e2623d6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92430d7efa8ef45052570a83dd6aab8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd21060263a1db2b4ef526d3dbeee254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d43647c18affeb9d1b4d24ca5761855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da749d7d87f5d02379decf4bdd0bea6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c87684753825d4aaa8c78cb0a874857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69697fbbc6ec66cf1b8b1601e1da628058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520840b20818c9736a1643675ada828859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e2b3111248333f932a122051b278460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2977a44cb8d08f4cb05506d9b27c5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cf1572094f966649d37ea87f009c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a23d843b2d1319a10141f3faad41463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a6c7a6ab220b7768d08c90ad4da2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd9e5d23559bde78c59f68fbf39abe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b64f7e9553b548c23df1932308294d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704307b4df7801d1d3721bbb63daaa1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381e9b372bc5ec6e5f8f896ae5487d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dbb709a5a13b6cba5c3b08051ac7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab511ceff1edf6c5319bade8cb3e6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6e66e152a707820ba686827fdd59b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd26fc6dbebb60679636d71fe87e16672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f340405990b21a2ef3b99915c165473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7da9e41d7a316e7abee0619f38dd4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e391419eb1ce5ac310de1944a669d5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258a2026220bdaf9db1828a83b90e0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bb5260cf216c7a3f876ae616f5f1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2a3644a5889d7de2764e80f56b2af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa3492509ca11f72da99a7c0b1f6c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3601aea0a157d1e59b064f76b3a8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e131a4eae88d090452b9ea5117558281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf220ead57f5951900a1c27573bd3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663a8527632a45dbaa89fc3abe973a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7838a2fe03656d150a4d9bc926202f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a149c1b4c19cb4d0515eb85e53b2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fde18b45008abbdccb0fbcd83679dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0d497c08e5f3a61ceb4f529ada14787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351958bdae93df1eb9b4c011976b23688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd70303537db138d95b8b9552cecc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3c1d896f1f2a983728e8d7526bc2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd2a2840db70763dfc98b7a48b67a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255e04ffbe79c4ec4abeff0b2c442e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1fda79f9d1027df575b074e06b8e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe098cb9c358b840748ca8961715daca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883c20dbd602902532137e21959fd1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7a03820c18cd6f22d8d8c813423ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7afd01e9d3f5c67ec784d08cdda04597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88eefee128d5f6990b7dba27c3c00998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc687166df2a6c100bba5685fcbf4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b52a712397ebe5a9b697f6d543b00e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e821cf4e15155f21ad427e24c2bf2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7758857ab318b320b2d5cbe3c0aee79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385fc8f1b479fe79460f149537a01b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25513e9c63341cefbb7c2452c9e1d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f4833aa1c55b0178b7bb64238f9f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c26c9a4d514f4c72ce8eb2f03ea709106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031380bbac04d454288f261786d2ad7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89f2b18664758e06438d227fddf15c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5957e2c7ee09a8ec8801381d12b17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca73f57035681fb39a47e5a653d2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eaeda76a96b9ce06e4f4c49b9c494111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72577df3016e4b9ea028437a60a8162d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb8ffb17924aac21498418bc5c3e71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8249b5c1fc6fda13e80d80c51093e42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6726c30c27ff1e7da2e07a90c0d7c8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253b2894f89a1001c3d7862948b3833116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066e97616aa7ac3d3a5e412a88dc93e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc8aaea4cccd9a1c55373264f7fc68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaac950b8797c282f91a9c8ea8c0fe7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c98a887a59dc2c303f623e1c82e225120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131ed4c88a93bb247e20e3e34cbc21a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506b949c92b9af86edb3249b391c625122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9da352c5391e55081ed9352c04b75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01e95384649574355fe9977f0fea00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81896907f2dbe5b81537572b47f203c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3db815939cfcb0ced722005d181d2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832086d106b279af9f20be5b837b3c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1748110bed530f55017796ece38fc7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609c5f0008435960d189c8ca2a5a87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474a9e66836c0ad430c27d81013ce13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414fbb4116b685424a72c32fdb1939d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01786042cfbf958fd0ea0f3131943650132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988e19d582de8e7a419a0dca79310e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715341cbecabc43c860b070876d6980134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6c59b9d522b30d788329b5f7c4573135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de263ec16823bf22dc19f74e5cbbd8a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f71c503bf295c88ac629f277affbc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3092ae7ae697a7cbdce14fb9aea98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953b609f72dd7e7c086620e5835eca2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddf6ec645cfd16d661f8a4a4e55f75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1ee289c95f7c10e930df4e26cc351141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d7593907886e753312bfcbf422791142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991857f4eb031d34be953f0b57ab394c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96970834fb6967eb6b2364473891e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10ab473b0b7b53460a3b5cbca67ccc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe2fd14bf0525c9fe061815f55e4dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d638a4758c871fddd6ce439add1d21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12c9710c71b3ab6ddb59a7e323670148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d89101b05032070fdfd32ca7d2e7fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6087597109f25766d033e758f1a1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111ef08ac6f15cdcc41fb612bb4116a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f323aa0f7dabdcd4e8c28c66662acaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac43cacee62fce8dff94a53637c419153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4431dbd86f8f7053ccdfd61f776282154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d14ba8d1a8c2407ccfe2a639b6f895155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bdbb3dc53494c5ada5bc38aca676d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397819a0ef86d74d4f8c7dcb23cbe78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11884283cdd6adc35daacfb6e299b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8123bbdf7e5d802c9b692be5cfe9375159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848c784c8538cc00efe2739cf91c74b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d36dce5f4a336a41a34573205c76cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a3d0a1060e601f3a40228a6dc7806162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686aff4a526cff3bea3543c4eb2fab5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb856c0a8afb63115fa69e4848c2e68e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499f41dee0b533edc74f8fc2bbc6273165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8466b55dabf215c546fa95c94708704166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62062769e87c6feb2f810b17c6983120167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306414618df145b31dda60e69a5da56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11769ce8a4768ca263f001f0a5dc5ffb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ff90467c983cfcb39e8aec3183f2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f2ac32324385dc929923c8a4adcf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e70633cdad5e5409de6d8e625070b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf082b77ce2498c55f0c87b094c051a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63445ed68cc327d847d01469f5c4a2e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8647206a2dde511378a610a94b1f876175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39586f82537ff49ae6cf9c0f7a8cd43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d151243b5e40552c40fe903d63e0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e2ab99db507f34e842502824c4d50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e91b370729f5c37cdb60f64b4d040179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bba987eff6914649c275037b2c06a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4fa7c708bd3f30b83567a7f055f3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eff1f9c9fb449136408c55876cbb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f876bfec6fbea290360254ac832d88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaafe2bc8cf573284c002512efc149184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38064541a5eae1a1fe5ea8424adb4a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21514e4d59fb92c071163e40fcd2b6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb8b763be365f2df9e496f649dc8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576925732929199f017e771b999109fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e534204f0d0ba193c8f764286bef72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66d732d0f38cc55bd30ca6ed843df5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5f86f7bec2697a0ebda52ae166873191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de551b622eca07c5ced496fa8489c3ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e81a48ec604d4018a21701d8d6d383193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849058ad22ab3ee69c8411d8719beb6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f16b4eebc43433695dbcd7f9beb8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3615be0494241533364bca0265dc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f62fcc320fdd3924648fdac4d42f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa40b1743a08a9693594107c23ce9d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58c8d2ba19acfd9e8615a06b4f6090199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d4fe1a51b26ffc4be6f6fc9f4cf39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87908d413f6ad989640e5aadec85eff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aaa8d4c85f366ca180adc31306a59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72515cf6d5b381823c5babf41d0e77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b460042289024f72ee71ca4b2399829204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134661c83ac00bfa24ef063fd5cf7908205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4674da124b677241d6ae44006a9e187206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12dc55475fe21596dcb58847a9c6ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1d1721c67055e7b3b052cffde2564208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2292ccdc7a3569131edc447f5b3c32d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd745f9655ffac93dbb1099d9654a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031157c3bbda32c6224e50078322a9d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d02d62d5018d3caaebecf88cf296a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb433ddf017737d614f0943c4e40c29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639e2db777175e82f0e4b35957f8922214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1d8c7f3f20bad4116af0926111a8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddc8a7aac500ef31dd0447c5b461f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51dfd4827418c121a65217fbdeb164217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03250a5bf7a72c8581ccef8db3a62b5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5963848c515dc3a2b508557a54455219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbdac3d07a10c3084142949bad84da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9a453052389e02b72b5877eb707f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5942b58b2b71d982ba6b3e7ac1548c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54854b1d75542b511da9f555fa0f4ccf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcf08c08bc2365ba5783b942fb5692224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824819ab4fab8372d18b92b981412423225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda152c053a196ef2163082e81c31b22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ffcb8a6c8755353d871fc879ac62c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d78444571b501f6c0e80bdaddea55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80024af02e0dfabfb05912f7d459ff1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca797ab26530fdd1c94eece8401feccf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd65baba288128c9db235be1bdecbf8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eefb1acf653d6cd1aa15779458caa0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107f780bc01fce3972dc43c30f2087f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff260c3f1ffe87ce97ef1ff75eb9552e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb752a3b7521ce181f448ea9498292da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c7448f0f56b4d59d4ab0b153539c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041df46efa3e467e9c6739d88f43bee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8447e6ee9c951ad812c7f127e37198238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249044c2f095c55af2ba2716691f9d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95697200492af5c25880f530ce120a12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91909f963c320b8f2bdee7948fa59df2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd36833389714cd63fa6331e58bcac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a490d1efe0f9b7b0891e8218e18c458243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef300206f4ad3d13039f87630fa66e90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ae726500a0abd51e62e4c969469cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694aa71e9a993e85fea928505470e64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4460d771cc8734ac6a805bc0949b07a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b0bf549c0bb8484170d8106984272248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77ddb6a37feebddd53c74016a94d83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17918c391ad27fb3cede562719dd709250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbecbae3e138ec6b30e510a7ea53984251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dbe8a45b0121b8264480d28c772ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1b2e64aec35011cf34badb41f01d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d9c12366ed331887a5de9d126f817254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417f608a95576534bb69f22b6766c62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f253c9001d1cd0a822f368a3adcda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f9c444b8366c6625970eec15a91f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55265cf27f6b7324dec3fdfeef35ab87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cf62c08aa67a6e846864355b4305e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccb05a6f7ba44163b048f3d8b1c649260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd310089b099ad8e42cb94888acaa5b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bc110f48afce3ee42b101723f525f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0895fe92d37a5529a58f4bbedcbd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a5ff01d1cfe414bba161de40c985b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cca329d3618ddb6813ef9115c8073265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd467f3cfb5ae8337d373dfc9881ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf472b5ec1a7dcf9f4702d76fc4444f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1022216ffa83562198dae8d5b82702268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87210ba415667ab0bd079c90ea5efd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94686a18818e274add46fe13bd58ff2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323641c6e4ceeee2bb7e45a7bbf6e4d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8512d0f27d0c4c29d70649bd737c02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cf0b567d7ad25eb92c268ac832885273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2539964d68ab0aea416d231d99d048274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544aeaf3c61931db233cd789e15a2cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1acd695c93640176cc8f12e8c28ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712ecce0386111bd21380e40a414d33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4579915bbc0d59fea717a8f22a84029278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde805971e41dc404c31078f188c3eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e20daafae60efbcbccaeae40c1657280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0431f01632fdce350e1bbf30c3c4df0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ffb9cd432aa4471bfbcfe41dd3d5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5587065f6bf48e45c38fc8af9abaa2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a3bee3867b0bd310053d9629635c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5bc6d21dd89d8aa5ace4e99d328c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075d59eadd21c96f657e48788a95385286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bff9b1b49da180869196051fa5f49a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154a1a2d00d0793bd95f5cded037ebe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cc48e5de7a6b166a955e0366c4aaf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6726bcd255ede6a89bb88aa2c0515d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8445bfcddfd223ac68dce9aa46646291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8982f29a066c3ed5bf36a302efeb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a46cff2a1b87d370984ca825d4e90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a32c8e66a41d64cbb65d6067c61fff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e8134f2785d275fc02439aa4bb025295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbc75deeda79cdd623d88533b156bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a3f5936b91c4bc14a2e03e4ec0648297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f8fdaeb9bb46682ca7d8072354a95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8cb8f92460d7caed2d7094be6ee6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418b57f0f94392eae2483219c6b23ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040564df602145b831f94ac3c7c9303a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19f17455432c9b55ef3a2b37fe5ff4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a589fcf8190bdb297cea1c9c307548303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ebbc3e701a61efd7ff209667b4478304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e8b9d25abc52843de57a3576c38bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aa492f8e4413aed8d7faaf52bf849306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99994d5534e0eba4294bae45c2b794a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58c91aa29a7a1864fba35694eaf7ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95902f452f4e361e272558ee6a98c343309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d742c38f3a960850181aafe78d53c95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda078da8fe5fc2c66dfd45105356fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb24f77a9c29e3a7ef2f2a3c1e88d6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2c90de0fc169a95ba15b1dc252c8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e713240b521d72e745e4dea22434d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c721a8103d842bf3ce6da9e28a846315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09688a406274e1fab6c8f91da8567c03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af72ad104d62b9a738506556fe71a1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5026549569f7c19ca2e278719e1d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755625416a425f4f099632d7adc2b3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb0c7f472de5e1cd4b24618b755fad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9bdaff381c7cfc7ff5dcdf667236b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8c64eb371fc0da0346a7cef7f5dd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb5a1cb9718844a5c72ae01e9baf38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d810ded05b9900c3e7d6f4d598a172324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9609ab2c449f8f1984b6b6e955a89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae83fbc430aaf5d46ec46821c9a299326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b3f5b732028b5500f70edb5d940c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817966da8a5289c1480b44e37dfa88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956857a6d87be46417d0dabf2e38c2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494d7fd344aa5ca5e668c6c6ab3ee38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598d101fd9966856f864c79db6ee476331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87469f5253e92c28a6ccfae5f8013348332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132485e6078e91495afe107a1bded4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8b0af94681816064a820754518522334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dce33db87df94e4cf82279d55735b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4d50d9e80a531ef150f36baa47593336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc3082111fd9c4b013aee1db499a19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0adc829509eb88a864ee22d8bc648338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec35f63750488a3fe3fd6a636fb29a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308c0bd74bd50dd2e5d0e579acc7dd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccefdb2133510dd07e1afddf63a22c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5438a5a4a879f8559da5dddc0f8ba0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e3b26af6868019620ed2b2edd0449343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36fd7ab86350b74dd03127d4ebb5a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793051fc414116589cec9ab61c2a7b68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e56511ce984cacdda56c41b86f360e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ee3c2a343327f2f7d30e86204ea7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4bdcbe5c4677acacf64fc9062d6c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aa059ab4772a5c4054885aaaf02bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415cbb0f571652f7206243a0965fa59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997848526a05e8112d8ce3d2ad47ce8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aea1bb8bfc0fe16e2aa84576db169352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab668f8b6b9f0b255440724abb91685353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa98c313962ca81d6a29f1d84c8159a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828f4e948889abaeb14fd026722f3be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e6deecd0f8c50296522051e1f002c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14006baf0303fcde308cbaabcc9b207357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22108335c2afe96efa4e5f95d5af85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7250b4eb602dd0c236419bc7f302ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669aff08207584f6b24db713ef42adc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a187dd20e61eadc8be6a680425c121d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d9a99bb94f8a5c56bec4e384dd093362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda7830ea3419b1d52a2d777af9d509363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dfac6e52178aaa360a4b5998a9cd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b3b9de5e84ab417dc7f3f689ea315365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dea94244265d8e4471bffd951792f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675cced1d1d9813aa712bb3a1b49b97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ea8200c894b85d4e6a85b76d59fb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e73561a658047f20fa085bae727c52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aa7523f4ddd4c7c59d0625bc6e722370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87713647db4efa4d4cad4da68d9c243371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af7c423ac6c275e473f18b4510a6c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac89e800f1e2aec1b5ecc4c55a7094b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36edb304a74b3172712b7237f852eda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c67084ef1d717a6ddfe5cf8f847d64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116025a60c8c6d05658b4a1da3180d39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a6cc53a9caa10d12f697a53e1a633377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f6fbe777e7a404440eb853d78141b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207fec7803e2559f1907ad68199e43f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ac2a78468b0001828da88b2d27340380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b6277c5022b130dd6d9f6128b1f40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b040a75fc5066920d1429e12373e73e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53f74512f00d62f2676063aa016a15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2013bebd5464656965539de342435384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32554ac056cab8e9e1b173170dac338385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08575417bcffe51a2762c2753e998f56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349b157fda59f297657f8d4f3194e04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd41925d42e3d31f2f50a0343c256a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e2dd4fd8bf909950db1f491f40056389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7031306f305afac0e77878b010448ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb740d8aee9fb954bbc64a7438df523391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499cfeff5795f8ed86d1c2dc9f624d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a39f0ec01bc2ad8b83ab06d108d63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3c9f9e12578ae7e18d85ba1019100394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a3eea0874f729e838746af867936d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85f4f0395366732aa55b71845c0505396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98055a64cae8881d48b22fd9ac5a4be4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7033ff30ba2bf2a6c6f2c3ead9e1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109f1b8301189193f8ca1e6b05ae6af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2febb58d92166fd65bb5491bcd9a01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb45419ebe4c71dd6824cd7b01f98a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951b996c34970db461ceb49d5135a91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6ef488f3c268c635626d503eb310b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56949eee5401f5e973af833ecc82f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4226231d13c3b4b5b28c532489018405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba60d6ce8a3f696983deda0ec1ca14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa392e33fc0e675d893108f21ab514f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02348a6b6e2a805a107560df40592f19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a24f5188d4d3719bb8c52389b23e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90d2742c95c5c1c729cb6a8252ff9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9354ad0709b58c4674f110c86d2dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e040e698e22895eeaf4111842214f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e5123542f4af4ecc9a9d3ac6f2d69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110bcbcba48e4d99dc5984c9a0c7dd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7899a571ea54b484f4afc043d5f21b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cd21c6361a30bb513d2ef64d11631416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5532067061a76a7f1cf9695138d259b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7510b5a2325561124d2f73ce0c5d0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d674405e0d3ffac59d20b54ae78b195419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff92c232b99b6e2b74e8b451dc10fde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ca6812301c9d186c83431aa0047da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906606d22a64191b156cf2aecf7255d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c1afe67100becf2aae241bb02e203423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6151ebd384be03df1efcc5a022a72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f49384b502b6aed86292148265b427425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b67036395d152f8c09306a0174adf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd81a21d2752ea62bddf4a8f2614f7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92424faea597affb0306dd66d1fa08428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744be32938a6fe9e0356648cc3ca9e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e87e9fea00510843452d5a70d9d04f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed37bc9af4366a153d9d9cfecd61879431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dca714b06d49d202ddf80aa948a6fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e35d3264528957578fe95b1226f8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fa6cedcf83723720645ebe4f5b881434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd06cb9ea394cedb24b8c91ae86f12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a75969a9eac32e9d6332666c4d30d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18aebc25ae1754467b70adacca3cf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce04442df3c986e227c608c40d1f23d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff408bf6b713feedfbe328d9ad20b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636db1d1c00f746e79282c24b9016b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f085ed3d648144a4f479b0e3d5d3973441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce309574a5500b23301b998997013c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2110eff42594a8f2b4a1d1b4951d32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eea94fef160541455a7ca67c438f89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9e308b143a0301c95e7f421f09e00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296fe46a272a827f627de940f2bfdd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b600eb6f40bad1cbf31aabff1638a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0253c9ad8dc7271145847c378ad3454448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd7e4b19c5ce4916d3274fb46573cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f485101ad68d85613e2f209b5af39e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db7ae0b0a336dbd7b28534eb236379451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39bc7a08da1f40fb86b3dbe679ef40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c7827fcee3a46d7e9c29d1d1b8b4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108c206a8d7041519d38d6edf6fb8ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddbbfe822c23d2eb3d7314543feb8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c402b8c62b1774bc5e0ecb1dce7ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf854867bcd72610caced708320c65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9586a0a43f8dd364e511697609616d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddd281f1f1ce1e7f83fa9780cca493459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982359675516d9f7297ca03e1090316b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1533827c079f194d671d433c8517a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bf5d88f129ca1c20cc4535dc52772462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe6992c1f5ac9a0e45a9decb41b05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cb3e4ff7fb1f20a1d844f1550236b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ff1c473448950eaaee70e81952920465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467af4265679ac83ade411c0477c9795466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bac44514a365efd7f9c45c186d8800467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601195f02adfad7883e393156ce94c01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118d09a80eae8b42159a071318b1642469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866d801c1a706a3dba56bb8d4da4723470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d291fa2c36e8d1e4f4607aedb5e53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12381c47007c9aa4c9ae5c497972c72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e90c9ad159798d47659ec4d2f9c248473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23517232da38c986a117384c6b635d7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861e28dbed58321a6c72ad212f3b465475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7abb112f781a76d60fab48eaf1ba9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bbef465d1bec257a242ce51c9257a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8915d6f3857422a3d10bef7f3dd2d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991bc75ffac95788f0e828b029e2427479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df65eba2ca0a94f50ac41a7cd1a70d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68277d6a2be99e8450c742115401fe5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dce573ac40abe80c962de641ed7cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4b991a2ff2ab3915d4eadea13184b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef148d57356cdd43eebfc1665fd83b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783419fc4bdd1b1b2cc712b9d65270d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5667a1ebb978214e51522356a08349486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be56727dbd00292849e6c249f9a419487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bb22a9137daf8cbeb6fb0865ca023488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7281fd7f8d9a0b25030c95688ebb6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa619bbf06e3708dec3eeaf471565cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aeebc10df05a0e8e9f9d761a23844491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd7a831de344fa40d95091be27b062492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b002340446046b0c49e61abbb8cf69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7175686d8c26df0e68c81553d0ef26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7542946501c7ac80665f4692041b36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b63a17b330801dd540ec2fa6aea160496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525faac31acef65ebd8b6b2df2858ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cef7fec102be084921c2cbf141040498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340eeb84ae37b6a8714d9d731e822e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac7e3af08ad304e4da8c675d9ff2b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679c23c590b160bcf232134d99425fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabddf5992452a2aa707a57a34fd43ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0019fe2cbf15ba312e5bf5ff50892ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973877cb5abc21760a1beafc84b4f33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24022c9c9cb50481fc6884bfb346b41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de5453c87af82ab1ecc49dcbd97c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a9475d8e3d2611ea34027b49621cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7402f5a1fff9aa74bc6f555e3ecd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee632065be10002fe3bc02a07939af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53536f2a8a8493b91532ae1f6f954922510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ada1d5c3cb31b624706cfeef27314511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783723ee01bc5d67821aaf0907df6ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec78514b7a2b54458faf0efd823aab7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b99ece9e497f17dd28d820378e4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877b09c8cc0a046c9c9b8f0668d6a54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a2de3ed2fca31e58b6ef15af1e401516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e8681ff3d975ee31da75cfa7958c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d6f507ed15127f73cab4b994d059518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ad80e88c0b1e6a49138edbb67161c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc935be8338b5431bee9011e2925e53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb49ca32f32e74ba11ec183e952b989521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75269a34aaa16cbb73ca69fd41947e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e882148c731adbee0841a628f998d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0908497dce7b4a97edcf29d7c922b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bc6c30e0ed258dd3850c134aeb71d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c752b8da72d7a3dbf8ad21cc6c37a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0484b387a12c4be10b9c10bdb2b782527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803ec3d8c27e93dcb72a484e70f945d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21446293f8fb20e79997c289d63a4786529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91e9efeaac81185bd273bd9ff2c953530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ef932cdb4bafcc33671b5ec88a7c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e82296688aef6ae03cb11952570a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48be6a98d8440fac477d5549b3ea8ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec3a767afe5a1b99f7fe2eba155c76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120d375dbd1ab9742316d21f5ea0d71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa131434566b1f09476d8f492bff2d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a31354fbeb67eff005dcce65f584b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ece7bb803d6533d56cbebac21d638538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86d48192d6dfcf0b157cac1550087a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e520e6f5ba74e1e422004035f24f8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414fedbe181467507d8b13120b614fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6369574f2bc9329240d62f0a0ec9fc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706c8bf3b0f1ca91f58484dc24549f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e775ee7632544df585f09bf505dd31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f34bf739e884a6dc486029063fc6c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57288a97b64d4766d1b2510e59ca9239546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81abbaa80699a4f4a657ce4f39ce73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48cdca51bb04d85d40c10a02f36857548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370855b527a7f29aabbca6c04693e8b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c859b5136e39343bfd65580e9e66bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d84e3af9671ee5ea2cb60f49958cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e104bfb8ddce1f3dc2c76bb9b0c39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a226161961d280825b5ea2e36f14a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662a07ce2e29b9d5f8fbc9c6712ea7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e3fcf76453d28eae78da163358ee9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ceb39978e9572df387909362d3842556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65a7533c66df160bf2318cdced17a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21036a507aad68de6829a55882293d78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d70b2fe9f111f17fd98b028f5a5c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab23bada533944c36bf23058057ac7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130313368ca997cbaab5c373ee57108561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe429a1a2a27d8450ed9bf2307a41ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0cd7607460634b2ebc79e241a1853563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b58d91597c9f877be8736689728ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400b814a8519d170782deebdf6c7438565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466bbd59c3353d85b10da718792a65f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7689640f36d32d274300d9e4cd3ad2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e930c4209cc5b2586890912ef17521e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dc7960424b4de1a3e725c6a414c58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee116c1ad710d2433a7f43c8f6a13102570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbbddcf299ff9ae3401e1579c4e200571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a591b06654683b9c8c1811ddc43124572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd33f3105d2a6796c221a5a840ada6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85513433a1de685b87eca93430266ba6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5eae4dcabea2389074685793ccd97575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf8673fc8472e8aea799fdab9da4e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1bd1c79d9abe7767948cf95ac79c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e227cfc3a9f8e074b81763beab2e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb2f456461e7a2c5513b6756d766ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32e8382e5c6a8af2ea3c4870ccdf83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872ee5e4c77cf62180c5ee26710b4b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33978b4d71d0dede3fa4e625c23b3a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fec041937a1c24bd7033e6bd15e69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfcaab310b5ef077d4e7b93938d445584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7efd4485092429bb504cdd86abae4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726587e6acba9ad4eb72c74bdbc0a9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749608b8195661e2d52e25817c0b7d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c2afc80e85adf3f403d8d6537ea3f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6877e128c4111e7439429d1d71ed035589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f838c4d0004ec2ea807967bb75bb037590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0585984bae2b22dc6167a7bd98d5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbae1accdb435961809c57dbd1be92a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d029dcb773f383f0bace316f7885988593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b7e934659368ba1a5f2f0edc2afd7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2761debcd78f8570c890365ab7f4a96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38ce1d9c9274fe580fa75a6e1a4fb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8b209f45ad0578e91ce48a0d12a11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b53e295ac80fcf5f1b2f35d306182e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb84f3ca8b2ed3208c66ba46a7f9be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829d3eecaa4bf428943a684c1dc8551600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df08727955ed88bbec351692161e90b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73330578aef8c7574b7b214a0e87fb8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d12ecf17edc9776ac75624f8f1873e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa527b8ba286c06709d6488fa37e5c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd050f5fc401e099c9cb3d9d9a99bb08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec18d15d1257035e40862ae4467e788606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bec6c900fc885c40fbb066817b28f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95a56a7cfe4e0953ab0c1c8ebfcbba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14ce2004bc4f56f9f89b3d4349c749609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434673113879a2ea61dab5e92dd2343610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee2246ac4743c39daab0084cefc105611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6183d719954bbf98644d29c318207b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91791f6606f24aa7fd92f26540121b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcb89f62d6d3564ac9aa9831706a32614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a57aae2efef1ed9309db457c0572c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c724143ef78f74ca142b7aa460ac43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce7c9568bbe18cd0c340653241b81e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bce145729d160e24ecf6b6dd3ec165618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913205eaa3465da7b6e6ea310fb727a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44ff848710e88c8f2c5f4a28859970620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3d8aadb4a991b31c78e70837ab560621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bb290b354e7aa786d66632b8d1558622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea0f29711f4d77d657f05cd2474f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7e2eda08e92756278a259ec23af55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48372b83c499d1ca4d0243b857dd0663625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c879211b0ae8a81eec12ebc28148e7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797beb523e813057848db0f87d58c50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985b43a84b8cefe34e24a3dd182ef13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1badbf74141456f3242e64571afab13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe6ec411b1d103147fe0e85c6afc71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698c150106365c09ec5230482a2216a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38e82e21eb22deffbf4635e82741c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90735f7c66ce5b7eed6f698715e07a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739e8c60f1eff63b2ce6fe223323d2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db6e408719b5c1b16405d6c0410d7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328675e3347c5419c460531724c93617636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2b7a90157a9cf6358a378967b993a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22f5ab4db0007cc1cb00165c4275e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d189d748398a50c4784d20f5b92dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc105e9831440e9c4f84aa86d08773f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fda91d672572720bed12ed4f8136e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538df89af52208b44abc9f40836ae7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb471e8da368389da071b9ad9ade5cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ed9ec4d3c97b3394aa7cdeb00d603644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd015be5aa241aef61d6089a4436a5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834ec6346fef06e3f04a72a052b85d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd077bec26988d9d1a37321a5f7df229647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da236ca31e6d5e48f0c6f357791199a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54815caca01a9ca1520d178201b9c83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b2c536f9f3672380b56dca1eee7b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c47feca98e16d2567253a81d5535c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed70768a98dbf6361c172dcc74e9730652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ec203e5b1e889482a1a10d84c06e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73c58525a4ba3466bf00c29eb3b250654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a49ee0c52a5d046a57380a05b7ea95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7f49ea5d6b05c4ae04036a4ca4c40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3aae2dc4f34afbd1f4d4b5dc909e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf977c06da6527ffbcdd0b14a9c87c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd72694b2b6055775f03cb324dbe310659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f660e9718465263ffd0f73bcc5713d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c079c10d04ec014e9e3eb93bac18069661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb4bec9100316d26c38895c3989189662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bebb1bc75996fd9d22ff6ab6f49d8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1621c2b899f6a55855f6723695e57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5082988ccc0e0ed7b5f94dc503e1c5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be736b08386d24b6fbd3fb814f2274e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af244943eed5c123a82a6b9622b0f8a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eba44cdbd103e660e48f77591407a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54ed9e81b4eb00eebb6ec622bdb6a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce5c423f2698c8f7e950eeef5680cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf85ed6dba5ca167e7b512f9aa2b12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3437598b4ae0ba2a0ab3d043485922672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa40a9b6cf4e76d0291247960541b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a0132a487f58c50fc4bb9da84e67d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d01b52967b3f3998a18841c910b70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab803aa6242ef33844409c9887af15b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c96e2493f46fe3d3dabf424d530b43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc268b5648bebb0d0ed71c1162605f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152576fd649c5085a9bf77c1642e3f00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59f23a69b36ce9d567f76e6a4b3fe8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031621419663e273e1a666be2065bea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5abedee574a85b5f5311f60c5e37ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23548fdd8886e2a3e60ebddca91cf078683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431b4d8b2725ddf6143095ff75513b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c7e91349c018d1be4fe22bc667f4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1f24df0e91701193b4868456d621f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233d4d4bff1e968038e37fdc435a47d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039df4b69bc072633bbcdf89fcac795688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2fc1f3c54bf2158d17903ddb78f66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20836e0b6416872481f2353fe5f3fa6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9b7ebdd6940e965d75232ac5fd3ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd6980d0eb1330cf6fb1ef12361f80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4b5534604dc2590cd978a5603c4e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199332131da171091d2258e7d34bb3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8282d75e35e739d721b159985dafa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea4ec6b9c60a69b12cced21f4cfe47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32320d693d376b4d6c31cbecf2c9c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2cc0b1e9dfb924e52b89fd93132b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28e0c989bf8120b9f1ed31b2f4cecc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38865930f5109d023597c6fa2b19f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011847ed8ced1c2c732433b00274af6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd1704a8404efeafb69e10b0b1227d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16be2cdf66553e638ab07e8998cd8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c38df511ec0aae115fa049f604f7f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445d772489123da9c703d56539b1a85705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370d53925dcd559df96c5e94cffd84b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8d860501403771925cc3d254377bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555626a1c2bda6de7911bd676fc71f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2f6456ba50bdc2057cde5dd9369c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a8e72f145561f687ef81f756e01f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8a94a746ef21c9bf6aa787cddda0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc0d5d9b67f882d84c4df6bb5a873f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c1be56e783daf3deef4c82b7e1da0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27afc69579106ff424aff963447e9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64c3e0b234e2d313eb2d20836ee2bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29084614503e20d495a08c20c8d27ebe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca6170e91c4cc84119f83f81d3c437717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a8e60ce234dc4a7bc82936cf91bc7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe71e9ef8ebbf6012da095638d91e7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2f17517e8c864e4840ebd6098e712720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86fb9188ca59f7dad5c8b7c0210335721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22700e8c4020f962db21236ae5cf25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf051dd7d72cd794332c6322b1faaa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892abf23c01327b52acec8dcd051f7d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64033c4023a12e6d3f815a597b733f24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2f716179e376af499badbbd98af05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584faa44906e5bd261d377e4091cfd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960a25ff9eaa6f90de0877502340702728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094e121d34321963b930f11dbb82f94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec410b45b5873ec3eb17bef2a19efe6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f48b580ee5b815ca3bf86bae5411ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252d651ce3bc10ee41fb929051222ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23f1731dea68afcc706722f08f1563733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268fa7de8c01186000ae562c960221c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25e011dc86bbba592886ca306a570e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811807511a86e880287c8469cf66959d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57755f7e86da4c7b7e26dd70911e9ff7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe76402068764c49917b6ce5e1d807e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1a201cb8753da5c4acc336753bcbb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd18f2b30a7d22fd779c0e259a4acd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6437566ed1e8ffac6c4487147e05f72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6eb00867868b0a630652194b43b1b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bdd680e047a2df88f8525981c8e8c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda189fd280282b45bd156ea6638439744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b28a40bf88fb434159ede74edf7887745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e948dfc30fba07df72cbf20db951226746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81215d32db624b1e3a1692bb8374d64a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083ed814d16320339a8ed17453b5634748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9f5942c697ba036be55875dde9e93749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5383986c71aced02ea77edadf0fa36b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995413fdb897564f874d267c215ec367751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4c2102a603c3ab094fda1e8ff8dff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3c2a9ae67b3b25dae3abb90db29ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fb4f21a59faed3e6cf096ec2154bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d774e78ae91bfc583a9f52393b2822755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540de24a2613cc18838df29116fd0f2d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042850b22d38ede8a5e2adc8450a88b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032df19f66128df791b3164009be7e7a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6119d000a03ed2f40f79c91b22a88759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b4965211ef2b233aa19c3de3151e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadcebc5d11a6226390bd23aa27a96b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a4ffaa91f39c1ec43bc7fb4bd9f303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cba42ddc0e9717756bec2df3c71644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad5394a1da1c2f996f3a3d7d1c29795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebf0d0dce0ec8a9fcbadf6e177ee996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d687e645d5d7fdd31c74bbb957b5ce57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60e6f390ae75fdb7a90acfd3e4e22f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df74326b9eb0c7a6ecc04211c570039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035e1b9bbb2b3a6003d3731e07ff0a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eb991db07567301f865666a07af6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba079927979fb0132691bfcdb162ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9681a8f818d296689ce4369d8a71d8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69208f42d14f3a0b3db027f2f9fbd8f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cfcef4753e9bdc22af643f6edb88b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c1cea7754574d20f8add3cbdda7b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da84ddd1fccef19c98906d416a141917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf6e7ded8ab2220d5e935bee30c77f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b507d55df436c17843363e86f7201a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0073a49246b0b106fda2d908c0666f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0d491bd8633c1d589c2ef1a1f961021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef50ac5b5c06a13065e06f4a79828b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6659fd2c3dcce42125df586a43e69f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87158ba35df86d2b6a53d25bd62f987724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d349da5f66dce98beb5429893b7fe4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d77381b94ecb7a3ce0deda7c36bcb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225a4f80670088b1310ea2ecb96027827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c684aa12777c7db75d7e9a93c15ee028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74ec09c8afc337c147f3f4ca27147f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4c09107505e6b47d62d469f99a7de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7d71aff3d215bc6d0deb44532e87331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb9fa9ab3caca6b08a446830cb43a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7c6eedfe66bc90b957f02b95a4b2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383d141e9e1d82ec60c10e1c6aa14dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2899270cdd30fe97164658da29e8b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8deb58d8984bc6142dc3cf54742e4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3560f30886fe6b874ad52fa7deb16e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52258b848b0cd1750f28c070fb6b6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a389b11279ff1e6e0520888e69413239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c6b9d629fd7a8d95ae33f0eb6fcbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02e9945e0e61409bf38f95fb0d51c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257077a4d430958a1ccdf6e0eba28e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f3cfc6506589bf68054b35cce4b2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32795a3478b2614e2a1569479a7ef1a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e016c2b5f78358a291325d26b63745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eb09ad195db622a39691e519e5a0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc59393700371ec13c099f39812ae847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5eb8e50725d41ac8ae74a2fc0881648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b9a7953f36e97ca6e17d7261e9c9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca0344c91c5c3388cbe45fc4c4c11250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196163bc224125076d6a82da21501fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278b3a060b94a0c829e2b16dc71b64252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327afebb29c8986853dbcd6057a5de053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d884fa1466cb1e784582e2df74b11ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbecf138ca55a1bb09c4c575abccf6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead385263e95151b2f1001df2f3161c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377a6686070c48be691c6463927031b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a269be8667812a116acca04605b16b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6d23c14c7e7056d4a51f0f8b959b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b33f780b7e307604b6db4d3b4536c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4788ecf8f85680c6663dd4e787dd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d4ebf598e4c674abf9a8186d8903162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df761f101cf76b0330001cd92d6a62ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470bcbfd363c794fb9114850b93796d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67659a4ec0d69533cb0eabaf349bc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d3436ce82a2b791ceb9f5e9d217466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e6533ddb89701824f6c08794805a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555a69233a739cd8076d1ecc2ece8ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2ea7e18fefb498745522f95f90b2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf55e5189a1ff9d6e72a0c3bdb6c0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094348a3b7261db409336ffbec6644a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79efaeb5c7761388b5001d4067dd1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2d04e443776aa617539ba6b6a4f4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef35159783826c4d77ad2716647985a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfe443acd30a8148ad850771a94a6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09f969030774c55b2e82d3bbfffaec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fae7a1f008dc2bb86566d5b27044d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd780242af01e864483559e50c74e2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f7072d4d9d2293f2149ce246a708d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f367f768eee1d4c9be130654261e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a703575c0f852249163ee4ce0ad532f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cbcfef398776d44274c45d0bf08bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023d49e8036e8d9edf6571012579bb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d50656efe00acebd8e9c72c33848b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d730263899983ae49674420c1f7ee4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cea153072bf139c36c9a00b1469e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244355dbac59c7fb13048b4c08e3ba287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ea40ed69e196f183d158764bd7fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086f200ebbfd07f841488661852d35d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a3af0a6074fe3a0e553815f42f29290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aafb9ee87d29b094d08471eb2a22c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9576f8685f85431e93126b216596cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da238e1be66f45b97780931f4bace1fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5013aeac232d84722e17797235c4cdd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f5bdb7d2a9d2675720cf4dbd24a0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a4751c1c58a7f206fc30f6a1c951b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dfda2a878d1cbc905113f68ea62cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721d364e15676f7a554fd2c4234f65798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d54ad0b902a2b797f97e07c9ade2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8eff55dc148a3b788e1e03f2eb034100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5e3161d8b1d5bc94cd4a5b54276f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000863055582b8355d0a1b475dd0724102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58d4b77bfaa130f37a81b7806abc62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc893390b3da8648515e040417c9b373104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f48be1f8d441a562e5c316cf8c66d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d601b404f0b080eb2307bab8da6d95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb87a6f58fcaf95e764ea125bd595ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787d316f9eadbb3daaf8c827b381cf9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b785c27b9c6f635f62284e7c43bde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1401555eb5eb55cb9c17932e4b12ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cccc68183e1ac934c1ddc7413df79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284f84033b26af2273dc38dab63f527112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd5986b11e15c2ea2e5453fe1dc036113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f1d9c35592986e52b3a9e0de2118114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207df34c8fe19f80194ba6999f184d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587b1c727ae478ebc009e61dc770cda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d67430ab997f5734076a9dc9559d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8e3a98bc7d817f7cfe6ee6f67170b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf7789e9c1c05c61866d002156d94d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12ddd89c4907b96cd5a5b6c593ab01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637316ade12d911904d3ef005b102628121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf97a9cf628f5c4d6ed3abff62ec031122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661e382373a3261f91ed9b16eadec64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c648f91a355d5878bb8e4bdbe5c877124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc23caa84e26a8dd782265987ab7bf5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efad706d333bc5cfce8888dc92f708126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e09bdf0c29d7e2f1f5c6fb33a16d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71a8b9a65cfb025b761aa3437e056b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b412dced29f469b92ec5615443181129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3838b625af6370c239f8dd02c19bd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a63d4b469d0a1a44b74a8f7d624b09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c10cfc05e835f141180c1bb324e397132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a29b4e85b7a95e876ed8c4cf89ae7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642671cef6d92461a00691836dd77b07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f6999a1e56785b0f37c4198f1e311135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95107e30556abf50f79e64f55601473136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029d3c3bbaab140236a608797abb2b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cbdae26e162c425f820ab67807df1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec3e2a20976110ef4d06afe309fdd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce3c1d187893977b0e7f6d15b2e15e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe804d066aaead4ecdeb717a40a0bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a6f6e4eb0a3dd1fd2a8f59f82e209142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9c2f048bd55ad3aa15555c7bafdd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a831699e6c06ba1a44302401ea8f9ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f726331062a1e140dce1fbd23f01a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5692c9490a13b27745d973d807af7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38c580f8b8b15ac0799d28f6789e5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43765819b91b2510a80a06da554144148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cb2d3ff8f8cefa5bddf741e34b7a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe37f343afbcd1cdd5a2fdd9a62307e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc2b1a2825c0261f1a666b98f9aa9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9451f6ebe5c96b3c5f0d33430d57156152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e9366d5f2e3b3c826c0321db1231153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c16e280aca2ca94e7d971ab08b41f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871d2b0c1d33171ef3eec8f8d612862155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe63facd59a1c270b662691aa0dec6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a48f79a5712aab2d5f73599345ac0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164c4dc168fa77e4a4d2330e9abebb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7222c60cf6ced9ea5ac73bb7058ac0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acc229a158285f313bbc089bd369f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39483d7ef3c7a9909893ae607327335161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aa3635bc9e2475d595bfbff09aedc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651114b12dc1a432ae2b21326caccb91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e04181bd8dabf2b6bc73a3045b0c31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2388d24a717515e1253ab543b7addd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ccf4f6a1f6ff67f016ff187e7a4bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50063cacdaa3bd9464cf9b71c5526a9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7705229e1bfc7bf6191ebad67621164168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37832af49018e2ea5eb85248075614ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bb7884d244d8dffe11807819070aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08ec9117fbb147b764c222e39a1a3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d00b22851fe117cdf33721c40969d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7583b8929ab498f2f67b42f7b32a14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946736465836154a211fc79f3ba26bc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d12d68dab025d113b035dcb292a8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d869dc1dfb7862ad60fe98822e875176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115df662dc75714a8278b5cd3c6a3ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fa42044ff95e5f17ddd83afc634a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece145138cb3afd0c021413d51a1499c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631e67dadafa44901fe29340bb19f95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48804539aa3cd5a427750092cbea96c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f4a2268242e04a23158bc5535a04b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06810ea587bbcea6115356075d69472183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596d134714aa6346dc60c428de15ea6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55452766ae975302658bb16c5fd78617185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3f8b0a9e284a4236e71d36a70d32c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee122d329267796dc5d9b2305c3cd0e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441e0f6d4a2ff19f21e30e10d4ab6b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fa5644ffffd55a255b3c05bd44096189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0824e2079b86525f220099493632d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea422c420baff5ee1739699d0c09a0ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4958a5d911756880dfd20c545b02a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605981d31383f2c21324d1fe2809e823193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e997d4d36bcb074666cf7874c6f7dee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41bc0b6ea335b12fb6dc5fc27f06a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a41b378d6c35146c3d56b10cfbfd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a57262b1cb6f205914fbd962cace2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d165b25273e5eabd1bec43584f8c37e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32696317335ad116eff23a7d4f48fd9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a2a6b488839709b3a5945cb9dced9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2809585e1ba9acbcb8fc2039d4405201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50febf8988637d3589053de787a745b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d2e692aab67f1c32b01b537235523203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3350e238082745b360f259f6f9376204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad59c8f62e7998fa7baf1a5311d55e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff28fd78732fe40bb85d52f16ff9b40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da14923f0d8020efda990eda6d967a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58507cd78ef411bbce7452dba5cefd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cf4e254d1ff5c0a414c38205f9bdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca604985b81d127db56eda85c157e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46c319d4c5ad232f61cd17c547d442211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de9caa1edcf252ffa572922a3dc60d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb849890162f488b8eaed82e7244fb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32988b5ecdcef56fd13893932912c9eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff30cdd4d32def7e05080dd721c711215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4dd8c90a2eb2d357ad8b0e1172a06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f839898584800a0a620a1dcb7df3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9159171a7f444183c5da3aba6d8e193218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4573d93f1e0aa440647a9886999e79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a11305353fb1596b5801901b82a6d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e2cc4612482e24e891942efb2518d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba179cfc07525ee56706c42a82ceb0db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd1fd9f437946a118e2b017fbf8d8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb18dec87a1cea8d5e2824e473654224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f58fee2be093fb11f46a19b6daa74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596803e4d6f7fa1c017c9847ba4269f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc34d87a82a3b9666343e72c14de49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa1548eff3ffe85b4225dda170f8e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c916a3626045c8f574e2f456c51971d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4d45944dbd0bdc85a192c8870e236230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ae91b4e6f52c63ad8b6214b563ff3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed571abd68a07546ba976f895f8ec5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6856fcdce81f1f85063d967fcb5743233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9db14a565393a9124b019c4d127ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6918cf87faac94c1c87a3843eadc12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707f495f892ed3f5e74567552527eed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de211b5fbe33e37416e73eb13371e069237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4436f03711c081b6fd08e0e9364bd9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a354298f38282fc57b50bcf20d8778239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17244ae70ae0bf556c5b4f7f2f90bcb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd0cdfb8856fd8324191c2f42273f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4405158bc57fbcc37bed809b1bc66d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd650ca9a226304d97550df938575c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aeb97543cf1e148be563a5c6013e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c821d0c1832f9135a2a80b4c0633c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446ee0a436fc89dd325b9642f0b9a17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e42ddbb9d17780b863676497a01bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a237ad5573ea7301975afd030b55d12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8990320eda7bd5262a69cc32c836d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bc1df22b1e484c5c623efcdcee0d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2bff6532c8148bb6150fef3b70b76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19c5ae1811d0ed4fac6f3a0ad82318252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5722e1bd5af5929b7b97f8efbd91a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a0230c264ebca449de6812ba55c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2b046356bca072e8d8a3e6fb60dc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f9bbc5ee7d1d4093767b315d1af42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758ae307f84025d421098cda3c35e63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be994ed6ae534612aac6dcf593b81678258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bc12e9a8c041f46b23397d6067cbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a83bcc482f7ba546030f11276f165260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315401b11efe77f0572b7839c3b31dcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5101c4e286d46179b45a42ab257b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a278a0b0836e5333a18876ff00f4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943e064323ddbbf729be002329f41e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bedde3f4bf8b2fe56777722e27c28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d10a9d41ce9eda8a4c34e8f6fa6867266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4e5f6422720c4beb9613ddee3b828267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3ff3fb293755b6c885cce6db551f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679377b5d44d994ded7f868a6a45b97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f9f08d154bcaea817b38cb31021ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103014667e51888085f6f4bd3b280fce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bff197d2291a742967bb9a3b853e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438ca2ce59f2bc81ed29ebd485050a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b14dbd947406682f556b4b83b66b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c81712840c89e98a028720733e6e8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12469936c039b45db3e91e2db84fc496276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58df94718a4614df84a22c5c43cd80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c1dd5c672e7caa3f607ebe6ec2f83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8293bf2868a92a60c773f9040ac08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93cb1df97221e6c0f5490d7e3f9df8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff48dd8a919f7825dd71baa9fd6c68c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e3b4289fac97460014419847a9c01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913e44f1b1b6e4ffcad017fe41c1dec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674107f26eb9638946e7ca567487a00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90100b0eb66283da8b347aeb0cbe86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735334c323b58d1e8a35cafac5f7c177286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c03519e4954e72c3431be7fe1abd4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fde05f3848294e6a9ffa9d2841ea8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930f123cd27b97f499af32831f2092d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c94fde8cee9c3583dfc2ebea627ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1f594416dec95cd870016cdf28d71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9fe7c7200f017263c714c017fc934292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163da0d70c71a8058a7c0b339d08048293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443a9803689df7df38eaa9e372e98d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2cc89fcbf558fabbdab8161a96d5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f23996b21056cc9784c1490b2160f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fd54807b0a8d3dca416d796775c57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cf3883668bc3ef91768a0e7e7bc31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23f87b0300239efd9518c43feb43ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1aadab098bafeb2accdb6588f36f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772024708772461c5e1787b595d0344301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4de90b0e2328a4a9f81cbf876dfd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb98f75beef40bbd18fc82508e4a86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961ff0fefffb155db0897ed6b449ea0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36fbfb9f69608b20466ab64da0e462305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf6028c19136f683515d6c24107870306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbc7ceb88ccf6c275f4fbad2706c94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158f74da3c71f77b3813758e9642ad3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d69238794d4c96fa57fdef9f4e116c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079cfd53d7d54b17689c285316315e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6a45a635dea84fe05d87cd5c795e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306c79514e44d94f8e66ab74b9a39dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ac9686b4c8064244fbff7545c22b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d26c7933b65a44521645fc68d9d00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a13e889ebad695812eef9143202c02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f882a11f56584d8eebe60e4593dfa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4d04d1403109f9b37465b3f2cef3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d0379d1cf8b412bd4ba3a464fa85f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbc43f63694ac2b7d6e2f75c5a7d91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d49cc85d0544f5890e64eeda2c12a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09c3a8610b2976f2a98cc6e10b4054321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc28790a4a5ca707d52739ba08e7b3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdd783d505c9a33df2c148e03fe58b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e19b8172ce332cc3ae946f087e754324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b4f558f626ca6f2d952ace79c7948325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edd0433d3170aff4208df2754bac2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb16901dc974b6a6f0f5474dbdc4b39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989b7324d0d622efcad48b190fd43f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ee2d49b1ac0ec7b869aec4c57916329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb22dc59db4d7b1538ce505f8f64f0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b2bd9810f5224291a90d035bb8c13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f542cab438740d6f3b90c306a52b23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed4ee2a7e8d9538b2ce6e52736b64d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f381b6968424aabf3cf2ba2ca1b50c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dd61c917267377c931a772d22b68e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b5f4838db94ad7854e7f3fda084d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fa66d9c77370eb1a8f9283050a0a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47672ea126aadb67f363b8ebfc8d6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75e727aab29c484520c03002442f09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dd43ab2ec0f4b4fbaa423a9e9ac7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5198607798d59371a9d42bfeb4b9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afb18d7b13447a813a00c6d7f4966f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe971e033d1cf35e643791576ad47d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb9b5d4ec31ee69ed72654aceff34a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfceebd64cfe2e34260770fdea25387345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e358d1fc1c9033ad1299a1d29e563346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b88b1df9c1e3654ace443050033a59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8bc301fcb70a1e6c7c6432f88b8b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb39d627a4e494afdc599232da7169349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892d1995ea529d908f2476c8680f0a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a263ea78bd96e494c1faa5e46f8c94b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c835adc16ebf641ceadcff6232e3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3823b8bcb0e70440e56cf89b5026cd4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe3e60401b1fa32ad2101cbfde9c1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6274bc36ab35e80028d25c2c03c22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8267fa15ac326837d16d60132202633356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727b79a045d47c2b94ec3d9f1f03378357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac43b2c321de4f12c66e511a7a3e7f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa160bfe28cb1216b9a4f39c827d089359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99cd6a7a00868b8a532ec75e4e3b24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9f50b07c4d673111ab6e148ef0503361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4960e3e31df5d2b242e38f881d235362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47060ccd7064b2a4d98d5f66d501c152363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd575534532a8901f8b3eaca6fd8ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d979de6c3eb4d609e9898daa832121365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f4c35a5755ea28d103b92f0348fd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0400ed2b6fd5387f6049cc30108cd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df83711dfdab07a1ac58586ae6536c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968519cd329b4184f7abe278aa1afc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047de5750bb1740d8dfdabef2908c8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66fecb95cad5dbde0dbb2d3b11b19d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d11d0750bf7c5ec3cad5302c3c5ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862b0b92db5bcddb4589810519a5620373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696464e064464f1598a760045109312374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e5af76af79373874a3997049ef6dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ca6e9d5f9ec45f4059cdd234fc34a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb890d48e6e462593beac93c99cfbd9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eb7877d6ddaa82c73fa2acb3399cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9e34d8b121895c44d5ecac695ec8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e45de60095ccc53fd35813e841932380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9ba2715e4bc87000160566d621e19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfa6923c9696552acda8096e5c8941382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93288cfbedb405f22ce8f7a0cb630e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de5f57c984bdac4e1ca11af1292ba9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff1d871b9ebc0567a3b463c285c020385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1443c3007f5c8260d21095128f367386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd9000fdcc6d0431191bcfc7e5a976387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056c6358b3f19de5d041a7824e844c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae533bed83afad12ef349d11226600389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6f4920f76c2f3947fabfd4732f8bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933fe91ff9a449902b6fd6e8a8032cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b0adf28544e043b97402972cf4bee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e90d526d8c8ec81b4d4d7b23570200393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480d5c7670c43e35e179ae863f116d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5f0ba9e2dcdc1e1c7c041c7dafbbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0255fd16b93c64fc8c5a9b3bf2721396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fb9c360717f07b40a83697663ddcd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4d646ea51492ffa4100f33a0e555d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba3031acefde4273f27f2efb841d35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b0b2791b0d3d24f2769cb147978a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d2b77996621a9f09e4a8238b68807401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0d2af04abe2fb7fc5a98fc2930029402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca19b8722174554aacb9210f194876403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d30d92cd180671d6dc2480b68d998404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a85c5e2b70e6dc5907cc5fb7718820405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d72033e4a79bf480ea8ae552d2afd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061aaba6b81cc09afa521b4fbb8f5e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4f3af4019ac1e9d1474d206c3c988408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18aeafade1d4a7b458f65a30ddb467409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3079af4d5bbbb71971697956b38d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d2589a4eff71ea3a2706049e0173d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904b20714e69bcca8d8d55362de99f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e170bf1a2b0d6809eb8efd6bd06cec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89019874ce02bd231bd305f9788939414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba1fa0350ee4fb5b0b8ce7649cecfa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4e8a0c7379b5bcd273c7c6faab073416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4316ba0223f715a6199a039e595d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a1f6046212211659d0616652ec35f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babeb44160204f9b089bb7c2fe02b9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b7ad9917168251f27c5f01bd326b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de022c326f7c765723a24cca228cc799421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a262b3429ce37a216677282b608e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a453a6fb6ca13b9f774fe1ffb0d81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923b37db6b4d880330361d4771d11b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab74f249bbd966cdb1bcb028c0f647425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a3df878e33ebadc230f90eef16640426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b669874040801e52a1dfa5913a1e2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c330dd2e7dd25eb89a69143ba6ce5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421de7bdbb6b9c32445042d5c020c912429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5f8f5278e069d6827e9f3b472195b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4a928881a2edecb0a1501c1e6bf14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bd5f3d300b7a49194e7912a657778432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650405a9614298ce1e512c30a09ddf93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca48c96104095d696d4f063253ca41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843926c6ca10c967c752d32ca2adf34e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d0b36dc236489a59f088d6ae3dc2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efeea4dc18d9544e177f550b5638e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc54d90791a76bd3ecc7d67289370e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871856f1eda1e1adb659a7ab6431b2fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35133c06467c554193697190f3b7f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f6d80c8ba921481e1c20894b24a3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd619435f5ad5dbe0cf366b7b44add442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac52f7418511e70a9a5653a1d4f8c0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d19bedc9a0ffc7d97ed32744de675444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753d46402c5e32aa7204f7ba0f8d21a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad745043a1b16751de2adc7a241c4b89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60978f9479bad970486a93f985305db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d25237aa75d915d4836046620cc7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e12f1c75166549cdf6b58b0b0c48fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d462c3bcefaeedfe90c770dacecb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8e120dd2f2bace62f967590767720451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7967b3a4329189ead1355f9bf5e7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94fb74507757e9b10c5a4316a265ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6cd23730dccd76c84d61186772ea2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9368f383db90ae7c072d6bd2b3203455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48983ac5eeb56561fc2e9d4021e184456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4082f25fb1f7ef827388f74678722457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4f226bc03ca3efd87364c3e5ff50f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe1aca701f23a5ec1ce84c7bf8b436459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0d900286fee993d403de4535accb6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30527d67bc2757c04f2e73ced23a18a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d3d867f131ab929033320f8dabf22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ad10f8af465f3cdcd30831354eba4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb91782215f32813be4bc96f0fa743464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe896bd9f945397176f3180cb66aa78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c924679079f33f2f3f7d29fe024e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f17c82e42d69c8e3ebfbd99a2ebe5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d956124ed4f44472baa4dae0190406468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e7cc4d75b4dd71063167072da2566469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf3f83dfc6280b5b8254009eae0899470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0e8ab5184ee10d884337b3878da4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dc9340c89514618a6a4c08f88df24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcca5c1e57a093420660113dfdac518473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abfb5e8b08a66a29fd0f4fdfe5765e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8de9e51edfcf66c61b8091bfeab62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47a810f8e0170db5a1b4539539076b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cafdbd7836b996a532999693e686a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be98b446169b0036b38e4597f8c6506478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975309e26f35b286e5ced39d29c77b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae57173fc01b902775aabd777e370e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7510a2297e636ffff67136eceb2739481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e49d4539052a5e691fcadf532c4ed0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee231e558c1021289bfb2f9c9872c5ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac038cb766d0ef19051523cc5e080b68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57060914d8e291b0f9966566acda1d61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e10c937e3d3a27a69af6a6e11eda5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ce1379884e260802b65d41dd3f63c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c74d8d9e72f0dfc2377a3aff87d759488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace304ccdcddd61bfed806c9738d0931489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997323615310a00b90c4d7214615a60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd982d0ea58ef1aca899d3dbd8d797491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9dc0392f7eae7edc292ca2aaf4364492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f202ddcd927a64a4f9ce0f2c0017fc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfec1ba7b226b0aa55d3f0cf81bc0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7456e48aa842af58766fb4adbd8e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488e61c37aeb9ffff0451220567bef8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdb65b5e18a710539b1b2dafe34a9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf078111a4b566b748620f017a2277498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0c53116d6ada3055baec9c28067a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60821ea51e5c6052117cc23ded51cb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5d70a686d7cedb4d0818c776b3257501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ca16307548ac23cd9d26878572fc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f486455e54d6fe74338469c38fcc9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055cda45d396eb611248811d570af52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6201c412c909e4aa03a09283bc74b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437fa63a86b344d0badf8a623b7817d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584bcaf31d484c7674ec2dc3c90e2f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbac747c7258a40adbd9798a0c99d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2168a68a0df3895260451eb60878e5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001f6a765e0c52dcb88d62335b11bab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6055c7a64f1307c9442b448aecd499511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf62a18e562f0571a08c54a7dcb2c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da85f01dcb8bfd81f8987d6123dba3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72099670914220dab69897bdf7510ddf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a8a706706b9d76963af5f448bbce8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0749ee69af7bf836d432d44bd88d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68948e196fc530ee7427404fe137dfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da0349ce367a3bb4c3aaafc5d9ebd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfea380c935e5fc1436a725a26cebc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9d806691d9f4752345d4f28a64bd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e8f85d5ed16e9352da868bd929047521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcdb734cb970ad90964b9de82e4cc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b14e7ceb8859ddadcf6b049048fb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe9053d72441c699a1ad74903c3412524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb16bcc000559ee7df1696d7f1114f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0028341018a9045cc66de2c281e645f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23e2f3c8d501cf91353758965ce2c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca0b11918edab9b397dee9b816970f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70a51473376410b439ef1c780a233b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bfafc471c6c823588e440e4821a6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcf5a902c3b0c2f5a6fa0ccf6411c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970c89b07affec8154f808d431fa0b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f8379e5fe58b056758f03d8dccf8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85126107749dd7cece7ee472507f8a79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4410a2d16742c6c9b15fb3e8fa88252535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80113cb7f1cb170783848e97a7807a10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3b39d0104f986a2b4d6bbbb156214537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c971c78b839a4c93e886a802cf8208538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad22db11c7badf63d29629d6ed3ced539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab8452f5e86bafda52f8593e8be7fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47ed5a2e016969508cae3d1e1e56de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf424e23e6bf57336282291e6143695542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e30b44c56144b569ff024c1ba7e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9993833a3e22b0a47f46d903df2b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7120be3af2229e6ec8de5176fe3a0d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061e1fcda1268f1fd4141f1bc433744546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3e477b27035711eec766f0177a1ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcae3e5a874193b08ea19621a8b6a72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f4cdb2e5f52bfc834495a43fa77e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5db017af10af2ae4c3021daf09f500550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f412a7dab6d6ea242fc90d63c42712551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6e8bd765d8f7bf6fa0d1a0d0151d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3c937f5ac422b540ad314b50e959d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff600aff59d68c5de20d03e097d77b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29318ce7a7fd85c96b55b031e0e2f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c728aa88f71c4d21b1504bd92f355c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d28bcf7e44dd1fd48efdeeafd9a74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639186526aa66c2e86bd45b08b7372a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614df8398bd1592e3aa5c986d583560559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62ab0cea8f56d08e686b15095a83d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b1e304611cd92bf7f14fc4ec0aa8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2ed836fe2f65155fc6b1e41b0d65b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b07a5fd6390ae5e2576ae6dd5f8740563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc878d8407a7a0afcfac6200fe3e9c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969c8485c54b08f9047302800ff12b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d4ff19ce944582ab486e6ba5ff1b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bb7b3cc3e84c4d6874d9250181020567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7accc06f2f415303dca74b3572c3756568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11cada516606457b99789d060cfe14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da3d110dda468daae39f632e904c0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4416cde0e4d610e5a78938580782c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7072279767b8f73e3075dcadaea5a5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42683828ad93e49468edeb976a75b2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5f191b600381ceb1457e3781e5676574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d67f2fb74b2e703298d58428c78488575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a554b8eb23a7f2a7b49cefff2afa4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7513aeb6062c678569c045769ed4b31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dd09eb78c00063a23dcdc73fe3e37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3228712b7fbfd03df0bc84e4246a862579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ca82254825a85fa34714174e4b045580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08350e46e5daf2c366c5989471b935dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc371feab15c0fb8227b739d67f972582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aec56f6f8fbd2952a5d059817e1647583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012ffc0bfff8737ac71cca64e6a4326584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d665561da234c8bfc8edc5f1c2d77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb28802ab69e5fbbaa4685497815682586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d7490455e2a3f9e3b8e9365ebf542587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe41f83b80a8378aaff583b38c3ba7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720aaa3f7ceeede1720669e7d151bb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90668eba6ded08836b4664de133cc6e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2275a588eae57421f02411ae3ed4d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085c0db8e8095de56c0ed3cae8541eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad769cd401e98dfd33b7eec6208fb4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410b04534493ff73e75e4a4290a87f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b59ad8bb3c7701771c9ed1b78801a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4798b689812a6314d66b7522724a62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112a6dbe8f9637f2146d5e9279661d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad7aebb1ff70a22f4cb135d938c3b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78037bb12961cd1e230ef09ce99b2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1862193771e8af248a776037b120e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e227a3bfac862304b2a62a7e4df77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bf9226dfc025e54a2a5fc0be19bf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff492b87a20314458784e50d0228a917603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35c9af73ae011243ed63030356e1d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c6544e58ddd9704d3e2dc47a1b87e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf90d4bac1fb503ea27ba4f841ec8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0f1980b0da4e3eb7c75b28a9816b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c4b8a0907975e81f9fdec1ed9d250608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e963c3028e302fa68e115c6fb386df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b2650c929c1455b622a446a214b6c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aee2afedb952b1edcb1248919f18c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97fb0ad8006c4a82844db62e8019bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f31135c12b7091ad32ff355c81182c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c1f298b97ad57563c3a820f860558614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d1df4c8e760602f8c8ce1305ce8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b77e604fcd7cfe5fc4ab51971925d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6fc4bea57d1133f24f98107df7854617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c695c636f7b6d61551e7f58313967618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2958d70a2ff4e0c482554e110cadc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787444be302264654f4a31b988f3ae0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf58f6b52419c041306d3cbfd5dcaf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1db62652f2cb6e2538a4dc0cd8061622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb3c8efa1293cd4655b9d92de298bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0283b356710cd58ad35218e5e974b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3bf8448fbd4e338db100517901072625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027641850bcade02f7dd7661be0576b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfd0a5951f9404b4907a6fb010c7e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c00588ff907c230801033b54edee4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed77e0c293183041fe280f1bd438298629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45216fa0c819ab69489aed73af5d83a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447f95c2b3dd2c72dda4d3eeb8e8bfe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f41a1fc64cce1bd1afa9ad0c6f8717632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061f27ef872423cf78ce1b7b5933afd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92681b45f8467ae723702aefd6095d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6b54d71a9b9e36fd67325453a1089635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9833631774f89a4cad0a598688a36bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57febb7c981259c74cc9a4dfc56d00c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044432c51c72d1acbb439339cfeeabd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529773216274ee7b397bbcb5aad6e30b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad989723e17f9fcab00810de30d5b8ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a42a1f0b068b0e400887eb4983bb31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac53bc6cd0baf67de35656135a2b0a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11f40389e8b3d091a3c3166d6f6ad1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf290f1f7f1fb7b999b989ad9e73653644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1882850fa36518b74db1cd02fccef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed09acfd63643cbad2be5aa184e94e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01775d9c5e10abc7ba1f3df092c2b624647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8360cfdfc7a1c267cc1538b420e2fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff9ed2a802375c71bf1b70f2cba8c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f4c64c2760b00e5b085305ad8efb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a519f37185da7405e8caecb81843984651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9256cea367850082b3388c058c07de0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74122211c7a6c3d5f18dce965cba62ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6dd6b105b78d3f5446960302d8dfc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc280bf1d3090c19fc993e540fe786655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2a8a22efbcd8c3f75553158695180656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142402681ba1451f9fa404d53dd24ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0237c39372d3beac77acd193d81ddea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47af5b0fb1c374c1495448779744b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc25569b078880ec15182e4b1b1e495660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c3cf0522ff96e845d6a722765801c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0f3cbb076e3d6e0f1f0d2d2aa58d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5733bb2c4f10f70a1a20cee96abbfc0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425c54068a879f4d41f3dbc620e602e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716968cf553a48fe55962a3239419e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605f318ec460b6e349d7a29b226c372666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e0b667de2d83113797c57e49463f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af905699628132c6be6b774ae805697668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c456fd402ea3b3fe46e09d8e01845c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490c17792083f4a63d9ecc7ec4ace33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe54386c0fb65cbc625ea72ca545575671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e87ea769d41bf23f2218eefe25309672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb09c0f6661b22ab55c5ee5b556be2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b871b8d1c7c2358437a8499768f32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daea52ec6b4824c77a5777ad0e506e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071c1bfec1058404d3a7e5a18dd19e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c797d5d3cd9cfd26d3078ac12c3c53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49a239fefe425b3d9dfa711b826d67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e0e24188e3bb29b442bf15fd050b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4bd481dce923569cd5333c7a35e0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d0acaac7766f7482d4574ca7d2a95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d36fd889d6b35530767598ea3ffa1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fa0156f096a6005ae7a32408b173d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a021bb30f81fb5906e21ea969233c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156a279beb1c5d8860bdc9bb2bef15a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83dd1bfad7ce05796871242340fcc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c03a194fda323173e6cd1b964f659687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3fb28cb58e7883f5a127c0e32dddd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8269642eb868bde936ed3662c13a4fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da3fc3c9ea52cae05df259f78d0e4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941df56b022dd6bd30d085fd41d076ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12956a256c2bed88dce6aa07f08fd1a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59674e525a84a89e17c3dedfb6deb64e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7d6ecaf8fae4f1e369acbec8630b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153679d89cf73f9c7b687cc108a9e70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a332af4063bb810c18d79f269ae99c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b74745e2337adac4bc18fb2a08a39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09406a847c1704db490447cdb24353ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4068171af3ce807d15db62a19f3227699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb394b0511c27db0de93e4e9bfe9bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11577b163c36b4dd1306cb1848e98321701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b99e2882cdde2d49079538b95e948702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bfa149a288bc7f77de35f9ba0495d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263be9ba83e0e45cb18cfa672ec791a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1178d75d724b68cd87a75aaef201a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef927cf4fb78371793508cd5f7c433706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0731a2bcc74e83140b53b5f2d645e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372afb03d71cb9a96dc49456558dc50a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24695633fae120542520386ef78b9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5301b5af3b709e37f04c39452aaed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee605b8812faac5aa02ca8bbfbd5d38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c707c0ec422edf21aed0e817ce2446c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13389cfd9572619ebe2c21363e7e59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d460f44eae7064c453742fa2ce1ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62569dd824ed008080a75d752eab77d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbc11b5546e804364bab63b49fa4fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0668b7c98a07f6b1d7d06d3addcda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858960d748d2414cd1eb0ca4dd4557e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c73a0193f2f5c19debb43163350e77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4a5117b425a917cc7de66c9fad8db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c0ba7ef2dc5f89d39e2d6dcd20aa6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e175d788654b506eaa41d22fbc272f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075288114aa9af6e146d62dff74604f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c527a7b24d43ba7da2848373d7898724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509cce915dddf2dce898a6905b36cd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541460cd64eb4a7c4a57ef8208f3b34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51be9804553e639cdd68e98ca6fd43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2f29ffff9474adf25e163f43610fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b837707fd7607542bdebc6f6b7bed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e19eecbc5dd9d53228cdffa3b8de0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8f3dcfc2a62d892419a26e0c344bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b02a84d421d3abc6632c89e334be8e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778a33efd0401429dae1a3a52f4ed21733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e44f429e91af98bc64117245f5f717734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba52b6243ea80b01b6dd9cea54c1adc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbee70d8698c40856f199d93020aa53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89afcbb8f25525d41a2e83673882bda737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9250300a5827f1ceda2629e9b9565738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a7ba08182da1743bd47d3393659a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce5020a3a7c3350b307e61d088a0cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84017766f11884366185622804ee5a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b14eaff3a89e2fd64b0cd5a0804b02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4d4b5bd179c5ce9fef32b367c6886743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9910214875737b4cf416e159555750744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7815381ec613e6f56100d1b80c338745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3b91dccefa376783432b659e65bb1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889dca15b157022423ff66a8ec84de5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1305b708bf740d41ed73b21898a23e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35931030e6ac65ccf972b4936b4e141749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff10128ae609f45f764a3a37e6ccde750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25b799a2be6c9f6257a703b12e82b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81768cdbe45ca21eeae621aa9d26e5f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bc05c2fd1f5698266a5880901dbc0753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>