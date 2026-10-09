--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511ea64e65f82ce852bdf59eed8be491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb765feaae7f70171a5b0d68e8049e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b55144833641fb15abda21565856d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a6369ffeb86f8fe2f2585a51dbac14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11393b90e725a130904de1f785f332925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35b047877ba736b0e3129e963dd5b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9496921a211ddcef0791dd341dcb407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f162061bb9bb64fb861391dd7bd32238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2a1ba60e92d5f4d823f2dc21ae96a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09917de2756f3169eb11d991c998e45110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d26952123032e1d4195805700739111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6973b915d59b9a8d454418c0f79d5f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29696490290266c7eefeaf63592a226613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fb4bc5ab1ca0966f8fd453826ef0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee65519c0085b136acea60cd41846515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b94bb8f7130f81801bc5bbb1ad11616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b30440cfd2faa840c56d626ff2a4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40f5c271cd53672842553dcb874c4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0d98fa6fb4450633522d5529e217919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd90917b8f472f72ac50c0770ccb1d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c88b3b2c9945c393f95ad80dc8b29321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89043c6d7219cc4385c712f2d78668522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb40dbfb9ad84895a5e8c541710927a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f22f3d31b8030be824046152529d8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c966be1479279f84fa32acbd596325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55eb46aa0cb655aece3a23d90fc7d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb983ec2b9189894355faad759b14f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f721b047f25000b79637de9d24db03328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fe995827422a8f084da36ef4ede4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149d5a9c745f5146ffaadfa783357b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85607b778d66ab94b319a5ddad30442331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c454098bf347b9cad7e5107ae0cda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe3df912add531db0b01643f791b7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716edc5c86d31ed8d8c6136eee4234c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f2a41914065014931ac6ee74c7c3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2d0060d4e92659fef19950fdc934c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a853e59b4904a96f9e556dc0b2a8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307a4cee26a9c35c3857f6bd9e33acb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067628775cdd7847a341a975f978c3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fb01c6c89039fb5d2b8522bbd798240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f36650ba9fb5da34fb8232dcf597c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646e2f15640401fb59b110c38f5404c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900fd395c5bd43b31f7b467ca51b4aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f60be2b3d51a14c21a975c93a46f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeb75e2affda9c3ba3c26a71ef518145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf46a150dc43906ac62b67bdb2384c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17713c4fc32011fe4d8f232961dee0fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b68d725847f7aca9be196c0737a6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e302e40c3affe16337c0e709f800cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a5fa36f538fd303a8ca9f26de438050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeafbeee611429748855353560c411551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f899e3752f3dcc0cca729369fec34e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64302d9643171f3397f36a8101ed02cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4fcc5efb416ac92614c3ae56e5c3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc3db280b80227a9e3a40c31d957e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71179acc0cde010982ae01c78af7bad256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45160b6103fc23e1961ae67edd86411c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ba1c732110ab1ca22e445997e433158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06175e0541e2b5008f63eaff72660fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08535e6c2121a5e72f1467b6350d506160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c169937f4bd21f3be06fb75657d7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a5d7315a88a1dcbf223b6158609e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ba4dc2912667e8ceaacf2f65d619a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f593c4959d8c7ff4b0dbd0530b9b8e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9757ae2f782a3e8016dc0f4a8947165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bc0e28d0a351e3631d975ef87273a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5f501ec5389341b53a090aa7fbe6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a235f937e6f426657825408c8fe7c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b0214da93fabd69363fd860887eb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fb4f3c5a9ebb688f7c814c5e4b7a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ad5a5223bedb842596a7a1d7a5a8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed689b81bcac5e58fa666c9bb368e5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc22eab33d7e08f22529a541fcda5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501bf2065643833cff5ebc482c1f0ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742c77e19ace36a2a9eb826db03414375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dc8b26e6ef0cc4d5629b6a26139c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758fc5147a416cb94ad7e950a99e21777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cd689472a4026ea4185fd5d99e08c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e35527784de66cd0309cdc3b4cbaff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e163b1083a694fd208425d526f9b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd541ed0e5af77fbf5d9e4304a4ca181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7ec760428de023f577c799b89c8d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a159315b2c59fa4a086db666c42269083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e206abe97ce1b855d04e3dbb8c55584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28ba029c92ee5d9eea75de4666a21985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51c8c2517e28845d4567b05e25a13686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62f93acb5e78061ed61af62ae5c67b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6c4798c0ae580683a70d0e2c6b20988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b0d9e8ad9e1c96a435185b34d64d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7457c54b02b080e6e3e7e41b2eefa1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fb3c5db228b482e4dda54ae14c29891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6829382ccd1c3a480620d29e88d694992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540293b0841e091e6efacf0b36ff505693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d65b9414b5f9c8e4697e854b5e2a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36817a05aadd09c3bc86164cff006295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28094d4c4591548cf02258716a1aae6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b1d75b5b5dee5ecf4e4b51097073d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc097360358d01250b49dc94f7b216498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fb44093275bf0e8f9c4337452ce7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4654f2343f7a599c91f30b013077a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a28338e7c1070622abd44dfc8a7044101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6f79ad17f2e6ebae669c4c3ad520d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d2ee1550ee812e6216392ac4f895a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050762457b1a702074e5f98ea3eedda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b5b39b1475925dcc42ff924a4511105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8fc29e986b445d2c29294b9ec52cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33583080f7754a45b62353238a29f695107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc3b3ef73c1852b8038bd12ff88b38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c3ed2878cdaad72b1f3176469ffa6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fdb6a7530669c860999dae901d5bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5674f1824b29a717bfde62791c744111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5592defae3b5f974e9ec620fd2359e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1c29e10f2eb508b6c45f26c1fe6e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa216e18b78992e6079562b07890dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad667fb10c7e19dde08c4a2e3176a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c30a3ba64fc7d28670efafc505270116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea860b689f48213b1247f5104388d95e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffb9aac006719b63949938214f36bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da957119bf404a84c184fa68669bea75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f368b2aa971d12c3060963511f53f55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7b85007af1e546f10a9da1b70c869121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaa8b183033bcf4c0bb284da4b59a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43666c56a7c8b9fbd945d9b59b48132123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627f79eaa0d21cac13c1754f4b86d2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2857f26264d2c6837094887b39f349125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3019322f251a4bf18b7e66dd37ba1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9a644a000371f48e4e63e3137ec9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a661905491ac6a0fcd1963947ef32d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fb247144f2956514dc47949c83fc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b891c72b797a4acaeb15b2ebce424130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3de199d7e3260f3e3fee26633b129131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea697c0c764179233402ecdb711ec1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001e653e256856e4d7861a5132c47fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe375b5bb76ac30abb0b3d877d5d9703134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b447151c39c2c9570b8c05138a347d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672c8c325c604875d05d3d10c44ce1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5d29f109b25b5a095163291ee25de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78ed055df87bec15f40da606e5a17d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd32427c34a3d61bc9c8e494af17b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee59ba9f59c2ae23c94b10c9101756140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838afb8f814c3355dd7c8e96878e111141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26417aa8b233bee30482b8f3b9771ae3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a87ebffcb5ef293b8036f4d231b01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f4ade13e7f93b1b56521b42637da8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c53ba2977637b05cf9cf6fc4f9a60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb36fa322b3f3a4e7ff002cd9c72843146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a44426f277ec65935b0a1b485cd19d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d635e24b5db0f8c50914035bee00892148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f817c2c2b57e16455ce8562787d00fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637d009d931f296b5cdef5a9b67ceb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb145c50d27b81c367bf65b6cfd5aca1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948461144862d83386982e4a36d31748152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764c9fad1683c8103aaa18612321527153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65456a49e29242083d3ec1ae000356c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f795b3e2565707747424f2991ede99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d60111fb07f517972b105093a69dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08d563c7f9487b116466ae553edb2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbd2981cc4bbd2fb4c4320bfa8482a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cd6825216c4602232694236374052159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452add52ddb3bf33bd2ac707408dd05d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dc93e8de75144dcbf617f8bdf5632161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2662e50a54c35b2058c40b8c2631fc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbfbfebc711f82258f3137eaa7c83a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de1daf0b2c8e46cec3e5ca356a163b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e2cc5ea4288dbe42794503c790e61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e39e393d0685290c8b8999e6af63d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04fe864c8fc5445282061dfe8f7d64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce272fa660ae7556eef16bcdcdeaf76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06a2895c24adeca36fcd1cdfd6b86b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f6f7eb47a17298685d31d17e16249170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babb4f15cb3cedea3cc2a5e0e624538171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c27c85b9a4f8ecf3dc77579921251172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca89e4b61b75fc8f525d5483cf2634173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbe22b00a29b3b4ba4fd33c0959ee8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da1e01555d29a69fbea966ad5ab476175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bf47ad93283e2bbb46aa3ec4726c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903661f642ec8e412f9a1ce50e8a166177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77075d3ac355ee94036f471c5085440178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0ac865f0169df758bf7c646558131179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73b9f7aa5bd37383c7c1955ebf035f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891bb436a04f436887a959ce449520d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d04106eaaea89526e6a91f48ee474182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131ba306e12fe86fbc378e80b7de7ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe1747f9ad6b1312a82399c36b9422184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fa92136a541175dd463e516d64257185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4ccad62ad03656a99943283f5da17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9330d28d83483678a70a9ccb71388187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a91fc4c27fcaa95b0f8e4413b744e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c64475c048067700af45967a35bb6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4faa49e78678e0cc0a15e5039114a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2220a36e1f63a9de0b0396cecbdd4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de300c24aed6ed003d785b3df194946192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907186432e79c9ead6eb62c902567213193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0519b985f5fcb752e9cd4dfa4018e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180cfbab1958676480ec1d26bd73e2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449708a5bad83bc3f70a81cbb8d0ce2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda1a36100ab1d435b842ea111ebc6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24708e01a59b59e3022a75738adca531198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374b7eff262bce39b9d8efd8804fa9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6747aae59608122512e0d91b586bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e319ee25753c20bfa541891ee32815e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e1396951c2b1903a1b807e7295ada202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9253b4d18e86cd34fb3e7ddc32e515203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6cbc93eebeaf0020e7b19de190368204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925927c7a16948005bc53b2bbbcca0b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30e9025d60fb4e36c1e7fd73b8128b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585376f094accb65c86c1a1143f757f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d7a90600214367dc08411d2a6c6da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98714a38fbbf77e03d3591a686291f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d8dee0073e5e7b84f56aa817ed4d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c4af974be69afd5d2d2ca190c10fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c662ca34d75f3389b97b9cc546b8c81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a931cf0f7089990eb51e396c3bcf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fefee334f5514cfed70c636693ddc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb06d21651007f9c06c19fe95060a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f00f4a8a0414711dd07912007a906216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f09e057fb0520e7bdcf2542bd78273217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c339f918dafabdc5aa534c0287ef0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896658aee98ee9102c3847a7e7afe91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76350e7cc461e2a1224636068ac10bbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da17ebc5067283831e1a3db8591720221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836127f354908f2e2201f181960c7f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed482819f2d030d2da886203760a643223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8db8030e17739fa328444ca2e7612b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1f767500811a66d6a1e8c243f7dd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348da70192c2b514344d1b3286f18f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc7a9654b5e3169ec8c9ae9f82b531227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b079b323b236b8ecb0d418b97b51c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742615a67c5248d6f845b7aaa3516846229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81418fb6d83b3758b4f5e40f860eec4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b35f7394f91edcc641eb72e707ceae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc880000d2698bde29b908dd202096232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8727c34615c42f95d6aca9f4311c58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172f218f4f894a0aa235042602cbd19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734265c73b4c030128562e6c8565e40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03204869bce52e214b77bacf52ec5d1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441228442e710c44dbff74474554ef1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21c863d872f7d9326918e4db4c4851238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307edb959567ab097edde68c96cab3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfa9c00db6f5ab4d68815ad120ef47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42f139ad50ddc2e404c70c157a29b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee280e168ad8b4d54b11fd15e9b4476e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85752365f405b81a9ea18403b0fce62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456a380974a90f60b5983f9e86b6af9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd079fa455ad251daf2cbbe1d5be2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b868727ff3c98f0ab72fca6c54b4d1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bf7680e7ce51f094f0f89be92dc58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b86cd37a80d2ea142aa639a35b9484248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d206fa90cf3a4acc6f4f97f686b38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32930f6810ad11dbf1c1e00f659eb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1afc070b2c375ce28e9b311771c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054171a0e7a0af085bcdeff2c7748edf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f37ad6caabeeab60cb92294023a926253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439cecbf9f65b7c8e0ed8998562b44e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc14682579813a6c23d559c3fb0e182255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354103df2cb4b3121fa55a6bc0f3187c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f2373b61eac8a3156c6f261f887a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e12b053bec6d06bb9667fbeeb75cf4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d12df53410a291346f1af7bf777e51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703027fca4c9d25d4008e423a47576e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6a8fe31fa9708702d45506e2ab5f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de85af16b37158e8e45c07e1ac140d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a63032b9dc3b811e0958c2f77af1d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a95c0a2a04f8e12004990abe0400c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cc5ec2617ccb51ac9d37e1f7404ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475453861cd33b0e06407c714c33999266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ad6f73fefc087529132cd4f9a12dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19d960149e9aa3fbf5b0d99a8fd25b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367f691d6786e6a9980c95a7eeacd89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ffe745ef74351abcf880768c41e0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafa95fb8d5452de0cc9b099e81ee99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8fcdec7a93a83122e66a219733a9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768093a297e483c82ffc5734c76efcb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d9e7b8431f4dcf86472f3181a8b2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33ca45b61bf5c92d28a20d563ee2fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c775f9612162ab52cc579c2dc6f970276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140191efd6b1f342b7ca738cfca6f67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aed3390b51b2f380c1d119229dfdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511c37b8d244e72450cc5403ce58a35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c68e398a1a7959e9d03e49a0316b3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2a20bacb5ea5b0b2f35c0041aaed8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c7f0b396a11826cf61aae3aeb2894282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65371419cf038050b514a28e5a20fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a88126b21142d14e2d238553a54554284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fcf2f82084ea0fb69b59c0b4a0466285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34d1e6f7a00f02caa78bae453900ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc86818e494518dd2fde51d7bc33df4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5495c8449c17b6c270ef5e77a5f3de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f423c83b903fda61aac0f814fa8d764289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb8b79f0dc2b73a74f163c4f1a6493290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23659bb179814099ecfe647a01460444291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c2fa1f282710390cf8637a966826c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fd8af006770fbe98bd72961125248293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b054d926524a74a580a347b30ea2b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131477ee0694a5c91f5aa8d60894262e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfaa35eddeb493fe4097210dc43677296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a93bd87f68e3dcedce24d9aaa6d6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dd66930ca145d45188995abe54e26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e5ce01b7fa38079bb6b108a917424299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a8573e20367a65f25945473507fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332689cb03efadebd21018d881a4e55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aead47624eea9c5c7e8549787980f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35913621117b4bc6d16962a8554c8f69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a468b14aa974848337e776a3662f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f8f3682abaaa880e08a9e315358cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137cbe4ec6f81232de9d92b1652656d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e395551d09087ece157df206a5330307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48c1e57382e661bc59cf0c22752cfd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0132f6f592eb84c80d84e2a98a8532d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296351aedf59f8bcfbdf6b0116709963310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703492ca962e13b595af57c153d3059311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2678bf20462868775527726b1d4b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfbb8a20da3e1efa3c70b486100060313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702bf55fd5852461ef9f9b2961cfaee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b8c11a6fef66d518ae4e18450349e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221ebe8c5ebc78eb1039c06dafa312e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653d1a1958298b2589f2b852ce57889317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a0e1e4c38928d7e86a22512828166318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164c73f9bb1100c8805ce0b3733d38e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcca25add87148e83d0db262b35e55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887203e8c305f73b0a1a8fa4be33f618321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51858d7576e907aa217b154b495486a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c25a79e2a520ec04c1e4698b0bda7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94165c2c5136b285a84b1a7074f04ad7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743fd16fbd0244183168b76bf685337325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef436e45ba3b3a7865dec5645ee42358326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5d3717c1dd90048da6df1a5fc588c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4ef2bdef4b12a5b9cc3d3cf39903e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895805889c6c2e343008c83df7a5e7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866480af16ad61c4082275d00abc005330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9d8ea9d6857ba1e32488bde161c07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db070fd352b6ed6e4c5f091d9fdfa58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5c93d188c34456577c33ef06829ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cb2d71676e1dcc14c83c829e3dd1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094bd3e2ac7cf8fcc85c6c34671be69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb47318ba4b1c3ea52b5b2102c07af4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cf8c725c6c771603d5a8333851d5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498e4c1567f8d18f39210e23c791262338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a6866306583c35182731e987f581c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4ef80dbb40fde8ae6f118cc0622cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519348956bdbcb71b065dee358a44f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbcaa1e6c02a0d9bbe763a973835da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08891826c995c911146f60d4b4985012343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3cff5034119fc1fe1fe66ee3b2135344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff326684522fe11be1deecebcb5441d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c15068f0f29d7618234e6dff151b63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf06c3847976a67ef4f5929f7e3c68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afed6df32549b183b32234f4c86b001348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d083cf4a07b6dd4e1e45571774e1df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d459b51a7f4f1ec5eed96420ab7be6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da85b61235525424ea81cc6af4917c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020677b0aa3a5d1c2336302419820d4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fce6a992a727bdc656f412268f925353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2b02ea3d5c898b066649185903359354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fba61a64add9e1ce955f7cf3697b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530312f8cd3582c8505e93e4272c3c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557305f8ac26f094cd90b5df2c6a0273357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700ad5ec6f8d98a5fc4bcb7b7980352358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74e32f9817b0c6e0f658d5a2df3fec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6953253440d1c17add16127ef08def360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf315a454c1b41e0cb83f76a632ddf5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395d1a4cfc846fc4dffa6b6576151a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b4287f553956880b4237e9309675363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb6c41287de72ab67e3dff9b07412364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da02417d18114c74840ab4613b10bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1908fc055c9832aecade022b3c2a890366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7146ada049eb6508d8d5fde0fd587367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466aef33ec80f0bae5a9d44ea9c09d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505384cf19f18a27e31850285427a743369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3295223dc82afabbc6190f51d43b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b0c4d1adae0346d0e9d98d9a75b62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ec8b8f76d8c6be6a42d7f18f37840372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1990715436428e82147c87f4fffbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1d665d1abcbcfbfef92bc1bb726b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8607212441cf513d487aee5c8c2fb94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aa660188b615c69da449fb2e8e43f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4428ab5a5f646261bc6954e573b1901377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6cee0d9c1b06f2420212a4cb67102378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b70f828769098d3357813016f153b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef54f89b240c5ede63f0d2a9c1b74d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71f0c09bc793ceacda5e77fd292963381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16d3ba1d60482be0bf1f7c425060dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469bd6b924f2082319ccb3c75dc1926383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5c4485dbd0c8db560adff099e2763384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502563875b1cfcb7c93f3ea71bb216cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584a0f99488501e2182eb34bfe8ad6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32565bcba92916a40f34d55ff95125387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb634ef98464142d295b30ac1c43185388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5b100fd9fc7a4ee67e896b930cc96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f9815b469b13cc21c6ea8bc3c8d41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2816dd82e504294da1ecd658622c33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce813805a21ebd2740d61d1d2034942392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d2a26181a96f8bffa0d25f9d3ef15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787487bfd3bcf6945d55fd18f93f33d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e07a6f5c6d3b9c9016808fa613c14d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45958909bdfd2366ba0b1af1efc1330396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c668d8c937dad814294143be8dbf9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc8b29d07c12176bc8477e1d25aba5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eac53ae84f9692c66b0e32857a3288399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6701bb388ae03615b2f8b6218ef2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b76f21d9d085b43bb79856661f14cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0845549bb6b0c3cd44d91d82b0bd54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54c536b74cf3ce4659ac09cc309b92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30b8a1da6d01d79bc94d42ef30c501404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c64e9015e15ead99bdc4e5167f019f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf53382130ac2a403b7916279fccd6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bf339caf8d86f6b36893a729da017407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca7a8e4251c0b31fff060626bdc75c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95b9074e931333f72d21c791cbe5bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a92f41aff560fc0573a6fa46deb0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b24856626d605afd0552cd1d5f62d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81ed391950239d63ccd83a77c5d2ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68257d87b32ca06f98d8a01fe00a3046413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eff72ef655d5d889bf3254ab27d653414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976b6098a1ec7a9979f2cc302934de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5fcc1abdd556f4593b10a310421df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cd5969104e28ecb06619773db04ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a9e8bfa594736870885195c1006f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057e53dd4df3b7eea0e25b5f2df47de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c954dde76e71ef96c6a58ddf56f517420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732771eaf52f7e58db0746e3248ef30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96b0f9f280692d9e7ac284bcf12058422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0741cf2ef8c638266fb701beeb590423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc253b48f0165687afde9b3c49cf2b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07ebfa236cef1b28a5a29820c50ab4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e162efbd0c8e0ed63358bc3968607b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c565dfa0c8d0951d64a677e577c31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad2ec919dbb452700ef14ba786325e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cecf6554398e9c70bf0a75b8bcbd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9e5425bb94463f5d3045b567439d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6c6da6b57c383bca39a566c624d0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d93b0e47f7fccac76dc4f75729c0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c141974598d7b5fb414521d6459ed12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50f3ed21dc60dc0e31424b76324bde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dd9ff1e83db21dd18ae2b32478127435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65980d755a22f366b876b2f50bbbc141436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8701f5f54ef06ab5cfc790e25c96586437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041956f375579f47048edbbedde93101438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e368085db062cc1fe473053c6d1b5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4cebaebf57b4dab34770e5d48198e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30426adab238ac1bdab27a2d8fe456d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf4c87e7307e312a98ffe29d71d847442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67ba70033ec04f5266e7050a95fa6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b15d0ca2f7d908a39e86fa47b016f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b66e1a49d53a8c7421e4f762f49b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70faea760650a198824864644298a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f68ad637dd2a8579561b77d12a643447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4210cc0f1583fcd6e417260971cdf26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764952ad8a65b6ca11ddc64e569148f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c608408d38ad28d4fed28404e078ddf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b5ff54d81c7a8ce5af9a3b503ffab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f4f2f1fff151aea56bfe4e50a8a5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb7b5bc390f0daa395eecdda4e0e48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52780de31c0ebafff2d25c20f849f8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94a231636bf894790aba1544ed473c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb1684a5ecd23bb39f6b4de05001c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcbe684d503591766e5987b8d5500e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6ac527a3a36afdcc3e06d4feedbee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb93741d67648d05bc9b14d358c02f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1ab41993d713394d5f5b08fd8bc9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0551ba7b5a7a2489804da6d9aced7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda5321885814d3da5e569da047374d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4871cedae54b23bfc198946ced978e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dfb5c8200f0bf63e0cd4ecaf59af6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8634f03dd6887f961942ba59635df9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5858854a9f26f83a55c979d6619f42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e484c4ad12e6f5b2cc1c2b4ef723c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad51ff09fc931a25041ff5ae22dd8cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2880cab0770611176c1d1bfd76d0df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771eaf7b0abf865e052b15fb66627df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb45ef0b2f6be1d8d790b4222d007a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf75d109062527c0cd9ee7df17c24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded98e3fd9513459b0f20568ec8125e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0b8b3a8805a6b71a810000303d769474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f755c2996d32752b376a61bd3008c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e62552b378c888d550838e378b0256476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e2fa72881d5ef6dc6fa432f8a299d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24da767523125ac4d71ca5275fd043f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b13748c7e8228681f29e61135fe23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ee8d119f3a1293e8cc19e21d78a59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0974a50f87484c15d19da615b68eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab63989b25b9c5a6bda129046c422e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038008167a0bdb94453424154b107862483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64d41c220d22c392f6e5af1c5606d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f932ad97b713209d99727b5d0fd3cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9026a66595cfa6125907308d8cccf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cfd36cf768a208b8083e7552aa0b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa505293313f8e02970a079705fc2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375330187f342d306b6c11a6277db7e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7fc74e57ea87c3aaaacbf619ce533490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127b71bccf4dfe62069338381381ef3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e94588785b9ddd884d388f2fb668492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88c7494cbb1564f602d9812cc496b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a94ba8e5889e381618919398efde0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5511a6fe5e46f8a8ee7d487f61ea3a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebde4b6b3499c22f6323bb3dc1bec3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcf31d72946fecb049d20b2c570094497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6401ccd453ae4917dceb3a4b755af9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a8892f38da1a467a58bc6fb6ad5bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c41e1cb0e76ea832e55dd26be3cef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb698dd39f3537318b46fc5ad081af7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509dd6c462ce73404a04acad79acef9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5115052ae509e8b6b16572590c11f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69473ed58396956485579f092695dffa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efc71308024db04fbf06fcf7741fa9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b9356b967e5e6bd0f4a6e912a1d1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf78f6809a473aeeafc36a8936b1e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bec767137c2e26d47b16728fb1f39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baaeb1dfac0467cafda1f235a938b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949a9ea53bb4609e6788b7bfbc787b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e963d970ec37562d0bbfec147454b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797d6bcac54545773d00a1200b547da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84752854409aa2cf4cdd9568797a68d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da58d1ca57cd8c25bcbdd88179c54c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17094d108419b235fa984131eebc86f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6f044847618b4149cd1ff3d8ed0bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc784f12b69da6027e620cb33faa10e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297483b9bd26bc683df116e66fc1a4d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701663eedc1d4f4510b4db7d53a4a2c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dd000d0b988d403076f210cd899c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c2011e7ad2d9edacbf3a18466fc80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fd1b452bcdd1762b44413263b1b9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b673396f647542f34801d0f516fb96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723bfe358e85c793f178f5fde6a9812524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0802eefa52620dbd31638b3207ce5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553ddb913a3636c1333b018836f1f0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b0f41606453c50bdd5036f9e812d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f8955749f46db0d5eb4942b66e09c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd6729ae357af35100e370447744d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5a6694906f2e8e17e77e396c555da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20157701f0eed72f4dde9b00a5ec6db8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24b49f25ea7169f4802a7ac1246d52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e871a185fb0f8caeb241e47eaa3acdd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcbbc5acd5f385d50533632995f296534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faf55f3f17795de1ed6e6faa8b74ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d07cd3495ee1aa310fca60f0aeb2be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dd491a101eb7d1ab6d166362ea296537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e275dda24b34c2ba7defe96287fc99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0d6657f1fbb8b81d4a4bd6fce6843539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e0156e3e457a42da8a721ca533986540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf2a3f23fbe827c5cf73889405fa96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4bd55b0e516de61f2e13a3eb80b9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8855f7ca0c23801a242e23d5726a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb92d8f06cb2cd23d79e5c327111833544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be3bcedf58dde78c7ce2d35ef7809f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c98f6b2fc3c8aba95ba3e0df705f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029689add47ebb06e98b622d3b969e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d0b21f3dbf0a0051ff4427621cb37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e200c16da28efbb58594d1683a35a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d80269e5166d77f1bfd38736a34734550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94790f7231bf885805e4a61bb482b9b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee7c4fc2b71359e5b9368bb1391060552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5066d9e2c70782a9e5a7120fd1775553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ba4545c494ecf0e25f8f8683158a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea1a2d9f5f3bf7c156859248a7b00f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc24bf977d4146139e7a9bac2a66d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017d1c1692c08146dbf1b07965ca94b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72030ce829139894415fee5390ac93c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843de7e2f878d27cae48c1c96127183e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8181052e5aa7cb16c179574787e00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ce86800e3f40558d0394f5a640b3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e1a3f3dd0e2b871ad1a0d8af38e99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c1b4a42dc7c66c036965c1683f74a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf834bb295b65fb3f05cc537b444d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93117772a3f896682664fd5d7db38f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c20c51babc83e1b1b777605b3bf61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e73c55e77009fa198a1e728c9535b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693053001c8028c630c6b1bd3e4950f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb8a9f86b706d4619b427fe3a3000d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7eb4518b0c2da916308dc87f25875570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483b831c8916fbf75af993617a0c96e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb898cde6a41a13b14ceef9dd76b4a07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8c81c7e79d7194a20daa22db977a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eca4e352b90693683ccb1576589c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71648340a8a691017f5fd27c49a4d78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5138152aecd74fb976537467212c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e918a6067b6a8880114326ee4997f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2de2f6bdc7774f43c299ff93ca5ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381dfab460594b6c67961440e44b12f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66549d4ee0fe4bc6178c1b56eb4df47580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620beac730925d130065a0be4f25eb4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3de2c8b5f07bca832e0cb1a8add32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac5a3725ead3df8fde5aa671fad60b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22312eb3e6fc8d1716a77d4290da0324584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc36692e20161e8f668fc31999a6da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573194ef831dfc037482da9b5f2651d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f64616c1757221d26426b2381d04e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4f47cd1aae6a1513f7d11bbc0612b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c8fd8b7a12d5a1a7c3bbec4e4816c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446032e5f820fdc76703ea20c9a4222b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e3006b3c8340c405a64a58ce00a94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2036f3675ca0970fe0179ff58b55b06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faead6a4042f31630a2e3da65abf84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f922e486877396d5f3229b74cf4a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4e34578f9d4076bd81fef0d4dbfbb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e7626a8143e73201ecb8e74ac2cd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c282087e3cf0e962bacd4a453f7cca0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813936b68c360de5f56409fde867a49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a33f416d8cf41e5b9c5ffa07322e3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78df44206b66b9bf50bd7a92bc76ad7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d8f1fdd45f4b2684bf442c84ff650601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbedf6557f4b888156c043021444b6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23975c5f2775d2e7ae61feb60a2de7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57ec13d7414fa6d38bb2553e87f213604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366b953ae5b719d879bf89aa265963c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788f67239b2d5c7010c873717afba8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093185977881c4db68b1f35d121fc47f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830bcfe044377e9e65b6cd8cd0decc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb64966eef7d492efd6ab8fddaf3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b9167b2c2821113f1a1390a62d08f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa068592c2791d416bf058885e39fc0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165729d33111e0c6347f624693b3f725612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d00d74e72583972f1501e4c989823c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82c48058b00dae14a420ee29721a2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203365f95553882e1e087cbda840eee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b8bcc214de864d2daa4e16d45f4de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afd832f1dfc5c52a4fab46e54d848d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5d33034e013d656c3fdaf6076143e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23620def1fe8fd6605411699bed52a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b730c4f19e3d05e7d47f277ca507323620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9759785ff25d1026661e3fdbe3157621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eff2ae8246e2eaa6790fcd1626756622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfad9337eeb7c7ae8ccaab81fad514623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5926209905d1394a0b1fea16dc90473624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa0cce7885a85de368d31b50f27e85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea58fbba0afa68ecb1ba5ca5489237626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37758a7bc20cd1811f9cc7e28a5530af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278eba001daa90ff6a1cfad131297c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a8c233d1af5c5147dcd80e5c62616629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0a2313e4a99f9fff8454e5c06ca3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a99b6ba4c5aed67c0b2c1fb791351631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346aa01ae18099edf7f90cf904aa683632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180525dfc6dd3879537f93554a3676a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa239e7daf972addd48134e0e222507634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efb03628e8d262a61d8a1eb01fc1c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1e0a623f10c09e008c642b0c72c88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2a0905f19a72f32a4b0ec44cfe369637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da74c07b6a6febfd2f0ece2076a712638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7d5d1a27aa0a53bb93408c4021894639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a724a54c79e95667cad5689817069640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea4e80f9cfb63b1f5f599bbd5f626a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a2fc41ea2902a5abd7b4d1f2a0007642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a517831f2af111506507df7fede27be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52614e89e640f3d8fb38d8f60e39e6ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874e4b1ff38748db310082cbe60f4db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deae78e96af772f04d784666ee494e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4606ac167bfbe354a494e4ce8452de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c5043b96526336897a720b538789648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721c0626b738a71666f1f618d885a28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475d142243eb769f1d6121c3481d602650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe067af11d79c106fa8e937d8b1f1912651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9d54bd4a983c62d586e12824d44f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46d95c02f5ce496cbe5968bf5e1d7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880c62011448fef4db9198518dc97e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaefccd34f68c22e63d2b7a5352280655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf073e1cadc92bc159dd78dd37b183656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f823a7715c58054240c37a15444fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a404d4f0509ccc295c6486ab9b924e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0292300063ec8e7ecc3fb130704c144659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf190ae97918328a778886a92367ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc824358fda7bffb3178d3c395020a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aea4a6af30e285fc02c20dfefc230a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b644f6c4d4c46838e29051279ac20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eecd8d2e074ae29d4ff719fd64d427664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8cdf80f919fd8ec86b6c3ab8a9246665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bf98fa0abc55b444dbbce87453ace666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48f0702f3d8f2f0c527bab53c8abe0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17fc89fc2ac4f162c92da9ece3a73a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3fe41baec11208230072c106cf7b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe12cf1a6fecd1e23939aa37e11754670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a6a3415ef111646cb4c5f245521f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a8756c69304a4c044b0799edc25e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2febe36f0b004defd35edf21456f55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26d5f4e1da6ba4054b3d6e5729b4cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769a924eb43138851e336245fe10ba4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cc74eb63697bc95ed3743007b5887676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd62b33def136d7ce9efab5865ef20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe15fb52558e550ef82ea18bbb9cbc2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678285f11bdfff93cc59fe621ed8ceb0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3680dd9fc2c48ad5ba4fb0e36c6a8a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2bd7f00801442a99a33862a6dcfb8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fdfa2d9e08da918fe8269e60cf242682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ae09da5a847d94ba21534ef095591683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ae9d95309ec839faae57bab275525684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabebf8de9643624785c9dfac67e1f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcbd8da71ea37f522db3ac8f712515686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903253cc3b89cf89461f59be92e744d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ae60ceef100821991ca4f04caac3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409791a296bbce82f6a9e05999b67e3f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f355262ede4d8d816a1f6f22c59070a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d729f118fa8eb4eab2cf443da3ab3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf05ec97da8413091b013279b1695f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d138f148d391794f122762d583b61693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13465a88f76f7cef982332da040356ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af44e13374c032cb46d08f486fe9c53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199c58fdab1e0805c09dc9ca5b9315e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10600878812299549cdcef13215b35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb7d9f1a9c4aca3ba4cc47aae40b51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2db1844466201bce997e3f63cbb18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e531052c51226840aef28c93513a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778851124bdebb90de4f2a9099c628c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd98ec88a84d767578068ccc6bafcd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b31a9ca2b0dedcf1ba83b6d9140cb7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339db2893ee303701e2c859b6b447a87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960b798a446a50a0318b95b7ffc607c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3f6908aad67422084d9ae2804671e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77268a6a5c323ef9d237403a01b6da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd298e846db7e1c35a1f3b9105443a1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60283a471663bd0ddfd7281354e1738709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044b718df5c687cce78865513cd14cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c242989b20709aaf0e752d890049df0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a176eee445e49e665c2acc66eac88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636e72247036869dd4e90f405d40ca1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90159fe8f3ff56d83fe132552871a161714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738f10d41c6e0d09572443bb45a1c39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94181e5c709201199ed419caa5374771716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb86f5000bb5bf246a07ad52cdcbdbc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8f1e9df671dd0aeed51ba4e3e5137718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a189f0cf8b68b3616ac4d640b7f976719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce63c8171647b9332059beee5e30b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c074c45ee80d27297b7e0a9fa992dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0867f3611153e7f35178b403f2d5071722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54893bab3dad5beba3c7b3cbff1598723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cf2dd57209c41bc99482462fc7811724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d124f133754249f11ea441ada8ae8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a815aa04d2d277f2dc2939f1ce7ca7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215169ff680e3f25146edd0327c1678f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed152b3f1136d4ef0dd22eefa9081c11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ceb3c2fd3e5e720d75d1c713b0737729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28c96e24948e22c888aab878a7f17b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91754aa7c4342a7e50f524fdbd843881731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db32843a6d141bc3ab45e7f80df38c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852927522e4e446e6f37b0ec3addd12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99660bc6309eebf4cc5b638608c6fba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25f2f8b2534876223870946973a084735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a835a79a1e93d33ffe84d47a2d17613736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ca89f987ecd371edb04e0d5cad080737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd631f3af1ed605ddb1888e211b45b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77ed3e13635ab26c361d399e28f127739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5cc73ecf5a53b4189c0612005e0de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f069c60bdb17f728a7dc24f565c230a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ea56a679ac984deaa04d1cbe54dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a474d8e658525f8c5822305b9c0e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d7c1691956b504cb26d9fc4e04eba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed906e1a9451cc43a9e596984f9081745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4764318658721b01e8a7f405d32fa8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e70d340e36b07d558ce42eb1217fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a8c2aa0f5918d2f5fe32be2f457ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2f4cf84b92b47679c09916f20c1e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfcd3d07312628af7555acd0e358dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f624230753e3d5130c5cb586b4315751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9c9a9d1ba246b3e58584ae1ed311d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aee54b71b8714fab306c19b2dc5edc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9074935a3ecb97d86e7d1bf0c7629754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb68ca680fe295b6109a88d8a82c50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af821c866e87502d89f53c431baab88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a63fe0194571bbeda45bd78c1dfcb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2457963252f7350c95eee76b1cfeb18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d233d8c882b4f468bd72e231b57984a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d429c1f3746682862a88b0dfb60dbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b571bca61806c0266c70c6e6753c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa2e04374a29e6bfecdea3abdf0cc03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e9f62194c0236733b9b097dd3f744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061fc41937df2b608ead64da972ea4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d979850994c185f31cb2f54f99af65b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b664caca54e5d681d7573b6d841527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b77d2e760f966fe654a8c25e9af84f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18f67e5b8ab04cf096aafbd69ce0979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32e9bbc2a061cee1ebc1dcf07b35be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a36272783c4d5f40caf1fe35ac261111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91354685ac2133da488add576ccd7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005948655f6fcc328d40ecce731ab02c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ae31a9cb763c78929ed782e3fa54314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04d4e9f060e7445474d32bdf7ac5d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b2b1c8dd00f1f9ab49ce95c58ea9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1626a285411e5667a00b8663f2ab317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc014fe17c1b1acf997a893798597818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947c72530e8241c9215cc2facbd828319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeab048072bac5a56e8c04c874d56b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfc2c1b146093e40b7949ccc097f8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528af5f4b8efa12a4ff19dc73848ecb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508bf2b042d517d0747f18176fb896a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678121ee108eab34a5ffd1107c4a6d8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68109a976b35c337eda25bc19c903d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec388151dbd27b36fd322583e4ea81e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6967c4229218ccb7236e36599884127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552a7e6980b3324e4faef7cc02467ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed38ec5bc9cd3b1a401ba494fba36ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914e51ca62a1862f9f6c17ef13db70d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487b34dbe3f369e2b08b9ee6bd3cd5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ac69a8a2370c5743813e9931b716c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142a6790cf2bd07b733d5b769a3d13133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f0d9e1eae52ed9ad22288990924dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc82d564da9e28c4f0a75acdcd68d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2927b5f1dd0350926fa48439a0a388636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a0b8b8bb8f5d9b712836bb70a6ecb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a399a93311135dfe52ffe1f45d3e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550399b10fa802a530df24646e6a1d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5973f69b22370f85a7807f31aa23340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9097d2b822321589c097f7323fcca541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbd3cf707e4a948dca63230f9b2e9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b76bf380b70dea26327b32b70d9b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051ba322dcc02439688e847273e2fc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db09c8f148bbd09643313d86074f03145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f19d2cabd44c9a2ea0032458afab4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ac0c7c57dc6f3ce88c4ef13c9949647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4fe6ef601c6b2793dd27c431fd25a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df29999266a6f808d53bf2eb6b62da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f7df5855725b79f7dc15a9b5197cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b40b5718396d02904b7b872af7264351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d53e309df47da671c0bc367e74767652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cdbd306a7ecc2e39e7811a2a89ead53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b3b767c6ae799a56921bc022c048954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e2cb2947c2e4983f27c1a43d6caef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c449a81d28d4a7533724718589ad2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1af8f9b3264401fd3394a838f081df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa37377103634b277c131cc428a35ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baf72415d0ecae12eab9897f4c8f3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c39cd558db38eaa54f27618b50a2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189cfba3dfc9dc20fc43683e7b4484861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263a2d28acfdb6c4ac200223cdd3ebd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe2cd0ba9d0a893d546196dc77fa6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122bc5d6b4829dce2ec8d874c909b2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55c533bff213e0a0af7aa93bc0afc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687248b756b0fad7bc1ba839ac43bb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1047bc7ec10efe2ce9efa7d11470b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbd848cc7a1be1816fd982e36fa50868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea6afbda40e702e8373bf2b61818fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1124bbced84eae81293f27ef2ee5c4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404cfc7ff923691bfbf0f16788d0f3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c0718555e919210cee8314dbdb79e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1cbacbdb002c8c08484338e881d9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278b7819ec91703eb8dd3ce2c09551974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5093055230a85928d146fbcf9bb7e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a813951fc2a9ad444d9fad9f52eb94e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede041d5dbd8e072c088920248870c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f53f7d5abbf8eed1a33d01b21b37f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fe35f6832f2c8a13737dc4a10c63f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c501cd5aca45d3e62f03f5d55a4d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2318b1062f1cb2a0053e1303c100d9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bc59e68fd907a8f69c7160a0c2f1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea75510ee7edd10638f6d5ba31cb9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fc9be47bfc91f2b250bfe630e85ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7ee0c13f7efc04b0b7a905fa50e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fb229f5fc96c2e6fd814bd17f8eb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b1e4f8ba4e0bc45a5c67bd6a7f46d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed71138a837138c8af3e32ae364dc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3150e4a415bb1ec274abcc6dc1e4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9940dc4f61709eb2311f0840f3dc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628db0ccd53170e7663e9a87146b995491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a2f6c0bb8e5bc4109c2eb656ef1c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de7f0d38b6c59df9ba9185bd0940f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0981cddbf655476a6f39b1698b04b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b320fb1cebe89c8057d045203541a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea8afe1b3b9174c73bf21aa67c6f8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140fc8e5a5626937e2b6cea5e4fad7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77c63049a8ad57d3ed5793a1b50f0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950b706cd164f018659c40b7c11247a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f27c12156ec50fa1e86d50e3b64b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1f6d56db0e715109b8185a0f0f65e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6b9d4258038a372485557202d68b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2833b8f5416d06f82966c569b6f3e7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa5bf937600fe1d9e95cfeada51894104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c9f9c0df3b75c66f2b89d24eef47b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2711298eb9e0442d96bf76c3cea95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e10d0dc53a7a962d7a62275e4a7c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925cf1332a9968bf1ccdae3ff7ddb67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805edb488c348d45672e67b6463d4dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc178ed4cce3be19caaf98c935e67fcd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feead298e659cc3c449cec1127a94eef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a2a59cd96208729611d90b61a823b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ab6853afcf4e1b9c565b06c8ccd5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80efc34202473876fbeccdce184366114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bc57de23b973ee5dd452eb72daf9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e492d71f3bb8aac9019734b22536d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823a52488c8b183a80dfc31a61f0304117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58febbbefd916fad109bed948b85358b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262394175853b4e35255890ca83c51e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3b8ec2bae44cc3f1b1c23728fc097120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c65ce1ed6c407e1faa3bc213cab52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cea0a93d5f16bcb66e3c0f2513847a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd7c9648e8b2d4e9b0c76ef99c9ab6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55860f1a2f84ed8720a27ecb5f300807124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6095a28b0781e7e0b841261225b33a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff996db228042fb1397c57535147778b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af58b5e4b1c2bd3f887fe054651ddc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834265115df6ca077142cf5870feed2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad46ca3babc88fd4040a7d34ca01b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50173a4eed0854f06ad4ce86f0ed80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879a08ef07c20df8239410c7187172d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e491c3211b26124b2a34ef890a88a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029db637d747269632c02f33e3ef707133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dab89c2a5461ab59a07714c8db69ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e302e790c6241daa7f38eee9397cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d682afc28d0f8f040aa0a71e9008f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f1c12f83d4152f965508b32f51150137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab5d1995c3c5b4a3028f20fbebe68b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2c88a3ba7444de4b5244474866914139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259822a02fc379a49598b8b132aea18c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975795fd04f57ea0f10eb6c62303acdf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d06eb477d757c251b559f6bbfdc1a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e58dbb8681ce16c5010abfd2d346c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f3bae1aee7f9665a3e93f02e68a5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b41c01e5e0d12d5055b92b121a4db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ac7f06e643c92c17dff70d388f071146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dfaaf27bda9d6764e283aa70ef978147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1e7699eb7be9a7ae57bf090f04284148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc249e9ab59ea68d0acbb77e4d9756149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea33cc6eb808a1dd394791c8fb1e8b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4532f0e40dfab74a340721d94cf974c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e648d3dc00c5679adfe4b307641c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602329f370143a32b3c8959fdf59f57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b14339089d70d0199e4f6a6e6363de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bb133157ba9125e6477d5f3bcc07c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639a79ab2bd13c02a612c5c24e716f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d837262d8ad2b18575bcaa8e874b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ec5640fd77619b82efd274c5d5322158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d4fad2d3ad281200a780c1c660bbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7ce32aa2304fe5d08e00d423ea09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f51c9308847eababfb6ed79cada7f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528bb33a09ec10d92c2948aa1635e19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734308f70ec2d2751cdb98f091702393163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de6364ecaacbf15630b546a168b6d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3379b823ddb5ec7f04b05594cbf5673165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50944aa575d4f1ad80ad880221d83da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54065b8735b42805204edca466b6a2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efb66ad8b5de92c68c9f6ea2501f12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54781371077e885bf64707cd2ae952d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c9cb92d31bb6d0f01fb534576ee08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379d703761acab754dbb27ef61dc18e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6af96bb600047ca79124fbc828b70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df268b67a405a9a35e5bc3e533cc3b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff08298c77c65161205ecdeb75cce1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e799f64067e06e5f4ca4991d4567ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80220f4709374bc50c4f92418c0a35a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbb349e9073584334ebc09e1df21d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c953590b3dc8349ceed0c9ac9c8f5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5ac96ed9f8173c7f3035b84b7ff82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aa16f27b84c4627841562e8468a5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae86bccf7aebb3ed916309206ead61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbea3fad154f3559d4bfc089647760182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f97ded3d379582d6f224902c1fbc09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8c5d43120fc88bd8d1892330053bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22421526f7213c08bd7be3bba92acbb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f2828e110ecfad44ecb2ff1729fc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c94c67e867d974a7755ed723dc97b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbd73284043abb523f90dd2a2f02c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d83660a4b766277078637a5f2630d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93906e0c76e172fed338f65a67d83b29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67923b7c3e8f8385a3ddf8c7abbbe105191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2fed0f0f1ae9cb225d75f1da8a218192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add6197a954d20a1eb93bba896bd342193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99c90b371f48fcc3899f53b8ef8904194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c215d6cf28dbe739fc14ca79de6c971195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec085ab0756d9b3bd0ee4e406ebb14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25265f84fae1a6c7eaec86b9c6d72677197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3af61c9c77d82cdfc74d6da9487950198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e289c926aeca14637a008e9ae638b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519b60a5172d330e4a1147895973558200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ac1dd3c7a8cdfebee555c084678f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb55ee093edd55bc845a8a985e11d19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8f3c6926fdff38ffa043fdf1c21b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da44ca32106f91bf3b289e6a863f52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebb24fdfb7f3ea3cfae7e5f3775b0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52de8f4812f2809a5c31b225d30179206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3e22ad85472229b8a47f80d5d367f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70be56da0aef969f3c614cdffc8aa2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a86df21ee5027ee4a4bddd81469b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a1ce4f9a03d522af45f0aeabdf955210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4de3163ebd7d560fa5168e7a68bf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f53668b7d6a03c70a3f8b5222f8fff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e12128d6dc17ef0d650b4bbfe1261213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a8d0255e9d0e58dd8bcbf3ec62f25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec261534b4d8ab40c4ca1b2edce3d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b70573367ce2ce641045890f81235216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a75f000afc6b4929712b23488d8b2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47492ff1bc8ebd35ce0786a820f460218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a5edaa9854d8a507ffe5ff99e7ace219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484376776af6ae84e4ebc77cec02b5a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f83be7e103aa41bd71caee088ddb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bfb0d7e373f59ecb1887d3220ee52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f7d2a35c256cd2d5c438834068b93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e56daa5fc675437e20a0cd9e8a23e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0af5b3844b895dc816f777e91cbb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b7bb3db824cb3617bf13ec440c2f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0c851ba6cadd4b80723c18094a493227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbb2635448617d2bcbb4a62d71c001228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d93d92178734f9942751ad5898f64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf437ef38aa4b512dafbeaaf3511adc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578468dccd192b96e93c007a8155d0ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc816e8bd7fde56b95f6a315378bace232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf026184da74a429250a97c33ee3db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110373d615b64808b6ca47daba3cbab2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a85aa00add6741fa92f2020454073235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71dbad0ee3967cb9c0e2594f7e9e56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8885cef7b8ba9036b19d4564033ac09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cadfc76be5bb197fd8fcc763434b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa178e26b6e74812be62f7bb76fef19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcba9c3ef5736f401f68b3aa25141d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ca4a28b3da4c7efefb9b0ffb92e5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cf445f306ae54e66edf93a54c27f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dc80a1daa114e04b1f5f301e56fa0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a4840618a82a9bf596d875597c902244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb348ca3514e9b9c45ab727dfc37440245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba49a765ed18a9665aa26e0d626467246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5f1ede6d7369917309ef6ea133baa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d7fa3060a190c4b9d49ec8ee75f70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cccb213afcaa693cf40b4950e31cf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e060b2831c60dde5ed46572dfb9218250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98494250f2c2d38e1c6f1b7ac84b1041251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9def2a0c102510f188353e3dc4988dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5a35f9b4a6ff02fc2974a0b7caf72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e3049fd1a46d0fa279ab79e96660b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3e29dc02970802186d02545a3af17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fa24c93bc3fbaaffba30fe49582f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37a877e1e8d983f1a76692d5a36819257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3da23319f9ab681003d0ce69247a0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139c4c75a8acf9377507a937aeca833259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e805a382690fca9ef376d4d7aab38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5425209331e05feea550dbb768182f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319a0455d64f33f165e5f3960846d01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b101e5491d1d6295a720849a5cf9eb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d114fccd9d43dca4bc661bdf615d148264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0fa5ceb8eb733b0916546473abffe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de9b6338b8a0087b15aa3f8e0f4c71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4bfac47c2f7f0d20fc448cbc086e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c219de486fb4cfae06ece34f569e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef115cb747760bfb25390e7b8fbb5382269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8bdd8fc9be87b53a56e83428383f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8f1ec2ae7913291cf5feac823d24f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07b9975e050fb29a76e024837b993b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5f1d4a7fd43a29d3580886c45c0ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc05dd1b8f291d7d7ef0a2b1812a7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fca7338c22d3a3658321fb3903bdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1622b0d6751a1d947d7d83c45382a78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9d58622003c7db70ee984d1c3e768277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473ec9a4756de85cb537762698f47bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eede1260ec8d89e7a25c7e4cdecbd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce2a4f3884aa8a1ec355447c87bcaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbec6e6abbf08b49c9ebae31481b919281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563792f073e4b188dff1839fe8eee755282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c404acff71c528d69d529a646b68880283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1b5f7ccbd2c5359091618b400fd0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a7b1c7d187479692e67e97ae86725285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf287c93d01ede73794467009544bc67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d852e8c42d98f7fe25909ce896284287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d5754e0f02dc030e59d0d0d5f038a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1518150e79972c5427196bee71ea0b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0d636db1f21aa3a2927374f81194f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d1bc53011f1200708a9ec9e14143c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe11ffcb9ed050c61815013925d596d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbc0c4bd057df85e78d43c4004255f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381efad1244f820db33c01bf7ca9ae0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a578eaef3e7c0a4d80e7ea1266e290295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406f0303fab20c94487495972498324296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30359f4c2bc3bd7da1a49afdf815111d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264cc3ab505d49f2d7359d27442b155298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619caefabbd3848644ffc08ab18a6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e157f64c102b96b85bd0746aa847300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af259f5fc0ea6b32d1d1b424e3e0accf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683093cba860de22cf36e85b964da609302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9f8ad0e7e06e6c14a8d4a8c581843303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49581ac6883d3e2c4fb7b12652026d4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c78a6728d3593e2ceac33d4c87ae8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60c2ab907ba270d97d8d725bdbcc33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101761c891b5ee87ed6582628fb50a54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d7fbd291ea0b45a8927ca7a84aed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ae22e4d82c9f80d5f2e30d03f14c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa447486f7d724b7227d603e562ebca5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bebb6f5a8c4801a304c09f933c12d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548e81d4918bb70540ee66761b5dcdc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5fe073d0a9148c650fd296f331919313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0a8bbbaeee455abb6a62c75ab2921314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaecdd486932c60b26436371862f87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b37367df9f487244cbbbac48df82d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40baf6916d1c1ecdd573cb2df13870317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de218b52798fd85a5d7a89db5d7b40e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6ccdb6722221cf1023ee323838f4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9162b4e7f03b879f83e467dfc8092fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7b5c8799819b0667ff85fade102d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91616f3221120daae96411eedc7df7b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa24820dcdd439c02c99bdb1e6323ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c952a5241363233f9f386b0014ac2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3ea3cea5d7a01ad7324a27890595325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb538287d4872025efcfdeaca1c63fbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f8d49970d8d36de10b4e0f678d6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f39b501ef3c37c75b86b9b2de36f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dfe90b172a94d784b62be1ea2ee88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58421ce8ad085e28f3dc3c11d17bca5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054803dc802c5015d81dd8344c9a6d94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823921eea58d08a25b344c99c2cfe268332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b2edbed9cb317de89cae5a4ba096b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f663ca0dea31e492fc3109542e2eac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f795147905aaf36df78fdb704123cfd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0e73b5ebe17eeeb4b890f5f6644b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb20abbfd0b29704daced72cd0a10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53efb4c55ef4f6ddfc7f6b8781e74bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba9b3d3b6f34806aa5fd7e0bcdb2e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcb93d3a7c014315fcdef1f49ab70a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647d9128e04e3e22e0f1179da451954341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e7b6a5ef813744abc1278336a391a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec6c62b1b719c3bd513cf7a1d82136343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbb7c7777b574eedf76b15865cf630344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ee2a5649e9ac7f06cd5978324b22f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0818081f688afcd037d7877457134b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7fe4c44c7dd8726cfbbff72c8097a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbce386c936b03940f780dfd8a80739348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e44498028f2fc30968efac2dd7617349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446f10d28fc939c0a422806bdb1b3f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2801ea421db9e34348684349dff4b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee1478af4944969136b4d89b520b40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35799cff4bd04a768069b0c716d45b64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bc7848a48e6b94348ab1341f56b96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40747c9f12493686775dcaf374fd975355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e3feb10c19de45d5976511c61b210356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c70ff7c766d32ab2c5d2b4ffa76417357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c28e1d945365313ca83affc5379a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8c8443ce5cd24f8eee24705f30be5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0581eb7b7f3dcd5a0a9fccb6f71b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd784514627e387d41bf75ab3000fad4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6743a3295ccf9d3b0ad33239e3d387e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3d437a5bec26ce5ad9614956f51ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d329b432771ad31584bcc67f1fcffd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f40c485ad1522c51b2bf2a522e31f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c41bae0b71eb9e2b96b76fb260d7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78083727857f2cdb218047ee07e78b3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dc1308b480a46ce1fccdfc9acc853368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc240b0a3064bf525570c0a9cd0131c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527503ff475c99006f768d8523b15cf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b76ee62d6510e58c738ddeffdd50f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca56bda4c20c7c9853fb5f9ba4419b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d295a74ded37bcc9b8e13d23a3318c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8126a4a9873c74ef4831c8c48f984374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf6d3ae30dbe509eabc2ac1700211c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8543f758e669d2060d846f5b75bb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a7989d504e2a406a2ab408a81c55c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef70daf006d0f055c024c14af9a8700378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488ea91802cbd1638d001fe8f6d66fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca7e125ce96d4556b59ad5ad7588a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc9aeb46abe818d3e9abd682a72158381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a659a3b1b9176d326f5d362c946d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba08ed42bda87dca68625ffb676803383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762bf20cf9b7cf91c82cad81ad6dda5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77a94dd7e910058f28ffae884e9cfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7212f39e52e9fd3e39577c577ffc96f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc14b5464cfb452568ffadcb2255a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73a75f736407468512d357c105c662388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090db4e7455cd1602aa71829f731d17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0da27c4034d0ee9f13a778897262f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f276b8e5e0bd523517bab20e8ecef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d14bf447711b6bee5ce1d7774a58d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc91e6cd58286368744e093afd41b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b764b79c13440b4fcc41fcac2c6896a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2d706a4f003d9078259467ff2bd96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd5d71b4e0570d4921672370271d1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956781d2b47ff0eb26fb278b98c173e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514c2608040739535cb8778571a92b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1309975f32d847e8e0a23e37f6e7956399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe4e08b2d0b60f1ddf0a63b49c072b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700fdde8ed80b1606e528cddf514f7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05689aa53edfa15bebe20420524277402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a91522114ad11ce8bd7530035a6a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d0a04c46f4afa8b172a281e479988404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aede7ef51f1f4349ca68e96ec1e0c1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bf596be9e90398f742014bddc33da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef4b6f0b362133b5061f02bf5ef9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fcbcad7cd896d06585f6c89715960408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd5a5dcfc5527208259f37fcbf7a0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa781765b73957c1f27e86c13075ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db1935d2e3748a753b190253c988ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8622a38b2f963a8da81b98d2114aacb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364ac617453b033074aedf561b8fd0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630dff92db29cab52c2981adac68dc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87f86a009c5b4936f32d46e4f40bd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff3a6acef6cf5a5065707e62a20efd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5073db4e3f4a5e78dcaf9214d3aa9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8be5e9c29279f8038d9ca27504c547418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee47a4d4691953685cb18256cdb5af3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248f1454db589b4f7aa4f61fdd75454420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758950440669c1028d27ee8542236e34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d33c9abe18d63f10c2d1170904ab4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f20705291b2f7ac845155fdcc03ec9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33a1165e2ae27b464fef9f1fe76b1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cb376d7972cb0db6c41a2fd4a74b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef436b4124d21b5b973a882938c34903426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a897423d96bee22a3855210a7328b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8e84b2a180259a2a1af4b5638583a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf37e3082434d7918d2a3d9b9979e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9896302faad0297e273a1d48bdbde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061be266cd570da326880727aeed2aef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04429462638f74b1809517f8395dc63f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddb555175b91da21bcbdf69f40ab07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1529b0bd204851a5e03e0bc61a22f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb2f952b655fa7e17972f640adae56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14279fa9bf976ab45d235953fa0bbb59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50af845ce54daa0d838b93fdf499784437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b4e89b06757631ce2c486601ecfc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d18f100fb3e2892d35d0ba854a029d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44cf76b3f5f5b3b45788e1e7993ef7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed0985c8c692f812789438ad5e561a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e699c5503f600d8a3554469c639400442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce351bd2de21b65b70daf66a5f69f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113188168de78ffae34119caa2880b4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777dec93862535911f948e6fd4d3bde445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72ed190c830685134b5d948b5cffad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035c5eaf8c7d300f7ffde734b51b770447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c4d18897974b03f2d8ce981b5eeea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803e4067feaac1c0afd8420d9be947f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3009c3dfcda3ee129d04c567186023450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dae24614b7d916daf03527f17f562451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac231705ba4936a71247af175ee69dfe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145107ece339bbab735cb0a16ea7552c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8230f4ef9f770bb6f4603e951efa2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa34a2211dd628653e8a6349ee982c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d7acd4c8a79e6246bb34d57eef5c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3138c3cf19758d9120bb8ced68c1453457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1ecdebea72906f6a6797bfa1fb7fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a288994c4804c06721e72f0c30962459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd273e4ca68ab4b0645b93252483fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591b94e2c5470d0d157761870dd79e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aea6b301edebedcadc19d53267c5c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba2b7d396b9de1b6e15d5f96b38cfe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650ef9b9afd8eecf54e8af688b58c2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0775451343953e2c418fdb47987ee8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf649d6079de12a50583a42b32d401466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb1f16a17d67566986278d1634d02a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13b421d3e5cf320d90f9d7cc2680cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efa7f143c7440f2bb6d7ebc532e2a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f03867f599fa1b3c00687ca0e48780470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca11a19246e75790ff5297a3436f72d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507eb1c4b59d4ce277b0fd27f3946d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f6237b477f4ef75307d01c89ffc9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142d19a81f55cf8e26094e97b70b4c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3011ccaec971ba4e148cfc53269beb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ea218833130f275590f86f1b84ee1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce0a948457d49c197d7537bb3f5557477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe2e728d09df7943af3ed7fd733015478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bd78f32271b0fcf92d5111802efe3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fc855a60ede1bde44966f5db471bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e68659c04a4675eea20d2990eb88bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2d84d88315716e17fe1a5c4f0917b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5542b1b2cc2227a7ac3294573029c46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfcb9023a8bfe88314c23638064367484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c3bc3fe61198b0c911ab58bf1d167485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86db4759b0be9b0e67dbb6373d542c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb258f29781af49f56ae24ef2dba61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984e1e4094c4189240e8f639c4d6973488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4bf90009957eeb7c24ffe064066a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c75a42ae95ab98586e27892bc9ef8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073a252acad4b24c0fcb22e636a4b1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb05aaa05a8f44ef7d285fe410e9cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e07f4cb5a502a4069ff413fb19934493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0824ca063680222161c75c83c9558494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b491e55fc97f1286e8c40a08797d0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bdf71957bb30d998a0fade5857b33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e00c77216251ff9fe5769a06a6d47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16ccce5384022a342fa94b31403879498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1b820b4225293f6cb740f602c41ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc610b033ba329ba0baf4181ecb320dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d3f3ac9838b33aa346fafcc3f74c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f110f230b8531aef13e24ce29541a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642d8367ed3e1224a9472b95790dac8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb972a813f6884216e468a4c1555078504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909b27289db3dece337b89bdd0e0c06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491dd37ea8e3f02a8a42f1baeddbbf8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559b853abfef8fa304a25583cb67295507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ecf530d3999ec7c54c9982c65611d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a140b279de293b748ab010f0103a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cc0c32a717ccb69ebc8c561356412510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f8117443a1fe5c88fd93bd05a0ae7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896ecf3d111f281841c72dc66a33187512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0468842740d439b7f16faec78c0a468513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd210a20ad212b2b64739093565d732514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f7384aacd53a0abff270d9cf96515515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99422d3fa8718ab817e5f55c42729cfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d20230ec91f5c4353a484d07673544517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4d51d96de89df9e00131bc6578541518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f3d43b01c3f9770c166818deaf763519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28979d85a3367fab60e41569633b0272520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892523828f6fce5450c5a2d32a049bd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23364b2e1fbcc03fb305725456144504522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce10d959490cc945f4ccd2423ec9df9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff17acb89c4ddbb42809fac981cda1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ef1a323ff083c8ee35b033350cd0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db872ceaa634bdb905553dc791e6989526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d59796a9fee08d49baabdc4ea2c0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e51c67bdf9ea747b2e4c4a9899a2a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73c473863ebc6cc35a564fda01c450529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42a67ab21c637139aadf73861a50e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525707bb76e3d134c6b197858c4e4179531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceebe1731bf189568d510eaf6e35c8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2321ee31f07229b8d882287566d542e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b86cd2383f9c26f9a44da6ffa47f2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32acc4a578512d570bd5cb807ef44ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429c25c9b8ab2b0cd8e3b28c377aa98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb4104db1446637abf6e12fdba30ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c66330ab314d56e99d438a84c7f1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a906b6544724d8c142b7d857e9cc6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941ac8353bfc631086f411299b8a69f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647369c7d5b33a93de74ea51cbd8b08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850b0aa26f6d32f49a6f67630f935fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5f21c7e84af457d319e68aaefdb0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df628bf92975b1398f9fc34234149a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20278add0af79a4a3e86043ddbec93d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da7a4b34c310db92f903bcf4766736546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c9cbfcff0436258a19ef4f448ea50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b185d17b0750ff80ef23cf169397e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965b5c0dd5a9ad6f58ef474ef69318f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5013877cd37ebae1c2803c96140ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d54970d6d64b1d2e44c3fb65a5cf4d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8cf62170211b052daf57616165d47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d411d469eab4b2ed13f62f69541e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e526605f14a6d713870f6cabbfeb698554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8972841f0874bf75eae14c66796dab2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991fbb0a9520bc01bf0245944d97fca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953bd34c0da5d8c24ad0aacc11b3795557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a3ffa12380054f2f6a9c349edd7f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788fb71f10933d13e72c83e8dcb9a6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0646ecc18f50a4ad3fc1a06a1a9ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874bcb9962c19bda1a4123b41e0f976561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72198389ee820dbf53859cf38caf02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518199b8d4afc67ec2838dad35f1bf2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d7547ba857f46ef2ea92df4fa6eca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45379b54129d98ec26f4269847236d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843831c89e3961405ba2fbe9dc63923566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75477b32a5de0b89af57c38234cf9c77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889325eb400dfc28c28380f187df3783568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f259c3d53b30a31326a5eca7defc22f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d86325d7c73892e958c6def0ead35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6adf57188a5cb37bc4753016860f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd841bd56670021daeec13da7738fd4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad64841e49864f5fc374ac4075a76c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b839f6d18fc2a541f2a5ec0a940690574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99cd98a382f253502770a248fe67a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bcfbdaf03d5a7cdb571c01253d1b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18d2cbc9fcf9cdcfd624114c79fedd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adea1a538ce53d0297d1a78dabdb6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d57750c0f46d1e0e78b97fbf0c0e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bffdc8127e6668a8b90b998b3bd6ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d712247cc9d41748ff77714c23eba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4824de160e7583828735ce57e418972582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc32b0c8f0580aacc68de7f51c1352583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3e931a75bff3d15ff455cbcf60a72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa596048acff86a5d3e2fece7957c576585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb0d2a299f96db711b84e3bda43f05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645e7bd8492244f002aaf2975461bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa29adbac19d8b7ee6e223f11d480c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfca571e2711d7be946e9b326fa96e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d47cde0c406c5f169cb159cd605a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781401387468c34088827b07acc911c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aa98bb23378c95110f21aee857f3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737548eef568d6efd6fb38d1c80558f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d705d691392d58e059a2586ef514195594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ec38944baac6568d707166dc5f953595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02896317efe95ebd16244a64289cb140596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f96e934ac90c060eace33d6109492a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfebaa8cfb9678d111da6231c18047c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a093c52892a42cd1aac79c0d834b2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc4db5ea3b68b373bbe1815a000a95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2e18efe3a83b388492d2189561144601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233eee735e14d55dd0e8d11834b01f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab707e2d1128cb18a1b07e42c3bc999603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8494bfa716a02f4af82c28b06a567604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc7f14fb73fba380fa67dd2fd5a209605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4c4f92fa9e5976f4194b49b7b84ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55851c65bc02657b07bc973a1a2afed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94357eb63b263c9d185b0b5585a85cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743939609065bf8440a9daa57f4ee719609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23b3abdf2449c1de86a50b9400bc02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47f4c9855336bff3197e4f4b103417611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3470106ba10977a42b548f71b80fc36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5c33e1c5260e9e6457fbf214159d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efb753431b4deb147611b0c9f28746614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d4ee44be65a8c7cf167781a81820c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32879f6616c287a76c6c41308080a1ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928666e67d077d917b9b8bbaf908a7bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9b4eeddd340f7306000f8166ddbdd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ded3ff2a96510f7a929872e2574eb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cc4471635745a09914915e13ef063620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b8fb672e53579254c128543ac295f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225dfb281bfc618a76fac41da58888f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77163db1b5e2323946c5671901ee9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f576d066c0fb48e9b0ffb3582999f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681798c15d697e628f1bbf28e0be550f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba547a83c56997ab5a3dd3fc9529611626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd96cb130864806a076f129e4b1d81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6b860d5b551c9433da977fb12d7a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a2bd570f24cceef49b901f7327296629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b19ed5ef6bb2d6cc3f5b4f18a5573c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baa92e4f0666e4f223438ba901ec99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270fa718ba8a7216dccf776878d06f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e27abdabc092b5c5efdf535985b21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dae018aed8794e2fe9e047f83d013634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75413e78276fb2ada2a5cbe32776fc6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362c2302930645603946d3dfa23a65d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa865b3baa37cc6d1820532361c1daa7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c22f0a150971e029058d14e693597d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99d830f692e3e3832b597262581f17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de516fda928534fe3ef5497081055716640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e6e6f048742382b18f48a291cb05f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70def3a56f357f6110e5460467c370642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa551e8c92d89ca2e3fb025f826eca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf16d1935b72f0f67846a49639d4c54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c075a90251b3bad6b3bf91d761b4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9f1b31d12432d92e5f03b6963ec2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732b783abe2c0a78c1592ec3d0b05d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b6591b59dd141490d67cf213347e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249707ec969c42d2ef84ad33d40b450b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd0f578930affcfb6d267436d827a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed61b59abeecfc6f1b385a7ea0c446e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea2765a60a01f36b176a381ce003ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5eedc413536de8e6a9ac5409c14025653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d9c0388e3ac6e08985d88445e421a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23091acb317fe634dd08b2368463bc49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d340bb24c698bf23fd8246d17fb76f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdce3a6e1509fbdaebc97bd4d9f168b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a239d16e852906ddbb54c16d0926d68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c464c2fab3c68a01c6534399a2c1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f508a8ac6f4f1f47bc506ee825425660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2f12158332a96fbd117290a3c046d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74986d33ead68c7b9c0df9d30fe706c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6ba5eb95a2cfdcbc7d91d07744b92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b68862dbbe2e88c83284f417547ce3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdec40e7358ef69c82e122cf0b5b89665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a5ef94a2bcd5c55d49e0120cd94f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac87b376aee433ef0172c12e0ead6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adae9b09513b849dc07ccd7d60d5d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af596fcf4884eb912f67f0326acf1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba5a6e7ab8a58b588df868e4e3c7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e3e4ec5ea8424891ed62caca0aee5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4765f2a51678853399f52f2b4dfb63f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f80023f3fc73dc7224515e1035b085673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e93770c7240e28f625ac7b7f7d63aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760bb8c03a1e908c945504ab7b41088675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5c9c54ace3c9ee955c593eafdeffe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97424e94c274a23056d4861227ec7d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c1ee6a8bc49f87b6954f58b8fc445678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea167ec8e5d916a2aed30e5085ed97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c7eea6a778858222f39ac6fded2b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59841bce8b3c805f63358f9762e88c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b54fc9d86e187c8b679e68dc7b7807682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf176807d857cfdf7e1f2807f7fc95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7b3e05d034fd88b856b86dd478b40684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c58a9c4ce3dc455678e430c09dbc0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aab55529f7183c5adebe11713628c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d04313be71094328ac8cc4faff0d74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a4aeb3eb45037965659fe8748c85d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708e0a3c9ddac7f397f71f755af4b35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790055a58c20ce8eca8f5cdf1b84116690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b69c4d0998cfbcce95b9576269894691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0b617909f325c896d289605951c88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb12e028cede91ff471c4ef5ab5d792693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b846d290873945b5adb94e59dcf0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2ba2b6439eba5bbc288843f7ac9cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d61674ecd62ba5ce1842e69799681696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4ab7a1c78eac73741b4d04c03b41c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ea3612431d9a46a0db8c38b06861c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d883a7dc3bb72ae44eab6a3c72c9b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e9c1377ae64cd5d29fcf76c7e0d48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55721297afaab7447a67221a5bf056a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec39ee83e9b20437d998caff26a9490702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd05c71fbbf94af2ebc6d6e955ddb95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758b7494d0c0f5df11ffad6f09ccc75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48401ee72f5a3a3b94cd2c8b499e0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17808c906e3c4f46de1a38f119fa55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135272128ad2af90153f220d5d889411707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12737f80aa2d7d66ac70b36300150382708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a933cd3ee7f91e4b8ade9a002efde6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92b2b25679575c13858bfacd265111710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26ad658278832eaf5a95841a015f86711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94f663779c94917c17f0d3589f16b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473072274d2c90c8b04f5ef84e4b303713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1471f30ac32356a36d8951407cf3c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87487b63bb30c45a0406e4f57d3f8267715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ab9fba3fb2a26c7bc5f52c81bc9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212218942c97cc6ea16fa7614447b1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775204c3b0027265c188e2eac216e13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe81bc5cfea1fc47bc901c2e84d94f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea3277e0a57aa14bd306d0e061ac1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0ad3ddfe8ad08b3d8b6a55a7db81c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270b9cfa2efbadb6d9b35fea2f8b8bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf509137ffcd075ea6ac64e22651cba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2db6a9ed450acbde598a13b244935d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017548a818d74e893e10cdc25f96f8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3dfee247c97e24f7b71e3a2d321ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668f99db500a5d2a1867845cf5b7811727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e42f98c38cbafba9a8a789ff083c8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ecef99df1345b4aab2e7e700301c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9925dcb33eadd6e95780391beee587730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d28192ec2ae1d0c924a15aef93eff4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e9eb25941c8e470f81ca84f4e38fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b55802fe25a6c2de758ec178cec91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aee5ea6d7a54360374f769a2ccc57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc594932e8260383b5cf239c9bb3a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b412af5ce94dbef2f1a2d6bd74c5707736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da553727e09c15440d84fd7c8950d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95cda071299479ae69ae9b46f6d1f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ad2a28fd8b1280f2e28e1c8bc0459739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3da2fc65384696ad44ad969fdeddc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bd0b56978a838d6464f6a4f037bac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b2ea7d6675c31c2c35efd59cdc57c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd33c8a37779e36dccd45e8b3c7d22d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b84edfed7bea704caf9ba2fadca538744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbe9e8729dd7c3fb43c1ed7be66cca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd377b3a6cc4d18b3df6ab56c9ae323746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea4fd9c86bbf559fb79a52654b42c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac971dfdc901fa9c5db9ea4b749ef0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee82cfec96eac8db142cabf2919f5d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f80701afbe0cc65f70c579d4130959750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d09d330aae5bc5a2704b8495019ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26462bae569a839807e1a93e7de3ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fc40a7bb27fb71f21b8ddc277a92d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4d3202fbc5c68075b8593bedf74d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7f7df1af49a5e9e6b4a32f53f0b73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda19dd9db0cf1130521cc5332ae2ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636decf9419475487c0507c67b3c421757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe217f8946fd8d569ed6d1d8cb3106c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99849fb26653c57aa75beee72ce1d5bb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>