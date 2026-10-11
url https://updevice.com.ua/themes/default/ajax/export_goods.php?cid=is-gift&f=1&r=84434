--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61227eaa24989536eb81aaab3279ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1f0c20926923fa7e9b98909ec99522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dff43ce0f9377fef4a76c9eb61c00b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bcd6b1fe7814c37daf71152ec50484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125dd28ccacf8447c6e67cb7944fde15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ada858cf6a4cec127fe95fe10a876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434b4fce54f7b4e01efc39cd6c364247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8ad7348da1ddf140e10038d7e6ba18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f903776adfa43c538426e5274fdf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e0f60b518846ef25232fc2ce0734f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334eb04509a12d1a56852fb08c38c0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddb12e18b47aefa473c1da13e8872212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746814168183cba50dff6633a2ec3ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f21f240e3e7cdaff27e4bc08f31e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6019d93de9ecbd965d6c26e1366c5a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff539401e59f788adfc9d6eb645b9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cb48d58f921a98afafb7caaa72ecb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8ca437c4e4ab81155f28330a12a4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6728242d4d8146ae5c1a2b1206838219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164351814ecd15fdd41deca407befc9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba5e2d52726082ed3cd2e55e8c61e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a55bc168cbdc99fa7ad0ae451805622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60d12343db522dd028e1833e1ee36323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a191f77c78ffa35575a1b13cad4ff024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6593f832ae54e71f312f6b673d02e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09884e1714cbe593689be6dd898de01e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e124f38c44e619cc73c04fa039d727e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a032736f281e0c4a8303d01fb4af2b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae559ed88cb0c5aefca11e3d7e48ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8f48400a0a81bb07c3a26bc1df76a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9dcfcfe15e48f613dec84ce46b50731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1383f93682fd07e7c8818efa6e1361932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f3690a70953276db782d722953d8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c6cd7ceb086cb14998d2253c9fa3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559bcbbe94fe4c38eff31762d770b8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34e35b92a1caf71ab9d821f4cc7b2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c560326e358bcbc45dc0b24659c6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bed386b09e068b20a7b2b2995240438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae968b0b13be8fd906a4a07b7772350a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f264bd95daa39b743e51a39fa30f4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcb684fa1e83b774c5d6e7a359388241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493396d863e18c7b7b2d2550174f6fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e9aaacdcc60559796c4d6d054130e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9ac405e24e7d33e8ef9a89ad70f1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a58b3882d45a9262be327772d0ac7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83fb41366e189c6cb7dbf35cbbbc1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f215eb0349a7230080361d2163a7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012a9db404a39ab54f6664ad11a072e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e12d4a8ab7d140f69cfd9f498f34349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a41e587dfca8734c740b3503706b6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cdaf1e70623517a5ff0c04278447a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53629c028d230a6ed8b80f5d9098e2dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b71e2e1f49a3dc54043c77dcb7bf8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2e4771c5eac162bb839001665177654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed4efc964d5bb105eef5bd227a9b4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d0463289eb26c114a8aa8bb3cc4fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51483e27e5e058af372d7bd59b43080f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4214a4e707628b395e739239461037c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafbf865476c5f150400bc72696241e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7f4cb830d48c843974669e0d8fe8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc782c8a60ba67ac0360ebe39be3a1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2537cf2e1236909ddd381eab4b134f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f645e6d29d6d9ed3c6142610e827ccc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39fe91137e25d88107be1700f5c1da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b02c939a817536f642f92c649405ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b18700590c085be9a6500f91264b0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e13cd2ecb17e79af4150220002545667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9438c27fc444d746978046f751c9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65074f4ed03edbc152850d6873345c7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234498b0908084f34e842547937785870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d8ae27a0ec21b3a2c05e87e5bdb6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bc38c72dbb92ff254592800a8603c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daed0dce7f13ac9026badf29765e2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33348ea8122a7e41f6b6f993a1b7fa4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03517f7cfa28bf81b1565aa7c882175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae371a747b360e0e790eb60c5af8c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391727077d3210312ab84ddec8880a9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79271c59da3db710bbadefd4da518f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b807ba3e10cb695e3c6c03b7af29c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5118cccebede452baaaeb85e925f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41f8252036f638faa7e9c9c0f3e42f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd18e136e21ab86c80bcf16fb34fbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79688ed228cb8e87c7dbde8a11cb839c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886a7fcc23d690116a222b315d339a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939597bcf8561d66dc918d0589db791e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbb4be5edf206b2b4e5f625e0ba3ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2029536b482964e01935445882e0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e721df62a8979da0a39364bdbf78c9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cdc0d49fdbb41ba0ce7c0814d9c2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a732f022c9db880bc04a55a6ed48590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf0dce10e0c0e4e62d1a6ec221e17e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd761a45fdb6939eeda3cd91980e2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8b927ef0f627c62635bf557a3f98b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e24e016a1d80e257ab85e84c93190394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608e4effa5ccec740ba4659d4b4992195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51a3c7e195f58d5cffc692d79bba8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df97b1ee67caf07abc774bc1a0fd7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ee08a358f422ec0c7baaea6a786bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6bf9f50911d8622c3bb9151a3d18299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ec6e89314919cb85c6cfe535e12cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770bbf0d177628642825534b9385bcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0c6f03947ed5c8bbb9bda1ad0a244102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fe79b340ba6ac85712078fe17827a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d925b14d902e61b8322d90af5f1098104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54db4baf96c18d4c306e39bdf953a23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b482d9fa608d83019793da58ed4be7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fb03118a9cc61479c4db1ae62a194107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711d29cc7b37e62b66c5246186eabc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9b923f0f140ea61ee9493728b009a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39fcffb668697e509b6963b321a08d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13db6421cbbdd2fb319baceb9ae07d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a43f39a685717374f31b6a345254d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011ca6c9bee192e906272cfb53cd5d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e49a3ac4966a8a8ed76bfd2334894114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae709ece43f11d3cc6ced043b460c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a31b64579988c939b35250b81661dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185eb7f263aa9a4ee475b7d2287b46a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c082ecfbf9723c65c855b0ef54933e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc552a93c755271d84854766e31bd19e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc544adb723fd8cf4498114b09441e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44518f55c3957b650a0f6dd9700b8be0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfde031734ec61077e254d5d8471dfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d3f9c1fedb20304e4933cfa982800123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9aa6796f14d7cacdea081cb92e7ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe0f9f374e28fe7da9164ee4c65561125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386015037fd923975d81f88cf10c37b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49235a33f2b23aa769a137aab9025f49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283ddc43dd268750855103955d608c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae01abbd822a14ec4659dc534ba722129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff367052fbb55798a5390ac2220e1ac5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cecc761adfd7005eebdb6223413bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a464f68c3dca4acd0110ea5dcb238132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb0799793ebc19d3fd7ec1f34331fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f8cfdcaa8265fc013ca9f8ee844aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62be1cb8f49f4226df26c79086eb55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1824346a761c0795f773c329810be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924bfd68895e162dd271d9ca0ccf36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf44ce3aba3ad7edb57439ebd3fd10a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca027c358fe1a435682f3bd65884eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be705590f8c2cf4d873cfac044bf43c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33664cd28ba5c617d730dd9dcf8e71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b6ffff2e0508498229efab40f3da3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1e4cf623e7356a62ec3f5dcbfab8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d72ed652f4fae548f6862af6cd2c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6c40ee6072fb872e12a6e7f5a7dbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6148fd654fd8948cec1d7e2ffb8b69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc7672d84f2773fe5ec374a8a8045e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec466d91fc0b3f75e46fb81e224240d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb74f6e779e1c53d5c5fd35a486907149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37abcaa034ed812929598d69c1da923150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7505e50a128c6220e8d65c64caffa0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2e922094e30c4673f176c8fd75ac2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd869405b0d64875763a45ae13a728153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92dd6e8c34d88f47d26e11cc6ab10a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e34710000b2d7a74b72718d8357ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085019c05310998f73a1813a459a516156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d73ca20f9c71b31c15f068804d51c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614eacc4a27b7d6b789d33ad3be556c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589efaffb3b76a65a83c603f5002ddf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66b57078cb82f5249871e7e5909084160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b50573973e90546794942991fb0d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4f06acf67b9247d997f9109bcd498162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf777b559a628cc24b2f6595e5af9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ed4dec8cfdc100ab427d426d214b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25ddd969eefc0dac56db06a049e9b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139d89c1be1074f575053a84d1ea3a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce8fb64cc6194a87c4f79f72010f48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19162cef9ea003d834a38af66d5d40c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd044dd8fb6772c5679c742bdc34f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff67923deebe69da1f64b2efc16384170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568096274360f8df64a2ce91cb537b66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d875b8857eb423a5ad38aa231cf4fbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109ff786cb448010da7637014d4470e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b42eba5b2319f951992cdf16813a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e95628fc37d9184d5e8292f6dc8a63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bb10556c9727ad6db45ccdf220648176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58e2bc478c4b6152a1fe273b889649177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6a948a58be4e0e9f68041da7c5d3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf179e548fbfb6eb986e76fdae3c177179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148aaa2ee03692b5832729b798ce9f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912624715821772281e0333cc009bcc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84498d9bfbcf30a66c78ae020591dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bcce3dc01a7700cdf1b9b9b27d151183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980f1087d379688a0d8f57afb346007184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0ea600eca3da89273daf4aa491502185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb14afccac6c45c1ca24896c0914005186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bf2b19942a5fc765e1898d7600c25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2489fc4da0c66ad23c49d6bd89eea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42091601683dcc03a7df419c071f06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc29d93d953f86dbd7e4ff9a48de36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cd9007631ad852f0da892a28b33a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0326217f79e8714d0413882e086d5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab263761a12280d263e453e888663d63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7d41a17dacee64af696a08054b410194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbc8e833aedf23c216c83362c7809e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a70be501a4792a53d855f2b368e38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76a6e879f43086b0a42b6e202bb769197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76559e842fd6b092022fbb3550d30b79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029a7d5d8b56e0ddc26a85d9005a5bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb156781d46adc4f688d643025566fa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cced4738f042e981f20ae9b070ad38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc359b151dc5b80c6fafc462ec58bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb7705c9c7b2994b09ca5c646f4f25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43a4bf074ce677b42719bd2b1d66ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bf702f936235d1f495150fbe22662205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffba4b2093424b84f8fef4e588e201f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51a4bb97dc9897d3a831e34a2969ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbe7075485be1efe098260788e20b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4393a107052b8a9f8667238e265065209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f1d53859420b223936a8e4324d1ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514981544ef3e1a44a6e0ffb24d1a8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c20a3ad5b2c39504e5e8e16b163312212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4b89dcf5824e4b874ed33ba298d45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f7b88011747d329529e2c5c9fe529214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece8d44211af67aa95f909454979981215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf19b7c9ad1604ec79527e12f5f4fca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8846788a489323372dcabf9b0f1b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c38e4fb333a4addaaded8fd36ef2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bf488fe5b118bc6793c7dbece7081219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9e605952b6b5842771f3079005671220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62355321769d28c07e4a16ff541c11e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e550cbd774c9e6548cc374f72fea6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6980fd085766025c886c9b1b97507223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128412a2c44f5568c9a58eb18951943c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443853d00212ed018117e3993aea433225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2690f4b24896f39b67e9366d9967a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d72921d0d6bd81f09f9e1cc26b045227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b2d65b74d8aee686ca936bc12eac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc4c1508bdca5d0f16ad79aab9317b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2d4f7646374e2ba9eb81acdb8bc11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5defce1618f8e7985ad3c9b901ee527231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f880213f1e6257fe16629a15b90c1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd189cc9723b3116fcb94ecfbd11c2e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36374c8cf7756f10fd3c5713aceb04e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c14dd76b7384a1679c0b07a2bf5c9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495414f4193696f5667daa539460e8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26defc0ce98ee5cb880e3b886e31c6b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fb82ef2607ced45799f1c0d9c05ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee636f153d555e24fb92b25490f65ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bff82da5d41f9ee54382244586b13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fe16adc83152d1b424f4f9cf94724241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd628b2766de7fb3cbf2fd7b8df5d61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba47698ff6fa7de99ad57384e86ddc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf786baf12afa4d514d7cf498a12cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d20ff77ed4c2de84ef1e8b4d67565a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5760fef704299a50279ef744f12e5eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e464c4578c63e697d08bdcd8b91e7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52188b47b50dadbd05b4cb504035ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec29988bc8c4356a9639c0fb9f929b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5ba80a8d8cbeb32a74537dbd4eb80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979766a4320dffb6d975623eb201c12b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b25d58892417ba677f68e92bd9f33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83afe4e7e5f5bc118c5eff2e74ba280253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b98d244867a5c354d06f99fe6898b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab486704e1bd480111903029447f435255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddf4d8a1548765d382cbcf39e6c84c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84bd2b0ecced6de516dd8c245a93d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20b16c4294ede55c57b8c2bb5d3f19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1f2e9d20b23ea6f3e6e05cdd96849259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a275367a7e1b617ed172bd77583dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fd2641be79461e57dab0c58a4120a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec817f433af5f72ec0dd45db45535818262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb871debe224c527a2a06531a1909fb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042929395c1c7b8205e0a0c52cb86a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcd9db737690fe294060cab29ed012265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e316db0dd65706ebfe866c3397ae5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a71a838529e28b7ff566d3c976634c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc553be0f65c66b7cd9e8c0fe2ea637268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb298222bf218f693758f0960ca5dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4e63667bafbdbba36898d067c0c58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59136ce4791f0e3e74b2c2a16919319271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b59ccbddbba10c6b51f34798124eb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c6a777c6cfa06e93884c19d5609e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7965da2b164aa426aa0c1ff7f7a85f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b3c7d056711d6dfd0503af7835339275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58be9791326ff162502d72d4a4a35e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca34ddf157084b525a3da78ecf6379d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87afdd8e1eaaac7714bdf1b09cb677278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edcf51f35dcf881e2423a27c6774b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8edd8ae6ba9749e8a1f35ba924b06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c9c8cdf68e883068360616b1244db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe82d0eee6e4ed50fd3638817db5f39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cc0f0862be52f6cb6b3c9dd4c274f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bb69dd9ecd1a7add3688d22f4d6f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd0a6d6d6823ea54802d3f3c3d98f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080218253c95c3b118e9087e0f82e20d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8752e524759e6d35557aa81d1db7756287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb21a0afb0335e8c1ca9fd92391739288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38865f6ed2131504c1ee02346edd09fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197a4aa73e0619a4af3976ef0a57ed3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13fca79753649856355cd28d37bd79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bd1424f60107667324f217a52ade2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04722f3e432818e4293f187f2833605f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe66e607283883d02347f1008df4a7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a303d20304dc7e0ae2ee78be86f2357295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c0f661918adc4ecd79c9d1ccf74d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ec66d239f8c04b8c118f7c3047c82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921f2d680cca4f76a7647bc84eb9981298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb61ff67e7414af1a0193e9710b32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478405f873f22b7b7bd35e73233f6d42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b62894b7e1ca9a04b09d0347241c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d5a28197f24651b140f8f51fa747e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa3934211ae9fd19953ca043ca5356303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4c51025ae3c12a9cde50d76ea0d3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b586669cd4bce02e9564fe4bd80f0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d4767330f274a6a0278b13b8ea35d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d261fd8ad0871ee1ec1cd98d8a0e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570db3fa0aca3a49928c06f5ec1a3a81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4b068ee96df6d8cb41d3cae417cd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e7af7e170d4d2dbdadfada597550c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3018a4c2d90edfb2a54756d6beaa9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07012308367d398601b3b18f99f02edd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fc33a58db95e7f659e2185009893b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86785618e1d8918c41dabdb268652394314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580f0a822a8d491d0cebceddd17004f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f5276a2087436f0e388ad2da3af8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bd014f4c0c12b048e19f1fde65647317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be7ed97b2a31e18d643d400e3f32d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd70bec8177166e8f063bed701b0e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528683dca958d406339c00e445310051320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb044e47a81c130dc5b0d7f5dac0d232321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19947a10d26e659f1ce98148c11211322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c855cc7d74d8a41137ee7edc0e964a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd3b6a76d699382d2ea6a5bd74df67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13af5631247d7279fd0ef2c8f69cd8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721383b87924c5fc77c99d905251fcad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47aa92221062976e770586546ce584327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc898727e833b5c9e5a392361af6b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfa87bb00989837d9e1d86dbddc0c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7501fa27cdbbeb49d35bea48c1e96c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8704c806b549f54b591df284446a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50009bdb2d52b0807a63c32be90e759d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15870591600b8d4a1948d7a71fa72648333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947f539589f49e79280fa54a65ad445334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42163202f6bf87d3360c90dc509419335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d40185fcf39cc694a030cf5ee4444336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d110b7c2bc51222749ef62bd1b082337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849f1bc3fa92a15381c628682db809b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e061098c679723f41fc2d3334da7f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8decc29eb4ad09c34a1f0a61783c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94645469ea318299a98538906af51041341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9714eb2a561c9627ceec6646f618b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751baa641a795d8c8b8035bf86afdc28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af26fa7f81e2fac2a623ba59be23fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca65eea1b35413703227afa576133d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfd6f9f55f8d819edda190613d59ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95590ced84e16f17b5aee5eb18ce35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43cc966a02bf945f7a9460f963798a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0080e0efb5c8a797b64f59c0223942349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33e51a463420fe6466dfc33583b244350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3d21ef2c18420bb58d3bc3e151bb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5058a50ff33e5842a638605cc5a84e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8866d5ddaa45b6c5c131dbeff3f566353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754fc16c9f3fde6659de213bfa0e5b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75f0faad8091d095494e07e5eb08cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092acb5e62c3174e7dd1decc4f72f97356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fa8a5dd9050f5d013677d0430735b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4751b73d218cbc212ff1e61f865ba3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0970eec94e24163a0b122cd6316f820359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2bed3d38a0d5606161f5eaad1c5b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7568138e48692ca53a5756c7c1420361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c29a91284b1691df201707101d105d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919d6f4f21bdc2421f14d23cb28c68a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8f78672b0c283a4a6c2709d50dc7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcca39b35d5cfc28fae461d68c89867365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817ad99d08439cbe7bcb6b0db653d8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8243cb21d1e6e56df3612d0518036d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4efb98d173046bf6630a36e699c58d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53be109e3160ae1267d688fee0c91c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94ce26583315c9c166d4f244a7a3ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e3d61a182808d4e16bb7b9b0ca8ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e3f36037723c9b4a71c53905e4ade372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d7a52986add30b742801b9a3384a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a367dee8ac928ce3f84a6fc0a02a93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a782253c0492acef89acb68833074375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7352275559222f07acef347e4c0d239376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62af350b2d0f260150e73930ed9cd77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376b89151bc1e8d5f6398c151d1fd68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aafa1a149107cdc97ba4fcedb063c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4dec4f9ad9eab2da5d369aac9f447380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1f35aeeb8bcafbf07713f21722fff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d6f17231a3f39c436fc475d790ee2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc051822f9b5b5ee84660c2742722f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6544493a02c146c9ec45c47abe1b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafa9c98b572530f1952502516177ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a856956732adf5d82ad5ebcae72f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04672e50fce5313d7d872d3e9635202e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7682798c34a62c94922685321c0da6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6060749ad381942eca72fb7a64cd1d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15fac23bf8f49ede57f8075dae9cc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3b72144b2f0180dbacc9af3577afa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154f5d2cd1b1fc2695c019c97f6c79d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5c5f0a2c908d28a3c74ccc2462057393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676acb259669a1e2ed7bb0535688faf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ce99194112d5b121d43fa655792f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbf38e97fd72db999b0f2322ffd591396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214326534f72a673b195b026819817c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bed0384a319216698f9e71ff4c9d10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd392cd9479946cdd5040dac409f4465399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eaa8233674088003c3bc87095ab5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea386ee5ac935a1d6ef17eee9dc89cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab306e328ca4a1f1a1788664eb55a01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecb283cc337def3ccd162d146c1b1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfaa8bfc13ecb1db8a79701632f235404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f876b31876e92751ed2fa126b47a587405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a03c03acea2a1647921869acd08cd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5a6068dd4e940cf8a6a624f82ceb3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92778efbf594735c081a33eb7bbc46c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83093afb4a50c15121af30c798435d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64887f56d1e7e0d995919b3d14ff8a89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca75a95b2446bc47ce77dad3ce0d199411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa451a107f1303f6b563aca5716077b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5568433804b4381559d0e1519e890413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbdc0a9d2aebbe036f0067030125c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bb838dafe4c1c3d180f8f289c76e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f4dc09bc0381677b18e6640204f06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9327058ad20a3760a145f8bdfe8de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5804dbd2348d612d4398fad159a4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e09fee229c8e54f1e102bb776cd510419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fe14027b421837958a9eec6b6dc21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf017d8fffb791b58a663eca2a9154421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8e83230ba9983248b73e5943f706422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72015ba8e524350aa56806c6d171545423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e91f4576b9fe36b50daf274cd0a285424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daae8e6d1e11215d74911a710151a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623554e7cd1fc805c7c0f4ef21ce406e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96c0d7e15a4dbed7723ab39746e2f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec09bdcd423b8f4c1b393d4aeeb87d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b17ee1dafde57fc5d1a45ce0a612429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab36cc34bdb2bfa6280ab1afe7ba9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941ba48c543c2f98258a842bdc9b20b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aae17d6fab3e63f2e47cb4c890c8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12389bfa6a67dd1cc43fa1781551440433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9bde1e4b9a0587eeeeb031f2422e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f763c4f2f54da8eec9b9f8a4538cd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5edaf61d652bc3794c08d98248e19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e76884564fd48550b6a92ce6cf205437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0e79d5263ef8c057c437e70f5170f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e4a4a110e7c29a3b6027fd1d1275d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f512ebe0e7ca8269cf47960dfcbeb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63702bd479e5f817bae04aee57bee0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef1ac71a5cdaf0c57cfafa432c8854442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af75091b56b66cbd6350f7c2436392443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c53ef5f7efd5c0207eb4d98ac57963444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bc540560885edb49b751c2974ca6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544f173b3aff69c73d516a4704be8e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89583c029398b5c2d77a45f11eff2826447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc2092adcbc7fec9407779f6371585448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d460b9b6a271f8f34684ab37338f5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df06a037f09207a71d2ff84ee9cb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9d7f9659bda10624962c565c75e56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bae71557da76e043adcd1f45efe49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec4c60e14c72c11ad3fb993d55d399453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12f12ab241f98ea648a6fe69c616d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db6e46830e1c98699dbbd901165dd9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d1ad0fd68cdcfc1c4ca2b0db6a9f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e4ff66ce763db81bac344245db81a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc366b11cf8e827a68037ada9dd49d76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411a723c7698bf1b369a7f3e9080442459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865b6cb0a7b37a6ec6036012d7a1bc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29e02c9b3b739449977ca7f06b6892461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b5741a71b147101d0344b2c72dca4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03919f3fe2084060d7142397da249b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f37fa3f0796762320eab025550059d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922e7cbc82087f62a5aa3cf91612f93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf2a2dc9820b9ab8576be5a86b94bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e32ecfe6745fb081ab070e6c09584467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd8e274b692c53914aeb2e301dd07d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640781c83533af2cbb4a87c33bd0ede9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2e56d3691bfb425016243cfe36202470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690924b639efb9000797806aa2c8132471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c7bcc6acce5a3ed8ceb1e5b47b613472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b9710ff231483c69606aa9f736f65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3ecfd0483a9d6902d032a4c84f6ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32615681a135670d4d67cd0d3606e4fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82bf54b2639d2848a0e66ce1187b97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2799a423dd03f2a22955495bb8e25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2f2769d5a7b1f7ec42ea90634a668478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0373dba39148d567cdc1821fb468b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d35186652256e46c5b51d7e7bcbd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ef9203861d91cc6cd6ffc244e38f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95566bee373761d0d16409d6acb39d66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c8bcbf7353332267cf335589ece66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28fa99e2a41fd3deb353d083b4f42a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e530ae7c835723ced9a87050b4dc1c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65f35ff61b6daaaa7c5fe8d7564cc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c3ff00d2bae0ad4f90ffe99f1e43c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5658c73b72ed15d63699d40375f6b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9fc31cd8c758662f510e61c4f6715489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b120761e2a1d8b5d758a79ab4001bd4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991147c1f4a0c1fe9a24c58b4a53152491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbc4c09fa92690beb2ea93d9b64816492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442b1781609b822e2582268a2c60945493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef899d62fabc6ec865c12759e9fa528a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb14f5a74b0bdd823fc229d39b9f9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353f13977dc39c903e9ebc62fa3da5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf38681b2604518903b4c62795cad3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5975dc59ffddd624f07d4a8e68dd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36492b66d916a759abef773315f6d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ace67624132b5edaa050d5240cd5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89d4892d71aac1746f4c5e03fb0ef3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f111caa93e7dc9c89490ef0b65bae12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ac8caf36bb8c84e290d8d84114515503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee5498938c222a1560b889f8ce2b88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4163c0a33c96e7b3bca54f9a45728e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f230d8e3eef2fe971ec7ffaf19f707d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5951ad356dc31ad9a31a87f32bb3426507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc4569184455804c865cd292a5586508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6f4a02d4d26df6d752b51d4f72f68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6920472193153cf2908f147afd4573510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f535ae7c2853a7a51f05beeefa9fe3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e265ec632cbcf82497195da304e8719512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc72ed2138085a20653fdc98a5f9582513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49be751d63711ba6f168b69b7eb6796514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e092082d7f392ecd2f13d2896165f29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301724ba5d8335147160cb15ecf63e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71867e0ce82e671adb98407a7ab1eaca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05eb639b1cc15c794c6ea5ed4d1fd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee8b29c6bd25f6b8f52bd2939ac8d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8118b72e195241840ea2f27ab2faf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3dd68407592cb23cb8f2cde025018521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0079b15b4c5c1fe6c4ff011695197522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a1164f41f5f90703a3905274ffc1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0117709a122f6dc16c3707df11fcf98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed6b688741071dfd42aaa5ea9a2fdc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac2fbecc5caf1ab27356983161ccaf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c1dcb642c91cdb9b0e7f2c5010e56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080e4c6276a3fb6dbfa63bcf47a90fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b346fa3ff9fc9b6553c7d0375e2c3d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ef95823ee1ebf537b018e7098df57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff1a02c892e621e896822eea1cd94a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca6b98365c5c3f7fa747caebee5f9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3911eb3328649f6a678acd2b550b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72868a59909bafdadbd5f73d37505c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c66d32b9888993b10b073a6dfab7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a115f9f82dd1bcf1e8569f79372637536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d393d48e4930ad9c8d4a630bc19df2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7e57db9f07fbbea89181d9651f6fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27b41f7becb7bbc9d21a41c71f162a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d16de733c935e71190599bed0ca2c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9688cfa58b87147d5e098b800ca4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946515d56d2c141194c09426b4bffea0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20ad1d36a4e1afd3127ae79608d4f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c0ead93b95322d019940f65a52d33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bc04ca024df2a51780f42b4d0a3a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9792a1bac91bed4f6f533237a5458546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e491bfab7a9d34796b14b15476e4d74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfbc57c12380ce686bbbd261692fb9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad038379c42d8ee163e16bcf30522921549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfca18d35cfde0b7ff5f27cae6155cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cd56e58485e12e2f37b7459a73788551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba092209de401fe7063247320a642d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae85a8a875adfd3b219f600054a96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d211134905a0f1c79cff675b5c4855554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e551ac52d4dc9d16949f6c166d93e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31169aae156487bfb85d56babf0a539e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687e7371554e094cb2f6a764de09edc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013edfa7d4c90c519e140dfc14c1d636558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05433cbe87a402f89bb14eb093eb68f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f1d84ac4bc145e3d6106eb8461586560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326da60d0e062d636cad7450479a218f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d11c456bcc4e6ad68d6bef85d698b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39883e31afb586ecd0912dc2c29ec36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733276b8d9241e0d92df193204d47c35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa3b855c3203113a565306bd5fc6c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716594d82c66d45fd9ba7c7781b38084566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488d4c28c1f34269650e940d159e0d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6e99403be2392e5cf67ed70497f1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d07144d1165a91e2bddc0ec043b010569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800ff6be2683cd45d81eaf0098c9548570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46110b1c7a547214fe7bab876425f66d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b4638c86f6cc71939d39d497d4918572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d9e94bbc585089dd81d6c030b1112573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ef61b47962b644b17e55076f96079574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc6a6f7c7234db5a1924c65d975e52575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5520437c0f14b6f0ae6dbb4214192576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5f7ea83bf1dd5bcf03473dbb5e91c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aef9706f4f6da58cd178b3234720f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e914998568e213c0ec88de9c377a18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538afc6069a058a0d60eec02588ce4d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57a140ff5725dc135687c4d1c7f401581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ead942d9743daefeb32eefb86e45e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afeaf29c1d58068bd95bd71f7bdd30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7fa13554e9d56f879bf88227222dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034efd2e91773be415bad4b757fa2db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192a344a58741dc1e303cd5bf8e49f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13705b1b37bbef439d202c04ea0748f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe66c31b95f3e0895d1fe709836ad6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068cdc5057ead9a42479d33f86d04a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf3c443873d96d2b6b4a014ab87791590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49b377bb530426519f0a93f78e411e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd1340444c12be8c6040fa25a3d7a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1771d80091053a5ce39e7292b7505593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1485ae39f063285dcf69c0695602d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff203fdf5171d5f9c896baddd29da21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a749015c950972c65207f1dded8a997596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4666c2b746f92e4aafbd5f5c813b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4147b04bb939fe9da2356e61706244598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeafde07200a9fc7a1e5f26a66af84c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbf769c1ff814536dc651c02b46155600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a28d1132686fa5d164c90413a4ffbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc908873eb667f1ac7449491caaa15e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31f675d8ed280b0eeeafdd59c09031603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa692f6225e51a8f01ac75d5c13df2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb8d989ec950251e35f5c86a00dc63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16513916b3c817604b44867488add2a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b3589f550d278041252142ab89175607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8405ea094a2a02a663b9cd22bf502608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf95b17038dbb64aabe2ef440bd099b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11976a4881b279990498d347e3d8c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8e0fb1629c796fefea935fdcd559d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ee4d7701aebff7f28b5a1882e4ad0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bb1f22d1ad92388099bdaf56daef9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bc461bdfcdd7492826855f2d07692614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fda9b78420a4bf6005d33bb3917079615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14df93ac163c7b1d54127f4adc88b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74ec5b0f325412774f28a589d46956617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439e55de77b5144e788e8896c5db27b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a047c1dbfe653b2b6b5ee3dfb24d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c54e7f9bd730ed1cd6ff3e23415cbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87998c96a76b805c46d085c0d4371223621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6718fc7d707324be00b455610b7f82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b77b7837626c4a393f469a9dc3dbd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ecef562f24e90d9c00831562767ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ea9836b5226fbcd3c678e1306f0df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e416c47d8b16d6dcf37484491532f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03575d70a3a27dbcb6d1b1b72980a0d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817edb9f6a81ca6bb0233e934a9b4888628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f8afef559f47d9933831f8b80ae37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711ab45b542f856cbca752f2dec07e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ccbcec0c41657bbba22228615f441631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0dd6d739996a76ec858a82c32ff7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855251e1ac557414eef954b61835bce7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd2f8371e6c2df858f2b42d3c08e96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425b3be68cdfbb9cf792ea430a0dc67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05129b9a7936e79ebb8b18819bc75b90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983914ba89dffd25a84c6aba9b5441f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9a3a73c97c621a2b28f8ef61570ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3e8271e24227f00085c58cc38d73d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e41c130b9957667b93b43829a6d52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa8135a229e6b31e1b26475f70de3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbee680e9bd046027e37b3a2949a744642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94386fba5b42b30317b995a08eebc4fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2640caa2d2896cb749deb24be3efe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54bb0ab452e1ebf841db65b86a51c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9c39d4b4d85c1b57bad776b20cb61646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415ea3faf8dde3aa0ed856450e9abef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f89a8de191b493b8ddf9a8925dfc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0369c42983dc7fcad6ad4de80d3a80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b9f67d742adfd8c7343bc9cffb953650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8885e62a6267852a5a06d73ec0613651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545eece5c04bd46ea2e68a7ca378fa7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312138237b8797f5f5b3fdc6f3c6e68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435049484632ddc05bdcca043b4fc1c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9e5d1bf0a601e3fd2c778176c77ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e720096e6a1947e74643e0b76495c96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879e6c6b190b8864531564bd8ceddab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd230e752dd13e105b0bf9dd19b5397658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c84db338f1e228a462f38304dbbf1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc94c8bc8e51f8b22e71136bff402660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a391c2b68162930b042eb854ef20d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd908a82af95cb5d9738968614f6a492662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928f251cca4ed9a512d52a1fbacec54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e85d0069b489ac92080f1da2dabcd5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3a69b627c49a9309287cb9eb17e16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348a50243292ec482a3d7106a094a88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af516b086f76ce970039cf8b104d424667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3272d8c6b1bf3317ea217928cb0047668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57935cb76ea195c02f780857b6be9271669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daf7ac5fe5317a0ae3adf7635fbf17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea0ca660f8398b22a88e5a055d2d4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d21eafddb843200349ee55228e379672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01932456b538d1a379baa4b190c06f2e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b905712b1bfad0a58ef2cf10b32f6e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a52c9da2e8ef790edfb595e0d0366c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f75df8e9936bdb0359e98ac25a7b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24b70019c7845d0ee8045a9413466c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaca044c64d90fea7863b4a41dbec2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100488c76d630056425d51536d13a59e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01037784c418524687440795e422eb7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d6e56c621fd3b67ddc9cbbb33400f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f6606644541719e406710bb7f1ce5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eadf61f0e686872c8f5e20b421ec8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228929016532971a79f6723aa31fc773684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10d3ea07e2f9fcd063cc7f12729a34685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c147ac30be2306df06d1886f40fefdd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a246f84c3c80352f62e28babaf7b348687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69999e159c5f5aecd01b2d78030bb621688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc976682dbe43abdf6bb229bba704e0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61c833945729c57ac9655a90139c00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dc49cdc72629686050bfdec9ca830691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602939c69532105bb01355e5981ffdbd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0879845c4a3c4df859c343bb7c00a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b758c93a0daef7e381aac9cc1723c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598b20bca099442e04fb1ebc94a336f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303599f9109e639c920357c61b58cd12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132812b822a4c2608853000177b476f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f95cfe5f6c95aeaa131c068e8cdc39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60268e2b6dcadf3ad0c12d1186c9256c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ea4e54dd76a21510d0ddf12cf05a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904f064d37fead83efea7a01524a555701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e165bab3469dfc46694935ca07c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c866a478ab2fcdf282d628689a961e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62fcc3595c5d4570ef827fdff39467704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898521b5ce2cc87d94be3c229b231cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1404bc4a0c3fb1bb4f2581afcea93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebb12b666298ec06712253be7aa8c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b700767f8e907da82709500390a43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a209bb7d990ab401f9e6451c919308f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e258301e0e8207e72bb2d36456eb1f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549c4d8c2d2321876b8b12d040c9830711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812142bb8d1cb5460f5988ceceed188712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40924c092febb8d657ed40dae1c2f116713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0dc0f57b88e993aeab3d87bcec988714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce23bbe31275dbfcb5d96a503ad9890715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99f3d1b5eeef63b5a12d742060f049716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb214876cc6dc2abb2fb40ce358360e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c44882e99c22540d8f2f7b33174c9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367bcebc069f1053a87f7de70d20929719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5942d9871a43cc96658a729362180d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e10ec3ad742a1042950367fe5cd8d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f924c8b5fca9db1eae1c909e0241c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178acb5cfafbb69808f434c5eb35426723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285434a823f8e9f1547eb1a8683f90db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2a759a3835daa502dd597cfdd8cb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f7d213a33986792e721925b0fae7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78437ca4dca8ab5491d14cea0df3169d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0806298ce08820c3f677db1d164951728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c37be90f6decd4e200e6d8435d9cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c6c5da84f88307a8473edb5ffc439730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898b0c38c226056ac699e27eb131000731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eb699124524e7177ad98383caeec6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18863347e979dc065e2b03ad6b7902ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ead504681152fdd90c9009a2ea840734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792080736f6b55ce2d5f4807c84b6815735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad5c010fb0ba46506fa7f435e7547c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3909fc6e7e729e067b257d1824cff89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfb29bbf72edd2570fff434fa65330738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde0b4768a248e9d9316bbc35aa5cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f72b3a5e8a0301db221d48653a0266740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef6111646dfe47b41a31c49c1e183a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ef604406d850ce81a7893593d97c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6ce5c5c6abf4538afa470e03ff3a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567766eceddfc63754187f9f77fd42e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba504ad25c20b9fb45c00d7f78e31a55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e92490d17ae77565d4085e439505b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7665f45da8795a255d62121a3913f7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df99feefbecb9fcdc79e133ceb28c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e6da63b522a31d70a5143b7bcbba8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c38ddd9ba07f6bced2fe6777616f9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195c77744510eb80088f326500618f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df25452facc14749aa06cb7dd90612752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89057c70e9cf4b1bcd0c893b5467994753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865e159550e551026a6216a63ef041f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29c3bb4111b3858f332bf642eaa949755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f9a38a93d2f6b262b1f2656cfa39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd36c1b757ec348b45c80564e7501a757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8067538cb1365a874ed583cc79c3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483df84e014fedc358209cb1354ed402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1006fb5d1fd0d97380c9ce2b957e49d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def047f7f9a76f117b553ddc7d18cc0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdab5305c6a9e2daac1d64f920ad0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317dfafc0f574d90344f9d3acf552616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7d3358566f0e9f925cd1fbd5070a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211db6cbfea0532b2b9492f27d1a66158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ffd9743ef0a9d0fa4344550870a649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72ab401c968fa8391794300759f97010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0f96644bd48103cb9b77e0f42481611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9201009177dcad31c233523433c00e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f373b80a6c7ddb9f8e7d7191c082f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdc9081cd407126da272c20d131ec914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27200f09f07c5d61ed2941344c65f9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d1431923e9d07fe4766b5ce29d56016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30763141611f34f0dd2066fbbe786a3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c14841f2e8a0548dc968f214e2534f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbea1326002c57a3d3ee784f66931c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e772e9aeaae3ee634f57974640a7df920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b8be25382a6c02fb4075bcab9862521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d330f89e32d3bceb413b7f932578a3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9060802600665c5c7db815f1d428623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ed4f6742085bb2f005a0899496d5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014f2ffe3a287bb6db8c95f5287cde825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7e0ec920ed03ff88c3412094f04ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148760e63b994d398ee2823fab16390227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cd97dced07c305739251d332826a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff119e3fea6daba0f5b69b9f8d13015f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728e1d747734360dd5de8695e15989530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424d61c52dfbe5c3c80d0aa6cbb417f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00057a41e70a7e11f9c1249a0fb0f74532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360a99a76a9584d85a855de6cac574c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb820f8572ffa5b634845625680c8ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c147e42b32245b08b9c50f3c43b5ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1effd310a87ae5101ce87ed7707a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff60f6a943390029f0bbf48c041e19537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2b45a59299b7ae7702daeea040a9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6af523640e28a0c6bb9ce78ceee4ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c7d0a2cb0a8cdf7a097b30713cfe740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc669a7e7c5ab03a7d37d39970936fc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f725fe277028f49c8713ae6405f62a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145f6877f2ca2f137a2ef51520e0b6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eb3b398490ceba8d94b42a50054ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bd9357079e11345f3248e86de184545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbf6e2b06cf93c969ab2fb612cfff946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c77034a183ae52bdc40076cd39f9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53787bffd4012d0743469da20d58c81d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3075efbe038b585fa4436618c5df749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a363467bf4b533a788353941cf4d5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797504a7c262d050ff7ac11fcd2d9b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84c3ec80304bea29e0cb0f25ed82b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f22d0844a123f0be6c0bbdfea743753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031aa3a43c24fc718cd782ffbb6eea254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f18c566eb7064b88b3a49a741f937f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d858b703ff5a4e770e122e132ec45eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eba642aa03a804d325b123097e99057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed1ee271e3607a1a1cd636fa6c486958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947466fdb53b30202384d8cc7b551e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8819693ab0097219b97e1b5f4b399860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ece93fb6608226d9e96b73fc0b0e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058af7fddc7d3220a0bb9573d25ba8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470037e6949a54b97f15ec6b13cc010763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402938f7596230179ed9d19f9574cc9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96ed87826a0f338e9daf2a4ff8aec565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa0275cb8b8747510bc4adf7815eb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eddbd7472c678ff4cb844158b9b1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a708c2f7d8d8ed69388d01fab0d9c2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f68824417ab5325ee156411f5cba3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27732dda3661a662b628824459260a8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b904511b602136c1056709b70d105c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa61a6d70436fb1341c0df85a5ed1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e99e70b085f45cf87f6be6a4dd4ab573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd02ef829efbc05caf51e9dce54e6de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6423eb0783cabe7adb140ec32c877275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ccac18e39fa41dcb73587f67299b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003d9c9036583b5f52dacd825b4d9d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a2c28672838fc85a6de2757b2d41478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6079b11d0fde5e0ecc2e9d4bd6a4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646f015f74f5d20016272df189b140e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93e7bcf8b8cb30102956a50dcde8dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c308c4576a4eb6069462a2abe8f7d6282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962280ef59b1db6ce9817e4d74c71abd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caea7e06339f376e97a57b48215171984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede97ce0fd95f48b437005e6f9c282b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6c18d37cbc31ed7d49c810b9ce1e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931f0710844fa700378e90091ecbbd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffaeb26e3944c0072979adfa25337c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca41be58fe52be23b0ddd41b2493e3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58155188e95af0a7a392f1516bc5576b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ae37a84c238769fe5f6cec193f74a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adb5bbad790154561da47eeb1dad9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517ad85b478952bf1ec80b98983710c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65d33cdfffa10742638ff9ff2ab8b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6efbe3cb383b2a62deb61f8059bab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154af909116d224dc3362366d624c4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684655fdae52bae9dad2d07dd139d97397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39a652a8e62aa56f46627f64a542b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e4ab2dfb10edb2cb16f215b8a895199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d9dcbae39f19787506180947477b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7ae5da61324c3d09e55eff000646f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9fcafe9fdb577a87dbd320471dd69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc142425d78dace9f71eb0fb7397d79a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76600fc8dc465899cd8f8e8af98dde6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728b201dc02254d967fdda565a80d7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80fe1b61024ce84b7ee3686cc855a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffcfc476cbd0812fde81b45cd41b16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10d9c851e0373da3c664d3e4fffe8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f94da140f2baa5bf040de778a123ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535ee6ff3cc507978845a3a9fa1cb64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34139066e4f4969932c95535f72bac49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1f0cde0f057500f4d404fe18c4d2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69339d40d843e14e46a9ed072e79894b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd180c0ef84a22bf2b1815d52757804114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729476b524a2f9b11465851b3d57c828115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8b47433219551faaf597c20b003b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326db95277266488c39385e1b03d9cec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7270ed87d3151abeef9547febd748d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78716787d5d604c536e30e0ce53495119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195221d40439e3cc25b3d23bd40fbda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c7ba0574724372794a3c34b971f67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903fc86a5744ac70dbf98bf792a04a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f5bcd6bf467dd5dde3d5e2a382137123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d868ca26f70373ffd2300509870409d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6ac1bdc7c3cd6706aee6ed3162127125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a98f3fea27643911ccd895c6dfcbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408651a7a96dca4930d7c5180e801b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe063082721ce367b63cc5273a05d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c77ab996b22773b355d080f59419c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579bfd31fecc1c498098b60957c9403130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5aa0c7dd9744910c9632b2427adfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ee6c6c8fd9ec12c72dcb4a8d559a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8859a860bf19d969db90c86c121a7c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3177445c9769b096573761b2bfb84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0400da124dd79db1cba28c49034013b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbe3c7191a713b4900210a2e6eb5e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8db5b3f0467705474db83c7b624365137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a00a95716e46aea54d70efe89a554e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adbf787079ee5cad09f24ff2fca2d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a25a349dd1d3e2990d8579277b694140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d599e31bd553a4f4defbb74b82f9f05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44c3c5e18163cd95677ddd6968ea51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b500486c2d74e0278cba38b55f512fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c854fb257764fc05d1e46873e9d91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0340a8794b1697358575294fc85bad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c58b0cb0967956f0fcafde81c02be7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0338bbc58970246fc17fc70ee7613147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00954e41cb5a006b0c3e26b1def053dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91960a03f0fa75e3d4883a31aefd02bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c85680dc7b0cf1d2ba69a296d468f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2a342852a45dc379f5d0ff0ff077c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b3132d302fd59b8709ce643e4d326152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83669b9cb258aa4419f2c98d1b35f6d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbc2ba1c8eb0f50b21f227c33a39b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63151b5a9e34d4f5405683a8314c8d3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d620f51dc6c7e292f7ff37997c8f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f20b7f5265f43507590afb3844e485157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3deb5d8295e252bf8f35aaca40af8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d5698ed6ff2931607f39d98089783159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d2b1e5fc90605a94efe869cc958b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512e0b592c26344ec7759235cde4c0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87071826d21044a8f3b6ae591950f0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94c1ed7c955bf99dc9a55acbf7eb4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89960f5dd588d140dea7da6bbafcaa05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e115cc67c3531524b6700bf03ccb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c263a1d78afac36abd3b66af40711166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b1c0486ae519bd54870c9080518a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cff56cb57606c55794db38edbc18c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d7d544ba9d15f1227f695b90772e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb17a4eabab4f8548fa779722fe9d3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7d2e9976017da5c1fd5ee9fa8d8fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651c27758cc607e60947cc55a0ddf9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaedb554db463b61aa17b3b1d829945173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93949069508cfdce89b6826cabe7211b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c0e94e75e9c1d629d924d1a7e4035175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49923a51adeecddf731b71f7208b234d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045a0b09614ee5fbe8d818ef6fd2aee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6459a5da1cca699e161841766225302178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ebafe9536ff099fe9bcd159f2b03d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bad9f6da4511481c773288d01bd6c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2037dd490db785e6f8f6da80e39096a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c0bdc8980663f8034cee843909f6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b8d8a4703aa90d19e1d782160498f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dbbccff8572897d1dc656f915c958184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc81cd09f4465bc16fd974dfa3ff73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25813603acd284cfdd8f2cb32e6d3770186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902f478b91985db583c669250f6f140187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e7cd409da7f8d591d1181bbeac114188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df105de30ef3816118f58e76858a1f93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaee802431a72b66cdccbe29599e4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5346061dcf1895dac7b88ceb38765f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ce9c7e95d0b878cf598a1e5e9c2e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097eb22ae37867edd2a07ba6da5e628193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71ab96cfe0404609c46353222738a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafff6741480ec641a60432dc64282a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bb4a577db5a52b8bdae508dbdd5dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790f51267597112dea94d18f00566c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98715bfebf60ab59282a1527702d58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed82f1dc804b00209d46c613ee617e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3955898bbc34c5dd45a5a5474fa59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c85f1376b21f23c33a5ddbf231443201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fad1909acd8ae40f3e744201d0390202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7392d755337710d1cb338ecd85570203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51075cffc2d675b8507043be4e0c2780204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07911422780bf306259aff3a83e88e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284157116c91a17a4df252f550550820206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70647aa97f038c29668fa49bc41b448f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18266d0fbc9b522bf823b654d75972208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9914e8e248b2e79cb4fd553f1ca01ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7fad2fb3c7f215bea438826e70392210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ead658cefd7f73c5e7ff6c1eadb199211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13f89919a2dad5bbeae192c3f060ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22ca096e595dd1ab4ee4254d8594ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ebf5284127b0ddc25740aea55941214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8848f69b5962d28dd263b6a63ad00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6454d2998ec2054e83a3a23230a9d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e68162c789a956a736af5a0b7e286217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6583ac5308e24f798e825e2923440f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ce2cd343ecd47bd3b95ffcfe323e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b549ea103863a3b93548f3b722666220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f23f4573321a578774bace19c6ea62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb1d26ed90c84e05e3af3f9dbcc286222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84075dc788b667e1dfb06f5adadbda5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a472d11028da5b7a71ca15ff4034ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85832af19d1e24d88192d4daf19226b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab391e36549828475ad3727a10aa76aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8bfe537206c262abe62b10aac7fb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95fc2621600b01afd77983111516cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971331889b92c8dab8d7d7ac1e7a2c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b313d1ee94463c1d91caf5ace03b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019153f103a246576fe3e9849c24f144231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb8f8d241a7631becb02a8581582c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58526d2bfbbb7bd1ae590dd668ff3146233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228ab4133bc97a2a8b62e1af0ad865c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98344f35a7577c0d65b04e0d9642dbaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8923f27074e7f963d1a8fac40030c5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60b9b69952ed34b65cea3331272961237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687461b123934f6c2f8487cb8c58815c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477037f5632851340d523d37772f6f88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3c6a791264eb9e46ae95d4ea826c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87fd5a36f9d964b27841ab7f4431e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dacc581264eb26e75e86d1eb5d320e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008190381a94f55d267e182d5e6fdd3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc9a3c503821017f432b96cfea7310244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade424ab8308e8fb60dd9c31cd3b238b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86876c6cf01a9da0d129cfbc11e08a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68302713c12a2290fdd24a7156ccbbe4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8473f9166af0ba1a2d13f6ebdbbfdf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68d4588164ca154ab29dbfaf3c3443249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6120f9cfb9fa0d352b9c2ec9c0e1d2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0368c3491a8c59af090e1641619a21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1d50334da08613a9f58efc4bbcc46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6caa18b2ad3abccb94a267a46f4aae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327dfd2fbbb2ee32e3465b36c7d0647254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a4a03bba3f9f279e271c38091de31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a97c914affca9332a1da9cf9132604256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fb08da2cec8a550558ffff1f6292b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db839650745194a77954e86a58262b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db39cfe3c3add9f42a384ccdcac6f78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34d95a3be1b6117e39ff74f46e11b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d53e6d5fb472e21791d1bd069736d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03981ecb1e1f8866e50ef25f317a3ec5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b32abbb87c0cd60c143f605fe609b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818fa0d141ab9d6b18bc6e2f7d67e52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4af8d9e9b51250c1f898bfe31f29c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51759ea54aaa9b6d36cf422e6403f0d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a6dd8d1b114b2fad34d3b92ad6285267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f17724604d8ed8e1abb5505615ee22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad55631ad7fcaafd4715d0e96ddb691269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7902ef02a581b7a679bb647c28abf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5351a72ccb8f7333bf4881bc2aae0a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef83bf8dfb90cc3dd8bc830fc9ca04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a78ce617a3755d2564426749f9943273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d10d2c7f93b33dc373acafce3ff2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7745e45f2c35056937ce677023c81f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5467312f3f6631fb513617df378beb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee61103e7e61e4b573e12fc1aaf706277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74445ab91eb351a0c063daf28880ef3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1830edfe1fa4ef4704b08a1419d8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5e3b4d6d1c1f73454aa39cbee6afc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476cc315893747384fba1bbe839036a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cde9c295a9dbab6c80cf662e83cf20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97903ff7d9d9d6b39de4869653cc6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c6ab25d67ea300530243917a669c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955a2db970940950599cd5a37fb9a08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dbe2356990bc59468bc0e3c176003286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc803bb70af5245853695ff23433b7af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1e91a22ebc82a381b888114835378288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97678aac3b706c608afc3a71699f77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c910dfded2a904c305dbd3ff3215c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26427c630b5bebec31df0d9b1158c69e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b3f2596acb12460b1ff6be290ecd2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a6949c8f5a9c0888e916bd8de42e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5ca58ad93890b15f5904d67d0effd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f966c03a521f836cce5ad9932de71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcacee6fa109595ea5ea751e8f3a910296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2f7f894fd038140ca84d1a07563fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d779dead4f1951b845c69268a3c02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb87ecc2ae5e03982778b7248fce6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6e573865227cb20b04ff3bcb6ae7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e1af171e944ea695922d5c879277d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088ae6997327287d9eb3c7cee6f401f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3815413aaf67a00f5aa75cdae25f01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c09a0a7f05d44ed8ca0ad365564a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28be445988b96d357646520ef9cd308305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c4d1b2206763717ec6e3d8f481b49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161a66050814d4d614498c018ce1c79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab17bfb230a599168814ac107a1e7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba134e909bcfcce83706ad10b712ff8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7357be3fac6b26a69cb6692ddc0f8eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ef2ad162c79f68a31df575bb093f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fd525f14c021cca2188a1745fe4ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ada2d51de4c9089cd108504b2d4f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a07bc5ca53e4c65b087c1b1208d9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c786dafec623ef7036ce29a54c1304315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacee4e1d65ea6b688548c9412c082a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd66d7f50e18006888ff4a8789f598317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548605e369e49959057c5743d614916318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78133e46ce8295a80a19231aad5caa4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1a2114f232c6cf96f3764c1c277ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf1a24bf57535f6e55070f2caf94ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca11092d390e4d94fd632f64c17400d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169bd39141c84b3d52d9405cf72b8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea17973d46af31447b469f5071c369324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cccd59cdcb232185b5339b37b8005325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397bd0abdae982e1bb5f8d17ac7fecc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94254d1962d22d098367b2a2e2578956327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd730e034cd794fde3cb877bfced5e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583b4038aa5f5a1ce029f39d1ef6a85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d83f1b035d0f66f2c97f04ef9a09eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604a4b277d3e2d15790a7368c055fa1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da48e972451075578ebb5fa9894073332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b344f5dc9095ab80096963d36856378333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315f4c1dd73211e4aafa9594bba60fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84470909ad2947608255974de4fa2876335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d131a7d572ed2128b911274e93c847336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a1c5ae62a81e3186a5dd96fab7885337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88733f3fe720e6da77c88d527275e0bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f76869a009229cb56b063ae165352339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb89ed7993dc937e7db0a1d358748a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063466383b11acba70f731bfda00f057341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b57da2029c29dbdbcc8b313dcd03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ab91a0c4158daaf47f27f5bfe6fe8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a683c2d0a66069ac4189e648aea75f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc14ead03e433f66de101a5de225ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff241c52be31b1c512b42b2704f436e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37256ed0ce747259197c9b4b32d02c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bc644dc93126ffef34114320c0232348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707d2a080a5ce665d61c8473b752f35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd25507fefa6e0b4ed0de3b81448049350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20cbdaa965114586c0a9497e54e745351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236032fde66aa6652d55648e68eec49d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890fe02ff01a2d0739ba372bcbbb183353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ca3b02fdf1a773e5b422ead76d84e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6527cc68674e37ee6bc47abf0a08c1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228531495a3c53ad9b8ff62fc591394d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b949b877a9ca50fbd54bba824da954357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64869e23338b48541ff6cf42429ffe07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a272f6ad05051866dc944beacd7c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8447daa1f4e47a08d6107ec8268db0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab49d533ab3f2b8a7e54e1d1b7f037361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1120254abf5c894455508f1a0daff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d09320693507a9256d36f550fa982363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8810ae5065095f93d26771e68896cf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd09eae56b501004dd92392666a7a9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef6f5f2e638cce8dd2b6dab09c101d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20487ff1166df2c73b425956c55963367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2b5457b3326f84e460aea173cc8ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce2f84d54369809ee3f80b4d33e3df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da6859ba97178990c833d850fbbeb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149b67b03002a20db8dbd6b431cc047371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef245a8d7ff1a5753d0b58066e2fd2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70aa7a7e7859215e27ffbd5608d27f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dab265b87f5b9f0edc6d0f8519a3e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b45797b090c965ada40a911574d3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5caebf04832225e094fa9024e73ee7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8008727c8021f3a901f05ef7b49ac0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e8b8290ef365f6b1b2106c33866cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535477db6fac1dedb8c991b1741f9e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07bc5028fa2bb9ee9519a13cefb5b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e792c4f31e46d02de71dbbd1f0ad2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6118b2461710ada8dfa3ace6edc2498382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e657b0a5f37ba84e33080fd93fd49a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a85414e307574e2daf08d1173e534384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74bf6bf6eb142ef627c475946e6bf5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224809cd77db03a8b9eacbe53c6109386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f11f92930904b99ff742ee30c32f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b6533199be9d7ea8311da5bab1b45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe7e6c83e06caa44ee9b8c4de83460389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e4e194aba1da3f7acc38dbfe6791a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e757bab34e9b5588b04faa98b12a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb42186078aa4ca8306148d872840f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca10c46027be21d51c6897d2bf43f68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf685520cc9ae38a3d93e710489a97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e204c7727f57bb1ce4aa8d7a598121395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920d21043763597bac82f9d5b74164d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e74c88a248358ba340e837e32b5c1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e35f9c4bc535df11a8e9ad1170f98b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10b7c97dc2e532aec168b4b7afb891399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8da206aacefe93cdb2373fe54cb3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f03089b74e2c6aecd62cf8af52395401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19acecf839cf464371a35298611516d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f282835fb7a5c6164eed2ea0847a67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f34c96987012d43aff6868fc42ad74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6e55595b44d4e2a8ed70e6995a434405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff0ae22e57d406f5d44d87e1b545a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aaace252e9f49754375488201d7dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5912b4421af66ce2af032d94f981e60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63bedc56f8bd3351d1741977c8a12a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd0b687b6505d2c54f9e12263f2716410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903256ae2ec235da42613030745ad6bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e1946d3fd895ea784787d9f207778412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785a729ef237e9666b06fdc44ed416f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c341581a8d24edf61b48cd1259cdf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77099ea1cf9c922489673f55633dcb07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3dd978f2174922374180da4e7614f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6e6ceda7c5f8b40986caf879ede22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256503f92de61cd317ac498d941321c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf39c1d0d2fac46513c120ee5502e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643a93af3f7b2cc305ffa8d8e8dfec1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd341900559441dac4aba0cc6a027c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c21b650c6f7c7521e8d9b2f53c6fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddfba0876f901fb11a9b57629d1811423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d1dbe2277f8aa17e8b2f7f067e466424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2f72057739ca992a7da140331f584425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d96113819372f2e2869353361ce3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fdc4252b57eb5a9c81fdc9643bd75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150f6293a458bec8102283ec0541faa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d541bed380a4ea93fe0de5c7b1e7a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd9706990df9e80d211d7fe8a38409430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52557925a81ce8854ebb4f65a2a34a0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc7c147a49dd0478d67b43f4a61f37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f006b6d0811557e12d493427ef3ef9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88723b23dd1efa90917eb4ccbd6094434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd33f5fa9fdc9eab1094a1815414e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136b699b2a8ee259a317d36d45caaec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcebf0403517c24eb847310b1e720d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57940d17007e43187e5cd2d4dd1745438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ecc74bbb10e28238b2247ee089fe5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3365576197c80ed9f21545f8f9603440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccf0dd8016377b155202acdf0d6481441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3c823511883cdcc67d41f62fc37dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3201f436ffdfe511789be3c324d2f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569956a4ba741c7d8410a6257947ca7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff1c820636e545f13b4875503be9de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b84b49ba5746570ec0748e9bc71c4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93317a2592d1b408ce668630d17553c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08bea82c35802a8b969357aaf9fdf5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aa1493237f4feea598395bcf313db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039f4ca5957b592fa6123eed3212fb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f9f9d7a46d2bc5f6e65b49abbec1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee908c3573cd5a77517d0b1f417ba5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b5e845dd3b981f220a56b4da5f34a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b38a3d9f6525fdf111116b34d44289454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea75d53bb8ad5f14f0787a628931a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891a6796f82185f8f6b2e5102fcf36a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf05f94f1589bdfaf835ba9413f776457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6652453ce5437ed8117cd1a05f9b9e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba25aeb2c22744179a75583e381e4fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753981c50c1a49cd7085dee2b727b5fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8391c90745552b0c26304c0f19c057461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e11dcf19198c663f500d88a9dcedab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4d13d86a4e8b4c521cbf17cbd51d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f4c51624411647b22c96532ac9134464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f885f244a70bc6edddc3a52ecfd396465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5da9b6295b14356affeb8ebaa1c9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffba3445b4350f19470d2a0ba89b7a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa7d2f8f6e61e2f56972da14163a82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a6f2b27f894a616fc3ad9b5323c18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bef2b4956b1b91854d99f17c70a3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddb384df63a3e3cc3a5e63ca504129471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115f30197d836037670d4cc97c71dd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f02ff75b0b976cfe5a4e0ffda886a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39def5d3c6266894ac05dd4ee0aa889474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95984fde32c44f2ab39e37d438ddab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15551867053aa6690771030b6f030d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bb402ecdf6e5fa2b6b1e96d737c41477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83ce342f8c0e82a468a5d7d927e5ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706f2b753ab3ed270ecb6c982ebc75d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11162e09d8ece030b62a49e109fb74ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3ab8a644454c77a47925a8b653aa1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8f6d493a4ed99e1bc533964e0e5f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d4d6e6b6f3b5646b9ae9809c900f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55634bbe0fbdb06e864929590aaf91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61919c356c81db1d2e480ac30afa6e5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406439a370c6c90877955772b7083fd0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591764c0ceb4bebfdd7ec51a6fc574cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7534e8868873bbff4d5639e6f60dc47488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf79c21b5eafd61b15beb575ee10776489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64587361798182a9bcbde311e3ed1f66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4173cc4603e10cad567ae72188dd30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da611b5f4457dbba03222ee16afd047a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8211c39abe0210251cc069f295657493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d95919c0c54f6b1d0d56306e1f313494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4df9f518c98b6a5eec5c42985e0ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375ec427f635f6d7a33acb75c9d45af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d545a7735ab8addc3f7a9f236a3180497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde410c9a10774def121673953504093498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64bc69e71ed7eeaf9b32596249009e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d45262f3b8050d22cc69fa2d6a8a75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d6067c0d3e1e5302c9293538912b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec439bfeabd4e51aca946530c0a347c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bebc2539e9722058ac6d8c7827784503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1028bdc9edbd0de6f619d1deb83fabb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b59aa773977b9737c863f35f708bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2042f1b9804d1b324ed9c3a00c609c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604deaa83d6bb04f9fed5fe91b80b5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763eca35291a5677814592101cc6cb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c902f7b4b55d56ec03d81ee1d6a69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f595491502389c8d632cb9fb4a63c18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380085d3794f72553f0560df921f0e24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afa13b3b7e6747c2ea0857a266496f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cef94b103f0355114f56cc6e1d4e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3901c492e84614dd18d97da6e957c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d6bc10dd47cb5e0de14e7ca8dca1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fc899323321860e8dfc910f9cbb45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cb78151b74fdaf95b0fd221bbca63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e6ce62ef3ab7c2c9178edde99ec49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6f58f7af5ca309377eeafdd5382ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd97cbff4d75edac2b4fa417b750a3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11b66d9669ccc56a39f85a1502cf90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e079a742cdc4398d984f513bfb16b57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3671cc1449cba7b735f8e23a04ca9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacf3510bd2a4a8c746a7fa68928b7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b29bf8071af77d46d6a275cb73aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd29eb485e4b1f9bee7dbc767cc5fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5c26c2e6a66dc94dc62ec6ca325d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183b663024b9daf0f23f684cd668867528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9d3e15c54624d1ee69ee66a627efa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e5450370870f5e79f27b04b192dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951e40ce0c5926c1a45b2bd3dac9b7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812008981fd5bb9214e74b92556e57e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82324930abe2e9c0da1acd84bbdc7064533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065d3e2100d16769346be5a7a6e3e8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4ccbb953d977a081453972f2bba16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e692334aec1d25b15ccad5be5c0df8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22e315e7fffeeb125921d3f575b7cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58165c1623b3eb3a8262bab5a1bd10a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee03a77487aa2dc3bd9e714e2a356ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737e41abc6149c898bec6ef19b26537540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fea7fd6558eaf23205550bd4d16e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e7890a1854b255d1e158f59b12c51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e990c4ed16ef09f273f2f6a7baeeb34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f18249357f94aa4c21aac11404694b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888aea4eada188b55c76a920ba5f7f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffb47924203085edaa229fc43c5e9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2afe396cdfcec4b6e48c496462e811547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79e67ae4d546fab9323a8c5172b89b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2065181d33a632bbfb31e31b96a19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccab09ac6f7040d3b3a55474b9cb78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420b15e85c72cd99b884d2860db30c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b57fd49d46d59c204a6914eda38943552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8234fa4c503017a87f13241063d75f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b857ad9b58e3cc1b96c224e4470fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e848ce8f8092aaad5512ec76bc87a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f828276fed8ac5046881afc8d151701556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2d7d04e47fe7810d85fbb62024b03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9866f39b65c85014dbf88cd364dcc7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0613d162d0c30b2c3f6b8c32edcd9d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587891c806fb52883efbb3f8bdde9f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50625395a3079f6100075bf0f270f39d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ae4fd027f7c46fea5513f7c389a09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d0c1c61249b8f93c593dce31a41d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777b6be62e3621cb35c4f5032c8a1e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea86547b00a022932bd43d1f896e707565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bccfd8517b4be990a0ed4726d6db7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c3063b34dfc8a383fedec6aae9074567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42b331e7a6bdeb23bc86ef48e5d606568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cbdb300bf1ac0d8c2cc4e49a5d03f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac5f4fd90a776f24b934748899bc99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11443e279a1b6861b2017b179519030571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d653c3f47e1e3cea7cbc3495132bc8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290648c44149f9291914d9bee1f62aba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12d444056c5d84fc90f0f28ac5bc11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4fa531c2544880a5cf9218483e245575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac843e967f5f8826841c8da546e7e442576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d49cedbd856234ae76c893bb1954c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7496cc38bb1dc7b5b63801797bd684578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738c64d29c5d92a66ded245e523040c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0becd27fe1222678ce19f8acea7e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522c2778126ca6ff32551885dfafc93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50e265674133754b183836d0073a40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb874720d4fc9d210d72993aaaf9f08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e823c5dc3e13134aaa49223e7a82d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfe2459ccd4cf98df573c2a3a44b68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0310379b484eec178e8a775f5902fc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5102f20c0131e1bf8079a8e42b5a63587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057446145f3d2b91a76bf2bc5a13435c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdd445619efd63972c0553d2838892589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefb8172235967bc1f05dbf50915b8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc09def7c8b893086ca6153c62666591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7715b6473dd5492d21ecf121a073d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37334e7ced7a1bef5b3ce58f87f568d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d09ca45adc1c164a69ce2ff289fff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c23584c4ba627298884200d15ca59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c995cee8a6264f6ab4bf60e658fd4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d8d61f3619367987024c259d80b71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8aaaa7fe584440e1d900944f2e7d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd924e82ced9528ea83cb91c54149f71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c715a0a259ed270d96bb701f55dc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75c5171200b8495d08f3bf36e7f734601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb36f26b1c95f46ca9befb083d219c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963358e9b69a2e634cdc8958fcbbed45603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79a815505b040ad1351ff09b05a205604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58987ac1d38bb8e9dab3c73fb7304647605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca375599afdf9340ba8ec5c6f95da35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1475aab190b96e4095a0ec97328cc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffff7af0972ba6ecef2a0a30b33f23608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf560644e059de33fb7b8c013e121b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e1ef72ff0cf52984dc45f8dd45dce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709889b833d908c28f7eda0db499dce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0145aab22e694a15e8c17909d494a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9120cec3b3d54245ab2285d5c20895613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086c9bc65cf599dd2e6a819efc4048e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d6ed1e2d4c6c153ddaf04711c6932615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f0812e99d9c2d4a101fd78031b2dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b8d5e95a5f3c175ad55a7364c894a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d3fc95e806354cd4d85fa5b68902e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b50b93d3278b567862f556195e50dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96bdd1a8041b60da4c62645a5e1fbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0640d43a4363571215cb66237141715621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdac6558cfe5abb31da4cc2840ab421622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403272f9c4732e44efc2358113080e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df090262fe3ffca33e3839063d3f6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58809e20ee42ee7ff43043c0481ff12c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bd7e93947dfc37c92f4949c10d855626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8455f25dba099642f2dba8e3043cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244154ace0933e8035d0d9484b6c80e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610225362af88d781b4d0bd11793cb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaeace3007c6051b751eeb2332be97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc9fb13a51107ef6e54673d182a891631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f5f432ad03fbf75cf6f54dc0823f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8146a0602771f0b12b110873e317b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ad49b5251e002996b7ecb5107620634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b8bf9e6b0d6d1b504a80552d24684635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75cebab1c68d8ee32206c139e0a1b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad47bac65b877f1154446e55d56547e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1922cab6daf38aeef5ccf8b359ecc40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b02896c8ca9b66027e1f317db885f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a230513d8c9309a98aa6e6a243fea42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448412566c92e2d986af325ef7ecd923641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75312caaa298ae31b57b163fd8b2a82642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90459974ff8d83629d0ba582c0e69fde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389afc0e6f930a4dd9eea681adaf5f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d62d902a404193761dad328fcec21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fa449abe5efc9fb5d7810335d65d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165448e9f531aa18c395a67e7079bed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa10442ff4b2efd356d6fe14e4087a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b0029aac169e9206492e6fa8cf3f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1c8b4bb906c3147480d12ff7e66a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a2e94ea10514b9e8b00516df4e0cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5e99dfcf66ac412a80a767d3c2c24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bff8c23c43491785de55c37b042e0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc8992b33dc8507217194f8ce3b90f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385353a51abe028037af8db36846d62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd293f992516a70b5d9c6b2f65acb465656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce159f5f47c504185b08f5a05ba4cae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d67f2f79c9bb9efaaf145205d10ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69386bba640e412641768a4b9ba147659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6d75767e8fa3eaed86a136bafa152660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9e3fd869e550fb493c5f8c7e634de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d4c18466adcf31ad64b6483ccdaac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e357ca451a01aa5632763d13c53327663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd3cfaa4cc0083531e5c729100ddaf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5be19614c5888172b3c9d4aebd0375665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50662613b8fc6d3d3e3313673954e6d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9da788dbe7b0153ca5b5ac9a69db75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830a26d6a064a8a29a6a89fb12c159f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78712fc546b73b2bacb7e3324816b9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab88c82380b382aff221f8cdd93c5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2b21567564018d96758869ee032d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8639c7e488780165f056593cbf9235b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c003e38cd07f30f38a73b899a6b569673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddb9a63456d05fa3e295ac6332a089674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae648ecaca710d6a9c0f546c79293e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6b0f86fba8d304daed5bb8ef4c899676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b127fd6d0288975d3cdd20c6ba8ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57169e5ea75083b0777d474b526cd995678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440c42fa16b84197ef3d93d6fa16cec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf051072d8dd5b79abfda7019c80e3d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723215f0607750ccc4b6627b7efaa3d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0717051b4d6ecf95d79687228f05e49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b81e3ddf03ee4f9f0191733590752d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca5081ace44e89c7cb22b14ed4ac83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca6e14a4a7c33dcdc325a2c5ded9f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d4b4eaec97adbb9133b4965b8e3b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b08a17a03baade601a27aab5d70e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcea5701244cc2b3ceee35ce375dbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3786b3c39691e0e57d799372617a01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d326789fc80a0fef2fd6febd9b29a24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901aee27de8eaa78580b26f35815188691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bf685ef047ff2dd2af64a50451fdd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87254f74a90d7c15d48f73004a5c4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b3ece67f3d815aa82ee0d247f8bf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891932ff89d0f44f9f69e8ba9b0a2d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128893915328069a511caf0a6c412c74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb972f4b748c8fd949b0018b8599d807697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa60214ca7001a12ff0447981f4c26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826feda6bc81fead15ae6d5a28eb0c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ad9a4e04a4680e3249e7c32a280c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a072f3d548a8f33eec6e5387f1c7899701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f8abae5ed3002324da8c1e932c35c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0242bb9989accf1aa8002ab07fc8b45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd518fc308421f73271b83753ee357704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1379684138d7236f5a02af833fcd79d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a5113e7faa96a00bb6b0d4e6af66a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77e69405d0553f131d8949887569b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afab10ffe69821a3684543f3dc5b1d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8a58458e3dc01d2042fa656507c7a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d913235b2922cfd0092105d2bea7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c293cdf39c1bfe5f0bf270650ab2d84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5ff685106f2899f2dfb3255ec54a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09919b51d0077685d04547aa2c76ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcf4648bbb18c0f1aa488e0e8f8417714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffe4bac43c1c59d5410527d36f2e68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f27b76e7a69ee48c243aaa9f8e92716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c56adb4372eba4149cca983fb553d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92fde2fb4f762dab9784faa22150da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67849af15c903c8642ad0e25c75afc0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c61014467a96a533485079f2afb5cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2ffccdfd36a5cabccd8696a60785b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee382a4873d44c1add65c12083fdd25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c64f7b9fe7820328e1472b70416e4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca042b0b69d2dc3bcf5a2246fdf74bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59cb06dcfcf457d99849c402724b00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a03d93661ee92c5c5e3f4eef5ecf6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d857bbda0ad1a9eb5f1ff7e382e11a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456884179f348129df70868cc1eec166728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d780c3944d026a50ee86a0332b02f89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423c7b9b344be85af74d1264d30957b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6cb0419952a43fd5f968cf3bc3bf4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9261c5b74ea882bd927d42a4f9f81b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221661239bcaf20446040fdc5c89c77c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec1c714bdd13034608bb46ddc12e93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f259e41b53568f27e533d608713c73b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765676f7ffe04df566bcad2fde8e3eda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc4474882644edae6cf6eacae59bed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab3e7929751b82ef6b27154af089cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d49c43361a078f617473375907467739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfcde4627279adc87766e6bcbf8ac7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9afdb259ca60b9c57fe039c19071e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa16c85488cdc4f0de037014805dc3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c529ec5088023d5d973e06a02ff7d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da25dd6a1e74a7759103227ee59b97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008d09b1a55cf9e1c92108701700ba4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941133093cf65bc54711a2f18b17f3b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ef967486d8983733bc9d36ac6d717747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cc52124d8d726c819a920590bf2af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a9a93f38f6200504108d6c4248c5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546feb8a93c9fd154202019bed7743e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5cd112aec032ad090a659909cea73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26be61867dc0b3fb4587d037c349167752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4382450b698c331b062d855b3d7c5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>