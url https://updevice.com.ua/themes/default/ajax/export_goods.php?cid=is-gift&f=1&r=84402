--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4373afc9fd327163de7fdb462d54fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8174e6c02952659c581ada5dc021df12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a03da4f0c408fe68f1499f15a4fe73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dad3acfaaad1fbb44fb943f47c6914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961113663dda563294bed926d5353895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0a4354abdc5102f55d03a5147d64d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a3c74fb098fcb9c88a0bf5f799ece7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e764bec2275866d93bb0c1f4aa70028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d53536434dae4a83bad9880f54789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b358b3370e87db24554e733af793410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0f57a46baa068894eeae6468ae8fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799c38179f7843de62f564ff391d0aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d9dfdf356c54c3282f92903d376d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703e489e52d1888bdb340f08477932314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6d20d1c81240a9169ccbbf8db6acd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83ffc27912836a4f7378a0ce9f78a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadccde52119e8a6c42e6df9f5899e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfb0a2567c64a3c9ccc13f8b191c3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d872206d0952f581133e79f18067a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560df4abf04ed020c7ffe4eb7c0cd10220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd01144b4edaa5ce3c85b9b1bae71521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702779b037e5cc6d8c9d36e92e71f1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76bb64db28ad23e15523027300de6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbcb3b239445faea74eab71ec89b6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475176564e067e3185974640cd0fbb0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb04e99f85e761ac2ef7a8eb0d41f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c86a88258cef9b195c8aaa2ba0ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd95ab9134c1c592a079edc89ee87dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b833fc272205984b0dcefb65fcf8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae381432185c21c4cba37c925d89b02930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2735ebaf42c5c4b9ca7dc1adcaff5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467f6fcd347190b43b36ab3e2b97cd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8ca0a1ef2913e2984ef2a3002411133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8518458cc93781df36b1430221b3a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f9fe27c5701228395c2a705a23b2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166cf2acda968bc3b1960591b65caae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c50b1b745eb7f9a3d93ae517e2786237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308bf2ab90688454b407d994f084e5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d27ac8be888b8b0ec3c9d07b2b2c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299489b1e57eef659b214e24332a36d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04bca186124b09579ee17ebf5944d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29d6df73362716a657a22f12b3857542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf01bf9e6d718600ca6ff04a8fe62643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc0a069eadf50067b84db9dc8c856c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50765085cf567e12a4d4c33c863b4af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375027f6badefa84043ce2298196d2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e305be1d60bcf8e0a6801e417cb2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825cf430525a9b4ddce13919314d80248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c255bcff326320da2cac7fd57fc1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15a1a2cfedf790d646d80379c979ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b84e511e83d1f65a86b943924e82551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e74801d34801b4d8e3c3c46f75c16252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e51fe0e0de16afe007d20119abdc2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1deca0c8a9a9fc99322f958faff9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b130889ba95cb7073065a9410754b9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367516dc540bc727683e5c611f03da356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaf7bab1e31aa0c07d7dc60d4d6f0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd313654dd03bb841069b3bd32c70a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b3b594fab18261279d752af37fc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9981ce6ddef900a3692976302502160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73447c6dbf9597ab150021ff162e6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cc5b9308fdc35fa93b6715c59e23862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd9ada15ffa47a61953e6b3b83201e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ced5b661b8a2f8c018ce3d592fbf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db70de83e22f639128e647a2fcf408c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e46a7b8dbed6038aaa8a5fe367186d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c369d677c03f941e601c54b5a8b4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66db22b0ebbd19d0ab9876880f6ed6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27fb47015a07d17801754223d7a26d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592af4d529547e05356c09372c55c05470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d2dcf647c363d031ed93a07292a0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5c3a5cde11de1b3b15931b488035f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d35ae01324ac7035e3adbb256afd6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2aad4d98e17186e21080d5367863cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4cbc06d3e62a5cc6cbe9066930ec375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c0561960a1f9f79fe6ea5f1884d4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bb3b69214c4bd8562696e85d980ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7659446b7c6b79563547c38ad1cab5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdaac7f658b385d6b49f0f004b3e3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af216d093002b607d37fda6b024ba780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0411a984d6025e17ad2ea89622344de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd20766ca80b78c25833a5790f58c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b68807acf18adbac09fb5fe9d6a5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea6ca6c779277f2c14e17abf65467984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd715e18b389615d048b80fe03113aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2029515658022913d936c751ec01c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b36d70ba7e073b9f3972b0715e4fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5c18f7767931fe67a84690e27f32688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fb9e2ed2176f9cac1f16964c913b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97265a457e98cd7e5b6a438bdee3520390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450db5544c1b10b980c405e05ff7af791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4c154af3405ffe8631ed599fd3d9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e65db7825fba29a8e60dc65a124fe093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572980df1b4cbad3de40661080307bd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de222905284d04914aee59282c47fbaa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253306fb34871ada850b46e6d0c6001596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74acfa81a509aca00c7ba2892d2be497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5461aff2797e6c70d7b22bcc83150798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cb4d743e3ec2caff8de86cf4a42f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdd7f3bafdcfe5dc486c6a9f147fb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04be0c78c53cd105b28f2e3ba8326b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f46468fba032017aa49a91dbcd8866102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f573b059ee88fe7bb3148876abb69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44415494f8597e64d3016ccafd37840f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9366967794beccd53f236148478dabe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409ea1c9b37716a11a79c0a5e116e03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fba2115c6b9ec78b23e26a36f82c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1be25b13d815e3705f97c41388a49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737e3d6417a1ef161c3ae00a6378788109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325c884119c18e6d2cc25db81a278f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269decb7d1e8f6cdb1b1ee89567b5bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6289a02c6b9f84b6633b23e32b7d35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f53163649918c2e43c5fc3d734adec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b389c2b65fe96eedc1137e3b2cd4326114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8ff9c7f451cb517093eb17c67f2c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4785877d2a0ca976ee62782038bc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af228fb3d86834d9c1acf4e6aac0c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e8fe1869dff012e6c842e4ca45a8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7c82029accdff52fc1b0004a33359119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4982c6b155a13d0e8241f004d841c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec802c1e340d0fb9a8fa66066a16e3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671efb96f99c7d9424a1e56cae63c360122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55a199d28af1442650b7b9b1c61f60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5d223a1323c39600ecc89308af49e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7faf055b19303ea4e1a18223ec9c24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b62e459c0d21dcf782094c18834534126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39cd9abc064adf17d40b1623416393127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c653433823b3fd60ac3c87802c37132128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b72c82f2c7bf12daaa627bbcc6d97e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d1bc7966cfdddef20bf74bd9024d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8812cfa6dc81ebcc2f11e3c0d606895131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2c5534981a7add08df5ce6e09de07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158af909dac8ee789a37436b00de5af7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da766c9402952d94696b73ccda2bc84b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caec0f22d6c0631ed5065b58a73845135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60041b508a1dda907d60d28c7bfe7c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f7fb1841724d43d58bf6e89c445ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f172d42d0066dc1d6021f8062cbfb15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02773bc503bbcf114e74b81dd5ff6b10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e949d1792efcec0b885eebcfb5f9747140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70b2373d324fd0c3a630996fd2b370141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f941a421c05656cabecec157b99a0b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ff670b2ff534da866bc63a0a3554143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ad425193f024a5ad327d79003b825144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82f57cca011edf68070160094c3706145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107d5e06f386b135a5495b250f99f41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb892be59d31d878ad1e3eed2dfb5f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47d2986b4d06026b4c5e298b76060b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c14a10a9bb6fbd4ef15e966a8c7761149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c8c5980ed3c5d45d2afecc9c6a4c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802d6ff8ec0e0eff7b8e60db7c3ea7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc65e38dedad6a7b2eb1f93299b12e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a089fb8b02836f39acd8a786ea88be2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db7babc8b8e7e2dfb584a584289e20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05c026663277e23e876e2d62c6c70b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381ea8a57c1143f7a27c45e15dca1e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cbeebd3f4b54db25be0be520118ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8823c5c982996ae383b227cc871b817158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a85f7f4d9bd059a4d67b6a61fcf880159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b773281f23167bcecc9d4255bde5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da161cc8b80259024f522635e6c681161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2246579c506121a319830dbb020d40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e90f82b071160fba1eef967910edcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db516d7b72014bb717aa41397073aff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ab20f01e3d4660e426375fe2b01e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9723c6e204cede74208418e9c89de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2bc2511e274adcc36832d9b21f512167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a30e80b4c28c5571ab14375dd507f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd72b52bf843068caeb957d5b6cd4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b092571c249a7fb9fa90d9330514939170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af3492ef0b447c1f2d070db231f3f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566c0d8383e16391e3c3e2dafa87053172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f790245599fb2a0d8f153563ec634173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59041d2efd2a369f29b538706ddb9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170dd447f9eddd448bcbfea786b8b8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0c4a7fa13818b36158b8aeb99f22d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9bb19382f3c405e761df1a4cd7d68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389ecdb42f7d22d3b4acf742b09d9f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657beaf987da68003d56c2c5435460c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b42e2f37a7366067446758816c1bbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9e28159b5a54dbc47d3a00bdb791d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f6ca8c9b39d87a8c792827f5bc6b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f406f3fc2caed6f8908cde9c98cc1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9212933b90d0ee2346eb90a25dca33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffc2d6e140542c6a8fbe5e94e64e48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8e54b91fd5822ec22abeb4a6a946f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bf7a6ccad349b7091866ca14cd625187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc929ffd40294f42327189db028faa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f997963571d82c990466e990fc64924189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfebe91788bde746a7651426234031c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fcf169b7faef438e30738db6d7d6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb35148dd90a0032d9dbda79b2baa7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1cd9a3c6a22e7401047de87e9f306193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ce7ee84369abcadc523b78e661b44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19d24bd8e8b7e0c41a6ecbae5ebf55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9c10ac6cab4a8b0e1be7cedb0e2b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea438224905ca80ce09a20dda31c65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6a3a5c3d720d1de72c0fd7b82c750198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ff30bb0d60e955c66b9f85fb74166199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4ed2cfb028a7ecc5ce5954357e2d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d169f915bfc6aa275fc1d1c95bdaf5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9466550c78aa26f16fb7526f64e83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a5bad11c5c8f59443595af6ba6fcf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531cb61f57fc01e52ffdfc0b04b4b2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e6b626f83e8d831a81b92fb8c79e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf71e8d3eee72fc1f837c96a52c9178206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af84a2dcc3f4b86332e9bf2d92a1f1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ec3598a79abb241eab3f68b2868ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf07f42e0841795a4b26848ae703fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de92b0e89d8b90e85c702e6696c82a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773e3563dbda01a77ce84987109c61f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1253295d18def27e943ebef28dafc9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de391e39b849a3972014f855e77f8d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128b3b9c0e5e0a4e7b5a41037d735c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297148010b0a891c55ec721ec12f2c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78417e94ef94a247389680eb724e8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d43c6fc746716d4d43e5810614c2ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a183da36a2e32fafb143409f537a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f557335ac32497de382c5d91f867a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e7f8e4c70f728386e82f2f2318c54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd6a28f5c7e2247f382485897fee1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1f15b8cbe60ac646efc17706db8ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f562f96a1b0b8b175373964061cb34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aee463f99c8c89094112cdbc29b080224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ec485c15741b946810c1d39f714c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccaaa39e53fbb639fab49bb6419915226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a54c7b51e334fa5075cf68fa3f115227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e1b48c8ccb5461f389e2b3e8fb31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d3d6eeb367a286e58709756ac7375229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f33bdae58a6b15533c1e05b8be0980230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d62c716b05d85455aee3790ae6dd39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbaaf0ff509ee5bdfbb01642c9113b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed29d51f477c20284dbc5f52d80b589233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546c9be36881ba834649f539f26f3b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c92a992dd670f2c94c04e118a93cfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073779ec61685fce29146c3ab134014236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2fe54230972e48157c5f30cee0f77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128a053c51cb30410d6180fa9a94f8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef21137ef7a270318bff2808069b09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2423ebb70d2d5a26417797cd9c1a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8fca570d98dac31619e442b83205a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8b0bf04ba75f569aac3752bfede08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d9160ab2b7cb7abbf6203bb7537ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fad3d01ffbd750695d4e97a8ce4b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daea6f2ff9161556a8793b84c94b1e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da9fe29a893af512238d076b9d5f21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0c31be0e9d8602cae0ae683761235247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85114051280b69a176491de2321f630248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a70887e9d0d45c91fe8f31fa3c16e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00629a135423d8eb457a2bf7185b8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfbc7c90a61b8cafa7225218f1e2da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a475d6a084272a7f0cd8a9fc409b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8dd662e5ada1bcf9ccfca42e64b55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa402aed2e48ad82b461d971e39a3d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0576cbdb4b66515f1fe7cbd94c56c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391148d5077215ef42c276e2f9c2e39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e602e608c3ddd6aa0c7034df1a5c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6027e81e2e130f07a86b77d1633507258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43991e6044c78a5c299190f9bdad1afe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497faff67a37355973058efd40ad673260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523e54490dd6dbdd086a3301785e84c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8115d14dbfef21d03490c4c60723d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d256e3b8b877022e3aa7c8aab2be4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e336dd42ecb247b23b48a28ccecfce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76c0fe723317ce842152b5f2188d60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df950414486df3084d06095177f54e8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119eb298ee35b71bfb588cef3d07b11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94856898a16b30f962060d7dceb7bde9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773ab5ff59b95f5f76fa58ec64018d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487a2cd852c0a97832af1a4980b7c58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94600d92095b988e9a5227da8472c9c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cbc09ac617490a5be4c3e606a02ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d177f7f76eb7b16d368b07f7d5dee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6867b4b2dd7ee649e23b39238693aff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ffcd9151f0a45aa5ff439e8671006275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63e336e5ae78bc45fe037a0625d437276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f188427e5e8ba3f7564cfab983291277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ece2b33a36091ed75fcb06c45eeb52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19c8fe403f8286da62b493e618273d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9bd525ad6e275e9e6f5ea5a45969d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb24c8abeafd01c0916bd544c3cf89f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555cba74bdf2dbb31ea893058e2ddad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba31ed49718e7fc04ab2353f9031040283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd1f5ec842cc8157d08e5bbaff801d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750c44918c4cf563fe33c31dbc8f037285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b2afadeef4a40542e73803eaadfed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0c7085111de57f1382d86f2e79482287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c96a795546995913d5ef7e97575ac6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b440f3763ba011d5009207a31cb79f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bdd0763feeee5d6ca8a9f3b87d92f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af17681ce4a52503e3fcd253da4df5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f70f94b4ac0050fa4ff610cb89162292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d14d588abe5237ee116f4bcd8d0d76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e493c26d1f129fbaaf5e4281986a072294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8ab333e0c67c20dfb0c2ca7ab0379295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d3a1da8f897af735e80b4d3cd3f06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1acc51608bbc64fbcd5577dcf99603297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8f1563a13eb9cfa97d54e87efada8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff5aea6e73b88a6a98f09da5d5f55c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eaa5963f42ce4aa953adc4243a00e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc098b5a7fb2a53c50e413a5962d0061301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00693a39ff8d72cd169e7922489bb9a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6f0ccb34b8eedc87283c53b852543303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fa67e839e8e30973ec559df5a1c08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789900c792bbb702317ca13e4598a75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6531092298840ba91a5bc1b3a0e15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c50de0afc832d994492c2a3cfc78e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05451c482438a30399dec8f9568e90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573891d6adebc506a1d5ac52c1379a96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756658e135d8e2ea61e37f2e3f856cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eabbffe5debc34b79c6c9dd2c81eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1ec1b592c86d717b73d82956c5d43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae13972eee5b20f7a005e2d61743a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ba6975e61b8ed4cf338ca4dc8506314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161063501896f8eef60dab4bc0428c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b457c1b64697b0a5fcce31d94baca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadea4a9be4da866328521bca5c2266317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f7b87ddf2be8c1c6e3b468f4c1ffd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426acbc84a343ba0fc6ba53637c959f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419c9e09c76aedecbda8e1fec9178a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bf4ad1b52dee8bdf9439f1a582f9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6c12e53646f46630830a4c474359f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f122c8547ce242be67788f17dfc5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0797dac0cb7e3e386a058197cb4860324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50054bd7e25af512f62da98f300f46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789f299b08227b22162845c31eec58a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419531d641cf5f0e1f8b22e391fb881f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b01de9ed856e0e4b3f065477542c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe126aa184d5145f62ca45dcbb0db1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375b43db4df4ed27410384b6dccfcc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c73debdd400fecdcb26a9a94447979331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76846906faf3559de5500b4519b98506332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a02c3b95bf1df013062a073b04bca6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4c501f8ad9f16aca1a4e6ac7d19d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc37d9592aae5a736270500f2ef24c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04783050bce24962c320c8e51c9d2916336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05405c31d67c8f172c926a3d820d9dd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ed16a5863345dcc5d39d67435442b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71cdfed37b61a078a35a6de9ea9eed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a02aead2e3573e6cc6b6cb74d754f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7241d1721c95d634eebb3d68c14e161341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d9cb06ff28b0685c6dc739dec3523342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dd7a7d937a987ba00f9d57c4b154f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9003a34202ff907ca8fd2a28d4a8f5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a22129aa4b777c7e43152f0e2006d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418b0718e6b31a666d70d016b50d780346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984c40bf3bc43d506800dbe8d56dad6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52305838be1ec3e682805f10cae6b46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e553487772163ab0c31195ab0c5569349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36870418b75d5b828a4bb43f20c72266350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30bb085486d13685aeacba585a9321351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f5c3a6095e87799f09750d66d43d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23f781cbd2e36592d7844ea3c4d08e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fc5f87b1fc14a1244785ff56bb8c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e474689c56c7af8dda5c9e3ea6098a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a792ba9c016961f405e41ce2a63d066356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9af95b4708418acdc3a8f132f019b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6df4898df90a6ab0ffd717521f9e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffb69fb54ca1b3723ee33ac0ff2d1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c869769c83debde0a14c6044d7ad8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627b8c0f95a832a7609903f20384e7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9b2e37a9ffe745e16a23073baabd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40607ad28e08a3977ca8e12ccc4e43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e6b6d379d74e8608755d3ae009b98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cd96863e8932ea442cb87e1cee398365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c09b63c3c6f6b0d20e5a3ef26b0c94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d8b8afa4737c98e0272f99b1187af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887e5cfc7eaa5c063ee82b0594c52f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd1bcb5fde80bd3ec53ec462b3c01d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5560880aaa3ab55c73edb854110fcb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b9c2845fc1102b1817902d32743d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9659665c4f67db4d5d995c74dc570f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b186a4d0aba54af9cb2fd0a3acf60f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f54597c4a132a7a50ca1334fbf86ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c37058db649498793f398698d6fb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8a4aadbf1d63b92f206dc80c39d3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91737bbbf7d11e1520745a6ae69b9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2be6110a2eb752bf7b0f2f839fee92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46c3fe19a778fe0258fc8031fd15c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b909f7a05cea73eac95d4da09cc48b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860d86affaabea0162f2f8869903167381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c815ae0be1709c7b6c95949db67004382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ac9488f962894769efce150f9a4f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce25bb97372e24814b7ec6ba6650e51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6fb80824b0448f55f90fdfdb52c97385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886aff6050fc2456a02a593a1226623386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347c7ab31789430f2dd75a48ae2c2b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917a0ef8ee0eeb63b7058a8ddd3a44b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfa4b9fa450e4057b96c4dc99623c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd6252cfd40c51698dc147a8f34e73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df0c8e82dc10df76b0bbb0ec540649391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268025aee22242740aef7d6c891b2d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49aba955aa325d6372312576c03911393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279b542ef71262d1a6e099edaa485fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161306589dacbc7a0ae17409fbf9dd6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c699ba0900be88c3153d19d20b302c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd03b8cf67cb5a3612b5d70ea87b43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47a759748020a6758419da20047971398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e9111dc462f9e5a331d4a5a56f08a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9924cda191cea9e4a8a5b9d7f4fe3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dc232f6a53625b619605ec741cf1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2f20ca8ef654f29d3935ba712a305402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3163e6b2da14e5014c4631085b1a019403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5140eb1a40b622bb14613f201fcbdf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945bc80a14d7e307dda8d4ca029e56c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596e1a356126c24826c1ea61e8b8966406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddfaf62c435a3f118e6fcae015d893407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81d3ce6d831a711b15efda8e564229408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30f20b809e40d1f2444bf556bd1964409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b1132148d59fc6966d17754322adc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2c6ce6cb9f013b94ab3d2d012ad18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1010734bdcd17e31bcd0009457109412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac14b5c446ed9dd34a640265b8da42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda83072c1b690139241f38dcf0b10d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cbbd779da26e1789431b27fbf5244415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38de80db458b2a35db6fcb7d6b746ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81636b2c75cc564e7e626c7e3e9d5248417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ff4e8b6d1fecc2b5e8712ab5348d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35f3e9c88684338d77f2d87fa6a794419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e05a3cd2d54ff41df2edea4129369e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9917955f883a9dcc0e2251da9f979421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f2a08e394979e06562101bdd334b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff482ab001abc32d2687c92af11455423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4c1d119bfd56748ca6ef61f3d739a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f14937011dfcc757ed3fe30c4379b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d7a62c9cbea4356aa425a9dfd52a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbda09a7f7886daae6a2bc2a9b71331427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fa1e94aa6ed59f0d67f8e869d6e67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144023ba1c17e72f99e7019a7ab94c44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5976b61bcddcac64766e48793f28563430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8adaf0ca927734765199f9dc861b17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98080ffa009cec15143cd467aef325ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9874d8309be801f63f59e8341e5be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cbc684cb30824bbd071c9e2d55e17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cec2ef698f054b5570705706387594435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9281af1044dc54714c81bbcc33d025a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef953caa8c0712579d796153c4d12c31437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5070c969b32bbaf1b455f6e82354b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e8facd593f844d1202bf6a61af6ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92b7a17296973a00fbd161c7d22fc5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1fecb07e723425c27c63d9cd9cf1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b486f3459317935fc04f8f8005f892442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373019995234c99668b1aede08110886443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11026c8905d4d360d42d1e48b618cf95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7b3e0c8bf1b316087955cc66471f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b433d107ae7106648d812b47819c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e0d6f53bd7d1869f50ae8fc4ca970447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8da5942d645623664dd0ad1c10ca38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a821435b419a1dd18a57497199c6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419a489116392eefada247c26f53840450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7d12a35f7c7cdcf46af52ccce14d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21045c99fdb123ebb4c8df301aba87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f069484cb8757ac215a085ccd9cbc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d57cf524393e4a5b03bc5e943f341454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3c1471dc60ed8b85b37e12f9ec347455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89445ba0451802feadfd65f2de550a2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40997801e4cf267c9a29cf67d701297457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62002f98f714d731c7a8a81558b687cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd9a855ebf09ce8180dfa10c379b80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa85e855e3f92b277a16459f005326d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37083d2ec2dfc76ab3e2e4e6dbac7b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6f1c0d79e54bf8048dd9ed9a10ad4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d381628f030d9fe9a02eb8c33d3e592463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e672c1f7633dbfbaa4a16e0504b21c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ae3f19d2d54a7983de6dfa3df144c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ae73d9687d16a9e53502cc6241a92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dbecfbbe96eae7f23a15b3be085cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adfadf4b320ee1dbc8f1a919433a11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d2c6dff99c0798041ccc0be065fdc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb90915c3a52a2722f4cccf4e8c81e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83971e2eb8630c8be9fd961144775f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077a5fb857438df0cd368a8ecb7341d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88c7f72e2dc37026b03c5be9546626473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f679988157ef66c7763a7a97411204d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e4d41e2f8d230f24b626db308c3f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f548683624e90f75b9ef85dc7fa4af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c52c688e5b05e2b77564aef339f726477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa662ba400bcdb2b3eb7c97b9d486550478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5c639a2f835001a02ba7804a1975e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70f0748e59312f0710aea7d218c0fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9615aaca3b9105f03766b0257092245481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8807faa4e1f16b8ff3486dd8a5c33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01fe2170be094032bceb1c5198cac6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94c54e2aadf14048b2fecae3bf6dd2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d349be5db9ae4d8f468e2232e9c210485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b0b83a765538faebcd9b3e6584451486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec495b937bdb2ca57825e3f592e6d8c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc641735620aadf403671b97f35eed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770159d47f7180fed8da4f97117b0d85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912ee65d749c16a59d79cca451f28d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1718c5c5c6c32146948e66fdf4183491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48237b119dc4e83524e99a8ed9682e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fe52d41c5853bed97d2fbda4e3309493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801b405990d443f9e060aa7c5ba23f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a749a6cfe7a2265636455cb5fdba5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327b3c1ddfece4bbdfcf103993308bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb10bd521252701a6ac8239263838a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b1d599b2ad8afab7cdd22cbff3427498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29405ef3f4a8632df730af73a026ec33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f4e7401cba1abe6ef9d623fffc917500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0312e0b78da0d58a4d61f771bbbf7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea98322a499f7a183722682dbd9d05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abedf3fcff25f7fdc9d83f0bb8e299f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677338f61df8f3db126f5d5419c349e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66548ab3b015b4ee6befd68ceac8b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c630ff388908deed4d51012b48c09e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328f0341c22121f15552fe5567d9398507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d5f3df1d45e161ca4e24fa0a9189508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8986c4057def115908df5211e851ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35650c6c4cba266d6e1c4596002b2ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930fac37698fb04b88c0590439dfece511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da26e6b746467a747747d41b576055d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480123e2e3590498743edcd55000342513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d6a964e1e6fa743a460463e73d889514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c347c55dafa7239586e7f31faf49477515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4647845be126c0b0e2fed4d255221e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cb34a9f5549ac8032eb16ceb18029517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069b0680d6678d5806fa2c16e21254f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb989a2e9b28c00233b38de31b815a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c40150910e7df3c5bb2068c341a70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5073cfc15b1e2f3e080b135516115c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9d522754ee8b9cba11040991c730c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82727e60c480fabb27c6415652491b21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677f81a33ae048353f8724ad70ca2bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecb69da5f4b8015edd317a7ac3cd08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1243c606ed0fd27d6b3920c21e65a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124f1895109fbc2b60c253fc4d388bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d551c5bff612f77c806bfd2025f02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042da294a39fcc6ce223491a763fa01e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72876532630887d62b0c375526f130fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c42f8d60be713675b0fcdf03b48ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e2a7f4f2cf256621b7468a86b71d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17289f3be1fad2a4dc747fa6345499533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f176c31c1f97658cf24214c77112f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b5bde8fc6c3d93d97dfd11ef5def5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53cd9fc40db6a30d0b0a0debc48b5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a11c8eb82999176bf8e726a668d1ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf05c0bfa0d55f7df8550a7643eafe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558607e8780c6cb494ae7adcea95a7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39d228de4d6657506a7ca0ada3f8e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85beb5207b9715a9768567952f9453c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b98865ec6500186a4abb0745c0a23d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d62258a13981dfa2ce405092fd46fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96112f8a8319d28b791f12d94ae27c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034dbad024179ff4756a8417fb9348d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db86020abee34b62f50d4555845c12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb60ddb28c4acc8189887e5b8e61364547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873605d4494a30c96a7445d5c42a30d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9577d7687a416ce7c0573d242907ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480456c668747a13037dbf3846a1c115550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7c3a004245e4550352dd371107cdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc680c9ce3d7c131d482215d9ef9be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e2e4975cb8326c3a0d4ea8ea4d2b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278319c0841aa513f70e58c3c4b2cbf9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342a53426e87494d5c22d6e1b86db74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c36186946fb5c08eed1c564248e29b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61abae77f846e65b8e15948851ceef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808e67fc49de56b94c6469f07ab7c6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb0d59d12597e485c3c59f456f2f4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3fbf169b1c6386958806d3c08c78e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365e63e492f5c71bc182c0d3448a909561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd65a58a78f78fdb8e8ae847f1ed44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30f0202f32ddc7d5c9f36d93922a88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792a43bb759ff5bc5b2aef18d1a2cbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0ca13958831aeb6a79737ad5b2d0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2912d900dc4cfb5e99a85bc2232f2cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b13eded3c07494d358531e4efca252567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268f5982d2a1c00c8e73841fbdc722e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fcfedf19870ab44aedcb039583dcd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a7a32723794d73ae3bf3424a4113e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841900faefe561e543090da5fbd7684b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77c039ed5de51aa100d7bac3e110b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2d2d1e7e22e23d92469fe05801566573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8b79778bd631db746c94d95798212574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de71970f329eb5a32261ac7e0bfa716575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a23bafc7efceafb9553bdd3ec5c9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27127973ffd6894be81f32611a91ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0d51114ec4ffd50d1e60094ac0032578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7c7ca225fe3fcf8df2610d2d956c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2945bd0b4640f30615fccb0a29e6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26063b711b1416a108ec0bc519fb7dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cf980b793c509ba0ae6ac22260ed4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea736b623fd4a635b72097d2bb17410583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba4921f0788dbfbd76d499985b5a25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67376d53d3f6461dd4c78181b38bc6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be04af7b246ddf02a0e3c468ff30420586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fca1233bcf166a4aa16fcb103f439587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dadca47347a81456a9ead8f693dac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67535c66c96bec0cd2e8a3d3527df4b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b7e7c8695094011822d17f1d45a8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fedff38c277e067c9f3e54eea7228d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f8b380739dac394eecfa5948068e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d21614a14613fcdf65cad40d93aa55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934260a43f8b2035a6f1afa24fa4c9d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757b8415d3a6a52e2c88cdf99d00dd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091a09db40553b1c76e73ef731145f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486de8fabff900458773e1849f3db02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d18ac7f7cd75d71f833ff91669f3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29682a8dfa1b955f30043f4daf1d84b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e15b641b1846c85f42f364b7a6584d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb09585719bf50ecc99c956d681189c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a10f20c8aa8817a2f56121b971a46602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecc62bc955e3b45f024ab9c8096485603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fed2de37a5c092a9e469560dafb9a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b999af02e7cb49f528ca9e7218c692605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588bad3453a7a8524333c63b3bef46f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83eaf39db7dd24081a7cd35ced4e8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10798f77544080058989d929b861b62c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134608af272a40d246e5b69309730b35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03337dc01c1bee2bacb3184d217146610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac1be5fee55a3dccde7280596b02ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a059eda21b69caa9d83ca7f10f42688612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a14f09fdbfc911efbfa2fdced89f30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81652149e67daafc8abb250598e5740a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377979564a82ad0ebeed3d9774212cbe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e333f10af4709812457efc51edfd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b296fccc2a8a5324170c3e6085eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167ba477b80f744848487a4a64b0f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bccb3970bae6eb889c5222947f93b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db091ac8e1093d2973c3ce249ac5dad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a91962240b2006dd624a6eb51d28a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970124c1ab4cac1f7da643184c87d0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49875eb6a77526ed6cecfb266a1682a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d73fa7b45aa612c418a868ef14b32c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eae397c169a060deca96da8ccd7110625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5835239b840d1e2f11aa886f7aff5bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917ad5695e4e61937625a7aed697e0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b354de7cb4bee132496defbe45e845628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3235fbb2df478624ebcf5314df37d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b63c97cfb81379b7de22187b24eb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b70328a9d7a83839c93764c2a1195a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aceb0164733a9c5bc54c5445c0dd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc9a35b3202c20d786194f553a6f8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d784ef84aea51384c5c87c14f2968634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b5e83ada2e7d5446e96fffa98b29b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af39fb182215b55339dd6adafe0399636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8621e2cdfca3498f9cf8d116a62dc0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e610217bf82978133bdad1d1c3f9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07f60b9efcbbdc5f06b80d52ff7a95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c60c58e7205c2ee8630100b937b1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67341d9f77ec6e4615c6c94bffcc1a67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8aade14f3855935d7cfddb3d6b5b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226623b4e4478baae04a0a5caa97dcce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe91aa51d78a6e2fada7d3736ddc406644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a59d41b3ad8bf67ae9d227ca16b7ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a932eab463a4e919608a277ae4196646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3faa070b3cf658d9b16b22f6bed23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2e9e7d3ccfd603cefadae27f40e98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4b51e932a5b44bf887f22e9f7e279649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4b4337eb9b17df861b37c2028466f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1242ce4b84cf0ad9a47207332ac6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a5081ff4687a6353c4b7f777214b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a556455b6329b810801b3019bd4022653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea5fa4981791c0da360987f9c8db4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e435be7e22931bc2b53a0ad1c81e76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c320fa007f0181cb86def5936e96201656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a599568cb31a747b8dd339bdc85af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83508618e27a8973c7ec30a413882411658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ef9ec1f7bf37b4333932c893ca4f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6a2be153da470b0c62f08987220f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ee20832d97e60c180a5f8d16304fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a09b8229aa0621ef81eb8bc3b31db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732e24088addbfa245d566b84e5f50a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b83fa0e17baa6d320d99da4f433e61664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb92050739d65ffd87f3f6b9cebd93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8350812b0c2f1ae961f652523d09d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c214090deab8103de69eebe94c254ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8704a66a35818e6469bf08bf625f6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6d364d9c3382d29de9438b699a4e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57a7526ecb14e50eba5cd0913972c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c80452e550bc6f5b0b3409746e7f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96667dc7f4e7e8f85f2d05b6f45d193672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caae04a10eaed4e8180028490404d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fa64d24b320c90b257b417ad15dd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acdab1dad595e37cf6a94e47135f8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939afe886d24fc5c26f9255b80a8515676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca289362c061de29ed622826d8dad7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93265d6d909d0b6ca01bd54f7e8fa725678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324491249faa1a84a341af8822db5e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb022e6ce8378f4a69d0e330319030680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9e1fa6b2932bbadfef68593e77918681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94d4a18ed8bcf56f5090e2f74021d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53adc24b9e4f0d9280fce49eb27c26b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d19b0484b6e4f097befd54d636a19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f6aabbb4497bc7b61c41325c29cc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156fdb8c7cabe986c8e82264c405f36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2336cdcdb149179687f62aad00721687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea244bced132eea8cf81b5a70791358688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39ad4a0a3a78c92f9ca7dea264d86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79eb58a0dce2f92511f0673fc2ba67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc862799caacebdbae6e7b8968c4529c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10da124d08671865aed00e1ca96ce0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac084ae9c5fc09d715147f54cdcf61bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d058f6413e78aef9bfd7f5433f09e54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4c2104387309baae9592f9d89e1cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b13a92da603f03ced87ce823d16c1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb1138ce3dc01daa528f3fac60697697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d164f2933fd2609c16579de350e2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267ae3e918cc7e74f9e8adc421875bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd32db3d31f3cef35ffc704f4919b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b86247725053fc905ab074e3d8cfa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60f3b1b1ed7abe1cbb5e202f9ad3f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ec7c0463755da16bb4302f6bd1f7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fc74950cd198500411db148308320704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c219575e127cf8c5f5401dac457881705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a01f80d5ece28fef646415a4f110de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb925a6bf14284f327e5b3a5826a2b57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae18239f85895e96b5387653face398708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90eef5f7fdce79e6eef6bc073a2689709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1b06bd20ee0bd7d21b760f0626011710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfbafb422081350853a70d90f4bf10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d97c2dddf56f9233ed0238065b735712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a0c817891986c6ef9816546a418d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd1ea8b0931ff5423b2e8983a8909714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f880ba01bc46976d3048d24ae851b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ebda8c68d08157272f091aff6fa80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f840ef23a5a3ff4f1cd8f1be3ea139717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefca7da11299759360fd7bf7ed64c74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aab5dd231b2da61d7970a96bf5ec7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc65dd6348a18213fa699bfd4715b5d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202efd724d2b10fa512e5a8d2b92e23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d488df8ae2868f650217e22333cba84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df849dad34492bf38d73371888b1981723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee15e119282b11c215228d0e6896d5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703f19c36d9c187436c1cdddad9b999725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499bbe8229399681c7d59ac7314eb24726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27a184659a3fdf890118f0b669c65f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c0bb63cb44aed66c55aea11bf56a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036077cb6198d4e283b1b1ac23460a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f546145b08fd7dfeab1c5d8be11899d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f67cc1eb08a6d2703685d1c1653f14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1904fb35f434e03af0eb8208903772b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105e281ef6907727ab5d48bf142f969733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8697f5c7e82a5a216b28168fb588a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68402b76fce8f0e09fbcb9da1c23094b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551e5c0577789c283fccdf02fc31b56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744286531b4c3730b5fca36dad77b976737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0125dc2043d37b25aa5992e901858738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e5a4cb110c9b650cc9d0fa1968c08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0577cf44e8ac5b7d99aff87fb990590740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b2bf3f8ae5e9d3035a2ac93b7eced741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5727b20ff715465d6cd183861250e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625d6a65eea4d042843d6fa4e55494f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9bcb20ee9071b40b132a0789060a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcf0e0c170bad16292e7e68dd7ab9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecafe5a16c346e51c638b5deb2d7ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadf3b251195a47f42ef51b37155b9f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9bd5ae1b2b2e79c0e4336ea4b6dfe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0a62d807aa8d77b6b8223a82229d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3e67bca7e54062aa83d751dea2712750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99914fb182a5958b64d41c3cdb7ac6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd9428deeb1f3cbf1939ab2b0c843752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071cbb1faf0a7d0fb4d2a2b44e265e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaccab9b9db59f3b05d6c37c42ca81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2b3581fd9dd204448acac24babce9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be13de1c3f53bacf296b19153fe2042756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e121c014bb112434655762eec2239a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88569d52b3049ae9b895d9a10a0656a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b800e4c3d24a1abb9997226157a0213759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b014e2aaf3aab7762002ced7fa2bbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc7062f5ca4264d03842fee8acc402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82795146b69d8fea2ca36e5a08c7f503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de256c1367daf72987a76bfe52c67784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92adef33f821f35d331d5b8f6f9cc065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed053ec5a90d6279bfb7231af1f95c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6599166088767b16bb59f4e33e70c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957937c38e40b6529ec49028ec29e67e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592dd5216747676293cd170220e5cb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01385ba7deb8ee2e0073ebf82d71ef0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c80af4776976570728714be0722d6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8584906b8372b319db5f4dc3d9f4e2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcc657270bef6a9f3de5454bc7c22713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ee8806b3ad3d2773ae7337247ebb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8e2b1b947ee35ad88987b9b6accb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ad41fbc13516bf99e4254f4f1e9b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956d87bc092bdd99e30583ae0406e1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179eb38fced4b0d2e5f211b93af715a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b0dc97980ee86fa7e572e635a322519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfaece0425a9e2f2bec66dd0f65da120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53820e6468e0cbb69c97673b1fa907c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff8c14a482f0ee868ea4f317da579b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c75bc5c8dbf26b28f013c03ee50be923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3eabcdd102173d4c3f84227c6d84524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362496059f80e162e57ac27df59207f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e7de583d3c6b813a93ddd93ab0f6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88a91a4f353238a74a65fcddf108b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0404f9e37b7c78272fa66c61cecb19b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9e97781fd292390e2cec25a9a7a2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e34a174d4a8c87ba47b2f6d0d34c4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d92405eeedd415e2700a2abe5126531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7a05b36590e8189d969354a7a322232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa90ae65717b11d784784fc33b23a5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c85bf85bd4e0593c0118ce2b4cba834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f11e98d163882df964219a8a3de3f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446c20f7b09d5cc4509fd23afa8fb1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed57d871418c2975856e65d4a3a805737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b57e112c39e2cd49d43bc28ab3b5f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d765f8fe77c348be4701ad8558aaef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2b08fd6bebebfd86dc28bb4ae2e8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17374258d7ccb133d58e5f37c2912a9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048ef8118400e550b7d9187a36753d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39547d555d77360c638e18483e0edcdd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe773a8b72896e341e5fb490c6e2185244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd42f12c27fb497f46d3557f517c42f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e373f9f7c09cd73165e38b97245646746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263abecd8133c265bee24fc1e6f17bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da278778aae4a5193921d9a9e7568a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100844e2334523f4b58a85e73f1ff6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5b5acc11bb1385e93ae6966718cb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ce0f40f6aa8eb357d4acca972e17551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d54f47becd7623373a43a20e08cb4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeb0bb8be71d91ae9d659b221212c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9c4c5ee227e5fb3278c436ab1b4aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d7b057106d2b88a2d4f0601bab9da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04052653eae1ab01de69154a81dbbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5351d05958a1312eefdb22e04f644e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4402b85ad6dd81b54544f09c715c42158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8902732b92e2ba47e572a1384c2c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b085865a0735f35fbc34a2f7e195d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df06e05b24cf5ae7f45d49ce408c12a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14f446f24585745868950a3792261462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6dd875e3536382bfeb8be5d89074163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e9bd64f3bb35d58b780e298957d6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211881d35f64919f5a41f87da8119ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc0e8c7ff3bb9686350c72ede846e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556ecb19884c36dce3194e7aaec413667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c49ab649c5b9d8122824d53623fb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f64bca1ffe3e615e359d004b5f28769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ab7a31c7f2e4ead808333758f6bac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43da25ac032d32af036f8468caf45071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb439eaf1ff134b96f71a1e39b433b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e11a6f87f097dbb8f506f717881c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77e274ff07d5428711e2e68334ee2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215c655fc49135b8bacd3e7672b241c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c033f485ca8e50c00ea12eb516ca376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665daf2e316217824e6643766539d09b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859205b6092611924b07dbc3534511ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1d4c01409863fade12c81c2c8f4f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614829b348e9620d89f3d6822f22808980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d3d159520451dcf858d37e0d05eda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ed0d0f16ab5d397727c4af6afb6b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873429d0da2aca936025409e32d03aa983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9712832978bcf8c634718d6ec9d05d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497788bec015abe4cefd059c9290d8cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf851c4b8f30ffeb6be35601a534578d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd7721781ee1508d41ef9a9913710887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e8b67b9bd77484e4d61073a687c7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ff5ff629218f5fc4b5ce991bb64cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940712cdbb056e53469458ceae0837c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17cf0473c42e4ac61da25601c2de7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee6d6591b36930b359a5fdfd60f58e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce81889e538b96d2b9e3d7bdd3721893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2a4b6ca18a3bd7bd998a29f44fe0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b56fe29c9e10a33b70784d279dbd3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8016594aa0b1ff1f52062742a8816a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c6482251080b1590b933d312b1e3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579af6c817b08d574c08b906bbb854598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75697478c908a7813fa9bb5b90afd4c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e180246a61330ca6e7b1bf000841f91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa8292b6c269003321691e7d38618f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbdc16c5a14a98b178e4899c053875102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266c41aa0db6f99ef1a21547c4b8d63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b888c55d42d396dcd3afbd90b2d25f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090469ae41ce1e18480997c582f07d81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f2d40b46f2c145317f02a2eb8efc5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4630745ef7c8b998bfe2018dba265a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecc8f9e135312a15482743de7a3c09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35002c6ff90e3760a4ce8188f795fad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c09bf1c65b87bac6b5566d9322f0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bff2460b6ecb2832e9eace1c2476a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666618844ec751bf1e93eb15ea6d9d24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee12f1450d6328a4504535eeb909e23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36d9389d59139dbff503e71c7feb71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac1919e11d391749461272c6971b13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc988ca0479882692c503f064b1110116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19d90c8ae9806662b5a35d2a882d57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1587fcecee53744d6a30b78ace99a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04330db13543a3e162cc6fa9a5eefad1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d156d2d398e38f9d709370c8da1e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e487868a9d0352dfadc98da57cb746c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0119bddb795aa58ab9e70e1d184612122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867592000e498112f76b2640eab00e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb564ccf1347030df268800888ae6c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44446492dd2b84706df2963d7e37456125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af2d833ee57ee7ad51c7bba9b86b6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36580da4a4a5a22f07bf7ece4eb3279a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af720ca709bd106442aea5fb85b2866e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795c238adc5c700924dc6ddc8841017129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b12c4508be20d7a09857cbfa704ab6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa32885e33770b1ec3bcc603758d96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a362447990ab201b2ff316b099590132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7213bb3156672dcd8d79ececceb13e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f86734f9f252ce12570f58a93fed97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44069eb53f675e0e5c53380a4268e2cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6337c32767d6e97232b509980f30de9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88cf7e16a197f1e641e5619bc95bcf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0227f4ac40e09978ddf0da4fd6d0f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e3741bb82b0499c13bc639e0930c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c2bcb0961ca9cce916e8641a41f6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735efeec76cb8a93924b5ac3f5df8eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ecc4b4ab5e8ac0aaefe2594235ee5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7481961806df04511ae87caaa1c41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5575d255da34019a829d60c03f323a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff9f90342f75719dfaec08659e85b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c321062481206189d90c06de78856e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746efd3e314c1d4413dd827971caa8d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9201d3d368f8d2421d405e85775cad6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811056436487e986e49180d1f189c45b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e5aaeb0482755eb673f01dd301671150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478a469a640f40646613a7c8e343594151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e5c3468b4781351ce57a22fc24662152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaa4824ae6730947aba0d90dec6bd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a671154489a5a82f2067eeb3a3724d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33d6d02ea355a03250dd6d101957e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e296f3b06f1ccf3f3d64ae7b0b4a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef41541bea151428002fc9483bd974157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483ad34b31958a25cf1d8c9ec0c2230158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22e079c9414d1f82b06e2a88a6e84e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651ee7a91f3d243f599fce3b17286e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2fd20d91683534c4cad9fe2310cd6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a671acaffa7d81673bfa0d9b349992162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ae4a58854b84b1a951b4d15f45748163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226f7cd7242ee40de857fafb69f0469164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ab1b30b8e56a33799d8db44dfa9eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251416151880df26f9e212d9b04c30b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa7f858e8703d45d3f5308ec4b435b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027ff200ec043838eb8cfaab1a4b93a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf205d89d9b3276d2c4360657bad1a11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7a6500ba6402d4e09a1ace53bb0ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760e0cef82d1fc5e237d7b0623aa2a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68d9b76449761e41ce2fbdc63aa07b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d752292c8e6834e1a8a14786f5d538173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b07ebe4a9bb0a51064b1ebf0a86f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe199c1c1bd16c27e2ea086c983041c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e942784afc83b553c010ade5f7dfc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131a026f40afa092880a248723dba2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed36ec9e692c9c09bcf369f3b133e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e7adb6caf111b380d7fe5b655e437179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8732ee33bccca0b5f9965657b09e8a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce834bd7f489210f941479947bcd0f9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe4e13dbd2e6f33c4420fa746d9f04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cbe9b47735c4dd4cb169a765c9903183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72831a1124a713f562b88bdcaf51a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cf10348ef2f98c9e4465f02d5c299185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39aa3a0f9a6bd3a6a57937bba7e499186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ebbe3ad52dcd29c4bf085b54bec05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd7c818fe9b86fd73763b431dd8548188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd14edbbff3b586ed1779c3dc7f7630189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124be5164b7d5297100a10b949bd5f73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc161837609a6ea963002a63e3c7600191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752573fd73275fab771479f27aa11c63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14163a57863a68d9c02d162c782a5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a07f7f0fec73d00d1d16503cd37b1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e082aa4cd8a9e41df3100ef7d133761195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5187358842c323246f544c63b7b5bab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eb2ba790fa3f258f5bd4ee754a7d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97018f01608dcf20244c3a762c85aa99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de556532127c089e79cd3c64c697cf2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5176f8a6f339aa55a988b4512dc9bf0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b194301a30cba2397dd746129e09969201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b939f521dcbeff85d2fac30cd720e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d804e9a57d1f60e19a4da3640e1c58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dd46e8865ebeba28ead9e1bb33322204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadae2af7f3a259390aa7d4bc0ad24e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a24a718897f8495ebea0fdfca1417206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739b14d915ddec07b916e2bf95f644e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad98e22d17b0a5b68f06eebe9c4d965208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf2c66806491d21da0dccd67f00709209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155b48271df69724a997486db895cbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7cd3fe15a63473b433cbe303e00f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845518869c52b7ec300a178da0ddca03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e09df6740d2134451b4a2ff51e686213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e58efcc5c94689af901359d8d35433214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b0847dfe250f54d2f33541b6d3e86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998940d2c725ff06b18b1564e1b56d29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d450867022589c57c6cc7ce799e9a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e08112300746c24f5e327bcf63295d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e00b392eb6dd87e0f9c3a69fd8622219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffe6d618cca74383f24f85d2e60f02220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16768a67f67eefda17b964d09a66aa4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76423f0c01b0e55e681623fa9827868e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14cc862b2a2b33214bb733a644d891223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027be36082da0f04803bbc64ce117d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f051408865c9cf4708b644f11ee26c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea638aa7968c917cfeaa117eddde76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de98b5d166d7216af28fcf5904b8af4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f1f84bfc4da10ea87c4692661c769228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88e464bb22619c284b3341899e43b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeee49fa8df77b09989999a17fec9e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c06733221e086df374ed5fa588567231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfd828ca5b157d3eb6e0a6708cafcb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f0fabda96f9b4a797fdbdb604c10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72450fd41ce1421020ea4199f2956f7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732400deb5fdf46eadc96eafb0228d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9e2593f4a6df5e73efffb73d4d21f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288396cf13ab0f6e0f127c793f6f3fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e648bd5e8f17c11525fed9952913692238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67662289def2d33595330794339943c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e35b0f56b5010d073a78b52cf152f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738eb18ea076ba1801b90294458169d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef49c171f7cb7e01a6013e0c66f8a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c1e62d7a6f58cd60bc8538f9a07f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c89d053f1622b29e6fc15c3ae6e38a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb8db5ff2e32738b6585390c9a8c11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37670dc4d05e656819e7eb47abc00554246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1757e6ac6bb169cd6a475a9d064632247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06703c3ff8fdd7c0221f855abb6fb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc7136b6c77eeef60c309a65ec2527249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22a60f8b552b01f133ba84fac1a7fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43418fe2273912f88aa93eccfc8bd066251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c8cc122fcc620dcbe09af5242dfbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc428fab24c690417bdabe29a78431253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1c6face2cd085c9b8b393bd3b230a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc46c63280a2de3e6a3b4f7d16f8c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d54b819d5909be601ca549fa1a2521256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e58b81c68f290513408345d60bbfd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a28ce21a52d0ac274a0a2b516094e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e584c250eed00ee87daece51b3b342259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9295a0858dd2e436a2f885737e465b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723d96faf80a8923417fa6079dd01f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60196d2de6c26652b40584a3d5386b20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038c9d2161c4a9501c1528f4f185c44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ceeea7ea3f75565ca7a8e4911f2a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07066f25ad7571264fc4bc09df0b59a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a36a389e627c3dfab4bb9d616e952b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111cf576d19d39c99f1c8586484e60a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a51e41cc7d830689da86c4da12b68d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df188d2ba2b7f99e520d62ad29434ff0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de3e2caa94b8d686773edbbafdc86a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a685dab47128e2c2b47f41b025b453271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b422a46951e8f7bbd2649d40d73d2ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afdd45e76fdd9e7c37beef755eef0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3d6078718e3756752e35cbcb836a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e023071556191318eb557f6d40a10d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ddfe5a82b8bbddfc3abe7cd40c0a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550d1b38dee3607f38cc5de5b274245277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5448ceb9a109d7be643c35f9149f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ae2adb70492541ed4e7641c47f185279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3b89e86a5d3618606ac3b649b3485280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a985548360ed5a9c4a51a83af15ec3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb012ee399637784ec7677b4c7bf2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4a6d8461ccebae7d89addfed199b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c9870ebdc06d84a431833cfb294db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09408447cff244f7b2446556ec57d9dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793f2e580fb0953fd5d11eeffad2883286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e98e6664be1bf03b6efd3207deefe7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7bbed7f77ac05844a91b234689360288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5f766045047ccf8118d07ab3ab643289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07d9e19362de16810a2afb239325e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211e8e5ca588da2a2ac3d98043e0258291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3200d0c47d0e769495f747b5c1897292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb648b97c8d13502386b3282f97c0316293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a02798f41be55fa104966ecb35b16b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086af7a3a5acc886c25ccc8a9b422d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309ca117151b1b28b1a5a6326c75839296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383301750c3458387c96eb28b26690d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c87e8847a7a43c583176842003225298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7580429ea4973568637fd40ef01e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e728fb89e020e98873600a9dc2509e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8d97b2deb4fe8c74f5e85855703b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775754285bd11753fd1c03448f60ec7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93528c732cebd57ec78c3d0af4ffa7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ecf42a3b5fb674410d7516c4c53b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ef515e8059d065e4b1b136c68bda3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f067867f8666fe824a71aaab6be6c7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc44ed93252fb8c29b91d422edcd1d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fc9c9cfc70afb2cbafa8e12f3b915308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5483a0ceec5de4b6f65977f2fa4a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8a79e2d260e8444237cb9208331c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c8a032b59968e6b41ab7cee2bec83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f9780de61c9ed4ea45f81ae79689f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c78d56efc4743d04af167a6a740b60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7d080b06f2863c88f554c6fe8ee59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ec53b098ce1d0a009e4dda58ebc1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94cc5ad2cc9a8a79546c78bfc7f0ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967568cf3c7141c01da5d8445b167ac5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebae3390afab3080c814c9f9c6d861318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fe37a956d0ef1b1e032016c29ded5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8436e0ed6fa3f8658d747159f2245e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedac297518fcdb713e2edc64170f3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da8f23b9889df4987f29fe58d5d2a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50198c0ec4b86db13b4840c09a9c7696323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede94a9baa4f3e1a16bd46a2025a90f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9944243a65fe43316d1bf93aa29ad9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583f93ced5cd5dbc74cee54c4f2f32a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac88a0ee59e75b294b2705f19c3e15f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fcf965d02b773c8d879e55e4ad686328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ae1d0f1f41e5bea3da6688f119b30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec715a50768d431b948ecdf216884ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499fe57f9b13079d2a29517616ad10e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afb4bd9eaa238b47e4750fcfd6d0bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da03982532202147282d4cb0a21df7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5596fe00fad74611d28a6ce1d7d879334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8736bcc4f51a8b409291df268e2a440335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee049be1707f4e4bc0867151b35124336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7cfd74fd3e9fd2c876891b22cd0f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd4516b6524d891098cc50eddfaeea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcde5aecf97439a0ef0155675a4bd30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d863a4651eabed267d28a5c883c75ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ea80a384a52616850d0e7ee38816d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9125eba222e4da510c3526e80d74c7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231ba5b8e6c8d2a7b438404af757b79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ae9f9311a4924a5ad23d6d3ec0eda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d79e5f9d4344dccfc0e33ea3dfa93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f4f3c841f953d5f14c10cff4a04ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e3da93da5581c4433f5eb72ca3137347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03c21d34a105ed1d25eef7fe9acf2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93f4bd154934df066818b21a83fa6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99450a913dc319d87efc2caab6b76e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942c67fa440f3aa8dbc044f7b22ae4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590658ce7c140bb2bf4154bf5a593429352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09870d49684d498a790297294ccbb0b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3cd6c06791675258eb83ed00f3edc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5cbe5e770c0ec13044235165226d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad8b29280e97c9cf17e40f9ab4ee02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513510ec1faeb5edb486d02adca7b249357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cef0a709243d3fef546b8a304a9f68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7067d98a7c5e20b8eff2220883589d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25b7c5622cd81a13111ab337b32249360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81101a1d26e574a796122bf893ed4788361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdd35c1ef3951252cfcf0f9c61fe4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b750521ca562787cdb08fdb961eb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803fd9d7fca2d027525f469a97ed76b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac956ea94a1f0855654ca66b45ce4e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab592efa0a37dd876d4eefea0ab12ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8c425c9b55b795cbfb6e682cc1fc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9898b426959fa17f048accc14254658368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6f112ace9e3603bfab5e2a89f5996369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbadbf27ae7fbf8ec82e5e4142c6595370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78aa6307b4ca9b23260ce02813bd11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8770ef91871be2463eb47ee5a70e63f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3632ec6b8d3efec47f397f14234c55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a0f240f9eec0a68c2d7438598562f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fb033658e5cd23f34a356b5323c12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13f8448531ee77a222f07fefbfa674376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4e0e411aae1c8260b9817c2f054de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9cc9070bdc7131666ce7627a121a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa4ea3bc69df4f3d81b09a37cd763b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131fb23e83a7c17c6b390fdadf16564380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e60c6e9b5725ff010d32f7b00b632d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beaa89538c44c766041233bfa7769c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec9bd6b3ac053da17b5d101200aebc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e91e338eee21abea251f5b33e7a4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c121cf722233314fe7bb150553db756385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f2e397ede6ea1a881ee0b1bdd73c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10272ecbac6de4752a56f63536bf73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bec4738a9b8cb61a4aa2ff9500537388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcc1ae83690a086299f5d364c297d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191b8c58b93d828c57368043d7a7fa9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1e648d5097de119556b394698948c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56e3dad0a84a4fb532b90e2c023291392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ee06aa4eaf1d894bb9b3652af319c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e66009aada7960719e740159f3b51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726ad4cdc75942755b4515d48f83247395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f64f6e1ad2529a236ca53151a9eaa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77b29c478af978569273588b3b990c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0105a3729b8b942817d91653a25a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770f3dce3744bcded28b69bc3419c76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428df7d994d054e97fb20259a7d1917400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d49a02329a6312ae5246e843851c98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dc0883f32f4ee8cf62145214f5bfa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9a51a4dd19d8f0cba803c3603eec8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c173b07807102ca8ab727beeef77d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b642d88cf874b680341f7961dad8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c8c759a3759d6dfba50d4aa50b4ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7a666db62806d51d34f41d9eace19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb229dafadb048ac88a9f0e71944ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bf05cdafc94534be566ccd493314c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5b9d47ee626d77b9d71d8894da09a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c79d156e1850308515340a00e882c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b3ec457ee3659c3bc130d4d00b759412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d4b3c0891c2495d7cb87658442e60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1f3c406df7466830ea5070e432b3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826260634804889ec82bad4d544d61e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a237ea92961464eb0791a5408f77a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b717af1953ff35c44bc8f21629b504417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa80c21e1df211ea382138f5ce22a3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5118e0196a0b0d6af3bb0fdd9b17e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251779cce7c351b91364251aae93d757420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132a371fd636a9f6aec69daf0456863421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1007c9d8933265a6beeafea0f60a6b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eed08d9e675f29126f4d3993845a69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722129690f42ced53625642be5b5b5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a71c280da9b700e146fc66f0e7ba2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b657a8cc9e7cbc3924a3aefe564f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92f05ff2da03609b7bdc3a3bb5f518427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6dca9f914882c8f670a05c7fd9309428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ae9279790b1fb4593d262d288ae31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad83c430c41ba8c5b931b37c51211b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f2566c1257d0df1e26911709594d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2ef0703202f578621de87ae86cbb6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cd1bc583a1dfdaec27a3cb5d70c9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0c90eeae88de4f95f77e989228fab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218ee4586f83c7fda9a7bf2681e5488435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e120bd21d2378e0e6bbca43b9f010436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546daf0d3062c2c08d3a53317b950663437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b9af6c7bfa939c39e817738fdbe66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941147f686163269bef00cb6a94d78c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036ae432f5aa90c310fa682be657c74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe8244e3a4e398c2a59bb16ce29ec1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9bf45c8a62dbee43c6b6da5dac1af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f1dd164ffca53e49a344e5bea5a8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371d15ac6b8122a028ab5d39881e780444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3e4230915febbf9437e87232042d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11733d1feb4439f5a8c220be050f1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b006c1cd511a1042b8531b6117a398447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d4b414fef00b5be1edac6dffe321e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5ed7ef299e64b4922d735e8bcc590449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea03229bbd880afe9eb7d49d812b857450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e0197c29c8f2b7e4d919c2ddff6fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7b0f3902330e6679f466c0ef071dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe3e1204a6fd596e9869b0fb8294da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a05ec3a149802ce500a539095a2ac9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fc65dd1747a2616cc3c42c1da0dab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532a5ce188f68dff76119bea4b7b681456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8b08e66f9fc61a09b81f27c4e40c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998c2ff55d51a00f7c6fa35f48c3b0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3a391fbc2b4dfa5a37689afbc31c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46a5653becd44026548744e24e20b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f24afab26aa98b1761e1263b33f82c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabd7f3de00e7106d815ebb3f44382e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f0f983596d04829ec4264844094a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860943d66101c0ac627228b97292d702464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3ddd8e04e16d52d939f499a5e4b73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139f996833373d9dc508b972f5746ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652f7e217e8392e54210b826be3da27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e7bb82717d8717f82f21384f013b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f3831228b4ae8cebc667ac38a10ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba670c973dc28acc18c7cdec5c728c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a5e7dd76f2da5cf8c02fa204ca8a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62d7e7b132d6e40c9f44db0de4933a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae9a31792aa191fcfe39517f39986c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6509a2b7e8d3c79772126e0da710004474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc917885cc6fe1568034a2afa77b524475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75ab12ff12df8f25a38a72ecb9a9f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8f39607390dc23070a272141e1b8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc45c258a2e021e759726b348e1fd6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9c98c25ac7affe062b100de1e0cf0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14130c3ba52b2dbbfac5b6120e2360e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd72f0889baceaa62216f79cbabb94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f74f1032202bd1036e0a027ffa24b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd60394add22a11322b27eab6a804e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ab068081d6d6d2d8932d9795e5fc2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b95046902185fc87156a5270ade170485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d5dd9f265f1c5f8df62e565c32f3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea4af17eeb4837c005e71213ff2040487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c7c5bdca17a71b11804c08d09275c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04cf69066b93e03f5faae53dc267e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c805e97187741701f58c74a209169490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848afb697d8a6e585dc635765839b439491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb22f2c6b79862d1443deea8ab5f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34c620666132350774dde764772ec7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64527809a075265a985c199da0ff41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414034b47d8c637cdd2a43333b847726495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130a4f9c26b52bf4ce8f8c7038a1a66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c2e697e05ef697f3c5b90dbd8a9b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6705a679812d557ffbbd935da6a3ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1563ac95ce2bfe6d4912c886f85cba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbb0bf68e4f33574ff6777aa642581500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03962e852c7868194e21db0a3acdb03b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbf63791ed146b6dada3892e317d97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494b460d620baf960fd13fd7f2ded79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d97404744514ccecb8668dad68fca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83540ba3f3cdc19e3be129120bac30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eff09b6661bb47d6eac99616668dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead172c4410d46a66a79ce807d625db2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac1baa2d1df60b037f0c083d41da1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f906e2f96fd9848826a640d6614cbf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793f0d87fe98e5079b802a3c4f1e6df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6672373ee90c8aa03537c9ee18f7b09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be144c13f3138e1f22b2a60a6af4018512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b0aeb6bd87887760733547b6ebcae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a7e8ed9615f8b29c73b003900acb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abe0ef5f1ce41ec52c803715be4d52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26e30708d4e9ee6628ccb3a68b4585516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f253b2b4702570d49dd54360978fa3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dec6f979699882fbc28109cb0bba9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988ce80c63176c839094ed56022dbf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e60990427fc955a9120e7442c1716e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b66dc6fd91aa55aa51895903c3da4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acf8929c2786be7fd6c76737e1ef6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7109361cfb173011cad4684ed8f12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b22b64c9bb75bb59a0c0f67ed9a929524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996e90e05754213d46bc12cc4603732525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9678fe7dea277d72c849781e43d7268526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1028c699fd5432b3bfd76430a7cedd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca483117a851e6bf0bef6642f9229b1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dad3ad92c6e3929b16ef81554e6e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f429c9eefd7cda87502e4614ba2765530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d1e565417c3118729b4c5236adcaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d79a14d18d2341fd9aaaac627bb69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ca0f618da855e717fdb83de066fe4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fe97267a2886566c83361a211bd91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9908713680a32482ede75893f1e8da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfcd6a98dcacd9c2e7b3e8770dd5b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab01d403a84b4452ce9dfc782c6ca73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f0e4560596b17139ad59578703663538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24467bd413270a7d783491441fb5278539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b348718c53fc77649e4883bea869585540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e338b679c57d59801516828ca6c88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04eecda85b1e43db882db0e3a9d1b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c698e4f32f93ced27241e2164d8fd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff4498ff474197224a5ebc17243923544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91959ec4bbfc0c4e60bcfe41d44cefd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7baa7283cfa502e7999d1cf791937546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2ad95ade0ee26212a33c2dac657b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cd52b62a9fbcb9a96621bb85752db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb5ee25f0c237600bf7d30472cd451549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422512cb418ac15ef482d44a01dc0906550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3c2977d2a5ecfbecfd6676e499125551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc95b0a9a556bb03870cacf266dfd7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5627d621aa7e4daad75ce499265b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44963639541dc998989939e87fa3f51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6967fe9b0b51722ccac40c54b45f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af849b89a7a6d9c9a34e2e9de368d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23c4cf56294b3be72cddcb5c233043557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb881e7a0fc73efbd6bf96a1629fc8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11bdafb068bb3a27238baff17440b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d883b83f4a5d68344227e50c7086e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff6a1fe04f030f3bbcad3c0560efb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dbf694b3b64242b2a2664e0f7287f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e5b28089eaf00fa496249a13ca824563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18658d5812b1d3df751c98077ea909f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b508750ffbc77b9e6ee6abb9b58a39a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bb0c349182bfb5c54583cbf66c518566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f3e9628d5f332ff7b72ced0318342567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e041b6083606b7ce8fa36ae566a9bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0029be42ccf2c4b5dcce76c9134b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6506778308688ff191e392fab835b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b0d3ea75a0d9e7389b7332322389b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34497007918d83cbb91593badef86f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cce8c70413eaefc6bced3b4bb51be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ab08e2a78dba5f9c4e1905ba6879574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6e4448516affd3f190d9046cae222575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbec0811c61e33b1bc2fc8455f5b50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698975435ee92fdc07f4e0803d8af7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848963495c792922cd9a2792b84de992578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ee533da9d10dc9631205389e29107579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b313e09c374b7addf1de6cdeb54ead580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd87238dc257e6b2a4ce5a513fbd5f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a041b78570c47d6d00d7473d873abdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925f14e537f24922109617a37f31e67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c9de637ed260d5a8eddf6cb5128cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1bf0b356ea8be07833d9ef4285544585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1128ec8e2c1eb397f1cee0e762d641586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef417373761517025e954a63f891f51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c752921af8d81d8334b43c80089891588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8087d6106a6621ec5ded98312d1befa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cdaa05d3f6097757170dfbea06586590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185282742afb92f5d47dfc6d98f09a1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e99c0db5fbb00d6c8b0493cd0d4d06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ba3357190100c4b210aebca65d99b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2109c0efd52f9beb367e4b7a5a594594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164e20986d2863321817d06be5ef582595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bf75f218c0acdee8a6d32a1b8d71a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e104860b0dd909e17782701a41033d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ba5c6393eefe38c8af2df9a251d6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291249b55aa6d4e38eb0377e1329b48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3246abb72a93a26c74ca41134e464b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f67dff4269b0a5161f01f8f596be0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd93ea00f4f1621935465129fa99a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ce6644f4e1204a3a3593f630edfa5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e1ed171574543f371666a5531aa02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480f34335a3b048c4eb1b556edfb5df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb5af48b69ff7e60299c96a1ebb021606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a1597aa1d92868c52af3217d54b71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fda56891ce6724ea730b415fad1858608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0588d42e8cb0137ec6eb1dc1b304b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832590f32ba99557b0de4a2cf35b9a2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc284900c1a2f9d97d3d3f5794a83d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafece043ce85eeb0f8eb309b99858e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8db92868400fe8b14592809af58c83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcc55929fa0ce5231f428600b78667614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71202e79ee1ba1b8557c7b1fa208ab4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3411ba114a663196c068fa4db21e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4e445f5c425a75c510e60ee1c1547617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bdca81923784ae2b10dcf85192b60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507208c6c58ace29041b01c5ec4200a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b313955bfb65eb3dc015df525b26b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f55ec37d2830bd77b374f85da0d0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161e336d119bbfb3d93f316ded8a9dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d971842cf58ea13226901bd5c920df0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7d3046bfaab7c05febf6b43cc7dd6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d739e832518350277c661245c4915625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b10a69000e57037d36d012a64f19a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75c4ff797bd2cd0e4a65b80536664b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b8f6e7b7bbc2ecedde28f7cfac4a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dc5787b86a58cae6ae7441d602c6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945796bf6eb2e8835b1c25734375bf9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8e79fded92ad12adf17423c155be7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f0aa216e38ddf2148b6593a11fba7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965b3c21be11070263c956d4c005806633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37980ec8d921d01bf4be8dffb0ae31ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19305575dc625a3a115110eab12250635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838758c12b4f1ad83e1fda67936dbf4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c013b8579a8b78be98a5d86b1b75035637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbc1c591aff1ed0762d9ae9815ec6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac9caa9c5ad5bfa0193aec5c95aaa7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baede500196004eee4ca6733d6bd10e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18099d725a6b4f460dfea66313b4f56f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74e9d031f9cfdd737857812f64f5b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae605ea1050ba1b7d61475c0bd8d96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08653ac55d27933b0537eefca2edc8ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751feeb57bd08eb90036844756fb4c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda40c1dabf15a88fa88976957e3888646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b443d761b672629c6dee5c6cd2dc5cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ee4b5ee5b844d81831867b03d2716648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8514e5695b9b21eef6512c61595c5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebbbdbfa0a3fc59c274dd9b80806e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc743530d329b12d807c54439c0a6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb60e71777f62801bd8f973e1d8c98d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ca9c7cc39f9137245fb1779337f9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e35faa3d32c9921cc68f4409d0749e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad40814d677373a96f4e8e6b224060655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bf5ea6319959fdd4c7c67714422f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ec7c216065ed5ee34d302bb390a2e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1027a292443a9316e2f4a24cf10fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950499fb8c14e247c9941d77b47cd6d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1897a44df84440be835bd1c6c30a72c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d884555ddf69a30e64af6476982092661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ece2c4c4e26073bc4190681058c34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567159329ab7810e1144e7142ffb04cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c45e400e7d99838f8ce2e8b2c129c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7b6f5750eb21b6d8a2426f8a1c906665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fcf27dd1aefc7abe151046807be1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3156024da17c83ee4512dfb3a6d9e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22a84b817cb4ee233325eab0bee87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff0284e41771b9f788c70274642679669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e435a85ce97238a13a1a107e2cd056670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0822306b410e18c6ac2666ccf60e76b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf892f619a8ef6447770dced7b5be501672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1107b25bc4f4476f504aa6f915c161673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1e5c03249b54fe0a4cf7549f35f8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0b54f620d999294b8699d3a45aed8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0b513c8db0be174bef02ac3b04c73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd396b76b8898998aee2b5fdc58f7c9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949a191cf806828b07e41bfd2bbeef2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6ab5e939e57b92e46e6485b4a7ae3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d8173b217f22c0dd982837dc31d73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111732e0fa56fa3c006a777ac23a6e4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebaaaa35a03e60e0b0f496a6bf6e88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a743e0ff49a60b4018dee964c553f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddb809e4275c6716919755ab35f3b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2109edda14e8a0bb53a0fca3967434d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2fc9fc6823271da95e7fe7b5f0e0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fa387e67797da7108ea381cd473d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef382a3fcc200502ca00ccdb34d4ae7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a74bd99a0895bd523d345749a27324689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab9d150280ce623004d6c48995ee4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa587a36ec03c619ff7ca379695ee121691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa5e5a4cf60dd4209e569867952fbf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec453f943c5c6a3084f5d5e6fbbddd6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ed5b1ea4f71c1c0961330cf9b9560694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760b0102e4c60d8d80beac12f23dce8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e251dfca321981201089228098b75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130300eedde5552c3f0bc58ada34cc02697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e0302b5db3e2a5a4f8735eeb624f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2a78922e481156206642071db4394699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e42a82c4ef3d4926d36df581867f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdab860ee6bce56fa99d0540170bdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7b78f974481f3a8f1c7c9dea21f41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec9c03d515d9f5127a045fe5a7c05c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee59f1dee05ab157adc4ef7119147f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b9e8a7f83af426b342635b5831f7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2c444acb74bed80a91c49eebb1ad7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143832403ecde3da59df1dcbef76ff65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3e85b13906bf9b3100c3980b5a725708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc818885a917854b0735995958eabb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8572ef3c1cbf309efbc2c4acff4d70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaef3f0b2cff3f6589e27f8baca276711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa822a404d570cf380266150adc0af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833446a3fea040d3796ca5963358e66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a03e0806db9b17294c3b471ac8a986714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb759ecf9553f3212905a4a5200ce86715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7c54b7bc2c0e656b5d8994bb23ae6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368db7d15e1b27f399f8bc4b9a04fec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1caa72c6eca72ab1c0a1fa77223b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ead0fa878ce4b860dd51ff3308e08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03318e63343396179a6ba8814bc3ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650976c7a06a1461264b60777e1ae882721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a941d1d1afc220548310bc0fa5700722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d78c985fb108d5f30a6bc99de2f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611194ed2ea425972f3a97d057a7fd2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4645e591dcc88dfcbdc7a74575ce9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f820f33aa6286b72aaece346d0f3a80726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c1ef6d808d99ec1937114a96c7d69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c468c31ae11c5109a1384a7e7f3a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eac6f04c6bd72879a5c003b4ed347f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd5c1e09e42053ef89e3164418825b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eb1d85199ae4862ff9b6872197b93731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae999603cc2fb9d7feadf10f22bb1a3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab79c1389ab2aeed9041d26699c3cca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb3a7604d5029003a8d61d00eac481734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bb7d86631a635a05f5d00929ce9c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982798523ecdabb2876e256c06ffee48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b201c1a29011d330904e844aba3a86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38def504fc9b9021b20651a31a657ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9ff2e99a980ee6677ab52ba39b539739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61302e9e61f0a7f429c8f7816b4337740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c254d923b7f1669857ff042a2c60ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb4d1f4fea791586619aa5e1100c39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe25ea9c8414d5396518fc3fa4912b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a558a460fe44547c4c611ce974ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b39f9eacc20be71c11b27fed362d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e0e8058ca1ce3ec65fd3b0e35f0ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae7e99682a9ebd674fe01174f18cf9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014114d241bb47cb60d7937a45d4f2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78728c65b9d0642dda4074d97ac31b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d771f08bdd0829c0f94138a2e8df8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297499982b4163c657cb2bb7ff590d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0e9cc5cc3dc6fe5336db648eddc1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1379e219924f4695c5dffd79966b61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc553e0d72af8ae24179c9e7610013f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861ef4a32470bd6c8e468e1380dc525755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0805d23f69faef69723b629c1234ea8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20d8171c96fd9fc09618cdc7174ad6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723f7d67b65f4f383fbab13bf490dfa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5544ff87067df9d2dd9b20e3eeb50b6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>