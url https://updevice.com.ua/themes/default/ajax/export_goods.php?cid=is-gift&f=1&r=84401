--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f59a2a8f4962311cc991f355226301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ef585498ecbe9dd8bf163046ab6542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb5b29788598d05b65910dea5029f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f67ca0a1821fa0dcc94a496fe88ed74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f149d1e776a191a95a3d42ecf7997d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2810ee95d44b23ded464258a7a94296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967819fdbf4181799c8eb7eadcb08d4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd98b498036ddd877d510a2de96eb338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae2a13d96d95951a8851405437c8e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ad0e9bba4dacd602c426860d4986310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e51148940b5955c193f830d9d22711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f58026113eb06ae2aaefe2f42283ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53dd306cd50fe371664ff2a7e0660213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ff1b6ca9ed83e44ff6e32c7dcf5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ccc792af04f747f896438fd80986415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5b56819503df1f34240b3cce4775216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa2752eccc0e9d624f9ee8dcfa5b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146c5670b8ec5cfdddce66e3e7b42ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4cec823fa37208ad32dfffbc8b4c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b209c1deed30572403fcac24b4bbc9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f505a1c9603a64cfb59e57fdf47b0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e16397bdfbefafbd7dbf7dd9cfa3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c64bdf3c3d86d0c3d4331c7a92789323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2af09cbdcb404a1c18820b91d8258824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426b087b518dbb2054fe5590c4b191025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b293cf679f69f2848e7b14f423ca4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db90b10319ca761731cbf5983d55c6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350845bf1a0cd53d3b132f3ce1076de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d92ad0877db61d001a61e3bb587f9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e1565fa7d592b4c8b3c12bfaf34b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8399b8b2d617675b84e1c8ba6471931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c3fac980609b1b9a7f7ca8dd51d6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acc3eac2d65a5233b952fb4b7797b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e4bc4cfc8acfa066080d96679f06334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88596c556fb52b29e5620a47efb06b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6294763ddf27bf1ff6eb85408611136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e95aa502726ab70850bd5f19021a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b74a5922bc334663c0b3a8ae2e2d3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779219b0c0ccda9c3e0acf3229ec6df539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21987542117d31308f3507fe0ce226340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835ed72a1c833101cdce26f257c0bd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34c92326c0d51ce028b860848b65dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b86f69d2a373a5bbffcb31a92fde7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a0684ca6fc7a58e7e0a6d88262dca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf420625b83f45f8b63f17831c2b25845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878612156fdf05474b35d4e9d0bc8ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98bad508e636fa84c07f96796d5b1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699012800f7245496cd1fbecbdf34e8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac77bf6a2540c1d055360cd7829bef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb58fccf3ae9f225b60303dd3d155b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd004982bdf0c5e92035da6e54c56caa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba99986e19a3056f961051185925df152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae1be7c8595e80e839699053efff2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e147591e1b6fd9b00038d233f16a7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bd5a694ee4b278a0cffbf1de6857755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfccb4f0f02f7fb78138f61c2e10f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc22487d5c2b3f55ca8615b9ae6cd8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e32f9e66c624ccadc99a3378beb3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18067c410d12b6ad8175a8c25ddf82259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b736983fc5d1fe0c6656ae1514217bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5517d35604c138dea0dfa6e0fd6929c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7e8dc545bb4faac47f63a5d70ab8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af9b43087ad8c51389fcd5816fe76663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f163e39d10e0a9f0ba18d17421d68a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6147b25290e5d849988d97912714265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d89a6d3cb8174e12512c371a4d28c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6a19e3976ab7dcf64f1374a0d88e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a004332264549773c65e562769e221468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994aedee24af5559edaf787f8235ce969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ac4345fb4285a432e041b7ffc81b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326461731d0097a594bc3bd76fb914371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81032206b9d1325932aa1ccdc60f88b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d38e690d0e17d82e3e65e97c07b3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7ef69aac473247b50aaebe4819e1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e8661ec443b49f3d2983a91313ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3654ae721455bc7cdcbaaf02fdcb2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b9133e487ad02d3315fdd3f9814c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4d2fd1f213393e4a10279df815db678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f28946676f8e94a909574389aedae179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5680cde79c23084bb53e60edf877780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28133d8c9e02ac949e02676039e103181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5db465be4bd107bfffc372d1267fa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5df952f4d72bf37d70a899c3527ea183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23354fb32c39ac4a1ed3ef6214702d3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffb19c92b43b74f2f8f37e0941efa985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96113d40a9c3e32e087038b2373af5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf7772556ce23ede2b3861ade8950487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa10ed9d3c57fdad7439572eeaef83d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03682a737fc699b547cfe427aeaf69589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fce57b4f5860655f20bff57cbbd4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97533ee03caf77896467d392eb46a17e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f02796a6c08b9673030fc5e78980c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f74d21d0886da8c4ae59d31a97411193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0741aac8f84e2b0eb67c13b5b904d9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d260bc6f79bb1b75516b2afb7a7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1e9f7e77a29ecc09916457fcb427996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca5d4a27f6f850b5784f7e4efe38ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db495a2bd48a2e3d5b265b04cc207298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d0ae8e106ece3a8f4005d56815d2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763867140b24343560f18891a17f0770100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bd193b29131d0642d50ba52dc94f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43993abd7dc6e4d65dd6ed9f162f2dd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52016fee9393282ab172a3ce78ec1fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c6004d327745465d9095e13f5c72c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e09412ee9aa79e6d439cd0eedb896105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147c461866c5fdce1e653f781411ac3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262375818881077c44cc64bf2ced15bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288182579743f702f2fba7cc6726fe5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b9bbd1a4bc511c3bd14983ba52b90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323640d5910b4c39d5e6e64fda681ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a244336176b7762b0481d53243695111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869a3abad4f331dd8058f45338846f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41927402e7cfb386c02382c0af99ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af80de5fd035eb39e98651d1bcc3670114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de23f486fa643110429984ce436cb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a465f7528e4751921b7ad2b10063e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12175dff5d9435a8d1b9c1e862c36b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777a40dc648d262b0dbb7cf5fecb59d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e626850a44c92a23bf780a253b8e8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41080235b2bad2cf228a583291246886120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46b7799a1bfece49790e27c2df0a2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f95ef03428d5632478069a6df315c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f8361ce6fb68b93a7a3d05ef1c056123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fc0590c955c9f33f2b6df5949d336124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cb389415c4fc3f9310cfab69d3ee2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455221f7870a94671a374cd5840886e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8c057fc2b0cbc91d3322efbf8beb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b42100271e9ea748e86ebe6cacb1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346f4909aa6a6cc58ecddf442425003129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430502d71fc954ae942eacd851509d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e402d7172a6b00af481768aaaf7d771131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0222a48be86087abfaf041aac2c0cca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91e27c8d74f3bb733198e42435bd03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b498b979eb5316a35e6315b9f3d04d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931567252a33d86092587f20be243d86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d195cea9b38e97e8e4f1523a0567adc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d0ddd36d7fa0fdc8a3898cb26d22d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a214d69884a0d210a7fab60cc0ec02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e9f252286cc5237f1a035d908bb50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c9b55a9e6caebcaf8a4b857042439140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad4858cb6ddc105677e15d4a3d7424141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3d35567fd16b7bc3741520e55bc2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe3293b585ea9e13bf0bedd5f8fbf1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce962fa5e327641e325bce8935eb26c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79566097a4a3fc838b0e32d81a6b30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e86774ea87cf03b823595614374d88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af279275987cb84ea1a4f44654e0a84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ae0a2e1b2dd50064d641c3c2cd1a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9718e09d2d0b8cdec22c135b20beb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc3a90a83568bc734f37628e35e5d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368d7978b54b159db85801358e368a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344689da7a22ffa527ef0da9510fa8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446af773a094bb7805eb59e016e51c84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf327adbd35418b09c279e4d14f0c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768141828b5014956dcc4f5008a72586155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47460f4144ba1bd583af93c259b23a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643437cbbc8f0caeb029a43383b6e9e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f05dd1a29dd1bb7ecc78de9cab4c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a475f9319031f59a86147c93326b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873e76b2ef90d4c1fa7b6686cd1b686160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eee6cba3a64a4adb8598e41dd8564c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e24fa24d6a28906760230fc0c5941162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e832b2196657868f1b83785bc3179ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf891f8c20d0d58f54c039d6b40d99f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b4fbf5c404172d24f8a038084bcfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0786c3bcced3f346fee9b110e655d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643605122f818e15b9f371fab8b5bdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efefd09fca0c528a9dbe0f0ca03c96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf4a575c0adb5e43ea37b0bb8c186e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be771223bfb2b7c7c3f186abd28df6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd0a515609c14a01138b6aaa311261171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424a907773301525a5d02c4b9c21308172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0277117819e2af4c64467f8af44b4b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc639b2da1a798db310fb6afadd34a38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c8f5cae50c9f096fd491a4503de57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31ee1927bb904f5c7148fb3ce8340b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d027def9e227efb496477ce219b5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c97624d6bfd31c45ec7c1c6ef296ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9879dc83e80bc0319f17b98644cb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97b4c126977c0ad436e9e29c2157fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf287212c50eb2b156e94e4b071a7b4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5521bd186f8262fbbdc7d35df815b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4815ef92278627d50c3842a0b7c62a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41da124a3aa0e3ca2d0b388ec3f7b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa489893e9bb117dbc4d3f3967deea7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15101cb7cf38e7279fbc5d973bf75f55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd286752b056f8a9c4fcb5ffb499d2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fae516d84fcee645eb5f3da03ad78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cdf1f3ac9c77ce713b8620a15b0d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db78c84027e9487658d89f8c99c676190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee99ad5849951e2f9d6bbd9000e3d24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1faeb2b4f3726cece1ddb92dd55e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726bb9ed86175359c2b95f6424a4525193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b532d7bd5eec05e0ff63d9960a9f5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b901cb91df42bbb5daf6ab1e1ad3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aee35ea50962492b70d502073d66bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08456a5536ec7891416e4fbad4d1bf0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea57f58dc9f0514ae9f4822abf9d3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fbf2880fa7bac845defbacc4833ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd984b733418622da231bb3dca944ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acdeb8a11c2c891de0516046552b65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb5042eb76fe468ae4f07525979537202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07b39602c01108e154bb2398634aac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943777a9ccff718740d059c49d8fdbbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d33c16c1b59bd3ad5c60e9fd20c973205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ddd0d244b535f8912cbe0bb56ed0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb9b18a8aa7a1bfeffb84aa91d7df9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b6d4afd8afa92bb70684b47c6f99b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92b1f73631b917fadb416ace893c8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c988ff81646ff3136c42cef06a5d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048f9863bafd6749e2637793c740b54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370c99ae70490dd9a84a973cd7c0484212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924bbb5d8a84aa445778b38c62f420f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa53258eb8ecd841defa81f7d40d632214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553bc4490c38a7422e15a755917f814215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4d145350ab01cff36ce78fc7e3044216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13f653d3430a0c822a569926f49621217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25bf2afab2d3299719c0f3291cee0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323556dde7aa4c230cdda637735b340219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87763ddabb36ca03b16ed0a7c92f9657220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a1efac3a7f145e83413fd44942b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ae5965f8fd7e7659ca40fb40c7658222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda33f7cf13909f5b32290071c8bb05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a540802f7f919e32aaf9fcc8fc6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0cdb017343593868885c518ed4c5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60929b707dd52d12f24e138fa5170e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c668ca809c72842adc99a03e1b1e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc09bad5af674ebab865c80ff4e4278228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26827ffdae4063907b7111827f9d6664229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021e3cfce351dfb52c7dc455acdcd79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94f887bc47be93a3ac9263c29f9c28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547018a57b8a442dcb8640c4adc4a41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3a5b1e4c61fa2d421bd4ddccc4022233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb27ce90d2d415fd88d8793fdb27d4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59042c7392946aaf6acb0795f29a9b82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb85291f7c736767a69d9ebbacb65d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335bd4ea8a03d2c04addccc06dce57d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c830df61fa3882f1771d70da9413ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1da4d46de7100225a508eca071380239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b270518722eda80029c403c1ace505a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe27dac7c61fcfe998de3b48dcabd5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8859423867bf65ab9ce7d2e19eb64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c9f4e662ccd83cb3caa8eda627efb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d41e7e076f037d46b6d84cbc197d0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18d6659bf8e8ec899e366c7c13e545245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5945699e91f333c0dbf80aa7cf30f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df189024a3226c22970a44d2a74d763247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5d9d2f64a06cfbf6f0a3b677f7d24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fe7ac50b1cf8ccef5bcb695443a68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9694cc7c724cf118c427f923ac2c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d405e656af0203744fdacfa6caf19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a4739adc3521c181fc14772985ead252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78879181b4d05293effda4b0969e73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e45072fd33dc6f86f56b1f97a5248254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb113c1cd7cdcc325047ae45f259367255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc74d6a1567b88a45e74d02aee1396256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c4b20e2db40f75ec0d68df88a9ba9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94382a10fd8f4684ac84033982d8264258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624707169219ebbcd06d84cd8d89e22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337ba2ae68a814b66bc500ff9139778260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3d4da57cfd5d6582f814309b06fa8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5328ad79af93554fc5014cead78468262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d6333fdb3e1a1e2ed46491ac9e190263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58be2de6ac61f5ec8c8d779fbee48a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50123695c871a7dc47acf0c79df03a73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b0d55f5eac5e09c486044cbc04ff5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680b3be3c086f68402ef368fd78cf7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c7c5d65619b2ba6779807458c8dbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a54e9b465ea5e37ece4e649196e82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4de513cf93f8b39ce5ff2aac9b2a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cde1d339bc201a94ff58c703755ea9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f4587bd722497affe6c32e27c47ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f99ec2d3fd6872cb78a924f007663f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8438485197dd1e10f51e66ab13935274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b98be3e5b34763bfe113880a9403a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b49cbcd7d986cf9afcef274409928e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a6066e24cc9dc179a9bcb656ab322277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c792a089135595ddc05d2106ab5ad9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86dad13e8f8979722ec1fa1bf792a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01854e3829c76f5468e0673909f9a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a35bb388836a4585d19f5cc76af29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64280c32b4296954e69008fe510a5979282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138544e59b1dcae700e78f7f864558cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c22df4a493871be4b6e7481d44cefa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1fc4f32d55d1d460843a68be9d856285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc38352fb4db8ed2413318da854893286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91b8ae89d9420c21fb745b91fa392f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937362a2bcd5fb8f7220ee7fe81fcd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b880e03e49213d351f8be943c9cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4602197a27bf63b6dca158372ae9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d95fbf046e47799a13b4005e32ccc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cb2833b091800bb6b200ee39f9151292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d3435e10d3da2f997f5e0f7d21c22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98dbe7d4677ed81bfa6e13aab819d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba10b3197d2a9865a04a8762ac021e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2ba1293705fa262ba8e286a0dd952296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44396f3e1343e8c481862479d87412297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b436ce53fa52dec7d07b1602706f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c79dbb4be6aa5fac511f8e5d0dff1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16141f66d45dbaba893ff5d2a4f0c8b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de2b71c988d36b787fd6d9e810b289301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01c334f00c4829e1e6fc03013b68a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409c15c5fcfa028d182b6e60995e62f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d44cd3e4ff9b298daabaf6d27e880304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e304f3b9faef000fa203574d140fcaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3348a0fe77406b666aecea5ee2307e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac8c8f363ebbc9eab42c6b41d1f54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd720c4cc43b2957e0d42b688dba6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba433054b1ab9a7701106eb50a93332309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd3986a1a37d79d0d3c9ed902dfed0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0bcd56e49d2903078de61664b18d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debed153dd8cb106951c3348cfb9546312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678274aa4ba472655a0ff93601ce256b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c11646ecc30f68d1c0ac020b90180314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3999cc7d961970046eae21812f774315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b72679a59c63baa0df2ae1a4aa2d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f8aff1d8aa272587182902b29881b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157cbcbe713d8bacabd82ef034767af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daa10df1f3c74c09c99c01c885e35c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05f69c46e3d607eb0c851c299d9718320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f3e93ebf6ab29d0dcb52d0c0b4156321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a031d4862932cd42f4a9cbc37d3472322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a7ad6b8e074446b82c7cef4d8aa0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd913ca88f393dcf43d5110a512ab6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed534897dd9eb4115e6870b5fe6869bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d2319fbb154007b0e02e516fa6f90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9ceff5b46ae9c6efba31a30c09ef6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b4f77096a6a58aa480a3c68615ea7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf5ea69f2982564f1178f15a6bd70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83acca5046cac1912ece78dea45d94d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f135766039f8adbb4315839319c86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce6de2be977551fb55a00668faf45a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab034735c377a108ca74cc4a398821333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a8f3a921d36e1e541480b6a9a02f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59a18fb985c104b526705ecc703f78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f6227219778b81d0fa9854e0e4356336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d217f5d57b83e16440933575ec3391337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba781e4b59ceda3ea0535b52a6fbc4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6e50c3ba44baab6ba040fe6cbedbd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4deadf284ecb225951a5346d81cdb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b7e3d0030d6b16fc31175b35187ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20481695b3521c2c5748c018d3a67663342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3951ce9694d81e01c1ae9d634058f27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a573a02c2e29ba60b9f9c5cd6a5ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa9d330eb7e21fa0cd67e76b2d082345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e657191e8d02bfde7ee627fe6863d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415b0580eaeaad4444b39aed05fe223347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263fc117f775cff9eb4051981b4d62e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e3860d5372337dcee0da2beefedd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81dce79f28855bcee4d93c883ae91c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d070ad133c85b84f1d996c515c7f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd099d2d2402e92633a0301c5dee5194352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5353350f04a995468b92a1c7feabf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f07097f9f20797bdeeab7870fdfe88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd62598a38ae5fe73c825e873398b9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788414c9307c0e3c5f9434811f4250b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0737c7a5d22b0fa94fe62816d9f214357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d9cf780eb5cabe1f933bccdab32f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac5177160795416171c537d8ff5862359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5dc93cc6b59cd264b04985095d4e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd73b786ee3be7ea4c4e3e0139936e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1688292d1e5902ac77ca2519d2431dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ae102dda976e10abad32ec2548e17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a6570965621150e59f48d820a9811364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90a60eb331952b5f1eae583e57074e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4601852760c942284aa1c6fce05b353366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4212119aae5775a2d435e11b7da1b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce07c77efa3692e5bcfdaa88d1f10b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cc620f167d7719f75985dc100c939369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f47532261d438ec3d6b65d5a85f30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32206766fe2d263d799094cf95b78918371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fece72ba87b536bd6c47a1f7c72055e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a1f0ec99ad758062ed4828f511c41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5fdb9e76878cae41a106453fe2ee8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540045507cf0849b589eeadaff14b22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452df9a9d4df80467de574c40e5d97c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cb6e43fe062422f629d457fa9a1e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903d69f59109a31fad8c56318ead725378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c473943db3cdffd1442fb19c54ebddc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142dc030cb51b8f37020aa8f0793bdf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a560c128cf35bdc3b3f9dd7a073471381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb171621bc92aed4c459c28f97a60ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ace8a34527bdf859b69a57d9dc853383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64def031e6d7ae869f96759323d04230384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67553be915a9263620b4eab5e6c1a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f59ce68e9cac7cfece6f00bfa723e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a629c735c7d836d4bbfdc3dd6938b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842791aaa87db566129cbedde97d9867388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa91e9f66b7ebd5832395627a3cd23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cfd82f3251cd1ac4048812ee519b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e87d8311818ab9518f3c99fb8ba523391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6c2e62b80683051b429b6dd61be9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f12c5e22579456eace6550b4ed712393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7031d71dda8b4c8bb7d296ade2ceb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acb5b7b3a4ed69b314815ec59c8dc0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b33d6110445761d6259901c5aae9c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416b233f0b98b4bc7fcabdde98cc3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17ec8ea45c1a86ec540358ee3b8b0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d433dee5c92cc696eae4f4c7b80bfe8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f3836bcfdba5b32fde6601fe19e4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332449d592ca9bf2cff11856a5b29c8b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf899a792045d7afdea64f3262876fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2017ec7bb73cc2d3b4de17f022ed8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a81a7d546f9561f3490e00a6def95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443c02ede1abe6dd7d2296e45cff699405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6278e01100a572cd2e2d1df827db9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28970417b6dd0795da78292f4d51ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704fbc706055ee41e23a478f2b2a071408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc3c8716d61d51e70197c661134eea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cc7f0557f5c37d7686a94db1f2898410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198c3f7315bd1af6ad881cb51af070d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82ee315fcd03873468562a46a60587412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745324da2489d3fe7ab4cd416c7c2db0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3327bef5fda44eefd24ebbc2bc6d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa09257f3727c8516a13c78165a8839415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b06055b608566aef76389c3235df24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464d16a8872d865db48e27a3e4edefe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad598803c315960dfb0b8bc5659708418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad19bf16ec4663267de38383c934010419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b7532dee42b987335b50f1d372ef1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbf9a371cdfefaeb5f34197b5b11d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e2d3d782f840979ad13413cfcd44c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df50a58f400bb6c7cfc5ae166128039423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f2bae2def19fd8d92ad16144c973a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b98c97495caf7a1bf92689f926ca48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4556a10eb10fd3121b95a282b4f98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d44ccccfd9276e0f4cc44e6ca8563b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032970a3b5e008b73f81b33662a8629428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedd3482df38c539954b3175d405cc3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae832a7caf71e5a9d894b8f5e6d2294430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35431cc0e56485e3756dc8cf7f989bdf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17565343c6d3e5385179c581af1df8cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461af1adadb9057d58a3e734e30457d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72ff6b6b7df500deed8ab96227d4f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518592db0887e33440c373b688684799435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8ffeb2f71d9a1a5cfa93dbc799fb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cb00c32965e5e5dc9ede54c0f8195437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb045e0dcf730f04dc34b8dffccb55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083477dcf0b41c4b3e8e55b2fb48dd9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f76eaa2bcc750bed5083bbc5ea148440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e517b4a7c76ceb585d2322532a4d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f277cb711c6373c206e8de215c6891442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374474813bb37dd700749f2ef659c2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f2a88af222fef1bc93be0fd7c8f90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281001474b18d876e89f9664f09eda8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a979d231175f16d43ef28d9f8c03b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cda0818e7ee96e945b3743fdb5109c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e5c3ead0cf9f3bc6758cbcfa883d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b362305d286e2b7c7c7a71f7eada3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e840d9d2aebe77c912109d5185f20c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd7c007440a59b9ca9c05cf350e458451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643009f314fea8bd849d58556a97d87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b709150175c7a14ed1849099c9e0fbb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e99040c3bd8c3c82356745a60978c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc34d03bc36523e53683f19f3e0aef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bb4d61ff0d7666a511d3c72169d73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c566c12b2237f8d84f2d5706d025c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe10fdc8b4de13abdcbb30d35f865d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a1d8d83a57d0b4ddce420f5194547459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab072e15f6c3a7002ef0d401b5ad3202460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da603453693addc71782c282588ddeb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72bb07c77a0c677c605b846b556783462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed80398dba2be588488dc987b4ee61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b2c7d95f0ffda594d2ef519ba194d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224d1f78d7a25d46d35e17201be5881465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d475869f34f5f448c95c5175c439b84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7320415cccd2bfeb536d971b401d43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97df26dbb31aa4222f4c03e9462938468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b273d3e167451f4ed68f7584dd806469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f74dcc21fdd9e795d86a8a2d9059b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6109d8165b805869ced671a27a652a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57244f41e548ee4bca0d644f801788b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74898f968c7509b4f6459c88829d3fc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf7230e5113515781e6dd0e312c21f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870802d6490f1f03eda184caec102f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4cd98dff5fddffc6d7fd98fd17155476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06061547503a6b45c75686b3f2f3291477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ccd0810e8226293af64924956db8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844a2da77f0b4658f54ee5c73dd47e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be690ba07e1059bad1cf3edf59eb8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980667540f505899bcd1ca64a10aa52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641eee16a85d9b2b74fcccb29255d23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560728840f3c8424e87ad581b9ded00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaaa1ac75e7d10d26b87dfc1bb4f32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984fa840ee0219f3e118c24d7ee542f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91ae195b1b56d1b6825df23388faf8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08fc68d48231b2cd91d2fc8059a275487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c36639f1c33f3d0dde87c89ae0892b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117ebe7cfed15bc2748ae06db369600489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714c20e31fc2672e9574a20bd7392d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fcfb464e9b593a059c4c90bb78eb8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf076785fb193a94808d00b45031fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95d66d1ae9ceab1b873cad7bdab685493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df6b91482fa6c597197ccb44381a84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67648bdbb502581a620a1bdf88868bda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e169843439344770b3f29faa4559b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d2440ba827961e4b76f74be145523497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4af6c18e3d3ca15acf76f610f865b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf57e63ac717712a288a2177b0b1d96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c695edd4467099ab3dc09fe9ab6568500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753820f214669bea38308021631fd49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496a074fe02daba9f7b88ce37941f6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d5d00a77328c6e7378457dbd74085503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716c14d309bce102e8f8736270339d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db699dd42085ee4a0f03a70ac8f7b635505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585106b2f431406f9da19aab955ff212506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b3e2a454e039df77a9f3690355ac3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae4faddbb1b6fbca5bb07297fcf968508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d191fee2e587863942d52edbf8bdff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de737b6f3f46095dfa22fcfa2dc2956510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d870740ea7cd5543c30776fe712354511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08360bb7173cc6627fe1165495213cbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc65f19bf0e5d9652e92fd720bb7dd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59a6b47666b8eb9676f467ed7e1f20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abe2f1dcf2dd2e84363ad31fe87ed9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848fd5a757de5549020b44b7339ce32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4cd0a2deaf109372bc0b4d4153efc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56fb8df890278f8260d5a0b628ec51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964163a6fa43711f0fe256a0e25b1348519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b05eee65c666a5cfcf2d4f081b94c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b443c67ae063959c2bd38b6cfb2fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c22f1c45417d74b52617148cf56455522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b49ac643dec7ef5f9595fe89af4bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d940c75fd469be22093897124a99ba2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8050ff81a5acefd5fa6a8e8106002525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a584844d7a929887a74dd845429ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58e967366a1b805cf09c5741fc2628527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b67acb96f9e2e6c3ad731e4dbea115528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ddfdb8ea20a42252b3fbdb2de26e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122467aff8f50ab4ebece65ad2c8239530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259efea610f622918420f69e87c4cf8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8a2f3396c7231187cb9e1bc2904f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e59842b085167bb11462c60c346627533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bddcf83e425877c5bc3d6577cd6d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e469a45801ff776228398a1be5f9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7854b76a90354b4f8ae9ed279b68afa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4afb31f3ce40211e8743d6924bd31b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac417c437efa1250c32932e7314a93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e876199ddc550157a3447a28989d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a3dc7e3784d21e13f3651b905622e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0100d19c9f623fdedc805ad5b46537541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c93af623aad1fb207891d1910f794a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71beeda6f1e35a2c7c40b8383ff65f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224f6f6cf6799b9ce5e7c68e10b8ca1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28e8d3c02340126c689dafb2379459545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5751e2de4277b9817ed2eb34dbf54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e4e6efe576cab971f022fa791d11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db204409dfaecdca5ebd31b193e7506548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5de79a0c5d84fb4df7e20d97f99686549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9b28e1726ffc09c9c890c57f1926550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836832fef9de8958318875d8985bd53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e09887457827b88dff90e98bc7afd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55681dc2ecdcb929475932985bc5350f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ef3c7bc796194626b5a3e52f3be70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e8e3f98e88aee43ae6b6a05dcb660555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ccf52db2fcd0b2cfebdd7f9916c94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d89a0ef750500531f50c836f697038557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df77855355fc4410962881a7e59da99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f504161052d4ba43102270bcb72761559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef28666fe584ae98498d9bcb483fbf8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a6e3e6505b34b4c6a55664cfe7b2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9439607b6d6460d2c8e9dab735bedd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f3efa686a257b364d452be72c43bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4701f151f864b70041b7bfff4b0c79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb00e1176095a27984fcc1df18a5d0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f8781cc8d509a9a12c41a4f71970a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933863fd43d8cc37530de0c2ba6c0e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896538093fe2724e0bc9e1c27975665568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cff9fb7973d28e30c3fa704c63b21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dda51507d1f51ecdd7fa2c982d080570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe897d3c942b586c42d52f1b212892571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fc9d61d093ef0e31675d46104c5b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a216f52bcea0a987297dea22589d00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fcda1b8e45ca8411254de696b414a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add52894b14749c132e93e84e21ef11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd455b3187d2e4e129212e168b886838576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c391b728d5d9b4b7af30b101eff076577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d980ef0a87a89fa68c9877fca8b9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a9cbad04ec5f73d276e62527954a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81ea03d3de5b4eccd6b5f4a23a1911580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c168e76c94eea3f221ae4564479550c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222831c56ca723bb3e18ca0758d4802582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95922bede51886e59b8c70ca6d23aa72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67e6ea67092f205682896072acebd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676f8d130e2bc7d79c87d5723d684a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e343edec1dcf46d9039cb759f54a9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99172aea0bc3cb74d86a36a076f840f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba1a57f54d2ab10b66f7540279bd33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb56d25d145bdee2d885e7badb1d8c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f4b9044658c777b504d08600d4a14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ceab8ccb1366e650941925b41dd03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fde91299db5d5dfca3603a78ac72e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b9739fe8d0410a942cd9683bb2012593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3446ad4bcfd7ec811b64cd8ce7c55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e45a5be929512bc627d04010c770e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7086f5fa2cdfc40ccf80329a5487408596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7026abe2a20c6078b0c313799bd79c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe3f0b01e9a0cdf842ab5a6d33259c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f7bcecfc5f8795d07d8b410380475599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bd9a6ff3d6ac76dc7a6c4e8f43d23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd20246ee96208bf7c9cb3b564e3c29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de629f8a5023b02a2caaf228636410602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d7bae61c9fc8165a6069589f3f757603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3bae0855891cb3e7341baa76d3882604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cf97330fda5a151158d4c534bf91d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2d5afe681fc7792eb8c60d049f13e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ce4849078f12abdc79392e7178f55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f90d0e57daaaf6942948c5d5fcf82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154fea23c81b7321ad5c702c943e696609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7126a68a6b6d47ceb6fc6b5586255610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bab7399235238f58ffb9256cd5aaf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb954b348d68f067ad71114c79f84802612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26fc350315e4b9e8445054f0641b12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da14e7a873f78285aa3ddf08461855614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc7c6462fb8e84f9a1a8600334734615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bb65bcc336fbfd7d9c6833d9e02aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78334c502f53faaddb7de2a9ebe16eab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0908de5df5969a52e5c609c135241618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468897ed4a6e652c51526cce61dde1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e5f09cea6fec5dbd39e0927d8ebc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400c6578d7b72d7086799ea6eb400d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab04274c898c6e166f7a50bc7ac8e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e18687f6c3d164ef4a7d61e4be0c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240e4351a01423eb4d6aaf892fd2a33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e5c1b637e48241b143089b16013ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414af51e3e163411e37e8fe82850c60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b316c1f6e31191c1bd5d170c8ef19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dccab30b42f7c6d4e3af6c02c3b615628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe019dfb90ce463fea17d83582fc1cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e80aa4f0636c0032c7ee895d107ee7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b309521c40d74dc54ab9f7e48a008631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76db70fa0dfccbcfc2a36e21aef0e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602a6584cbc399c642b628756016854633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4f412febe05f017e922208a1f4325634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55678e660bd1795d710922398905d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b28d032cf5b19eef5fa361cd3bc814636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55c074f413109ee8ec4591d3fe8f3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e76e5861173152571aaf77a0610337638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890768f941afd74d34cc8011e994505639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432031c58e45c813fa249425a7a71793640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bd8147642523275c9fece1ac6731f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416e5a17d34890422917ffe496701a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7929c11768acd5b36c3e25124aa4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147ceea4c1e886e932f0de1ec95ac25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc08eee1cd0ad85f45830ecf2066f64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346306f0cf170f62b0efbe366c7bbc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb80af4ad4f95a7940328d58c39947e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79c6c5ebdd4f360263797749a56a0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7478becb50e5a55728008eed966a674649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761337f377b04f9c06a6d4e825a5bee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ded3a60669d2fd536a59de12dab9c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75aa2317619b51a2721c4a2c6d3261652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad160d08b39e83e8728e71315649b2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ce090dcdbb2fb20420cd250f0982f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3993d62325c8b9ad0db57c5ee119ee9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22860ac0448d56fee8ee08cc366b46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be586b8410cb15d987421764fe0a404657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c0015d0066e68b0af69785044bb13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd8ccf7d37a8a899ed706c7e63077b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383153b2ed5a41fbf4acb0c84f285f95660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1086f8d1a3220e4914b2c301d69c29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5857b97df98fb08c6dc697896b862662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ba2296d3b16e1cfc22a9273a78c65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c2e358aca6c455c09c806e51c5116664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665d73738b50b9e8f73189a23927cfa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145de24287e9b54563de7f792ae9554b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825b111284e8063d7cc9f00ffbe6fe8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28337a94b5327b7b6561a577ef29a4e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5c855a2bf33f7cffd3318fd8aea7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb85fddf34065119111b4a6b6177b40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422da8a97d3be1156d63ac8a913839dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0f5478a12eb32446ddae31a455436672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c587375b3752cf85c566a671f374a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1323a28339ecd37fca7ccfd4a5833674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aa4c9f934ec59f17b19ea1da0f1b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0741ce52b02209c1a1be0b6c82d1d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f779287b84ea238d0e6542d48fefea3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7161163e3db84e52e904afc8bff43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233096e272010220d7ce7b841551c09679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01449302a847dc96f55e8b44f96e372d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332d5724787f91b68187736ab345db1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaf031a9ed90b6a9209c75c78a3a48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2f57e6eecc235a7132dbbee48ef03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e5b6e6f01d91619228ae105f781b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3958485fc4faf0bab1291981b67a147685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b0a7a36951d5fdd8d1e3a93aa5cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa81504c58f2172b43e6390e3acff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a41303ea7c8db4a11f12c8e22c6e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787515d9d3f98e25caf5cbba8d2aa033689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf4385489afd218283eef4b45ab7e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4582d7469e0733a9b360dd95a357b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1fd597a6563c218d58925e44e5f3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4959292492cef54a55752b97c16c812693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9b08a2b5b2a1b37f5a0046d666bc7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2234925f5ce6ca2ecae0c505372cba6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9ac18997fd3f4922102c8f2414dc5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf26969eadfdf53f2e7785f54f55ea4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f4b6217ea4d3e695d6b7e813d2a78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0242cc0e127e12934d1537693744ce3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93953200fa973fca8d5034a6363aee4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fef3a867e13f65bb69a05de0563ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860a35b7dd06c3c558eb140eb6bfa3e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98c50cd7c5bdc1726bae8efbae41ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d76b4aac2de2f393308728444fb2cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b79432de72c4470468a7624aeaabe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbf8f053eecaef2cfd82a9a0b8c5c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55af0e8a4752d7e6b5f23ae517b26e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f125db3bd8d14c1a4d036e70102735708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f7d0c33828827be8b8bf320b3cc9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cd72057203a71b4b7b580d447d1d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3815d74fe01c57a0e66637d32d3f35d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620b01c6fe05eb0b371a2e7319bdde6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010e553679a40f07f691966327ff6f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c79baf487403489d7d482784c2a50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f4bca11cb535f6841fbc2153a52d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65c0225244f8e1c87d18a13b607294716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8039771730376e4e62358510f8dfe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad71bf098d275794fb2b65ddf64fc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ed4170102cd5d12e8fed260e23c3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcab9d1e674895244b43d41c4cfe32f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83987c6f7431ecb7a4ea91d1b3932b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636d81a605b6b4d1f73bffbee2a7399722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfc00d197f5c069b9899e7d030b040723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a9dbe3a3201b49c66e47477c49d0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bd8cc9de6917301b61ad7f7aeeed5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e68192cc626452b03915f620ea70d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc813cf098ade0725e3127bfaeb68e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05df4a3acc55d1f096c35118cbb447728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298281cc984586d559aeb801fe13b838729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f0e848b3b41b9c1f6ec22b616c542730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3a4d5619b594b578418f8ad5c68e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2924e889675135b2a3f5d394b926c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bf0dbb0f709c2def270fba54ab0a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c4565759ffa13c20c18fb3539c7a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d9276dc05a310a9efbe469697a07c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7256ec74884eb1d4eeb753c377e5ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b363fc2bb4ade2d2876b0d2a5d7285737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6058b05d845e7c9b9b2525458ec24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f7b087eeb3cc04196fba21c9c0fb0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c278ab662bef2fa541519ee5292ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd294f6bec819be3bd07712130ca3b19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597803b8facc1cb1dde112dc0c87228742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f84063dc66deb08cecf53a53e5499c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ca7ca56cabae492508e38fd21d763744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0d2085c41330fa2164b48b1de9cfb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a88febb658b6ac5ed178438cfa1ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46698781c760c760fc46c1068d213644747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306407f4f3391f261c522a8db2da4e8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d019a0bff21ff36bc75de53ac4769bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e993818c0bd002d10f2ba6487c86861750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f7e78715b98b1878dd44333cc51ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61186dc0a8d4ee953daaaf6b7feb65d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66722f83696a8c4301148aeebebb3a98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf20af2800478c004b4cf5718570511754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddac286a81bf73a9a97718be4f4205b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046de587f3d32de8e08afd382256e7cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047565df3d123226c5751937ad591145757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ff2a763f427aa8a7d2ca6e99d6cd9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda2c9dd476d586b16750c2f2e24102759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d91c6176cffb2489e57e3b17bdaef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c46b850598be973247901d840a762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bf5a87ac472e625778a8f1e88cb9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e0805765a7c7db2f1d139f7cc6ade4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219bfbe249400b717467bf92f51f57a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd0ededec82567c12690eb07a2e8456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeb1bba575400240287f8d98265a727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cf5153f1553929fbe7583b31a32ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc98a27a2c63afb8a47ae3968eff2849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f12e74cbe5fe54c631d5ce0f48b8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6608067fec9cf39fe36730dc667691711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e918c2de2ce7cc06b06dcb09fc5bbd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6e03845d8016bc4f8bf0990136d3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6b2a97e247aa7f81fa4ea57c9ca6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f86624caf7e83ab71aa36cd0b642a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4750ad8fecab75899a541477cea5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa99e337c5a7fbead25c8f4e4b0ebec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eb22cff37b652f9516401bdf345f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5871ccae2b854a8edaec8ddc9ed7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5999d7f6f4b10284148e64d369220f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc95dd07601c7bf15cb095bf16408c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfcb7aa48dd24912e44b40a7fd04bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01919add03dc3cf58588c006d18f531523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef4f12f5b6f88622ace94000ef651724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f8dc62827b24c363690dff5dca6c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc6e32e50adcb26ca591b7568bf39726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169273ffc9f68f1b578f543f697740927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6745c26f5aaac040ab37fbea5c58b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3802dab45fe972f48f631455fb95d9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc04312f9b2b83894328716370dbb9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1d4cc5cf020b6a0d70588ea6a83d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0124137871b235163b20942ddd7a11c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8f2d969fb54f5b9892b33d465337f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c14d8636b333c48a5a2655a23f482134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377b325ede7a93a20012f1bf120c59d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e19a7c149b34897ec9187bbe9ae9df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0983516abe17e17c03863805d83a06237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422a28e9714f33fd0f12dd7e885350238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a822481813f2be8b29a1161447703e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7e67838c091e4cb7847fb4fb950f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69238c556e054cdf978729a5ae3f092441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac27d634f23b3f58a29cadcb0e1392e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e1480863aa608ab06f1f1a484229443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e424737550e1f39430ac536e4caeb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eb0ee75183bb3c1a3265e9251e4d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b62b354bdb357d492714c8d996200346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a88947be17a1f4c6007405fd0bbfbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cc02b0fa3e477aa8490d986235b8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7a42110de5cce341040f00947dfc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9a3e1cb0ed81325250f3ff2e5b02b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597219985ce387a3e659f2da73f773c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cc7186ef88a61973dc4e8c4ff300c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110b2f35b1a258b7e6dc81695ecf08953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613d6cb408f631845193bf946dec9d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21eee4d2d07f80b86c0ebf8de4bbbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c2a4596c4e344c0b5e6d2da1809a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50f6f49264ca59d50ee14a48afb7df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fa1d35e7dea98249fb79355ed520658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f652d89be3dc25208b01062c1db547159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639bb7b7a135a6ee09aaefed4a7215260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c3e85ba8b9f54c5dfb64098c57f8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db743baa9570e262c39759295ded6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfcf3d390c47d7bba6d3276170debd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac987aeb66242dd0410012e94f283864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5fa248f0081726423667d905cb2a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b060c9437cbe8b62efe9b2c66c24566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dfa3fadfefdb430b1ae683af56d6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8c24633c5b8f2cd1d8d4fa15b9c2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd292f186a22683e822026ac55d0880a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334068a44831f031987a6bc85e91cd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9e0b1e09b3bc991f7edde70aeb05671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868870054b19924ae4721acbd724e6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8596a573406f4262bb96f06d08e0ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf87e6ed6d99b846ce256e9bc55ac9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d538629d70aa5ceb210b5b1b86a022675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ffd68f71336bebb9321f7a830077076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4082c3e7d50eedd00cc0d51cf8b01f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dac6f4d993e8ff7c87b04ba544f38c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a8f8bfa7b3ffd9ee8e7426ea9df8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c775917ea975aabc39634e9aa3eedb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094aff67120217f1755bada10c0499e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ced4fa4b30a345af16a0c566ccf0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119faa553d089126187863b40dbf58bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56594290dc39ad1610e26d34d4cb1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd6a50b0a74cdfbf3d0de812b7331085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123afacb64945f4a6374b02b4865c4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd247896b200497a2c94b7cddc5ee7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64446a1dd16e1ea25d411dbeb91ba51088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e011aed89a1b92f942df5d1b37461789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1d0b7b5819bcb837e1f57e63066aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dc7b0796e47b59772462564229fed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e827d0a94e901672ec82215473139a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239075b65f423656415445f07debf0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037c2aee75318a2cfaf84da58209a1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb7d386dd735d6d22d5d797f6c7fbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c90885f03cecc121978d9a33d607ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b2631ae5347d898e23ea0291d4d0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8de99cd99307b97bf2fc115c0b4bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402086a86d8072faf75acfb010557ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae42f3cf9af2fa71e424a2bdfcbf47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167652989d5e096cb68d1648f7fb416e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb26028334c8946091c936bbcc57b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb23be903336a72791ff6a3fb9c7540103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89dce486744c6526dbc80588d4491e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ed398a04a9ec4856c1ea04c750cd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764a677873c5dc28cc4721723d2a920106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bb44a49163b80a8000bed4a70299e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67124292127e147d8c7e9e62fa8ad627108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcb6aff2a4616160680f64243dacca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b7f25653dd2c32d5b0a59bd496fa5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7f956c98a0eb37556a83cd4e9e534111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc270a8ff36030f5d1cc5edf98d8dada112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439ecfa7452a707f384950d70ed6cb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b83f3c257cfd041928fcabe3592f9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205dd45c2c3a6cfa75c531e7ddd5c6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74a53247df6b6411510eac77c66c0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edca6a553904bb44c405fd13f001ff8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61ce05d000a5da31a35ec0ea0dc52d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceccaabb81adcc292ce1aa7666fc8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75fb7fc19cd8b622c08843afadfb35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a3f00f9ce2d02a25fb874f759cf7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b8bacd169927a4963062c08204560122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c2783bfc05127f6e56e89699f9e19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f220d6f2b1f85d8d8707cf8edccfe95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2484dc708dbc559b155709d7ddf1cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f452d891cb4d0ad69c1f6b1b4884d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb38e9e649a749f2b047af135aaa71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95570d1fc2877e9f04131785c08262d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23184bad875579b36cafee10345835e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31ee15381f0217b9062ca9d3d7df1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fddec8facae0674acad836881e6b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99943b69da93f31108b040c85f930195132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e005f14fc3152c6d9b492891979be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9cb37a38a20b1ad0656309851bb57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98b936df92a9b516935ec3502453f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3765294d4c713bae3de4066f2a1d18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0253e6a7a1158973e9e0f8a5c78a7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa71e35e9f54c7863d2fe94a17534e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb843946509c536ad8c502f8dba7b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a583526c2aaba6388e42605ff6644e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897d0cf8aceda95ab9ef3c6176a797f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf38f0e36334a68e0db4f6f5cc9f3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674ca1359fc6ab722765d86edbac3f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4994f6e95a47e86b4493859191f4dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6ea1fc25e3f54987824e44b468ff0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa5284cd459ad8d8a0274207435da4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd2e867fad61dfbadbfc8a260e6cf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be219f2a95542d1a9f5ebdb9f01f3e12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40447d86baaea51706b9cb38ec3ad336149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d1ee78e9443f2314c15122a5f6bbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6df2fa9dfb8025dc1b095002f047f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae6cb64b5e536b5418c2310b19c025152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b77635d96d62f373e0e52245a252ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53cc04b49b1c113410d753ae369996154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80813aff71288dc36bc4e4cc10871467155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb793e0a429c94c7b8c6eb1b2697a77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d1c908bf2c474df717f07df80bf84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754e5538351f36e630a8a4c56971bd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a6f4a3ed6d69e0547aca329861083159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842027cf4a6b03027cc6d993c6645fc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcd310fb95d69138a56ffadbb2cd12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb81d65dbf2fab0ae2e8fe1ec6ef27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77371936fbbe29983851ea67bb5585163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc5befc1b6cd1ba32a77c2157e4599164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22614d235588656d91af40fe01d400165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34e31273457a370f0a505cf7ca7902166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d39c4ae829765d02a7aa774728ffa6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858be1444e9e9673dd70711a70f27394168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf407c02a8224d31fb2e2ff8fb61f21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c6242fb930c913509f93109218304170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7160917741352ce43dd2be7871639171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6289d1aea84b26b8428fb65eb6bb7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f89d220f5b5b6fbb63aade14cea4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96f72f6221f81139a1d28e7a7f6da6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c8edf6f3f685d33ea49dfcb4e026e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d9876790f437194bf974288c87b3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54586e6a69909ed3f102f61455d4a58b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842954d0f58add84e3858561de5ec3f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82c0b6616772206096c8ab7af5ff26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f037507bcde4c5b488b800612b306180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6c9d4edfafbe80bff5cf11efe8f6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01701d270eeb8ed4b7eac48775b1ff81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856de0c4dee56c8837787505ca3653c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5b23c354c263b97ca73626b28e149184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540adbc5797520c1d5d32eec71da8cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abb42d24c9211eca271c8415c56369186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6d2820667d9a544691c7be98c4718187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a68c38af8ec66d90e9493f43e9d02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a002600f87b60240229ac4cf14c64c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537faf33e38ad47c738e8c8734e8613d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d73508c360b3de9c9035ac54a18ed7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e716872a3bcd880cfcfc1d048c940192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc98f9916bbe7ec0ac08cdd6547721b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5601e9e4756f344bc86e2f692cdbb14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2313494a642a0a66d3f5178f6a0d3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fd59f50d344491239416a960287ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea17fb12f69dc329d03ac3e3143be1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf92b7dea628abe576715ea5abea489198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a048793978b263b8863afef8a09e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e063d00a70d6a19597bb81aeb0e39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9dc0c262f403e43c79a4480ae684c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4513193f70dc0f8a59e099b5bb0c184202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e087071a91ce2fc3e18f92017d8d16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c0f5ff3ef9dd104e90faa24f322c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4de492b23236a082b1b462e92a0d57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53535bec74145ddc16ad171bb875468206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab63950b35e8fabdc7e768be9800c2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584090313456e4618071dd925d29ae25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a391d10dad6064767ea7f0a9e09aaa8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325def1c19560d48388fb63eba82bc65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddb3f034a3ee4876261328ceb1dd3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53de7c63760d4882e98abf6ca2eede212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f458885142513e9887e98ada823b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1b989512b1f04a7e2edcb9de3ff32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a08a4584114cbef9f27671221cde05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65267f90f8deb7f39e92163d6a771b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ddc819f9450fad637b774c6790237217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be10b46dd9ef4b3ba33d655e0b9424218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b933b293e9894916c5f43fd03b03a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ca921c8d01f24f59c15b4d9adc6fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0f5d86ad6ff5fe4d4bba3c47bb147221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42d594fc1b04986683c1636c839ef0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e44257dea2c6dd2d939bbb9144fc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e75809bbdec4ae02bdb4366a4a9ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd911530a4b8b71b11f1bcadb7e3fe20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b1e6172ff77186837c3730ce32b38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587763bd3233d1e360a910de5ea28fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe02c19a873b07d12da78ce734d6eb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898838bdd72ae2822194e6ecea5c862b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d1b18249ac406ce1ab24061a973f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cbaaa03e7946e061f689c02d9cf58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c61fe570b4600326d060f086e027b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f7b4c3c85689ec4b5db9a2d58c2b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb522f905bcd3e417d65f5dc2316da3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998e9e4df6dc0adc8fb68eabff073bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b246b4c191d7919f2377fe02883f87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2e6d27997793b12a26b641af505da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d21b9044e1886075b45811e8c35bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0612b8d2a7dfca8dfd60c9605e6a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde51e69dc6a03b03b52d74f1a6f64c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5606a49b1cd35eae5ddc7e127d9c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb882e4670d11f547b5c65b1f973c03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279f6875da13d507fd52ba40688bb4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e210d7e1f866e1a86110d2f930839f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5e6c2c115d5974617091870700524245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41c0c0b3ab5703c01f6098438d0fd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4653ceda776250ab0f92f38ee3d3e61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a50f198ba134cd90d058181de750d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36940c4ae339cf35b216c7ea0c721b67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28059642ae9618b66a46595fb1a50622250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e15b55d1a8b0fdc40e91d8980706cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259b81806d764c92312315ddafc9da1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ce2e8530cf4d27563442bc7fb57f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9f13f9804f3740ae37eaac14089ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0137c173920ee0b05fa7c2cf1b99e72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383140ecf4aefc8efdfb4ed793bfa41e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989844f6f118014f7467a3b018ca55f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9489f469d2aaca9b213704371c21f01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0559635a4a8b7adc5a4744436d83e5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446193b645da90323dcdac5bccd9e484260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00b91fa5a6118de2718b973152ff15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cde08de5d17d4a82f71d3736d0c220262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea76c8baa27f5e0e1a7ae853bc3e45b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9b648d5c7dfacce6bf77957655a4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537d5d3d61217ff87df0bf563e7e6ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9a48a3e5f06e2d22149ddee388b1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721e6d703847402b8d4501585359947267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db54f14bc470799091ba5e0797005a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d51f39505a753bd5a06874c1125f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436620d37ab2015ac19476de061f1ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1de30246d9f50ad603c30eb5a2134271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3f317a54804bbd4845decb110b189272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96543f97bf80af7555a7d49de4e08e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980f5dd84b83ccba35b3cf14d55fe82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf51245304395203fb58f1efcba5b04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4696c7af727662bf5303f2552f550276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf70f3f78aea3394cea5ffee104cb4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d86a3b63cb4be37b80d8763ff32cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b15872d897ab843db7ee569c8c2c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cdaf55017027b49faa0b9a11ba2bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521db68223d28705e744e7bd36b3906281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbcc57111cdbde5bc4b703386abbed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f030330b3874fca325a35042d127d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1f086f314b355ab7ab3404cb37881284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8adddbc0b7604c62e5b9f43d7cb33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aa234d7b3bbc2d8a84e4df689f3d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f2f0fe15c482cfa095657b927044287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd156ec6bd004cd8bf49607c0ceba51f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff18b350436ff3d6336191957d37f16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df2aa6fb572f16514f87333e290185290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f974d5a442cfe6b475c7a53ddfecf1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23f079c1931eea1dc9ca9c26367cb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be4edf6b96bad4970978fb18c1b9b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2cb4761e18ca66206d44c249be00e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc68381429e25024e10fe9a1343f139295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c42168dca1e87a03460e2fa411b9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b1cbec2958c0b7e3fc943158bcdb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93791b7caa4049ce2de2bf6f6b9ebf70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913af4e8bbe8270d6eecfdf1b60479df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5b762ef59c4e3dcf7c5d1fc97e297300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7ad5e8e9942a3455e054e3e80d09c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55e126049bbdc27980a0f1e504f8d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf52747835db5682ba34d78961e6ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c50d51c1cf5c023595ae8811a0ca1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b55c115c690a9e39764b45de99e5ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205466c8d518538e4059eb085e4fbdc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b49d438c42404d64b9685e207367e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccaa3d92acaddb251230c4f9eac475308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c590627c424d243fadb0fcb0b030ba5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdd71c039b6d6feda66a14d3083e59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f0b15708450ef1cae32cd42113912311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b987a8ab33a4fa05f4782eee2dff8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e692faa68a1abb0b54f1c3ce1a292313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81d5b393be616c86c59a933e40749d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea35d6a2ee1be6f0d8565a1d269aba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70b19d4580933cb80b5624e5454258316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257431516019e7c8034f8c16ae4556a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20735a5ef2fb28942e6bf6ceda22d608318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d5e1c45fa56573a3d59842dda0d89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae228735d7b17e0bb9365a9d4a36d264320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1f6f8692717e5a479b726b1dde2fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed65964884023fff0806869aef532c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1eec1861d580a366a3aad3163101d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070d6ddd139aa37905b3b837505a596324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486dff5750700d810e2fde1fd8eb94d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4fc9b306545c73f56f70b38607dfa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb1f5e63d5b6700ad411c833898bd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e9e4d904eb37d5c95c2f907508d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13ca0ad0edfb692aefd28afefe96b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9387142cd7f0842ef6f605afdd4101330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928e03aa802972834a47fa72011b6a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e929cd477a7e2c93b47266a10a2e0c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b92f56331844fab55700d648ddf1d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aabb3b7d7d7a8d25333d2e10f460f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2156e8ed1bf63958c2c6fb245a6837335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce4221e72d7dea31b019ddcd0e3115336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062fc1396123db1fd3eefde8a31dbf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f21fdd407cf4b73c3ec0e1e82d5aea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c2d9f160f9dc05c649985821bfd74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c75f94f45bf9330aec3b14b93ce61d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0a260ff7210e13365cf44be857e9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fe206acde40a48b21e54551139fbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e25c3fe38cf3133059495aa8227be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597e6bf00519968ab5788977a3ac61b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c16284209714dc9793952a9d0a319345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27186c77a52bd93aaca4c5ae3174fc15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4f43a343f930431c296a6fb27db4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232314e849e79f148d100213027182d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eb09ae7b844e79eafe2147b917179349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d219111ad44e1cbcbb7414fc3c3b404350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3458423dff8a839d22f0387332eb6f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae885a8713ffbee6305f7d58e1e0559352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53ee9426e2b52396fe70ec68ec3e51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a04a8e66d7d495ae3fcff219b6140354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c93993eaebe80aa939676140208e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37106d0b04605471de7508915b991b79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9c9c052d4654c0e5f85bae37891f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1a58c662170c226790500023bedd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979394d897cde95657cd5d573eea13d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a06e7196bbba45deb376c2acb33d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aee373cb967e217379e4b869028965361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb543ef3bc9cd7e9b6ed5d590c62fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b35c9d92fe173c44d423bdc8e574fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e288e7af0b93773ae708b08a248800364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384de83b8735aabaaedeff56b5b5f016365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062c3dff3373d0d63af3e3cf4f49142366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd633f43235337cff1f4c2b87e9f0f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a5ffc605ececfe2114131fe7eeee0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5caa38e613baff6cd1aaaba6abf82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95cb97699db04c4e9e48fc399c2a78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7111d674b5287c7fc702b2c46bb9c3d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50975d65f56e84b0a5886a953a878e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e0997e21e97c265d4e6e3e17f1e08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acfd56d1272ccfde0d08b7056488fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306404c3cb1d3e257dff601da6462f0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9ad9ae0d2c3cd66e9ece5f75c538a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161cf53125cd8ae82af421bfd9d1438377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9e3c57004db75b8f5e39ee104479e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d28fa326df9b39c82eeb71604d3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e329e8934ceb34809e949a468b8a80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363108bfbf950e941232d65c2bb837a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7fbc5acd54a9c28878a9931df6da8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa62643f28fb2e6208963b0b8f83f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4acdaa55bc6b91b0315cadd9569d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35650289a4312b2d4d9f9bc49474d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad5920bb0d76b84372b353f95be7ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2640029a43bb4adc9bf9825d0fc5fec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9910a7cd7ff8c5267da2bdd24f4ec54388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b925a3b82b474db60793c995017e034389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1d33c7a086f37fd71d0ee10622940390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ba88c5a24421ac8e67dc7df4aa229391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c008e3b1b02c3e9dc0e6446e1ab1a62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fd99eb6e565775ae0ebf059dded0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbc1bff60d42ae95d3917baf5b7094394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1f6da451d76254d05fa33ff0d9d6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e874090e4e1021e3483cd70fcf684396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4795b946d42bdf330809e66a7afed51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02e4c1da3b03bbdc6cad1352d07ca8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cf1b55820997cc10b9a3b9569b16f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7c80c341db3bbb062fa747fa231eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dbb535fb99af582cfb20571761e55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30520e49d6831aaa9f03ad9b9d2bce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b3a33537b303d1ec164c73ac03f16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84e105fb886715ce095b2da54f8df0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303ec4a66d854e43f8e0fc5d33d0851405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5463a0803fe870e78764d64f453e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb380b08536c12fd7bbcdb35977bfc11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cb099065e288f1afb2335dd287831408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743471495f950a3d983748bcfbf24c34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02996528a5ae2633ba4c7de5cca60d06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f8269ac974783dd20d6d44dc8cadf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55667c93436ac04531824e63caeea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c852b09be2d8d5e7d57a093a0c0b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edd5726fd3e94247a403f03b7f5db2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd23366bab32d8a0221984f4e11fdc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a54cbac23782ee882b4dfee1c9e92f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46158efebc7d4fd479061456ff7e4da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe564f43a4abce6bf6ad5b060a4124418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c88e3c7bb8c623b35a03e53c679b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c823282479000da7edf0dff0ed9b06420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddda36c63023955f0a6a8145e795db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fc19fec7d36dca947c4581101c5de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aab4f2839bf95f085b4fafc7bb670423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a3ca622199844dbed703401d9e680424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef41409ecbbc7f0d1c5ff77decf665425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d097a034476a83780855313d48458dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd54797ce3a223c89eb1150f06d0a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd3736ecf10386ea14374df258d6d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d66a80c646531650e126834ecd336429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a98a2c137310a1ec83abb1e08c639a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e01af141bf9913fdd335384ffcddb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5f3baaa3230703d78f13425c0a356432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab86211f2aad54883eeeef84e57f87a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f74a849bab8a00e60c7d40bf64b37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5748c84ab26e4b049464469859afd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06d97f760ec74757752da84b7cfcb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd111781fd82ba2f8d713661ebf4d72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74e8c3ccd279328833f59df0c817f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50516be3236e209f5c2da6ec1a2f9cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b66ce4a7e2b9b7029247eb154bc782440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e192bdc32dea03ff79398bb258b1a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb65adf662bf1c9d429c3e179be361442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdd8928ddb9ccade8bb451b5afb4df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee651d17ac5e63792314322c4ab8e28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2ab433947c76967adaeb607ee9427445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718aa99365685ea8c6c761c14e515dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34eca6e1aaa56b509c08d80a70b316447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9163c40210770f67d281b449676b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a0c2f60e5b5148d303e31fa84d426449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a005473ebd7d81c6490a5261429fa94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52423cd040128f0dddb9d7ecf9475652451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba20b0848e328cccd3169602469cec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f802970d649a43cbdb55c8fee1884453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98488e1886ec9a97d05c416052d777454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9419030a14b81cc10aa851734139ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d59fa52b473ff66e2a5747927dfebd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99436f72391eb848b622ff34ef3cafa8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5196cd64cdec7810ef16b66b4c0739458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d6c543ffe90708aaa2a75eaa89313459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe24e9d438f8c0dec447d45fe73159460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe394809df18d1d69556cc0201afc96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec493ec4a23370d0ea8874fab5edf0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaad323513778f451139af1a0511cdc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e273724850dad578a77bdbc8779f6a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fa16b1f422c363622cc5c60a4088a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7b30d82b9127f92ceae8a7ef8b48a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43921b7df08080b23e4842fd6e629b8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cdec9fab7a812ba84a420e5bae50b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2faa684497df2de6359158cc29cd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1011d79eaf6aa136ed485066ed14eea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf382e4a2a4fc2aec4ef5f5e347772471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc18b459d2f08bba93dcc74d87ca39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ad1c67284c0dfa36427abac362673473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdcfc00df2b54f54a7c25177cfc52f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194af68468476be7eb6e395e42f79af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdc12e7c6c23cd30b05eba906e5ecc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c0b22c7fed4a370688b649a24dff8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf880a8fc3b9934cba107012df630478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dec45f710391cfb2a92c4829f3681f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb2e109eb161292d06fae1f098a2a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb684dae1bec6738235622d0d7d09f8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19709bf2256b048202c6b43d228abb66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41511ec7f497ad5e02b5257c54cb425483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5163d6f90a3775b81b3f1274feb33f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69582fa43cfbcf7152ecb34fc16b86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd1b5b67f199207d94d915599e5c72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14d1e9b086af61f7b5298f35e6b226487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bde41daa97ed4029e17a25ed4d4605488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7163f8ed4f670299a4b4c79a1cbf7d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c1898f14864d4b56bd4540fb4ed42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a1c67abf239abcbb8588b42915d7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f5e4510c86054bad643aa9db84101492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985c617a48911e4428a0eb88550413e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1464ad0d89bad64f34cc2944bb26b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6bf5fd55b7a58a0bd1cc0f9f6ffd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36895a39ec6f5960f7efed848a6a1575496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa12f66e3cfcfc5f1736233b34db8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb77a4c5713670fd5e4199017c8d432498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5c4af9cf4b31da44ebdfecd599d84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87572a13662ec9470e6661d837995188500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bd836783ed8219bbce264e9c8ae46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b458d37d11906475a24e3ee8d7817502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905f94673f319e4b472c2ce383afb9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6062cf5146378aea331d0ec8d75fb8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe836856a9f17664fb9657b41f9c201505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb51fe26274d233738bbce1d477df5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974c65a173db586f7614d6d2d359607507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045fe3e5b37df15cadedb7cf3cd9621508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196a2c1d75baf51365cd5183e81debd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e16f62a076e2cab68c4ddbe532be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a3a6b0f06506897b321ff510e2566511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc707566bbde599e70dbfb62cbea0efa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f1d4f48d81545875a158e96b59338513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10d06c9eecc1e9b072a3ed2f0dc202514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e80d35a67085c9af744a6b514a415f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac8d4b31ad30f59e440e48cfcc38af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eed47c146048caffb68324d910e2f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90ba03652beafd76728e4b1b28106a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b402a08b5272a3f643ba08354bc44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25464bec725cbdd69068d5a2ff79fc65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c809ed47a6481409e06d47a268d16b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bbd5593712800c7701647db36ba47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfee5d5393380c12d6a7702f4a9117523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab498f45785659a32bb907d023e13dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa68b3b2efd2b387362513770556f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385ec3b0d9a5d9f86a68cb934cb311d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596172d9fc076d1034a02b5d626d2d5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a170179fa4bab62b7a946a91e71c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64031b4ce18c5ec6928b0360b859b13a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588ee1281628da1cddab700de18cd26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad149b77009c864c290c6e106a2832531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170d2ec258ae7bb6706ab9956c84561532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9b4ba4be5136baf608df734115edb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bac6486a1bb6f6e40282c2153026f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5357d0098a95b794974d21f3dbef4c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770a1dca8187fabdaf9a94a641dc16a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffab8b4d32fc2e0737485786ba807c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043eae73791ba362bac56e3e681209c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42b1f678b99f4ec59b28e92c5cf145539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fdb9abf178c13691735eae8f169fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777e3ca07c6b693b497a48f6e8e6a77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cdfcfc87b09d1e883f406cb24a7cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93920bd55822c150ed782279e423cf80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1024e1ec7c52fc5e8a850a6a1c956f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285d18e914ffe07cf76ff14a2e574d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2abf89b2b083b069a69ec955001df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01051fcb1874ffc2bad4819728d28f84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23434490a0d2e6048ea23b3625a4f30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31ad9eaee943b7169418b151de051d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21050f9059c4634c419fea230b049283550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b240ccd78ead224c1d0d528395289551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93999df1787cd877a500db2fdded435552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09c29126777772f4d163e141db9d2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d607e1df1df9a27cd7a42ae0d8da4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b528a9f7648cb68dab68d06798f3106555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f098c748fd156cf95b30eae8349da8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d48afa97a102f4354643f34a4c78a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34326d25873f490c584ebe0952360c5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c73bec55ab555747d33a368d6dad6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2008868bc1806b6beab7dcc33ff961560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89001380258684ef0550bd15d60957e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512e0fb8708953ca7c44353895c02cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e380f1f550a96270f8f875cb8a51fab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff95fd3f5359a7e9eaafa0a0e68560564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1d3ee0f201555819284ccb203aa23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59d9d3dd2b2b46c13b1b9d39649a08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d342e416203a3c59aacca26bbf27ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94536bd6c34ea2ee30a38228c64e91a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b1ee5915d57661db74287f16ce0f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51701dd5ba14ac865a49a8814447dc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab29c69c5bb2209c89121fb7ca762f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193c5f5db1542e19fac1e8ff5683027572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732d8f0cdcedb3f6730d94b4a6fdb80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948851701044f8ecf3f6cae1c5e93b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed5c6cabbc72005f8b20ebd8163300575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bc07849cb266926e86b8f432038e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f4a816af633cbacdd5ad48f0ac9c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619d3d377fbe7c383a07f721885a301578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbdf7ee10e5102e9f3c77b011e9737579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3989c6fd525e279d709f2a99429a98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09dfdbfff84cdd9025941604b70426581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97275becb0fd9eccbd8f40da221f8179582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f024c165a7ba3c05ea904176bb9ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452954421f1642e3c30ddb882ade3c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39dd7f06a3af6eff288b56a9ecd887585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5faaac3aacb3b808f6f11470172bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98254d99d1b8413646166c276f1a80e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627507276357743aa386680e3d63a78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e477e1625e4956f8567d35cfa798d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fa0686df01b97465bf74dc891c1be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef4d6c570c20d6b9fac9dec41aa3f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f4d2b3fa3aca73ac4bbd2b604f2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad68a8b2f3863150c00ab1ac9125219593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf26db444c20742e8d1efd46e9a2cdf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72314319c82f7a1e58d12d9ec1664532595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446d905d71da53c4b713b76ba173b9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6754df18db65063f2b3e17a01f92a40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ca0abe963ac3b7cb4174aa6bc8709598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf5f9f1944a47496be00647ae53b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef97cc4bd97a7410418bf3bfe0e500600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e523038dea8e3e2a3c88df6ff73b8d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e83758b4ff80aaf852b8e2bf14d040602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8779b2e521738c016ca82e2a6e27218603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7fd8808303127a09091303c3a92ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e2ede0268b16e0c6d9a88e930c134605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8486535f08263974b147a2ed7c0e8c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209d1037a6a373ef411292168467c33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d82ebf337465d4be221de985747ba6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7dba66bfab25c3106ff9eb2f58ca8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d545fcc4328ba1293d59fd694c90e7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2af97918325ae5a43f9b8ad5f8b77d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e730da7cd420c4fb129fb0b69d5a1bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e203301e6662a693164e4c02c43de38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03104eb3c2a947630d923f434d56bfb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f69f988fce4e62e13e8290fbd4bc6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9ed045a9515ab904f58141ced3671616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d4a26dcad755db19569f0e75e807f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccce7757bf2dc8cb651e13039addae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666b0fac7fe4ef2dae0cd80173aefa2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb99c7c7ca3054e666d1afb789514d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2313bf146f32e3205620fa133a60da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f99aea0933e155e592438ad2e4f4df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717322ff87379a6639870e809750f72623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34e242665934469301658520777d56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcb0d12469c4aa9f1ffb3f9c5eb374625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ff3fc7ea804febe204978e6bdbb11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6272fd2854c7cc107d15fce230b9ad6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365caea831e147ceb2fc169db6082fb6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fddfc3318511e8a1e76ab19a90c890629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122fe4245f15968202e95a68f5a9b14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27990bb08f3867a9b3b242e4b97da98f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac4cb60ea411b6cafb42663fd992cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75090026d6902401fdf44ad6f67dc6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bb4e2fba9bac48cb21ac26d5fc2c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc6d997b1a5ec54bcc57bc01cbb830635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78d43bb41312efe90e65a05060373f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409854332abb94be6f27fd050b6d3e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c6a2b220d1350c03b1d1eca7688d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb8bfa5f7eba989dd8cd86094ab339639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94b23b0b56d7cb060ac788af619f23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf50994b1cdc8648627424473f9b68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175e6c62d76b5dcd8f39fa86a97dee7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1a8535bac3dc94f12f84bab3b6306643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e316c84982a515dcf2437e1873bd2fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070eea03c060201f1c96d991083b974645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dcfd93932673048381cfd779247da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177c0f736d8e1a7019c42d8dbd5c90b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b30330a24a0812752bb66aca00234648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d499cedc0dc1cd7729d03f97edb3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0d0abc642cf3c00f1da6ed737641a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62044298bef08b97db87e96aded5b213651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e79630cb19f113ec410f445ddc4c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba4a9fda635f8b8dce176ec799cee1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d164d253ba779feb3fe7820a9b45a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ec4375b1eacd213f97a60c211b4f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028e53698c8eca9b82e7e6546510425656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883dc227d2feff55c463a45a4e93446657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0945843fb0f86534a6223dafbb2fc5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13b76de8eb11544b4907f89353b3ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa8582b6e09e27d2416712c8c0de1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022add311b52436829d54431fdf6a8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2c66c5b1a746b778494f157e19aad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee95c25da34aea54a0d2b1786058a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49fde7cd78ee1629f29d9b80715771664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3f9b2b89ac06aa06f886c5ecec487665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337804a442becabc533495b85334dc0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282e7ed2ba1f52a0ffe12b688a95c34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0121dab1cfc85480b31c68066a0450c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b359463d25ff60baded2b9f1f77b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36403bc4824e945d952bb11f338e623a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c2d26648bce7f512ff99303116971671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603cf723c98ea6e5a9e032f1879ada2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f721ae5250493ac5f5108128feccee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d830421a3ed95b526586a7c6b1e9228674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e2980d3243436f253d44ce9aeb412675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965269309b049871f13c14c667a6f570676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6c98e87eb9512a7c98db9c07c2d36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e05371bf8911f6c7a8e2b72c5beb2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cf145061b213533c6aecd169ffe0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a050282d5ec1444b0315701db25382680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb47dab553e80f832c98467c9a556eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114092cb41a0fce2de7f70c2e19b8d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf952055f5a9c6e10c45d0df44daa6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166d448cf8840ee915ed23ba28c2285684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d41aa1ed0749dccccc913d87518361685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3dc211f2ba994cf1249a18c4d0d19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd0c5fffd2b6e89cb4f88b2c192a72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f8ff6a8224b1fdd5f39ab3afa0759688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f99a61868cafe9cc7e25604789cce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a99bb70fe7e184056f6fa65cd918a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c1446eda9ed6dbff292bffa7d500691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b9ed8b685b61c708da246b1550062692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652d097b2b85d405ec5c91c0267a814693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04492d7535c8f64e9c8e0aeb1cefd614694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7191bbe02f6b96eb5f34a9c71492f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd084e06d7351270667cfcf30379ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73d5e38fb89668382baaf58e128779697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e831debb29cb19bf3c064b9a8b129698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02106e5fad2558db0c11b9d8a131603f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc20ae4150655d383ff2daf6732cbc4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf09f13a37b6858f3b71a08323d2a7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5df3707b7d8db4776c4508ba137f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dc153b25a8e8e0414b84bd27ed849703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0838c7b6266a4a3f8ff3a955e3034704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464d06d018ad425e7c5bdb41fe272a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298e7b22e223996d72f9b77a9a8552b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f10da8ccfc99da1da1061986c5f6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86c7ace195a25e880887f0b78ebcef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae6f057447e6a9b67fdbd37f72ded709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f45ef88d4440085ea44cbfea275dd4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405a2d49357f4cfcc401cca01bf8f72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767fcd10fefc36209b0e020f62e8202712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dacf503e82d0cee091dd77f01e629713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39633128d5e67c49a49426aa0e236ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f36b25d18f997c0e96c05260dadef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7b8a3b71b995fc394b26accb97b18716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a640459df5128765547b4c185dbe12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2ba7a80147a111df4373b50c560d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f0252a6c82ba6d35405b57e42863a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb57b7e2459e3de1684b90ff9d1196720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb04a8fc712c58aef69bb0ff0fef3b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32369b223cc656e6eced88c48081ff1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11644b251a5e1822c4cff85021f12acb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241ae4be0727d8e5d5a4cf275ad00ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124c6c841b98cc879206ca70ec5cfe3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd742fe91abc4f3fd7607539c99822e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b7c2a4c70e76b9b6628f299fce410727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a418a1f97d20a0037152be0773bdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebd6a89e5b400cba6032bf67cf0fe9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b49b7391b68ce3914956794540148b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef047f4bfd84d4d906500f80bf4f9850731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881741220b47d0d2d34b9f98e72d0529732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d947a9b877b126875f339051ba637ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396718516affac6632e794fdab07d39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b36e7b4c6de8af532c63cb0251a62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff807fc161fa51ae808dcc0751048266736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7d1d63a25b4c8c13a41cd1aeca8f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36197a1c686fee4a74a32e4631265fd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db8448f0bd98240070907ff585491b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b990d09483fadce9d56d0e9159208c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da123a3984ca9f2fc049bbc6f25625e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e766a3f4a9187cf19ab2f2f1c7b048742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856071ea222087bc2f18c1ec49d9c63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73deffbdaa4991cb9521357bcd7a8a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b80521002ebbc951315ca340fb0c50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae22f863394103e92949c14cb64f2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca28d179f204f5ed1601b17bb9a3d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dcc9a277fbb7c5221a6012ede4ccf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626cbccd61779ec1fec2bcfc09e0f1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c8039d6de25575eb85907adf72afc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ccf4542d2ccca51695a4e01fec2c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aff68549aa334dbc2fb50cddc656f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf22abb32782b6bcca69b534aeb5282753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e7eafe715bd697025f4f705d03cd8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57688fe373c3cd9dd11a2393355e883c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9ba2d766e8f46e30a8e3bcbcccafb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658790b9bafc7a8d09346b0fc8f70da5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e5ab9b8c69b0801bad0ba8bbf67a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbc446142a2b595ad56a448a34b8a3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>