--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb32eefe5b13bd28a303df8773abb3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a44124dce489c6c4606cfb91b5e5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af490107c89cf4e630126388063c9ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9b8da88b758050d56a3898ec770904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a6cdc0f0ca3aae7d0fa2e0e753cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89dd27768c3796a36b4c4fab1850836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3c67aea5fecb39c166cf3c4fabe7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5721222aaa94d28bce6cac8be5eb6328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88ce09f7c1924cf882d79df59eaf379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23056382e524da016bda86564f7c10210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e9a05b44cdec1f67a0be681e885b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fdbcdaca05cf0444118d542e0db4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af885c7c1e13fc18ebc309156cfa6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622f6b3d3e800e06b21e53a96bc955d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4e7622be56465ba1437daf59102de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9273f7e6a885c6bcad75394e20d2fdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6768299ebbecbf4afef6ce68dc735bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14c21085a5685fb02b8e045f33e01318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18669f2f346cabecdc5e6ccec6c5fcf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14c3319ee613c3b964ece04246605e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d5a56732f359c735e4faace126a1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eff08f2fb41863258c61039a56f68a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f751eb02d0aa0b9052bf7898616aa2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bf98b6c9ef5f50fce9618fc71b24e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e7cd4493befac43bcd44e5472e2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5635c9236d55b92db0028b6e8a861e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ccb86f6a4fd6e492c315c360e1bc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdcbe243d12dab39be0628d7dd6ffa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15eab794007dfe923a4923ab23bae1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1adc54f912ede603512491e88987ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c2afa8cf9b0dae05713157450d17031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153ac1a549a1d0ad351d9d916cdc49932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deace56d8b6e012ed8d5935b673f804d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7970f3145466b9c1cad4fde393938934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c5f984cca58d8dd00022fe64c630235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7ffe86da17c67257ca16380d0563f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e1a8c45e7282f3811ca1ab585962337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256e192e51b99fd18d257a79787066138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0759cc0d3a2fa504708591dec24e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72b0ff15b391efb5c3f62a8255c34c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268ae6bfd89173a1ff80bf2ea546e0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee7d5b2e997f15d368e98c3484edad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3273590861357a933782120635c82443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742077736e2f3be74889fcd8725b00244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2f49c7fc7c299bd22dabe5ad862a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabf874e84ab6500d6c740f5d5a207b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0db23a7308a7ac9e4f84672fcfefc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f9a6fe24de99749ce8ba9760ccb9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddd2c9341e50c29961d07a03ae166149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80535aabc9cfeeaa28601cd89d874e2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd034c6e48b2576e1ed9acd40977d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3575e3566df7d7c4dfe2b1e20520bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b59383d0fd06d33b72447c287a51de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00bb1651ce6f7c07923992b172073254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e0b358356c3acf905879d482f67ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c33dfb7d764b7896541d58867e52456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d72b050cd23a2fd9feb53905c0e7ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d7b6a2165374582b65d5391e62aeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44fe9904b3241befa9a55f862a39a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4edf40c1b4ccf97f30f21b722276d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c37f1ac3c1d2c1492f43b128f6074f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96f418a910ac154a2950c756e03adb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293c33fe6965991f038b337c061c8b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507571c1d9d9c264b7e1e9f708a1c0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0742de6929cb9129a19fefe14d6868865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c45506bea4511543b68050d01fbda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c211f374750dc1c5b73438fb409bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edc7f72c8e89c70fd4dbed7e30bbb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae10888ac5d6a6309ef37072df69ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88640b3e685bf53abc1c688bd7d5016670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65960c505470149f10a6aae4e38fbecd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149e192d3b35dcba06eff9cae290db972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb112b0e29b0030c5b99a2d371e36bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eda96c1b3485a3d593e30afc85f0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120faf770a8c7fc0298cf87853a3271075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa8770a55f1d2fcb8b682f3e62024576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b507c0cfa219fdb1cdea643e1b6ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e434ba84ba190268f58ceacc3a9c81d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd91e8406fc852bf909ceda85133df979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f2395acd95b228a5223a428dc854680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daed03d5bcca186f9cc981aefbab0bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06bcc48ff6eb6ff08f478a67fec3da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a89d11e74d315073180bc4c927bb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c4a9b9cccea0835e4ab3599558b2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ba4ec8f4cb7ee1d9f38eb0dc08d5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffa9b3adfe7f2850d5341f44f9335c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c43d6e101c9c251df6a62eb30d17787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e98d9f5f9a6701fe5c5adcd7740f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da74b535a7e14900cc67860b9de02de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c50641431e3b5573f49a1dca0bc4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc06d674408abc040033c60a8f2804791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da29aadc4d15e5ed1b7b7b615562e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4d5fecd1336327774ae3e283bc5c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e0fcd1f72b99a1764685cb508c0bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cf5e95403526b3c32a3fccd3920c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb06710e78f847c1cf6d0d9c1e26fd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8440485153fd6623a7bc218a24d2b4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef3cbad592dec493bfddae6c4fccef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be888c1de7cca3482a015f79a29ccf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60631adb02a0db45d3c49f52dbbd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcc7e3f1f8a3253cb711f7703322e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4dd12d2b4028f4c03a7cfc856036b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361256460a3b61799da4408b7394e63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd7692e1d5733777141a8da967b8d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d423b435eba28996ea8055c510bc205105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040346f5d23dcf7c1008030fc293d77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d0992ecc800d1cb8a7a08dedcd3a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae1831e34348db74dd6f597fc2c679108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf482c55fa6a4faa71af955318316e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce85f458aae8a769d2bc6fa084f6ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6288471f0a0bfa66c1b2943ef171d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285c53bb19e6b2274b84fe5bf83a1d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b68f33ce6e347fb67eb7e5c78a23d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e12835e4e1c0f54c62a645fc8af4aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec02a3c645bbb28454dce2cabe6af3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb638008c49fc4023fe661ca04f835116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a7829504e36e3dc889d2743a8e315117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2f316d3d74b2e1f9cd73595a953cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dbd601e94b9b580bd33351f00d931119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9d35ceacaf0041d37562da47c12a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eed446abafe92f452ce0b52c66fbf7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1a071ed48508118f255506a724836122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c161e5012a9b4623ef7d76f277dac24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3ea1bd03c070b4ac002313426701c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec26450e5f50379b64900d1f7cebfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfd2cb5196948e59a36405335c64cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17663f71701e6274951a402e26425665127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360b5424ab8e036ebb119be19b2f94c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5cff72e54a4e9c9a21a9e036c9bd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61bc155d30d9cdd4edd50dd3b23eb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615e6fb26b5749dafc48092c727a50d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bdd33f684b5298d602dff8a055d21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ffb1e52c8b3473c7e24b9ce038ecb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c33f1f265a9f7c0d275ce115dda3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97789e53c01988859e62d269fc2a4945135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aac40b962051084f9bef09a615e696136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f615cb54baea8518fd6abc730c43e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ce3fe6b764c9d1c972cfd37c9014138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d60a42faa7815a410981ff5d064e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8870582b98cb63fba7f4167477e43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979359b43d7de8d84857081b7d5698141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0f7e0ac78f6e08d9fa3e9aff9cfff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c009d4976f1ffe758f9eb7bf7f553143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883221774cc38a91cd47c133b6ad438144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741df93cb6ed755f9d1b495a53a5870145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1a68761dd5be1c72d3d486ae0e27e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce15337f0c05b6c4cdd2a4c1d61929a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e86998989f61dfb761feceb8aff2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a7e8aef72603387b207af5a697887149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df1771b2237c9718ca79cbbb11bb72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd773fa47e88e36d8dbb7d518775165151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403675f8e2fe353adf9862d21338a74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6905f34b3ea65663ef09fe16cd955153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdd047c933a97783bd1171def57590154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddce64075a92b0453f3f6fe0e6273c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693b20bd0632399a02df6b1ec30fa8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de84f3fa5711b5f8c9bfbf14d03d09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de8f4c6f47f21927e55df7b9ccf25d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0a73414c387f16a1cbebd017dd8f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca2f27eee623142d91ea414c4829f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429c77507a62d3424b37179a0183534161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edc0d1333cc5f646b323399d17bc47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6c266c93743ab2b35cc8e3c69ab1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907337c4c8f4484305ec6a5356f5481164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba2ae93ee08eca791bd0d46ec8f39f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c151a0f138ed8adf96f41ab622fde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfb1c4f52e77f6e65f2ab57c4e251f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762aa92fe2fd534a32ab3db4195cbac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c161ca38f24ee088a73508b41b202b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ed2ae756fac481ea425731ccc7ea2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2a8bfad6a65fe76d3d85d74a8d637171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4a0a5c8ebc4cf7edd7f50adbe40ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aab51c22ee776acff4d21b12ac1f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf237676da47bd8ba4768866cbff9a18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1323a50f2353e83408b25bca107162d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab014520e8fb493fb398aa22d028661176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1da62a52507b17f301c6ba821b137177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdf1781ad340097dfa94aa301403cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afa795de3f07354fd7e216f63bf2ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9056e01a1f783b8a303dfa34e038180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a55c0b956d967376c0b3009a7b9fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a05d28081069306fb8be983dcda152182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ebb5408f98d06d9bc690a17bb0bc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff351b958fddff077281b9d0aa485b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb86996fc0e25420ce60d4da49f249185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185eca4946cdbc8fa2deceb0abfa4a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc69caa268a1a3605c35c34658ba2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc325281ad4a6f29a6577c30ffe308188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81db6855ba30c6ffddb1b2ad07f34e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c868e9d8733ac40bad6a0bb27117bb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221788d5881537d7cd670f0b6dca2044191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245fc579a34a0b92502f9b7ff65bcd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9d1e50d72129eaa1e08846335d2a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90458cebbc428f26a230d085cb0385ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074d5ac32f90ae81bb4867be69dfcc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b19f8d0ed30aa43528c48bd497924196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcef1373d595c30baba4e623c4f673197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37430b1552aea5396d3ce89e87c6c320198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeef05b90f3782ebcc4f90bcdf643c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c48110f2598adbb65b405206fee54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799b32ac968499d56591bdc4138b865201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cf2376a6d42b92c56df91c87f4a4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cff303eedcb02624f12531311cb239203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be66c8fde1e35af2d1d9ffd24db034204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e5de58d57b7fa8c7e6c6696b85d5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248eba64ef6fb3ee43a027917f49a1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143dfe35de07f3e4040d0e254bd7db7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e457ae1c6b303ff02e73b646291b218208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591c4ba47522f34407ca64293c3e9b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9382518a410dd3bc634410a62ffb001210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eea38dc73737b22d1bd0f2628e357211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3de2548d31ab97a62d054b682c817212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b635b4c7593612c1ad71c9000ccdd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e358964f7555c1b0e06fb5f981dba01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a567765ec3f9a6d53cb2962d832311e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68136ae1f20656bfb73cb44180146496216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77150aa39fca7ad99532d180edf2e615217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257f6c6fd11840c10287d07019b080a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1da409a043bee2267242b03dce995219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de7780fb35f367e24b47bc15133334220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5d637a53a5a774f4206cfa0ce6b66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bce37e371c5700c9f557bc82c0f46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde20281bdc4c3471cfce16e10d54d33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4c2f5722c7e2a9dadfe7a5556125c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da50330752b31c79b26b74712539011225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712abff88b9c1d56a95deb598a32c507226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bf56820f84a3aacccef9a64455d4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779413a06d59378eb27469e2774bb6b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46e7047f12a21613e7c652ede25f55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d12b59051f1337ed9a219dfc67ef92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bee41af88d87e3cbd4213a968ec5b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155ed4e3fc979b2bb85ea5f6d3ac176232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f174d78171e4a33c75db2ce6a61c436233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3f412948323f8419ceacd90cc4a64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52c97de62a14633ea1eaf409aef21b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef37b760b75fc323d4aa98bfedea3e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01e59784b2fe87de0dcd4f60f6009a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d6cdc1c873f25270ba0a2921b849f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7575c9d73927f4881df8fc79cd41c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bfa206d2a9c35f508ff8f436f0606240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5155f11b538c92dc8813febe24aab69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da085f35bac116fad36000ee773b69b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f78ad322dcb04a42602d895d51b9ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6163c0d67a3c1794df6e7b98c4ac4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34682f76677d2238ace8311ccd46e7cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919cded51c4afa46a42ee79aa55251a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba7fca5cc53a8dc5dcc2e6c9983114247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f3f2a13aabc5b2c0ee026d2d0854d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7c03badabb6e17645d34444901364249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35a45584c74b7bdd6990d3ff6335dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4770c63519172ef6a8892814b516b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a24ded8327a81d704264a0e0b7c394252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6498d63e2f6aaa0edae84ffa9c6a800253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceaa0299d7e3ae1c6cfabd763dd584254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af4e28f2ff503f03314f46804b988c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99869548b901d40c753f159c88ec3977256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14455506eca4df637b28669e1c13eb88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726a8c7f7da0b3fa3a5ffcae9a09eee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdfdf4e1527bc4dbfe560ca2082c2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58349cc979ffe78ed4990f52ae1edf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2dd0c0bdfa7fba8defc3a900c71a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a620c4206f056099c010151aa9bf10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3478fb8b3a3dc3310e028518eb167263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfb2e9117805b0657841cacf00acf0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65583c0ec9d3532aebc88169dafcfeea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd5503e7fb0cf2b53084ac6853e43a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a884449a27f65e93e62eb38dfec9ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e28fcbf8a5bfabd5d919b5f49f286f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5628316ee5739b44f693e44046bbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14880200edd752fd456b43f1cdcb15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527a5490c427308434090126463253c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ca8478e74aed5a138def84ad5cff0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b741c021eb51948a8224879daba0a3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe90f7f2877eeef55ab6b59c40f0bf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d8efecce925b62754d721bf7d18e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968050d80faa62095657f9c075411373276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6289efe7f38be4430e3161cc46c7d8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34f98fcfca0a420f590d153eaae622278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e755a2b0d69e36f79973e8728df1d07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9955cc521efd56af6f022fe257681ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3d5e2987cf69bd42c458dfdf5d96c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5982239bc729dddc784da39b4c1040282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f34841f0d23adabe90809bf9b3e45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3557f6e0a874a980d2895e014c4b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcdbada04bab4c29ff8abe791b63f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9ad30bd79e2981e40906938382168286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aad228514ece9d471b24bd38e82521287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7937e5c044a368a99413f819db67492288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28384229857b2c4474b59716fe5eaf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f656285250e5de5c997c3a1601dfe58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7a5f21f2a23dd942b799799a19eb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5dcf51bef71151a957997c9fa7b74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4329d90fb8f08a800b8bb36884c932293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b59e388034c0e40d637ed75c64fb67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82666cc493538db0afc8f70cf78354295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a506359bc2b08c9812c14787018099296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120867a9fbb4911a5be032040a9e769c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f162e9625f00aeba0bbae0d5d445e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5be7b17f73fc03946177b4e78ab779299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf5ccfbfab0533bba0f862e98b1cd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23731bf5bc989342c9a2c5b08fc28ee3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3823b6a1992383333982a94102e49d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1f62a1a468d1bf9d4b2ee6a2f4a43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55419bc9f7fce61d0f84fd16e50d764304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779681c3cc70eb9951179a8bfc27773305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3aa0b0a80287d7fadbf7a08c654e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3ec70a73daac2f6fbb7aa096f3f16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3823031645caf78fabae065db459101308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629744919269218bff80c8df32699634309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46e0003695dbbebd56d0debc9666ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d328651f96f461f9abc550c8c2494311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99835417399667da748419393502b207312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e686f634cba3ef37bad515b80e5646313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23688a042e8fabde24d0ae10043f6e72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505046620cfbf4310be9fdae169043d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11c7804b797b7380d79a3297f7542f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c5d626da1930d433c1402f83cff28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626f78e68894f766e522f07e4dacdf9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55447ab304cd82f7190629398e626e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063011ef73df34b8f64ef82ca77155a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646753dfcacfa7944b453e37d64920b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ad4df066d337f5ee0a1aa494f7dd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fcc70a37cd49ace4652af760290b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2a036d41e7ade21e7558514a49fd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104dab14584e5e6358f5692eb0b0e39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb87d1edc3a79065861097339735c72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f825f5630513cfdea43f66a83da06f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff475f92532eb5e56c1d55c26cea657328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac659a0e69678c32b342573a8e91a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189f907e5437aaaa302d61e9d98390a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad39487e04c17c7733d7bde34997cd9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371f3508f063fa1fd619754f1199795332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b92a8198347a2621d397a5bf064e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71e52429d3cd54e11a77a885df6665334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91733931847fdd5588078ba08d73e84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959263c5ebf3889a61f6c6af50904f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53233e9264ede85590a240fa7bf2176337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbaf6efb5295514ffca6284e409449338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a44e09c61bde4794edac647ee6a210339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9e9d3e8f04c2c1c7016ea61aaabae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437f084dcfb6eaf9fe6c4623b5c80d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf4b927e5cd5bac2b5a2b734a50b0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e427ed97800cd558139d75594b81e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78468338900d7ca3ef479e673a992fc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524ce42f0293df17e7678a92f05462b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c5a909433b325f9925a02613a8a63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a0217971dde0c541b59c9937d5772347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150374e89242cca9f74e502d139b7e0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833de34dedcebce658ea76465cc4d4d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bede0b91c461fd973a11935f4d379c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5da4525d63bb7dd3d058833a0efb3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae0dfeb38eb4c594050150d495f2bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f390e68e0575ce4c03afe0c6289dc51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef039b7953797079e96490a041607354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3ccfd58b111d3bac5e337d6babf6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab606cd580829cf17bd02e33122a20e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a2744decace4968b34063403e7cdd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564971087fc60d7fed3baafdeedaa14f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48442041c5ddbe139a7281f63020ad1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fdda321da6a1ada4ca230a991980c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a9861146887ab105ef2623a13e5d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2913396fbf20c064e51bf9c49500fe3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde5f027a150d3249096a0bc22fa229363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cf64c9e73ce0af608a321bcc4a8ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede9f0105ac1f655f87e8ab8408baae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7f75737f7342608318b67dba5354d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398131500b2058d00295770fa3cf471367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f597bf41740d9c3b49003c15187702a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c27ac5e5f8877bc70daddb102e52d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321bb39bfdc4a79e60e5f7f10c89e77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e65cee5914e17202a6090a45040d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d885fcdf0c6c993353c0973d345d83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaae95088f17814398d6b167921210373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392c836ec7214daa809a6b7a9e936eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0a777b09541969fd07444dd22bfb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fa875d9b0779fdac51a477f579654376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61605172cf12e89122330156a3f581377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83792ef69a179f8dcb1a1fcba3b2e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7532b46dcc7e4e752cc2468045379379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68833e1e14e388472f9bb99023bac99c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1e4b3626b45b5087afcff6df75338381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498033668e46a540b1bb71b4d7d2b36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c084f86e333f1dc00da5d511fd05d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15fa1da4d23ee298a18c720deb1ffb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ca10ba68e2437cd8cd0a1bc87e63f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9e52168a4c2a5b2ef9cb68ddc4f21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46467abceb253a71f8c11951880bf441387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb53f6526418a2281c8635e42755ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1d4fdb2455f5b723bb4575411627a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62887f9f8db116e0c4f14984656c6943390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594a54bec8cd58679db6e6515bf0b5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a766b4612ebf8348351448d28fd317392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbaf4d5dbc07fc444b55227eaf6e92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce197b44f5260d7f3b3c87001586d701394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77645b7ae4ac3ff661007bcb98431bc0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a754b47e5dda5e81811aefbe791550396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6d81d2b83bcc3a4eea4fa20d56f30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f81bca4c9372c532b614190697704398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ba4d12e95fc77b069d14f2b28d5ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea34ba6737b5ff21a4643402fdce01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f07d0109d45c6dbc52a019d1bd502401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e035aa3b48b748a1b2ac74a769fa6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6572cd64f9019c83577508bb90d0fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bc5a5168e087ce389c23d2d8502c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374658348392832a1a050518e0dcd44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adf9b9058282ccc6b8ae542c038c92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214d56fa01bd1a419332e51a8514fb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201754ace0e76d9673536935d09a2bf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7495466c650e4404ec1615e87cbf860409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35090eb572996afeed515b1df0fc9f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504aad437f485eff86a337a5fd6fb43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dd578ef9c22f31aaaad2f2e9ce9c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39645f2ba32bb9d9148c5a336915effb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb11c21b061cb3993f252eff6f90563414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1227ed3de54e7c2f66382ec3a11672415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de268212505d4c57f19055e7010c6c8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9d95c24e5dd81c9958a2b239519b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b35cc911de0af889b744d4e961c12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7148b7318fc35ae56e018c8227b87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ff50542cc046a7bf2bc2709888297420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796737fe128efba828252552a626f205421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510cfebec4061a2c501b2b969c8626c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f8398b8f80cb9e954dfb2aeb17e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ca127913ab3300dc04bdcd675e2f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d94721840b77da3f0ed8b2404c7e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf92c8fa734cf66458aac6ca923623f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c619c768fbd600133509d93cc34c920427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dbd38061d3243ba532029a8817b02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a640b8a2d05be6ace7226d80679d42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a3ed604eb8096d593048a1082e55e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a006fe771ad8b6ff78f4e8d6b677d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549c7a10ccce1391a00461a09eb70f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd674d3f5a307d1640db9ed3497f33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bac686708518548627b13a7e8641df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab28877c3515e5756be80dbb1253bf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92c2116555b8e0e76d29e427edb49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7776cc7548a88edf667a6fbcaafed59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615787a984565d7afdb2545ebbdc99ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc4f375aba93d106d47a9532fd18b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362d344766d6b3b55e817e3c0f5fcf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed05197eaa0efa3d9f3a5c20729f4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7694c056d5311a3d2ffa3743980731e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9cebf6a89543b8b13a2efc4867b09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daece6a60e2d70a3c60339afb4311506444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f82dc4d60f2d5c274616e19e08917445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989d7ddac3f31e86ac0676153ecb331446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbc6e4cb6309e5b2c87aca271528fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e56c6c50a0960e293408e44929eb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ddc391f6af9ca21ebc3e25e4041c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12fbdc6f4702b54438b38a0cf8efe4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b37b7d20586cf688f9f22fadac5495451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19ea0acc37ebf5c058808f50606dcd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b457020fd5842ba952ad39effdbc8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b1949498b021c4cbcada84ad94c5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152bbab1b95da0a7b76ae59d6a8f1f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacde0ffa51015b1d1a54ab11fd76d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccfac28a5735b9b7e0319a213295c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702cac7f8ab4bee9f61572b39e95b10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4572296c9c90103e205c24c453a9b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dea27c87163e265690a4f786df66e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ebee9984299ae3ad994484b239e5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8689df53621a7b43f4ad36608881667462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57dc7d0dfcba5c80a4cdb1b0d6757b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ea22af6bd65c9ccd721b4f8a3de17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6d3fdbd3e7c9975baeb4fd8165b27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72072abfe76ac3797542d0e34bf270f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f0dc5b7ca86415ab6a35ac7a7e894467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d099bdd8e6e9a367c7b0ec7ccae40b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d039d15612540dcfb1c99da3bad8e6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01948f5e9408f18e066450898723a0e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14cc652d024dc7f56c0977b858b7fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf51590326bf9f669f4d940db2c74d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045859676c5d779b5c31a32ce8910051473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f294269800f652aa644c608542e002474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff5653c4c5d3321339ec62855f9bd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54395fd5e2bcdc59abbe7a824c4f51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332da5d03ec178726642ae1c5adc3224477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac421caec08cf9a3cf119a49aa5ab25e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6029e0366cf8da5220974adada9e526479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeed5166481320118ef99c004c161f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a642dd901786f4b3704f5ac4a1bf0c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f40c5fccef8fef9f1f454ac205423482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9c4eb81b0fc61cbcb2008db9bfc7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10a382af695eb93a2b846da140f676484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2fee008a2d3d269c9325c2d88daf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e66b07cb9dc83f51f689fb7a14310486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af29c0cd641c650063ce4ad6474233487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073f98122eb6eae15794f8aa9d28086488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cbc1d0341a0cb26446ee646bc1920489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bc083f4b19bbcc0a2a0b310fd6b89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29352277b4d9a8c8d1838c9287fa370491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc637a14f01ff47777f88aee1bc1d07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea145713ab0bce2d3c362fcae789480493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89f6c74e86fc59360cc88962b3f648494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876669ed4080988fb89a2068b3cf4a80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d923edaf1e10ad62be78847fbc754496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ad0b34337d4635d63b831f19ed501497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687bbe8014d5938696328f051389142498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3eda946647866858efd7094eab7c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bbf5b2810a597065d7cb4d95ea68a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70ce57b3d0c6db463f5be414646d5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df438de765b7b48418bbc16920160335502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73314ca71b36a9663ca1dd05cd06e1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7815a4970a28c58357a9ed7e40c70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51a5607c0b4dee595c1921b69fddeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7d57f891f9ae4521c29b8382d3f37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477624ccfa36e0f5fc2d9dd12d1e3bfd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050db6a070fb0d06d83cbd543dde90f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce6a947cc7c5b20287a392eb511c86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93957b23ffa6d5b6741b5469c209225510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc57d14119e724db1d577244cd9c3b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ce5530b72ace4f6b6d7024f9e003e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b8b1eab16bfd8e17970ca64c49291513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb27e236ee88293f2c5304c52b5c60f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149c23a658b3f2a3f193ed7e0a72716515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd23ea7c9e3edda7cfb157c93ef46d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edbd25fb3a11784d46b9db5713499c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64f336cef7440b68d275faff0c89fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5902c530e99a359fe2e8a2bca501ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef5c98f33e84da2d8a50c3c34a2883520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df86d43c4aeb4e831a1b6f98454237521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8fb4c393e932ed81418eaaf0727dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009fb8cded842a01d4f7dabb3c52636523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731adfce06d1cf440e23b2bd635e749c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802336a12a35dffbae14a6244a56c6c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8248f216fe3bf2325633663c7b7a99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea31dd01494c365c230895e714e682527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce89c1b9626e750ea4ebbd68712764528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f3c0585c6d637a115c2b396a50584529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6ceb9ca89fee1629428a9f25a5ffc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65c609b358fe5309fd846c8641158e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdfc7aa6c81de67cfb61ff886cd244532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772e7eaf936a900ecf86fee098e660d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dd16d1308c30626a2bb6b64d08cd8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41e458625ed56dce879c509986127d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84576f88b2fa80de1abfb8e3f7058877536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2020a03a29026b664738f6f35fe7b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457170fbe54b8d667a6e1228814f7da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235f0169c1467a6bd41ad63a81eeb60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7f335de4d3839ad7d319a69e319ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca91cf4bb0e8903e11e05909a4b9aab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67083bd60ec580ba3afed1aea7f8f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4553f73bbeae01478bcf1cbc3ad44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774465faec8fc20bd82154e16f6720d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81826990ddec42423212386dc1db592545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec50f3686e52670e0646c3011ed0da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661facad5656f89553aeb7fce74785547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7818443ac977fed471c3f1d7e2adf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c32751086570ea33a7bbe70aba328549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969de9913178388aeb2baecd2edaf09c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6987c9b149b4a8a5aeabc8bc22819551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c5c9e094b8fe5eb3f3c3ebabf2831552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdcbdcf792aa768766ea367d3e3c9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ca42a35d0c1675b9e792eade2900554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bf45d5e2e7a26d11b4afc8b8f7fc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde05097a77bc41e5d289ef86c68440556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73943aa1f23aa79638c2ee3be8351cad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529475f8dfc16618295d8fbd73639c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8842a9fa75954c8771f8edea5e4dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b8bffe1e2da51d3a19550067994c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b3735001694ba064af36ec5203907561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e74831b4dc58c3c6a7f331b8614870562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73226775f3e25a6f823907a0c0ebf5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057b0bdb8d2dff37783689ba35a9cb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fa1bd957d1792eccfc47cef9980ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c1b247474d9c777f52028a7447b20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f59f874aaa24a8d2e729f49d5c9f96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09218a2c877ea8d1c595d1174e5abf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55ee7bca80f842ea006c5b38e741d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0245b76334ec040cf7fd58aab668c28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c5f7ec95ff90d84e655d9389428f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420eea4d030d93b382ef90f31cea3dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661b196c9ee995c42f0ff89e7c5e2c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d78c4d310f8b95563afe7eab985109574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e661b71f2a3316a763bf55e01ce3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ece80100956c9521c9bb40c8259090576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acc9d1777849cffff80b845675a2e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba4d5562b3b5c6122f8fd3dd89de6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b61f1798537ec4003b6c21e6b4945d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fb2a3f4c0c4d1554e81ee136fd51a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d317417507319e95b09934522cddbd5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fd8fb90de54d6e6bf773322f35cbb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738129c8cb47146e3d9277a95c2df5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e51dfb57608ab70f8f895017a17695584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4fbed5f50fe03eb0e65b9b0aed19b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e293dae210720b5afc3cea82f2b6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331351c9d83b9376fd595249292b342a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8985b00fadead5df815aa93661a30588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34f0cecffd07c696c31351bce6ba5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb347844dc72a62fe926df55d7a8fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b26829e92f90e74757511ae6938c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe455a7aa9a11cea6b7d00a7171cfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad7e621223cea35d4dca753f87d571593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0ea6de39a1df68b14be1c80fdafcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70803361d4170d8aa2c3e477edc036e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4a4d72dabfa46704691413622638f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a19a1a746f2f4ef5d1a027ddb4799597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbb98179b27411c65e657d915d7283598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa32f7f0fcab5c8b82759325d1ee2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fab0ab84160238c617b968ef8d4e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd88edf149335bfec4bbb820e61c59601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d1e8d9052e4545ddb127b6af86fb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97c531212bc9a5e6f7ef948bf4b643603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbff9921f53372ef3b86457b6af728604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f46445946630682babaf47b8a6ca3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b8d55bab4c0d17043eb5a8ad167dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3f228bfc570f42b978581f2570ba8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624295eb84e41b66545da8d6ed3a9581608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eef04297c6cef43bd66b252f6e401609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7d4efb1527410283a5c38e6a4a52f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429943900eac342d4dc563d7915945d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0525660053af8e1e2dc1f8cc65f09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc37d846a33c904a926934565395271613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa0ea4cdc39a83387c6547675fa4e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568d97506aa2366105de1291bd2377f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1a6dada7a7da58527e7da8f527ee8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7cbb133dc1b2ed0f57032e4bf290b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1d6bb10210e0f53721d469528a15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e753b5babc5707b4ec6edff4cd1c3bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42d77b16a37c505255c8ce32ba3373620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c833145d47e38da383a6671b44c39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cde023ce1cccb9bc5e368371d22f54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cb3287b1f01482b05f48044813314623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc997594bb2d47e4b95b0932fe2a9872624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbc52478f3dca461c8ab406e405ccc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64906af74543e668505bb0aa987e717626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cbf3fb85f8e19576ee908bd4722e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b2e7e9999d73babab1d40052702a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f47f5d884b3c8f68063f191498468629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73033179371d822e79fda5c7a3a6cef9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fb8761ab51063529520abeb9d3329631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d8a8e001ead7b366aed2ee4b2853b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f5a17cb28a9897db05aac8a587515633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7ddb9c22c368ef81cbc0649391d70634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade652796e692324e9cfb56fcb8c60d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced6e4441a8d9246081a2cb30a63a60636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738e9afa1ee75d6bc2210a83fcf2406637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e693a9325c6ae1663c27566886dc49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6e93443411feede3bd163eb85e607639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cf171c4a5e5b879e126c3363f1ef8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3517f3c51ca771bc09d8676fc26add641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf5840d57b977e89723ca6337d7bf7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b9aff46e873c1d266cf03f4042d9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391aaf338e779c12285d56e9989b5c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecf036bd0aeb3b9100716fa1334110645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dcfab9488009841ec61128210e13c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2128173481b7fdadf5d3c5db639694647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac89440b228ec6dcdc763a8a152179648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603e62b5587dd9637698355e7a07fc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220504e5bb060225d73e2d1da9fd3b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede61b618f9a4440a8064baa3c974fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6099797c78c4ead3147837c8ca1b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4ae180f33367610fdd85c8ca8ed77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fcf51e8dac262546ba6c23b4a29b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1287e1d7325651e4dd8e9e1dc5eadec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaed0c78b325c2662a4f571cc2b2e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec13a34ac9e58e16e54c56eddd2f14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4f8abbb2f26da59909350cd864a9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ae4d73fb81be7fc88f6efafea4379659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b1612f2e84c052c3f6df238737375660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dc65288d7489f57b78cbe697047da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26fe42090f4cf3182f249de27c4e0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a87764e451dc7ddd2363a18a77de20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7ccb80c4dd0d273255ef8c4a1bf63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546764a148c34fe6747bf0f7e6d9ef3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c013fd5fb9423ec3cbe72bc2b110b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a139f1a5bfdc60d3bf3962c4158c5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddb67228c4a570f8dc87fda5fafa8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031167621101b4b8354cb4975ae96fde669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2627cdcedac7b6bf5d4f5d2408626670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00ad1232a3c740aad5a9325137499c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12e8a495e9f8ff4f74ce3da52f2efd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f5223c9691b39bccfa35e80738676673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a580eed7d2e645b771f3b1b69d4ac63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d9b3edb9b9188b06f083b6794a6fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1485815415bf5ce3f99d7bf40dcdcac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dc0597c2dfc68df3e3903b886c7d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6bfbb79b6ac905cccdede6cab6b19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632e17af52a2afcf81302137e24f376679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36fa5e768e79845ea5e3ac0f660922680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba1afa553fc5165caf4f15588ea40d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a119acc214e2edbc9d0a21098068cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196324a628cead4b9b1f00db4304f5a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4382ffe67d520d31c35bbca5e939d44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a60bef56bdd4310333c423b383e6ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e3591aa8543a363aaacea58b26d51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14764da78ba0f307cacbae905c1f8b66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526ff1d6079c0f2e4c33a3e56cb418a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a457256ef201509bb696ef3cd4c132689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaf566a4ba298da7f46b3fa3b063b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dccff2ab31b2cc0eba556ba077dbd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dece10e89eb3b78bb1d55326bc2b3d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7f535ad21bfd9482c68875c7a9312693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35809b8ed7fecce6d90226e8cc03dc87694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50e58261a4d187db0955ed8b7952fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258d176ab247a855b3a012b9e4a905d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef327840f5a8d3119d8617a665986d05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb6c180fc3a67b0c0eded61b208a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14ed2f1305e7bc6b270712f200a3e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1e12afa1a8945f40551076c558f76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948daa756e4d936f0459056d8671bef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631b73fb01650d60a9a013a8696db2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42801d8e72c4b2159321b0caa662af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11335e85064dc832bc1d5f09fa11abd9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98b4eb718fa032227944606fc8570d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549a04e48da8116e07238d5638a128b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5e8f57f4e52b0c8b524c86759dd3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604c6f3acff3990f3cd61f9e87e3494708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b337f67802134c913373632fb07d5e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6a119aaa7f4b811672da94af0120c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd8cd2a33e3143f8056bc039b34dc7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473191098a58f3ae03a652612c6afccf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13d4f5d80be9cbb25975e934bce9b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a77ae61e061288cc0c10ed9e315c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011cf1910ed2c69eed02c8cb3c7b8bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8714e5b040aa18b9784ab4307339b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad490a62365ad16e552822c45f2e45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa96a4f9c677845660b4b274ef88fc6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca7d5f09657a3c7c878e3a2759f34a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88d9acf7381c560c04f829a0d24c8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb269b5840e2e6b0c28a59d2bf2eaf93721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bbec3d7e257184afb0f9e6cd1b575722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699462968ec9f6a97c88f8c6efb3bed1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c638eacf8c231062b3946459f9179a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1f65f19a93d9e952993fbda7760a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479a6f38d9374cceca8cbc134562089726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde1062d7f29fc44b03721c8661ac01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faaa3cd5ad5aa08025709a2223c839728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b285531d98cb9d2f27d028d12dc2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad880ca5d8a1a8374e6206d164ad27b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393270a92da926912af83226098ac88731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9b17252e779040b641ae0f2a4b309732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95255f6c26ebb5a46be98f7a525db8c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68862f5530ea6754c45a3e51464a04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e9e17d7e0c8b857ce733ec784e622735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a8f0190d4ca49cfef8fbd78c8e282736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddd7081e7beed979c367e05d6a79cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000d467e8312e022b1d816d075d3c7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dda22c660c4824cd5ad77ae29be1fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776911d21367b3acea9149c96fa188a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0d0bf55ced856816de219da0488a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b2e996a4b9b5c23b2936b84b644ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69641acc7d80ad9b298818445ac8f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e887b0e47065a751b1827f7cbe6b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efb7d3ccd59985d1716f926bf4c633745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc618f0b549968aa8cb06eea60ebcba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8983b0ac611bfd94c8b2d486bc024e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542a3e1c4cc399dff0954642c4fe0d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e35a4a5a58465bc52ea4230ed164b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc2969357bf4a1072b35adfbef3a5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cae3cb52b7397789bbe3325fb7719751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fc8163121a116d8a9229a8e2237bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579ce102f0601847f3ee6b6670e7576753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793e9e686d241e7dc0c00563caa6889754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a3c6f1f4bd083dd95ad7e397e2353755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ed459e1797c651632c7bd3287b8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449547c8b62d9dddf01f1fa77ef7157b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9cc1dfd80d4c243bafe9337389e9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b926856746387a28eaa641f74e33c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6688821a9100d71d88960b97e313d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6801a791c606e68d117030075c38d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4a3baf2e524fc04b11d93c58804c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab32e16f5d4010b3720ef136d87e77c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97985dbb38348382e2d9050cd037a8255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaea063cbc5c3f8ef97a30bb3ccd2626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5febb8ccb2e6c84f3fa66e61feba4527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f8a68dbc8664b0a879b70502815a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a52c7b27e276dd353a078a8ccc8529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5ae322c485631a4221ccef6744e4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bada04c24aca51e70d8be327c55b1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3ff4f6ea7febbc95348b477b37e0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bf3b02c9915f0033f3d385690a5b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cb1dc478f378a0b6f663d3ef27fdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332f91ce061bfb985b8f55d9502d35515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec675daf4cd483244ad85b0745201e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfd300068251eca2ab9084a7d5ce8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cb5c3f73b2d200450d5fffb8a671b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edf981b532b4031945952536898b1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca3dc16cbf362d6402bc4ac2a35d7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77756c5f504b317a28c3388c35b1a3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb9dba17ae8170c0b3db57541e8b7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741eba56d6d854e7dbb49cc1de2f17523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff97d69a42f9136cac5b069c6f24f7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83f5a274cd9b66c1074a63447cac2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470df0c64e1660fcb071b4234bb763d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871b44607b9143aabb601fe9d5d63fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0444c0b5fc620cbd8a10ddf9bd26d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0691b485a5d1028012bd07ec23725f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e2f839c83b6ec74ddf6a109c6861c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e51a391f9cfd5dcad52fafd73122a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059948147d365b2480bdaa526c204d5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238c707010ef5bab565f5888f5df7f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4cf50b04efa72a1a74af18882872734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780fccc091801d25e76ef1b79bd96dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36ea449ff7cf4338f7907cd36e4a0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35130384cc38ed5e386b7e343e046a4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a8d4186d79f121ddc0f581446e64938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e15aa2a98108a69e140845649e583239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7f9cde3ad5f43bdcf42d8dbc3fceb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3d3b4186767570056f1e2ce022bbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b236bcde7d7b28632ae4cf3983b77a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262d5dc21a0e69ecc1ba8573e7e48a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8a503a0f5f91f925802c0c4403eb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad716f64fe587a823c4f199aa6f91845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125abea5e026d352e922b22dffacdcde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccae0cf4c681087919157c18a4cda6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52125b809031551dca863362967790148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74809ecd401a2612c560694e534e9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da675f0aa77ffa9e7526e42b3f19322350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05334f3c8eb57e2bb12592171614896251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823ed03ee80709302fcd48e9b18f33652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e23d7f1309eb533fed6b9f95f244ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea700b4b2ec920985ad9bc615f38b2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d57fd93e5f494750563ed00f1b77155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dca2f48c47d6159ca3420507f1a4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939a01a70a45e3212b7677b68d7952a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eec9eb8ae0ee5079487d0400eb4c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832507a1ec2c5c1ed956dfc9270a7b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbee95a7f07bf5859432d699bd9ca060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6e1a5e76e0a322904af36a0a1511261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507a8556de2e693e5edd49b2f51abad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eb4c19c1de10de4256390d5339a0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a40aad86098316709a66e4d3ba2f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a3b40373745190aacd3cc4aba693065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146b58c064ce2861f29a8786fd72c5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520270a9fcb8f04f4cb4e6a9304b507367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b4a6c8ff589a36f463969f4577ff568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa959250a0d93aa525ccb5ea38f0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813135d7a05126f23da23ce03e27dfa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b62972b7ffbf003b9cdd4a0794f27971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02d7589586da33a6d8ffd68e2adb0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9858b14fddd749f82fdb875c539502673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0613c87fdbb160899098b302b0dd8ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddbf92a5641e5f1e38163b4073268f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab9f5296227690d15950d5f4f6f9bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65bba2002f1bb5e7d969ecb76e4dd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b679143ed3c4c66d1afe3d937194278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916cf84b9f37e47fe6cefdc7821621479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1a86b32b8c6ec2692e62cfa26fdab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01769b2bd95a7630c26ae8723bf723681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84592c33d3fa290e02b8c40f714d0b9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0324f56470327f1cd4a1f02ab74c4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe32300e7d1b7e80a8292321503adda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d70c0e524ac735305e191daec52d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179875bcb54428114e43020a1ea5730686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954fa8cb6579b5fcddeb1a419b927b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a7e50fefeef20d43975ba72b677d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135b56b267b965e43945a62abad169b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351de106d613abaedf7ed94db5991ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15ba51fadf1745ce04f664f9a833e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1470c139e8a3ce3a47746ca58a9a0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46919cb90c993668d97eae50bff2fda893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bd07a5f831514d65263a01198ffe594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b536d640f3352fbeb1696269c24ea595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a1c1355a6d2e2194418cf32052c7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef8fa73fba3139acd7033729b0415397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35179a5b36ce1697d144daecb0095098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df853adb9f1104755e0c802e9c06400599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457e8aac02e0e5ab5ad63484368a26d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589025c455e88f9b3757f8d9603c1ebb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117eb3f09ea5beb0e2dcb10ef816301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf85ddb4499b872d78e18187abd938f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a338eccbdbdd952592a9e8527a14a9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2450c621b1f5a7554a42417480763105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeffb2cfa33b60342cebab32ec1b55d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63232942c42274ce41577f63b29ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b9795afd38846f3575aeb63d339c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89353ed192452207ef7be656dfb4c032109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec8d45e3420cd97b029aca52692d4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513254c67327dafb32ab64d99f8084e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f348a65db3d96291a5318c516d35d25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472fcbe69565382dbe2af6035dbc151113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802d1c06b411f723f2a355d1d565fad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3701f937a25860a36ec1b1a0db3b211115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a6e274256d889a3ae8ead2239de19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c62df9a77e7606c113a9f90ea9d08d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1785502db1b5392e6223a49b6cc656118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c97fe56e393ec92795800511a7317b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60502e74e14298d6cf0f2100ff6e6903120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440b3e526b2d9139008a3db0e599a2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ee7203a121e29a4e7e493de8dc6f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83f7d290186ab023b4b0c1d76f9f7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da79e09c4b5ab5d26248d165cb61552124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cdc0bfcd53412e3b048cb48a6576b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d528883b5823bb9c3c98b77ab3cf6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3e0627e68fc26004223dbf9322985127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e5109f9d779a50a5aa16398e38092128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3963ddf6da0a27500afba60e1e80512129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9353d007ee95e4df6c91f86bbf013a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47376a82f81b12b4b9cc93f9ab889ad4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf334dfea32340796510f55cae31ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cf7c8c01c366824bd8212b02986b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029b1402c19e0490f356f8abb123741134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363afa1afc52f4990fe0dab04a3c9a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622aa6eae1b47d6fdc28dd2e3f405da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a45eff96913f9cbbace3440c8457c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00436dca517c90679480dd8bef16439c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df455538c5667d9f1423a6a9efd4202139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6eb8126b1cee86522a5610d9998b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e776f7ad342e26d2361f2c5a323f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ce8c78da9f0fc9a56d306a49f93ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871733bf5d6a17abca8040e50ab17b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b24386c15f6bb4e7fc8bde0e326850144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cfa55683bfc8e79f79fd66c6d2f02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81dc4d1384bb4e8127943315bd9e31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc118dea719e467def8775b78e06a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10d30c1ac53e2abe22664946594552148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee010922e8eca07caeea5eb65a519013149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67881ade91ca7ab1cb88a8d52b6d45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e618d2f9e720f176a7088012378de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b550ff11e6dbacdb03b71d27a3b057b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d991a9c35e10309467e41360415261153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae24c6f111f25345f454958cbfd168154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76c94be95288850cb68c85dbfffebf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47198324bcaa17a322d3f86b6dc6f55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a56b62b5d81f20b996dcdd620fb3d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b687a04248c7efd6a48cfc3ba43ce23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fece20eb2d90db33774731627022e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d627327c2e4436715047c542b0f5c11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db942775339764dfdac6e9426f9fd1eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de55cb82968104197a7630dfd6fac3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6b7da00dce3129232d5fcd04a2192163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf921076ac4c97ddbd3c3471028637a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d172e1b9d6b30bfa4667bf574ecf78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd567826c1b91294ef5875dbce8b5c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b29fbc46ce260f19fd7b15974f0dc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc1c0aa7321a8a990fbc33e6298045168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c1e4260dfa3aebb1e3edd707521f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94921f1fd1857fa3ab0c6da155a1e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a0c10a28c6f15f9a2acc45d985ed7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa974287b8c49d6ec05c54860e2db8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97083a98cd6bd4d3c316047c4ad42ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f15ac58d9646c11808fb0c80d06730174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611ba08daaad08892575e17ccaa816a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d608a83012a2d640744b736e4338d30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77a0712cd8d2397029aaff49f8da5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2cf3a32a24024c6b8f0b13b51b7cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fa7dc562ab9fed41395a2bfa499e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f84194f340613d9ea98f373c74c32e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9259940cff8533faf852d0dbf7e984181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd03b9eb91bb62c49c0b1e40b99cda6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a25c60210a1f78f92c2dfd5bef2b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289c5eb9b47b897a06b6806db279670184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245777392cca8410efbfbf57c7046ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adf6a01140cf5e9c1b3691486a9d8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abde250334df198fb3d0b583ae09d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93923b0233567a851a96c18e7adfd985188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4740aab95c26c8dcc4c426556b655a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786c1784773f997c643303db5ddeb19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019a1a2685007ff93556648130e0476191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c0e6b3edc6e73175a21ea08fc492d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48e1a2362e517b3750b3f7c9c47f37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92deedde80a7960b5d91eab1b44fe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f6f331fc9e4fd1d0ac4a2f49c3cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689053824efb856656ea352713cf9377196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049d8f08479de8f1a3865211c719869197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd22b884c2ee67afe3e3d2306f806d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f1120cabba65e7d8aacc713d72abe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0780254df28f3748b13a44eb4c1455200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5eb8c0ca7879497a53b5498b67446201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed0060a1343e18cde811a3d9aefa1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5239a1c8c71f82028a73cc23661e9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9211e7639c848d4e91ea90edccb94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bfe6218e29cb54becb3eaaf021090205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276e06689313f3a10126cf468f27192206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b395f6ee7b16d9bde82630744f1f089207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadb2f6d7568bddc13c8dcd4ad1d6a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91845116948e91f42aed6a896f6fda57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4449f81f3237e959c3f552f38ddd01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31154c8da5290a3235a703fd3a0031f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc922f88cbb5536b37c33ee6d2775ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67539233ca40433be5832dd4689080e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19c4be550e32ebec9202b4409d7394214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80147c0945ad57248ab5a440658d516e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc478c984bbddc2e433576cf8e42178e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5101d90a22768c6e348d6bf2ff9fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d81cd8d273992a62734f56ad2c0c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e7357262d3a1b504617fde5873f7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ccbfd4ab2182271e9b03e706c51cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ec313581106e4c02f6206f4c3dfdf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c87746b9df908928dcc83e7ad8c24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db4056b220da601b5fac4648d54e3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c0fa971633dfc0a6fd5948a25b4df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7e7042c8b047593561f3777c529b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552e4348e1a9bc14ab701c2140e8ead226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63f8f422c6f6c3ba78e74a5362af15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d0086e29061a0aa011bdca65d2dba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d8722881ee2c8acac1832b5f2b5bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3464b5f44e7bbce9a19ccaa1587d83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8687863fc1c8bc94d5bab140c601e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a48837c6b6cb59d89e6b5a4e1e5e18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79a93321da81dde67e67cf094097ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f9f1c0e6c4e13f4e9752e1c639f9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ebb9f9df57cc2faab15b7bf9f67fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bb0c9c45b2ca290b690f7345bf371236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e504c2e60c2380f106929c8f3bd922237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e937a0f4ab0e6cd8c8b2412a6ca2c8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28888befa29470c05876999a75023e46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aeb4ab907671dc2efd71aa3b7d3cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4be3c4236c71cadc40ed35e7986cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eebe5e0d0fb016437d11d5cc920fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806c33c3aa7fe5051e004cc9e2a00f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267ec2e1fba9658e58aafe0cf4d0c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57de3ca07649183f1c69df8be81477245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1ef3da471c13d9a4688188e39ac0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6cbe69b6cb9de270d342cda3a8c8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6a30a96599ad996a56eba947a849c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1443611ff08d6062eea85f0cc67b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239474b224847163bb909bbb70bfbd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d963a76d40cdd7459f6a2fb02bd1c3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb5bb323a88327f7d9af753be8bb06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d10c2f42c168beebb08d33eb5a1c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e434c9118fc2551741999997c2223254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e78c33d63a9d9c170bbccfc6dff61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca723cf4c2e9969c14050cb3b4bc5f7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030f24808dbde4a677afabed6c473a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c255961154163be0058be58846c2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce772c1d953bba860f8f8591d959018259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2eadc7533eca258152a4aacdab15a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb6c219fe532dac22a889a6cf22fc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be4c1e2e07e8fe9465b5022c043b46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1fd5f0469318008198915cd270ea5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94c5d73ea818ca77fbd83765f1f1e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507e523355476f0415f3b8c92fb031265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f58bc732842b469fb375a8ba07de9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e6d282fd9a0be5e52594874493806267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a691dfbc761f5ef6010b179fffe10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deecb9c389c0c0a9bdaad7c0799a341269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35d2c6cad73e6756e0fd9902970f1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2bc9ac266f6111535abf4341375bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff513edaa2440d8d94c8627aafd23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eb3753ba887c67a74cde287a29620273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385438e5a49887035d83f5969c885a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32350bea0f155c1301078174b9eb105275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21a2c400759668286721fa0fa3d822276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db53619909f7261c4c005d4da5abd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52dfe6571597d43931beea4de36b70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931ece1e3df75b856858f091e065d63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d12ce35f440705caff9838ef9ae5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4ab3bbd7f5798648b060d56bb971d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bd06e1687a65f7cb011eb42711910282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d1d517b3128bc4d75268f3ece4870283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b62f417506954944bb985dcc72f00b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7541c3065ba43eca8102791b999595f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02482393989980a7be003397dc384342286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc8e2d0dc0e4a45766f6f0cb34bc8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e9af6ec496f15c190cd5a6d034cee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8249b2da361e06aeba23f9105387e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d1e93bc9ee38316ffcad718904b3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4638c26948f7e1699f23b59ccbb79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59af530369c563f0a3b485c769d289d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6197b058d9afce3f8bde3b2660d27c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690dfc88c0daa8ec4ac161e4ff0d219294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9eb8c913b7de55f1a748afbffc939295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbf9fbcb3a1340a557091dec2a12f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0317d721070adc7c6c5b5d295b1759297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33572175766ee3cd925bea84c22ffa9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15da7707a312e44c9619d9dcc8ddd0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aa856a06408b0119199ae5db79987300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42657575b5d151141c26725a0346d8de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76346c9fb9591982c463a91cc2e0edfb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054153297e34e5f1345650a51a35d52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794a1697ed03a5c271fcb4caa82729e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15066dac8ccd91c77f9fd89b4ec23b7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a0ad57e5afae84670292b9425406a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c47f6784257316f68be2a49c3dc36f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d20970673f4453dfacd4ac3c79b851308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead3b18d9bd4691496fd818da171287309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3f59ad212d81bd4ad768f0fabe7c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669255cb991ab94ab38bc8c431044748311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470010bb9e26d8ddeedd489163a63a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb310c40b6983c7521d2399d6e469b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38743c751eccb4b105a2c3a3ba8dfe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f4b61a794575acc76154d6d81e0de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577ea87ba20c2d9c9a6da6f5eaa6a07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be83b2037da577a9fc0bba71a8b65c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278d466a9096e19c5cd09ed9516ebb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6357f743ec5b1a647f53a8811bf3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f1c6def732226e959564c79a06d71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3ae84e7dd17cb45c2867782515bbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30c2bdad94f6c7aaaf247e585e88d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64432a238688521d69aff1735d1381d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904121c7c578409f7b80be2ede430c0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b606115213506e364305c03d35755a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98086dd51fae5c9857fba4207a0c83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1a10514b7db1475c5e8784c1e6f23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849afa9ed4842d5d6036a794fea854d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc248e8fdc654060483141e48b0566329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73877e68f53d14119e6a7d89c1e15812330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9b6dac0fca355fede2d3a437df250331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e28f7ec67b9bad31a3fa1ecf9082f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce335cd6e56e8395de9d078e9534df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48ecca2b21c136172882bc6a17b45b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375580abfb33affc4a4856413e1060d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e71a212ba1c544bcac4d6f2fcc029336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa96fb65d36becdb25878a61722c7b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a3226e0a95ce9cf1866ad864922c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556486050aa454693382b7f76c7b6c97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f666bab2076e1aa8a1b51a95595df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c9ba736a730e1fd97ffefa39c0c37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c519b593915db3d190ce6c928e007342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf59db8c27fa28fa7c6041850331f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17305b6f929db130a06bab11e9c69df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281168e59ad62c3f421ec29f0dc51b74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556d083acc8262109e6dfe791e08d34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920356c4140f552add7b1e4825d1031347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2441c36a4488dc24096cdf3c7a13b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1b468bd13e75ff7a331ade3785e48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a9dadefe568d6333ce771a06bceda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3253959ce4692d20084fca71b2c7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f187fa953ba636c46696f47c40878352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ce36c60369a7b9019aad40d672c53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb408bb2e667032181edc6e5374703354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904d2eeddaf7d725dbc95683cc2d442355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e902a0a2cde314fd5bf1a0eebbb94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcfc61afe8c1de733652f29b6e723b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e9336f37d903e086505ccd8c9aa39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f57fac0338ce601768287a1d9cfa4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ae037b8b8eae40abb8a5c1a1bfd8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57221d55bb662853cb16b6712b7230b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b861fc067e553174e89c437eed328362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53d8e1ecb51d273ec664b1148ba16b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030acb14acda20b5763c12d323aceebc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ff0f4c340731e6e641896b22acf89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f35fb0d21997bf5fe0b026f026817366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08f4f0256a45e7f928f6dbf317d432367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a749dc4b6393abb66d7594b74b6279b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b203940f128677b2561d2f6425a31f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d4c2469377dd44dc3195d4abf4c7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862af938bc122934258511b8ab72057f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e0c823e2e8df1baf7c38de8c16546372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf3ab8a253071f261c2dc7d5f55794373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e49b71ec2f55609188ad8e3ce1160374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1322c44e3d76037d6f17f7fc505058b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210da968c807fa096a8d023cdefffaf1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a5f11be623f2132e98d31a031bb56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af700ffc01f57d9d370eeea9a28b7375378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9d0a2a6a56b775e312857fa8b6ba3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4699eb5322a10e98a111d3d2ff4123380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5ba50d57b270c66c4f3ab8850f1a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add50cc2c2fb755e00082358ee26aa8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c65eaaa21b0606b73483a487baea2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7989b235ac5dd3cf116772e330953384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e61a3a9ed53d1c97f80097bf3daac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f1c9e2f5e8f2f4d43956d2b3e5a92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fde55caa632c6d0e1b0fe88fd16eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e742cc6571fee6318cbc740ed08ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3f4381ec9a060fd7a0ff1f96a725d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fb8031b112472a673090cba265b30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56363b2747c4d39f7eb9e0ee4f1d556f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742beac6417de3a97715edea95bf8182392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d30d0a79c6a7a6f808d10788b9fd7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ace07bd35e4985279c3b1c44c6f9fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eb1f9ed53e743fce81e1aeb7fcb5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989c1330047829c5126dc9d3322622c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf529c8fc4a6eaaee1af640ae6db8a4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0c899dd68409c6a688c2ebe2db23a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16de99520326855fdcd77e4051ae8d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b61fe626b507a7103d6f6749468771400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b24ab9233794cc105ed915d93f465401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ea8ae2d4e23a3c59bf32c307d8c9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b519f0a860dcf5fe34c04e10a9d2ce5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e1328e6a4546f72075d63076f2a66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cb9704a73a62bd0fdd0a883ef2451405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be193e0b563e089aba1d127a6fbd7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9e5298b4703f41232e210123af687407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc02adda3ff008dc109e724f2617597408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bcb60220abbdf2de140f9d9fe775a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e378c57c87c5a7122321bd4c90be6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c02c51eb1189532b5f6fd4c2990b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d29c220a70dde9f21a8265bf77657412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6cf12f1a8880d6766acfcd069ea19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c5c40c0c1f8084d27e6a9c8bb8ccf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928f709d8b728dfafa6e9150c77390e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404584a7349ef35185fab79f6fbac140416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a9d8a5176c8ac2f3bdb4c94fa0206417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00114fb0fc62bf0085a491b91177b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc1435bf1964793c97ab02e3cf37c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d852af3cb5dbbab4a7ef8dbf70e6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b5bae1b3d8f13ceaabe356deae158421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa3d6aa5e775789644cdf7dbbbd7c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956ebc9cd7387f0ac251bf1dee99540423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3050c25998e8de60b853271c939cf3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c4cc9ee7216062c26a3a3fb3fd0f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520b990d4bd60a2bbe09cdb77ecc827426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfa2e5d4a801e8fbe35f3397359b64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a7a6d2951cd941f4a63dc39a7f241428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba40487a09db147f3cb87f5c1fefdd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c611c985c3f316f6c06e72d07827bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e74bffdfdd61e8260111af5d0225e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff215943348809cfbc51917b7083a6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e562b04b7f627e75316652bd8be4568433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b294d0852bc0e31d3b5c2ff4079aec3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349d878e7a813f96ec890768a1729dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3116123e2579a3e2707e971f54f22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a67c43abbbc9ef2055c53835a0def437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438fa92ea30f10d7a13fdf2ed6caa34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610ff6914768721ad7eaf1c5dc808b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd80e11017af171f7697090eaab7b96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a2903eb93ab5ef2fb0612cc553729441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee62550a4c36c595f4e4aa0ba1a260a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afe74700742cf77b58ddd60b345a18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ee45c21be7c7a7923e22e48f5e484444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea74c781f0d68894f92191217fd69d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467e609fe2ac4f86d86bc3799141bbd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1649b02eb5959f83e18900a24bce03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef85714860e85cd433e0bf60e8f443448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ebf65769eda6b5a5dd777eadd944449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46324d5cabed4bffdb91b1c0b19413b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4a9bdff0e3e9baee740819c681a01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f676b7daf3c63b0bb64823328d5ba3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df9daf1aa4f058b77548baec533b42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd6739d3990e95cf61fa5ec31f287a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58fcfca75e1b4c56033b35491eb41f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a48fb578e4109cd5b93bc3638164e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e9c7d6eb5e5391bbc09244a431b41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220347f65978a25b697e7ded6a2bcf1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dbf0a08aec4cd5f429e0bf9a24196459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ca3310a3eec6e99404fe0d2ee67c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffa03154b728655343aea0f186bae2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502ffcc7eea3dd410d9b9dcd4c8a8e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e300c462aefb2a69e0bc58c9d71b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e666951793972d1cb4a4e875278962f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f1e2eec8ae2b38c867b78d2a0e6fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505e51880d7d0e44addd2454b02651b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15128edaec3bf9b6ad295d36794dd54f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56603dbcade0b62f2494c2a13eb0b17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26374b6bd7832f894ca4be631e6dccd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0e8487ad63efca1936d47eb7df6f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a7b44a4af729941afb1b9e535b60c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b62278ac27547933129fe36c8dac2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa35e58bebb965dbfa16daae305116473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d2f1084318af629a5cb3839b1f5c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab16a18ccb9279ba48e9d512695519475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765e9bd3bf8a1fde866c8e7e2d9c109476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1980a797bc649711dbd95fccf1a17477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a3b9cd8485998194a8aa3cb809988478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e18e5c55d6de4abeaf32aa8004a024479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9d0762b54ff5dc49c22a2a492190f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d86e0e83e0ff3c52288506ccc0b6d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030aedfcdb44d4dc1e80bb77340dbcb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898859ff093fa908deddbaedb59bb51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff17cff127ef5399fde9810be45159b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fee6d63420ea6cc8f64194e1afd22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdacba02fdc86013729326696e6480486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c142281924bd1f1b2e19f6791ebcb8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9976bbcc5201b90c5068f2b3f5ceb4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b9f6cff68716ea7ccb41917f15b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8cc99ac86005100bbd9998c5a4615490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76776279fb11317599c6d56c88e027b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecbbecb2abc52216f08f541f6a5f38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe487656d00c0df9d87cc92ed4e398e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251279dce958ff12f175d42e7a4bde1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab007cd640dcb347f3b23bc9af7c31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dab4a1188beb539bbe23c0fc142a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdef54f88ae6761bdc6adfcaee8de9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb98b375bda504772939c0366d51d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caf8e74499894a61bcf69c56e935d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e012cca66af2af22e5c81ecd0ee153500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6244e14180339fb625c327dbd6c7be1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d806bd5c7f2f6d8b5511fe5e5e5ef4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1587d3d3596fafb596f2d383d76d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda3327b005b75782aa64035ee80778504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095168ec71be8b981078d322e6495531505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1adb2dad35c7d8048718993dcd97d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c967c0ff3f3aa0678c3af9a18234ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ae9fc27ddde0d45fd281be5a35fe5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ee9363dc694bffd7e137675990f9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d892f1856c4fc1d0a11104017c0832510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacea1ae4b856cb3be8318fd33c1835d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b42ebc1cc11fe24f68382fbfc2442512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff73f4058bee6186ea54af6e203f32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ab886beb64751643cf8c731b2fdcd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe916239810338b0324c2cb1b55d144515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cdf0775439d873d6286c8256617c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b5496d865f9ecf01329124419fd1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdc802e6598d6130ce43ab6fc6fbb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80121a4354f91bc259d25d3ad3aafc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688f874861ba67aa398f1e0722dd988520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986922d445a84611bbe9694b956884a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec30922bd0772888d82c7b1d6b205d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aed548a3ceeb55f36c3c2451e1a1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304486e14acb81d77b0370aeafae1c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395513a91ed16f295576b47c7c7bb93a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb0a71f14b24b40cf17761c18bdd65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbbae541476c394c12ee8e4ee1aed2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6d4f3951abb26b9ae57639538eb63528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70b68e4a4fdfe34d7ddfd936de18c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e36eac02e191be1fdf39bf9160d5fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94eb10f1874cd3b8c46bd409b72b3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43118c6f112fc0c336b3c12322c755f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e3ff7da130bc2d9c00397993e6415533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f033314fba2b894e147cde3bf9116534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38922cf4f7a4c2bd1ffcdc930a3de1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a270bbf4d1666fe902452e01d52637536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4bbdce437bc94c21cfe2c808ca3f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcc558ba8f5f08c03cd08f7d5c7929538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63cd62a802e05b1528462cbdb36239539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9458aaebc024fcc50cd521749a0bdeb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16e8970bf48bd050f0e0d193226cf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffe61840db0b12a4e0d63210e3dd96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324a02c7a3674e910daff0ef54013c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadc0b2736762e6442e7e0d415037ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce8467ce6a2bdc0e30651d600419c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232f9442fa8e0abfbabce30f3406012546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb0ac7d42b18c2f3af386afea6bea6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40835d2e5c6ba4108224ebb4845310548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f67ff135150895428267b6362d7d83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d59f77b4e45debc72ae842033d7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fbf53334a107ea5b3150f57d44277551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85084a4ac7aec90ee1afbb8fd4d4806552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5936ba7396b93bb28f87aa82e5120b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112f33cc4a51fbcc5bd613dbda2f145554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a596889842760e1351a6829e268ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407f01f66e488ed31e88f2a3844fbf1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d477c2b1f8270eac61d52a35013af1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bbf52b3f7f917028d459b3d201ad5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f424a373faf8edad04e7d4465f84e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd70e0404460f53ae9f2f74096fa8dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf8487c1b9d625e0105f3cce7eaf1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac019c5f27f54a2318401987acd9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bce7b2e8a015b71daa12462b1103c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b93166cee88cab56526a026d8e247564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a1a255d03425f724054a4e4128254565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85215530b171c0d67fa32ee0d5eef0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64721872405c3ca5d9664b7a8a9c98e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b25722bc3b393564f86acfcd11b0e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673886df028f5d74f7b8f82b9064fa2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714267226a4f7dab98d4231a9a954771570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adbb81ead87b669866c45fbf7b16ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f7ebe070e3beb8a8b20a9d514ceab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21ceede7f4ac39a6bb333f6870cfb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c028faac91ad6cac164a228db4ea9bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809191aad8cd9273ffd985684f4cf384575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ef1d394df91e733db16fde4268b58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c988cec1269e20c7522cfcff87572577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bace04cca99acc4710bd4efb820331d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2e03ffe665f7a25b7c45442f388a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8cfb0780e616e7a2fd015e0f7c53f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a0ce1a2c7b988fe3412b7d963971c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0d0638d3a09cee55a5d0db6b27f95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40111a60b4ad1e41e0dcff3d924b80b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1128142a13e682dc003912279815f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214a2ace1827963f0d6261252d07dd3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ada509d1579ccf1f5a4fd0135270d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd404f270b85740bba54105f4c44d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f46572eb0503e879418dc7f0d708ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaaf10cabc302dcf5fc2fbeeffa84a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bb9cf80661a94bbfcc26b24866b01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a688c63ebee998895d35d9edd99ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f1fe1c2b24121db820e1d8e49fd8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773a7e8955d58434955d813c273469a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa925bb9afabc1baf0ecc1f5641bfdc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cf0e1af6194def71c58ab58e03019595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d195fd93b2e82d9846e27492271169596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd50985eaa368353021309a5bf43e63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a684235d9e1bd69bceb8926c31618e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092a87dfc648330e86c2348eee5bda0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756a3cc16b0dd0287384c17ff9e45f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cba05be32e71c06cc1c173b4e2e79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7148b4a518a0863cdcd9b4a08055f7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6862b720047ed75c09657ec9bb622f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958666b5e0475cd9df7b1331b8c41ef9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e77b458b4e9c209350bd8cb8f7140605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee49ec4598087c54f1c85b27cecef3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c05da496739a6402154a23182973e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649422e2412a0b2c9f1b995094cd4fc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f7660ed3251954c125d1ed8f45250609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48c8ea7a9ff74e3b4f1aef2983be73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d47e22896ddd2d008566ff86507b81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3529709f1bc831d33b872b514870ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703638faa57dac505b3c508e3af924ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5d3c7a2e7ec2e3a86f594935ea263614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7326eaea5410b01f100644c141e00d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63e83d721d812037cb53c020c48fb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1679c217e617306c4ee5f79220995617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90c14ebe7934bee7a8771092b909f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1818744f6dc2476c6fd99bb613f249619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f03571af8dfdf3dfdc95f7a02d87d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae64c714a3fc91cebd00b28ee5729f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeedfbdbf78ad27551a0a3184cd5b5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33a8b32685f36cba4b25916ec8f64f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b84a8387ce656feac0b95a9b9aa05d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88571257e84c3cf6798f85d53fc37b42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce638d9bd1f54f7e22c7d4d21a19931626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96fce4a6823915062d041cc3296853627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b974e9012c6be6d871f20ffac6ec35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a5889e7ebcec57fe95487d7451945629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03346e83d607e9f26785a006c8fd9ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c368ebf253aab75cca4b964a35b5ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c70cf2b92805e04d134693d436cc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf667df60e69d13b796403a436d2f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd459217f73d5a1d0d99b02d7cdf4d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc797a564edd6853a1fbcb218ada44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b19008ed1200da0b6c79078f82dbbf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e232673fc8c80a07345d7b48db400637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac907ec12cc1b761f26f2962f8a300638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee843a03d78b8e6ba304c639cb0d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195385c76e91be54b1b68ee2456ac2db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0694f3cc98958980d7dbe48b497978641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09035b21b5a8d72bbd22b05ecd98de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb215b07b90f3c5148b93a0af76978a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d899e180e52b0ccc86a025d064f53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e10ff1f505c2f083763624680cfc6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a691ea1a2a04392f31e1929184e4bc2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a16a3d8dad02368049f72433deed1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532f8eec1b55a17a4b8e17639636eb1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd086e13bfa090d38e946eb3d2f5c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb07f3519005e3e3f5a7a5424088bd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e84422e1409cf63dad27003ee37f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bfc2e5723574f2766b4dd5fa14f5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466e7d15cb08bb9d970ff33bd5a5c5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c208e832e161146d0f081cd62374374654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4224bef4e56a662e2261ef8fcfa10c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfd917b9ef687d02f5b9fbecb4f549656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd81e6883b5c67bf63d5879fb795c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1b62af58c20856d8b1b36d821b963658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e9571bea2e8b54ca7fc32ea6aa52e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def33de44c10d7dc6f594871b8ef8b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5877c3fb4084ae68709ed60cdde7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ed2bb22777aa90483c2c6727c0816662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9c0eda37ce635e56428714f69794663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752180620c7402c1131bf4e4063c86bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb4b34705720710f40087025f5dbba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca47b88dbd7a2dc1efbedbcff3159e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32243a6d1a366df73ae4bb5a8759829f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949741bf1018d2d783e340646ae6658a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb953ca7265b337f9cd56ce8e684c9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4494f4d0c7a5226cb04e18f55e055670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d258cc45604e9953dde7da5f7c7b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879098eb3654fecaef85022bc5916ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014acfe19a0d8d59840a12472a6cc14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201e0ca5bd65b9b6655f0955d856522674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2236e9e06e510aad374c902a51964675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e39e4bbb4924c8ebd971953d4504d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e5a98c042ffe85075b60865a717d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87544f3fe9446b3175ae13de93b1cd10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6bda8f86932a4816afd62c4b42e19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a86888e786d4f0b40fe875e04200c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb06cadb589e9bc0356d0f992da5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a46f02ae5eecf87de05a0be5270b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578ee819b55614f98947d5e13f1ae30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9006e8c0d4269542db6f8d57578ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8f1d79f253e7db9c79106e2368d18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8be02b0a0a966b31ab20af441a36e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f9f4650aefdd9e9633b5cdd4070b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142a171d7d692d116474a5584c06137688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc252983353535b425a951aa03cd45fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf179c51156d13567238501f736a00b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430e0f89793e792cae3e131e5a778a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064dd74f115211ed039ec0f2b58392d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50484aa2193d0c242174e8cc0a5e5ac7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f56bf7026ffb2ae3cc1e05bd7d89b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc6c28d9de65211c4263ac92b00a3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377c6160812e3cdcf2da2091fc77987696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7296579ea85a995b2a2fd6c8f570d44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b46d617f58733003ab84c51d27b500698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3864e662abe2824c6eb6e5906cfa8eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73563c92dfc4af5b5f8b4fc5b7e98cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e2b0e24706b599170ac457ca51fae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953f46a9d3f84ed29710c426bcf86ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8a5dde18f0c6c083d0c1f1b18b14e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9580a2604065c809edcdd5d6c89e589704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60662b57ad559eaaaf964d5096e07e86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c31f00e95d0a0b2ffb6746a773b72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9bcf1a7a055610fdb6cf7d4f09ff8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e565333971f38bd8d49104542549c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4847da40d50071dfd8b79c14357a3a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35eab063dd466b8e1bee9cef85fb993710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1362868d9df7a36674a8adb8f1e4ddf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb79a3bc48885db93aa0d69349452f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af36cfdfc2f029fa3db2922e48cf42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf0fb9575e7c5286c5223a03ca2a72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97094a10c9c5aaf5c32f1e34eb0b08bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87acb1182b0e671fcb5b401d89ae91b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35439830955acb764442816fabb50994717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d242f7586b1bad5140b4806664352718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e00de35829f56ab1e1469827ad0583719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163af7548a45cdb972da8962246f911720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1be1f1aefd8384fe4b440e37df318f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e11b54ca391d768fb76bd2d3905c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163713d3ed22e1c97fe34f111145da4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b2bade66a8c2ed6eb1662ea89cfe0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532f2971d6c9329cc2646eae22967ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1a56d7c8d18c2bcd62636687d4780726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8b5d3a32455077a486e1c4f18e5bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19807cd009e8f0f1ec968f5ab53ea810728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a535a51e0daefb74dedc1b632fefd94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6143253f04db7c3773c22c1d59b269730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286768f8d6f0ae27793df7df8d64fb42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cec5b6dfb369fa7f1d6241ce93ef0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f471779876e94321f7b23fd6f516e02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956d4ac5ef467154b61f82884e414af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb96d9d26faead6fab6d0b27658ac54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bba5f64638776334881a3f1a9746a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7c40fc52ef33222f3e64be70016a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518ea00b46d570d729f7650e9b9ba0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa44823b372fbef57493a59a56d08a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35d607beec22e775f5e86d3e116f94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3619349b735e87320ca1ba4c1a77c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa056ff516177465cdb764447ca013742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b80f2685254f27ca0d8b90a0b5d7d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548e1ac4388af2d9881c62098ea9b6e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c96764b091178423194e63bfe24a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c66cc3d4b908b56f6066f2f5ef0ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dff4a12515709d602f0389cedbd345747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb88fa4c4692342ae32fcf5b251871748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a13080a644fff90b5bf29c469d5a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a328b4cb806ee64db40e23c5664803750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03757035c44eb56d3683d0f989ce58dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362bf480ba73384a99acef7f24e9c49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e5d40d29ab60a4335604700b6889e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078a78a6c0500ce4eca5bf3d2c64e88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7746a3e35f988dc24506651d39500d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2614e6c2c1c04d5bd986f5fdd98b9e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77de400708409ba4dfb7917d12ae26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25681e376c927a35ae290d0d2df34a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4419e474bb51de285ba77fcc9f19ed759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>