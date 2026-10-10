--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b452ed87884c1a2bc24094900ef1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52737e07745a337d70738b9b4905df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220c8e85e584639e04ef984f6d4d5653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b567f173e0f54cb4656d2b2e1803a694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfc2256dec0bbdf9c8cceb1b5409345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e90538b0d9a82b34eb958e7877b276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d72bb6cf15f3005fac064d6a200c8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a436281c913715606b22738b033af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd654b55f5c78c72152c4281e530b9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53848b6ee3e1e2b2834fb45311496910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0a777834219412605d06ed601065911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7caed42c6fecbe7ea312797d7f88512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccec2adc1822c9cae8917ce9710543813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55daa24732ed8c645f2789a1689841014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae99c175d1f1ee331c99ca4990961315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee6c348f836196a7d30eb2a99a659716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bd1987d29298f3e8b8c8f39aa049717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9f7c7b1b9d4a1e762b7b24c5394ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbcd19f7b274d74f36157c9072a23419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8e968c62205fba15185cbf40c2a3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26706229a8016b8ea79109eecfa2fcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ecce84dea829f6c654d386cf7a9ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970c1fd565e1e47f1752736645d9f4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df427711c5a4f0830a21a90f8019f33b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562cab68fc670deed6fe17c9c8c688e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948de6b932215b422401f43d8e24b3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09099839961957796069d6af2cb69d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03c7f2de4ddc8bded45631ab9e276c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471657be866b907043b82858bd44aefe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296658008ec5c5ff3104f936115b023b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825eae55440de0f643b6cf8bfdbcc56131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4a9f205c5ecb370040db0c5972d3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eaaa029a77754bf141f34df4763ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2201af871b9a0c8b96491c9217d076e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e4a40566311443674a090c16461dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3df0a77532abaed4c16a668a8bec5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e0481ceab194a2b27ac3651fb772a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cd4f9d8a5fd8a51f3f96d8b0b076c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0435c4c154a2f190c54cdfc7fd9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b2346965764ac353e7a796483f23040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246e5b9201375e87c635a6c53528a4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9dc8cef19472e54b87f7d14b4fc4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1c453bdf213ede50a2c3aa8e681e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46785996b2d61d43b81ba4ccff1b9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d48d61edf20bd3fd2a00fcaa468f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218bedd6f916535214bd0b1e8ff18bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d188f4efb05059ea8811eca3996cebd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974c627392d6c07eae18cacb32aee4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e206a00c928b07371de9c7cbf0491949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3a0ea22ff2fe809791efaa9314aae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24a065c2754be14607018c83ac3ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e3749822c958e35c6d2a059ef293d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bfb77690077de6c1ba206e3369d8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e49483b8f3c67e5cb1a8f6e01e4df654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624807b243bd1d3c9d083cb38123ef6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e991bd59190dc556e988aa6c0933a2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efeafd3202b035dfe3e72431866b4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c77acc274c2c77493dc7805c109bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40bc7631e75e997e218535e3f6361159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c196305d7370d87c4527c3938b56d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ab53643e90b717bac4be96ef651dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eee5e4a71615f0a25f05f232e30f8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560688066ee754c2ab046d2d1eb73d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc140c0c88a2ea96bb6ca921ba2e55cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf9f9341f95e2b1f20a1e127061ae265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fb8ce52bb1fc851f71212f81d5a2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e975963f1dc9573a426dd6f4f312c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e90ded66b35b6cfd6eccfcceedf83968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be40b51eacb4d8703e749a82bd3e8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f7aafe4b94730c1811755f84e4ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e4605e0c0ea88981dc1578906c00971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa07a114691e47399e0061d422c97572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb555faf1064d9b17996c4a667fbd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05249965ab4a92673a6104f67a658f9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370af230d4f86a051a9b18af17e342f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118df3703f812f135743319dc20c3f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfe01198b02037b2db5d8fc1c7e7ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20674dce10248723af3cc837838600e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a124220c251d8288b1beb84feef9ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4517e3ca6fc3d8012ee1881121146580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ae2e0a6dad749bd1559e56840eee381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d82f54a7c5351b2e8bbad053cc4a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53938c6ecdf72be99d595a1fb441313e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1e32529dd02e91c602eda5f16abde84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bc03bffbf615e48c63fd4ff4f7fd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb818849c92d20161c81e2bc3d9b4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f641703edfd2c289be36cfc51b37d5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e791923143040d2f4efdcb6bcb615288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317310a2e65f13b38e28485e2559f6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7069d709d1dfce24b55bb5801a95590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12813e4a91a3758effb6e4daea3c18cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9994bcc0c971d090e7ce7a42367973292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c7a36f46a11a714fa30a2636b111b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48765c146c0b87037e88bba904016894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847081a2f516a48aab8453f13f113ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58de47dba6eb50e3fd44fb05e682fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbce6cd2fc30b4cbb23620d9e863d6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2f3869d36028a548d17ce68319c4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60819da51d2a1be3195c7a32643d3a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f81162bc0ea8a90bc74c35cfad60f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dd9cbd4c50aab3223c483745c00db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1756837fbc8181f8cd0547e625e69d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc916186178d93acb9c495a229b02bd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f80d3e3cb26aee37092e1b32ad4d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b46a42266cb3685a7411e9ae851c23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58c5285e8a649b775c41c1643eaefc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cf30ea9ec9ca790d11fb88e8edc04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1368c9c08b92243c9dcf69051d53dc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec828bfdbee3b5cedd38f687e94cc41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4a46a7f258e3532326294a4948e81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88d200fa5616d6473681fc5e2f0948111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a4b364effb6718585e44d39525691112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448aa9ac29a406d31e72f6692a73564113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a66df9666d110a70a89bd769b66c5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62845d1c39eed927839a9526ac609c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd339d04606454be6fc3057d7eaa99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a38a2633d881826313c04aa5c4e582117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe3584acdf88e8fa8f6ea669d1cb5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eb6c6269f56e363b8c5adfde9b629119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247db047c8ef9c17ede6bcaa7f501ae3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3b2a2ef64dd7736820c961dba229c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ea02d6606232bd5c5d354fc0170c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427558d51c8661726eb0afa86ad6941123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74045a652ac01c77eca81e57c37a48a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4ff13c3021f4381954a1d50639987125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a67a758e7f821f39def2b8629034bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c0068bd453c86afca531c49c7c910127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227c291a5991b391a6f4c251cf47f55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187f6f8cb5738718f01dba6a46eeb46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7217ee447a43c848686e22dbb1f707f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aebaea0bf6945884e12f67f8370cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7afcb1229a3e36b4545a9bad5cff3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0515b94ced5abe4a036da4c5149bcf9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e1d6b5d4ec9462886eb91b38fdfab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772b409eefd9d5d67bce446d35d0d1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e22ce7e8fd50a5bbfc44dee4e98b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7f6db62987a5d8f9504e2d500ed48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8549320c58897a9c9fad850e58388138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b5ac56ab64a4a5a401d52f18db21d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf87144f23b427e549d0f47c1f4af5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca8c630672e06fe28154c56132cc3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cafe61f072b1c112a9b521c289ea4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174f761c8ae2844fb6a0fd6d12438a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0965d7294acbf3098594c5e8560075d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd12a559721c08988fb4aedb4dcca8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ca4c6d629fab386e55aca26f1a997146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425bc7ad1d96a8f86d72becf17f2a00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d6e515d2c71f7d2b29ac2e736d1c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef1f3e84a02ad86b71d925a9b7cd2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395100ab200c45413e4c028e0ff77ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1bf898cbd13635df3e7da76af4f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a8a8df1cee6efb4ddda5b32e06585152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327751d3ecfd4cfce5c03257ee808764153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b0d6be9062c9fde5bf2d9fd2aa18f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21810db3aec303d9c5a6fd0e0be9c17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe064181e0c11120e9c47c02e8ff65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd8261e0503ccb3a567a38273db86d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f21f52ce4da4d11361c4a3577b557e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09535456a3640e3f04c5036714c331159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cbca2ecd5f323c68b8060e6ae1ba1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365561349a7a1d80050b61348e1a39ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e64b3cdb58ed23f4f32c72028e30f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff813c67794bdfa4edb49cec0764358163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609a2e337363e698a7d912723a7af25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e9828a945247f122ac0c94872b546165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92d23866f5ab5ed6352e4067b5bbdb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b2f511a4160a0469dc6e94a994a2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844da3a4ac23d6acc821599acf8d2bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf0aba5c03727b31066bee468f53c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdeb8977432a5167aa4deeb8659a0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62268b02790d3992424b59ac195d1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37287b3a97b796d2db70444ce262be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1529a1660cb2a8614c765f5ccd6da0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d5c912fdf9e132bd3b35edf7a19c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e727d3f9c1637865579114aff52055175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552382a9d3ebcad0c1a803079c088e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd3ba28740867c58b7192f63350be1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68156a7063f7c0851cddfb717e94f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b040cee6b3dae7b7b2eaa74aeea9bbe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc6b0ba61f30645e855c3fd00e6e25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c148a80423f8919cf0f20e299b6575181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf15cbf310647b7cc530568d72bd48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cbc1a71b76a4adf519a818b297ec9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15d792ea876dc7cd3f8d9192869c67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555bea77c8077fa2b22cd3fcf7f2080185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48ed53c5c1adcf273443af02fe4443186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895254986f1d14a4a8b24b4fef9b8c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cd78ccbfadf031f489f56f186fc46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd4915a37967e283feb778be4fd853189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cac814afd2ea1c9a3bf34b05c58da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecd735ba0a2cca8362fe3d90ba58be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe373147f39c2b8aa5b4421f70f712c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abf7212846bc0318843f3995bf73f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf5a7abf580a520845c3c6cd4ff91d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37130e20b4b321e22e0c245bfa89aaba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef16f4d1e71a9d2e15e74f41d182ad0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8490c0ebe77bc8b88fef1cbe4dfb33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9595d409aba780da4fedd7309c71ff9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197322485c7329689f54b35ae69beef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7ddeac5ae709340ec15f60f4850ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce69441391ec85b8994c15574e34f29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad306d2d72823c0d9031fce5befdc4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821addb372b2bb9362fb8af4497bfbda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585c35babd4e7a3a55356ac3d129042204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8123536a423532a35f6ce7d9e9248a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda3c30ce9cd280bb3f73107846826d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eba82216fedbe8cdedad6ed5efdd1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa84bc2c3e0a75575815159bde97c35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64deb4f087e127fb718fda63d2e5132209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f20ef6deb10768b906f4ed538aa75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae939b761741bdb4b162e4132b4acad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4543c1fcbfead12012c38c80c874d8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e37cc0c89b7a3847bf01b7b3e4a455213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482667c5e20fd110b21ef94cc42dc5be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9e20b6acb8f982def1433b9166356215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e19d8882b6606cd0aa36d540ed427216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b331e32d0738a951ef0ed295318b467217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd43a0a3e0f56b21c72aefbda184b85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc31f199aa822e6e3558212ac8c9df2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558244d6c2ea21288f7108c0348413f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f77f4d04b74504e4bc452e48b44fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed075ab69d3e13c4641763f5a7fb6b8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f4d21b5fa15f411cf5e096eb105f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856996d100af2b15d74a6fda22941bbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f4e16892275a6b15108eb1b36b4aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6aaecf152839644b5ed51e2ddb52d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1983893d41719fe152470bb9da6bfc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f5a9bde973030fbbf74e9b2fcc91f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c571ba686cb32f95f5d4835a1f4632f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c896db1bd0d1c069c0975e4fd007c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaeed381584948b27fdc8bc3bd9efc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995a35f6d75403bd2659c647136ec5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fddbfac2ace8581d5562cd3ad3ab4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63793f71b9324e998eae56d471c66a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4779c2f25d524193a6bf963f060e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49420d102cb0acf04f8c1177b513ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cc2c98f179a5d8de2ae08ae7f81a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b7bd50ab6694a3b847cb74e64e5ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638254cfb9f2338fff8b4adb5ea675f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248dfaf4ccb813d9c0d8577e58ea9cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb4c9591132288545a380517b05a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9091ece8a54205bd83c9fd12fba77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9dc8a62c92113d86560cf26e91eb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ea1b76920c470f444d587bf086c23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdd0a6de9b8de6971c63ca401936f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde3b63e57674192456b6c7267df8e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7a0de523505c631eeb5277e650f5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632b8f3c8869e3d501ece4f4a68d772248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af75a3909c319e31f9485a10888ac50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe0f12c843ae7fc942da1e0937e8e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32294f21d60f7ae7414801643b19920a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8841b9f47625e9277b35fde8cce83d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03428af2359c960dc40ef719b74ddaa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5158746ad46d9c9171658f430e070f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfba171a832277c2740bcb8378d489255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897f5f377a8b10b63612b1bdb560486256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ec127168e0e2c0e0b9d4420bab242257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26067789e335582242952cc50b09dd82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0ff7fdfbeb0e6be3c11d4469a2258259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf80ff22d26fcb6c56b319da09ad5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccb920b449d9cbd22b152ebdb4670e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2f736cd625541f169f57f3c10e83f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8a3045c52e0030cec43728c0e17f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf1e217a0b00fa332c77955f571e31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2781974d222fbe530c77f8d682df6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b93b0db62eabc06e65327f31311cc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13f119966dd98b6dcad811dbccc5cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ee31cb7c5d32fd65e64ef18118df7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12879164229a68fac1fd502ba9bba30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1561365d27d15a29b140824afee2b2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653390b5bf1484c77fee92ebad848741271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ed3578aa398e8fcca808a21d90adc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfb35d69f812fa507d2e68db8e5313273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a3a616ccffade26304db2a6f38137274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b1192a570e515f4c20541ae5a7407275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc5cc805e753f246842f239cf1b3a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c054ab92bd1581ea8c00f962d391ebd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c46ae5ac072fa04ee5142da1470452278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eacc50a1747b3011efa9adc1bee1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1895e8b6319382b29fcf190a4f01fe9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b325a53371abf0415899c3053211f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b99e56a815ad641dc3354ed6e34b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976b8297f3bdc8b8b4213a18d21eee1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0f43bb5f691213c6d7a745fb20cfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dec1320371830e2263e5a5f523c3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6493f1a565273488bc449da337bba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578efc381d8dc04981a21b23b6ae1b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0c12a0fc363489ae675a71c4dea0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a873f47e3d09764e27d82cebdd44a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9b213e64c3e2f07f831691bca0008290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc13c6c6a47ff9054b6579d5fe8cc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c446e3d3afe6402063333540def641b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95653b4c14f3d8193b43be91e1540b7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eb43a67d0b2570b771e0d564f08d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2bdbe45e12b160831225128a9890a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee62aea14023cd6c446f86f2b11c9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888692809beb24ee9f27630af694c3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99e0930b773c9410e10d6aa6c2c1e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d71affaa54c698c3f8d7ba01f9603299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4e0d001406c0d8dfd077490a0ecbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48ba5219b589b95a04b3c7199627ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fe7457235fa9fc77ec083b48cce19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965653c32d01b5743adcde12bea0a39c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b200922d355509a74aa941c18a9f398304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f217a88d798d029e489ca59ef0f75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e692bc440d54fc766f6ca11c44fb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117ec23713879598fa32e7288cf8073307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffdd0089dfa04e4716cfe20aaadcd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba5027a25d493db269e778bb25fb09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97132a28785ab020eec23c267e4181310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a74a141311f3572df1b8c6254ea8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b8eeed3f835f25f04e80f0ebd128e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df817c87c0273938628a804c2aa5d0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a51ba3f9a048f80caabc4d8e897ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbac9f714b2cd0796351c160f204c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b478957920d082a1990d7fa4850e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a4fa632b013104d733e7c09318026317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c0a28b2706439d27b7c1279d80942318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540948b2d7c265c7e8ce9a273a29bfe9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cd549967a1389be783c106e9b9c79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea889da71d37489cca37d5c4cb1d22ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aec2cf7b22969ead049c061dd2fcfe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33d9668bb0dce501bb4d01439bf78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8ee8325d757267cb445a151619039324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c575ef1941b5407859ec25f4d67e0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776770e20f1a601bf338a7883b92a621326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e8e195d640ca46ae4962a2a93c261327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027382452a2f6362a298e840abcf1b12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317e859e8637d4f4b198bd5866ec8c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83f1b966b43501aafc676e8e94ff9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c93dcd39a9fa887c9419a2cb7f3084331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaed7a422ee9e08562e6be285f85e41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42906974a7dba9fb26b3c40f843407333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a896bcd976339c48914712327e4c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a29f011b814f4c6e304bb9e476360335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252e3ba97886b6c8c86ffb588bac441336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a4dd3c78289ec67e063bc8d49f729337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c0490675d1ec9936f185757d5d6c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c880186dc88317e706db7055a236122339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c4859f4decaaeb46ca562371ad85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88165d9f1aff3a9f7500b01676dff259341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c180a839d7c1c308f4f0908d06366342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6dd7cd9eafaf80b65a79751c69a2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a2ef2be414e26ada6ffcee46fe61a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8e84ac50a96a41d35b2708abfd4f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df4a0ec0bdacc0ec68eaffd694da7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0df56046812c55362a75fc5fb8c1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457831728422f58dcc74054f4ae4d59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462ca7c585ef36523e5e737f3cfa5dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f67c1e7f601c2ee97fef15dd39e08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b4a4c1fa880ad5eae603e4a6587e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ffb28502e511b9a9e059dac9ea29c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273131fd2abe3f69126a23ffd809a53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef949869ce7cdfe6d8e3eb065a85e82a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa66e3abad7e1e97aea28f49b86e381355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129154eb2515624965e5ae95b5f8b85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e04ddd504a7dd3411795cd1ddc6eb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3e1db9a646687c167678930532869358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3be5915912563fe1957f4b2dddc19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2b0bc2580162986c959b36404cd5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5d01c11f07a2da3578ed4efc5c99d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9fd5b984bb19ddacbeabdd6c84f94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f82c39eace06eb813468ec141e9bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fb5545100ab1f0c28654df046008c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b3c6bd27f69781f7e07e7f0c14fd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb24d7df8c56fd9b2a2db7c52a3fab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2d0e595ef6b1794dcf89100830993367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a320c67142fd22c7671ad718d80bdb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133bc741679f08ac6145c8e0d613b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cf8448aff02815a6bda2c9f7313f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbc6281a96f2f59a55e8c8ff32a9d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b6f1b2598230b6a53e144cf17d623372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962f8dcc423a2b0feec53968fac9322373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbe752414036d0fd50921843fae0ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8a768d461f28d33f64e23cd0e9535375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b7cfd6b1bb7cbc559193f3c2926ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6855d54939cad3c889fe6003fd4a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17374e31dad192cadb1442ac4fbdb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16912a65e294c44487f757a6d6393e2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e5829d3d2cdd792eed416dcad86d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0ccf11b9e44a2a5afd32463a22fcd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c31dddfa1132460ef5784da88abd20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7082189e8e7bea7d92085ec6cf714c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522edce8ee6abd8a76f247a894871e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ebe291e7a2177bae010d073ead46e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd0af78b0ad84b75e9ad74e6d1b7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda541820256491691c81f8b25e0414a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c995ab0a3686e84c04aa2d24d89e50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757e02f039f29be24bec9fcc920a3ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d01f120c20377a53a0ca978099d65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0437a3107cc1f3a754ffc28aebbff35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe58471ae322f940a3df3b5b36d0087392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153197d350e0607936eb833ee647a08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2eea1177413bb973c62b3c98c7f48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff837945cdb388c6e0c96c7794010f7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d09b314e9a450ae9a4337fe02fedf0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159072621fa33cee565b637fe7357e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74680bda3e7cf5d3b0e2c33f3a2d70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a664f7a35424cf8790e5209ef5afe07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47fdfc8a12c4cc475bee60af3c0e94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfe547e8e87bb04dedfccb9da3e08d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c004500f133c04fe13ff53202051f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e009ca7611d528f8664917175939f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a90d89b78a47e14d4ba121f9bb131404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab3317a9b384a0688c2f48aa86b355405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44e58145cf0856b5b6fed561c350c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d561f73d24004425a62c10843446c63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1f81942deadc9a0a0c6da574fbf57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175b892ae26012ecba95b35cbe60c19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66c22971cd43304fa5a40358bc3b60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67016c208426a3638e0e933eea3ec1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a96e343eb3d7457ca35b0ca7b42e4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c6cb5580719f0d57834a916e5e9fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368090d2db9ae7c2536dcbe82c9fa40d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226eb352ecf7f9b3d9a8a490f95b80e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4053985f8962f8d1e1aa39bdb8d37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cca9c8f7be67e81bcd56062a680d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2b8b512a68247dde16350f40ec1d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7549d632f588567d15f03abec4040bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a40c34bcb9d2f1f6eac7d3efa27259420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21064815c6bcc5def82780f6163bf7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf2aa073289063f40dabd7b3aae2ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec302f85a8ddc8cbd8aa66de784a14d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf6977724f0bb34d7b0b0ec57d6a81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dae6329c32255c8a8f51c41969922425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078860f351cf7ccccde78cef894a57ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928999a7820d03f786de36cae6c8ac3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78276cbe6dfff9c2f2e3bd39ec13c6b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ed126d1451437065972874d9ca122429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aeb2088dd940897c5baef19e48262430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2ffe79cc19311cab1fe0038430d1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eef9711d53da30a26ba929d5bd4cc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b447389ef079e8c7fc0ee99b7a85666433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0850da59d69bc343a346bd76612d14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f62670024a96120a9b2a2fa08c0f01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6292fbddd7f1b1d78de490d7f75d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20925f97f3f82c3180bf1d2daaea8ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814be5f055065301092e3071cb96565438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196096258c480338974ef5a49ae292e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00b75c784e1f8546c9f9ea1f649fae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcbcc0eb642040065265fa42a7ce7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456e4e14a1c4ceea6f54cd112ae5b58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005524d12291b8a39590af1dcca97570443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca55fdca3d621273009e66e0133d464444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae07c226a92dcf39aa12ac9d524619e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cabfc0c75257b5dfb0711972ea7b86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452de58e85dc904b660315f8332b6e0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3854955ae95b29fbd247df71b75b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffe80ba7bca584fee61f009c434d5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1930a8b923d7cf0594d35ed268a32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825001ed2d412a8b84d98dc6ba8cbb94451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77174d1903ba5ddcecead85e4ff5c5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489a952e247a40a7453d34985e19223453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97ea44e9c253a2e578895008d1a242454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461888c29b1958ab5be6771b5a1647455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d22a81d1e9ded7dcb99da0bbe4bb9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06e8e6c979f64c92e777867e07e5b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018a41e6e64f32d47706bd007d9861a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cff5ce8225709772bc4aa9293e7d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb56a0af324eb508f997be8983c454a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a5b0ca6e556290029d8d72f60e5bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e80332bbd2ce902b9238ed9b3717462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4c155d76424ae6e62d5e2b276d7df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6efa49504ef7844e5c9b732d51543464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c32ea8d96357b451b35ce76cfe0abc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabae31ad7694f3c50d1941304faa2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbaaa6dfb85264d4d2691001c3dfc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d155c0f9deeb4e39a75370755777369468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a9908acf913ab901ba68f557a12ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425811adb3c865c22923d6325f6dcc38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a98ea731d12d81b6309a2d2e0bc1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59d41188e1bf90ee5ba3beb29b7c1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5bf5c544ce02d82b334b1d5906e23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e956d7d12102bf85503d1c674f20c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8cbf88c61bade66eb0ea2ee2c348d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaa45a42e047f4b7daa02d8eb62fa7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cb429609e6b3ef20adb6aa673f595477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062debe00e20f2abbd888b2ed642ff8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e2bb3fceaec25c67b44b2ad0a21bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51842bfabff2999bbb921e9e5d6f4ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5efbd60760d44f3d67cda707c5ce40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750471087d0a248ea45b8ff4283fcf0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d9a3c3f68d651812d73e7ae03791f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229597b0711e6cbad3314cea1044fa8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74817d388395d2f9de3b885c4b749a7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d4f1b77c77bb0c9412defdd358262486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf30bf5d6d4a81b9035ea118383e8e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aa9be5d7163c54fa1f3ac3d1403ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4668bb39c05683813cccef41c4579489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf9c73b448ba381ec3ba03c3d0a8bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbd63cc3a4a7e698a8413404de101c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045ab7ede0b87c2ccca6d0650d052a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0b69626f3c44bfe0620c3ffd30eb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bb4fb0290ebf092646ef92248eefd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91c1fa2ff58c20a33628ff65eb7458495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f763c3a0f44c1e7bd0d3ff2cd84047496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae597e8608e84acbbc671d92aec0745497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c487db27dc0055567aa0a8cc5c7ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0e5fdb4eed644c649edcd93176481499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa89882892afb314dafd1ef3c3abf4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234ba1e8974e04b92058a008a508e81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae38b146ebfd742117e2a2d3c3a9f06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8b5219e2fb8554455df4fe0fd8709503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3759d26903d0651c7aaed13c0a7ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037e3256f3a8fa54a27fb660d9cfa00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73281925ecfd9766da8a6d10b731ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283b95f9e5ccd701fb8e6fc07171ae1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be57f8370f7b59bbc1376bd7adcfcf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5a5daf5b8ceb2bf25dbd521385edf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c19780aa6db61518150710a9dcdfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658128b3df36189eb6885ad76d6cbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9eb3ab0e644a4e812380781840c2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ce0f3358f919032c0887a5abbb8fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205d38e9f8a46d3cc1ad2e2e7e54f49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d25aea970c68a8c8210c9cbd1fe43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8103bfe01d32c8f7ef673a87801ccd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b85023b8d38bd3edd22b9d0816995517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24a9699d38726f79d94ea1dee3f958518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a7b8f3ad941ec979756fd5154aee5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad19f3ef8e34b5d142d87659f9d2651520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5b7a60947cd31b22643006726854f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9445a4ce7ecd9b99e5f668951788604522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da63b0039a6ebb94d6b77dc2fc5d24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f4c001febcb7ac02f77dce04a1ad9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f4dbfdbb37fe12fda7fadc185dfee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472952414c16a19875fc4f3050d9f14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3aa4daac1949c3b859a9d803ad06f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17c86b99cd6a0daf1e02e4ff0887e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3c7f81406e4b14dc5532b5b54b3f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d68e19125043dcca6c5730cf7d6019530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f254e7676dec0e701f141c824ce73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656bee308e6b430a95d52d6d376d2e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca553c9c0a388362e3cb4224faafa3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c437f2b101bee76de5d6acf9d6540534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bdb87509a996485a1defba73a6976535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7fd9664ae88cda1ef51ea11ce2ab9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701bbcbd97dd3ef3d7f665c2be302e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434b8cccbebb5aa250ee76a6b114ac6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0442bd53b05a0c8eda1112775f075539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803613262c57dd54aab7cfe359c2993e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89e68bf200f0b9269d7c0d4ef30cd7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98a5d32074116997c9eb2cbf250546542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a955ea604bb81e387d1e2dfb905f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d11a80c30897cc29ac06811cd0d40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f258ad3514e9acbd890b719b96a31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d9526eeb7944620e7e1c6c8264bae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd5b6534bec24fe6072a1649fb712e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b5dd5432f171a5e7c281896574016548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cff01da840dfbe76b86114afdbefe4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7470146ade0bffa2277a35a408898550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057a802ce853be27dfc4f667399bc28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bbadf179d7b2c9b03d60e39b52cbc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803581d4c7a29e624ffbd69c1c978c97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbb8b53cb1ce52a686a4435bd8eb34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b74061973df882793ddaae320b18b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30573ba66a9c299db3206c4a63dbcfb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee866d7fcabaa7019e4ecf93b0804d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63524347d4dd3ba6b9308d317f2eaa1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b756cb02067aca2872b40b24c3e7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d6fd5fd4cd9e798957beb2a4c6c26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7414e4cdb2bbc86bc34bd6ea157ad5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe09a9131ba22557cbd518ea7a1f901562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fda6d4b8893844b6a6f8c84430fdc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231bd0e66675aedbe6c63d2168f2144564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c35f47ad279c4669d2f50807ccb65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e67b5b8460cabe91d032586d3f33dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e18b05612d4b5d6ccda9ec82775be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e70e5952bf4489a6c9a1cd9e58514a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baec3658bc1234c27dde17e8b24f049569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183acf49679cac4e56e1924e0316807c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daafe7a68af8b0954f525112223ef2e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200d2abd14ba003491ab46fd73c9826572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d00fd66e18d2514edea078655af525573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97e946d2600fbe5d76fa4f781b90e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40a61729564c1fd77acfce4b85687a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17d810e23a780068d3468fb26d4cc0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fabc8ebd9b3af9ac15e96b05a7560577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4b0f301adea8850b8ae78ee695e86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a317a20ce1ac1f99f8a7f292c24d662579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ec2e3b7900547716b0e5dba475ea0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32622adb95b687b6d172d7f7f63397c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72df61a05e89ced26b5fdfaa79d295582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b87e16284b6ab41e757043b107336d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35f5e5e0737b39e9cac41785254350584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20385368edda2ca0c81042fa6df8285585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16514be0915f3b7cd083a491da955378586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5d71da2208f3fe918aecc0feb16eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60104274580880eac4893787c4ecfa52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acd3df0516b5fd4097b5bbc4b693b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c930f2aadf1cd6955de1dfa24e51b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636f29795b102add4b5fc358c617ac2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46c94f4d30675f6ed2663c776962d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ad3a790fbec32687de4a66a7dc438593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5356c2a4eb854cbd4d077777eef04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733c74c92365c168bfee39b88ede2c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4143bf03863f8d63afc387fcb4603596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a733a58780dd2f2a98cf7a41c051e2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530ef7898e9e0acd658dee8293b3a6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578f8cc4179ff85801487ff7a1771e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1e6949aa91a891df009b848857680600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c81e5b4625a1c15d94f7a609f75fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20dd978bbbb110b7d41814c6cd3b0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f74f24429049d2f8184b5c7dfb7ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95544a95277f1790f74c49e67fd9f00d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd64882840188e2f3e4b72533ad59d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a5fa30f0552e7a44bf3774cc81a5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9692d9c169cb590aa7d303623d276ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9808834c8cf886e1d2dd38b9993142608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65157023aa325c1bc4140cbb405454609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000728b9f7ca99539fcd631d6c0fe01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68774fbe9228646d3eb7941c4e9b00611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e9f3035efc93785cec7e24a42b433612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec28b93f8aa608d1aac2b0ac17cb0e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d448d3f6b0d2e73fce57aaa9e0c2ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d8451cf51798f306714e673a2179d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8bee320aba3120ee347feb83b2e24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dc03624fae1b426b6de64bf2e6773617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08d48f0923103e957e0f0aa6aa245f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d9bdf064554a6533797ec31521573619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9754faabb40032975ab5bc069c1b83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc57f4a6e44ce35d1772cf68da54c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb87948bf2929189591a827771c4e7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f279970bd4524ec0bea00250b0f4f28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5124b9f1b686c0e65374ca4eec9612624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d13d3ba613d6a08038197ac52fc14e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b103ab230e652b743627811b848a9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e027cfc04f0d841b2393752bc382c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b101561e66ea4c59856724ab232a6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072c1dd33be4605a366942e378c9633629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7dd8382219b54318d5779f87f73da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a924db693720310478f6d3053e90d9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a349fdd3649bd8f3bc798fc09e9f77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946e5eccb30034cc20750ffbbf98141633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9c6cf3f29b0c53b5e531b10e86122634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f02c0bbe51399f048587a420b3abb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed56a258085f131dcda2e2e91e687b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a0691be0c8283e87b723473cf582d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58748f01e214ea638dda98ffa30d8739638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378c67021e869408624be097dca9614639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c8f9bf30df82023e7341890ce1317640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e721f6bb4fc191907088f3c530678641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b99c34ba5dd63d12fab9b68bc3fdf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e4b4ee330347dd9fbdc475c66f20e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf71274f9872c084a6b6aae57def997644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93603379b92002b4d1eadad27e45b8b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d223c79516fa36d826019b0ba049ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05a64e602f345052f82cd718d3d870647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ddc86e441ec2ca7a7bafafbd993ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a17400acf8444e2eb5111ab70f835649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaea6d8730e33ea344822b9c8cd2de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f86ffdfc4aa5ef64d72fdae9a4c6b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9b1e6d41c163ef6611a95746c8294652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4be6ae1073106f30ff56f1b39c8231653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba14f4e04813ffd28c024a63763689654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1aac54baafb3b3c90f5c90b224833655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3438337dd38ba4237cc2ae68eb46fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb709ad143790b6da055baa6c8add8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d1a6b41f12788f8e35fa9270c825658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa3756bd4bb55f574fb54e3461a29b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cb0189aa3d86720fdda1f48ea0300660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba3cefd559238da3300e345c54e6a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417ac00805de804c80d61e563fc1ead662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9328da43b344e6a3465571f5226b9b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b48d0ba6f8a5b19af479cfbbaeae4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c550ea5c267d908c6932fae3fa631665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb08ccfb0b9538905b3ce14212367ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a19b1d1433a39454f0da8576a5e095667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63ef4da46b7fc8cadb1cb0470c4497668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c4a655c14218331952f1351946e8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7ecc040c33bbe5aa3bbb6820851fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471c77d83a96b2692f29acb2f1e3d30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192117277b7c9969c610d867f1d1abf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604a996b3149fe55a5aae778203ad79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786884aecbc9833281cc098e2183a5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ebeb787a2b127b72a201c506c49ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0688eb92179370da1477a42345d07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896368b73359cc3c60adeb0789f287df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54936fe045e010a9b39c666763d6eb08678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917632819e1163bc9da9c54d6d91c2f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a637ed0c30ac53310f4039fb568ab2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1b3a4ad864b0d0a1001f4ecfd45e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aef4996b5de92bffc1b9399c301a9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f171e0fd354ab2d47552c9385aa5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12cc827864ed1a21489bc9e51038ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b094218a69190f0ce4635ce8d83e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca238e2019b77581ea37f0590cdc0179686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ff77907a2a683e7f924f6d4e7f4aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0349f8c2eb8bc25c16f8662bad31f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e135f53ddddea7abb26c341995c41c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b959aa5507ec85dfef981834854b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0411db5f68f7e7f4733b3f997aa16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd6eeb46f308b78ce27b8bee3c585c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73a104e09f7aae6898a7d83f042f84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aaed3336fcac6650c28953683aa6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b97524daa8e8ad852d2fe661d88205695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed964ae8a8d2ec347223715a205402696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000053772d97928f789eeee6b68327697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8464bc66908918d738ae785818c8d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846091d6d12bc08f29e6e469328a6b62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e9dec7d5feaf47372a43ba08b8c46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59959b49b1669e1a020000b831d6d0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f2e1be1d063487727f4b802ba0bee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36a0d0eb0abf80a578790c1b790c9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096325f3b5fce67927a522b7a336005c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ab393d7db3d23fcf6c86626418c35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f6616b20f2210dce426747310853b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f674d333626acc7db7fa6108e477246707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfef5991d0b1550675707f09a343b3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281951e899344c9426a49d2882c54bbf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9b3fd90b40f1693c5ef4cd69a32b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2967c94976c90137611df13276d73ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739b1728307df1f166acb9610c7a442712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08f5ed3a8c39d480c6b6184e0df426713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e20a7dc3a30f3ec7689df4c06d133714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32211eeeecf0691862c23929b0ed00fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613607321cbec5740859ef96b78b4953716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5be73a775deafafa946b965dbfae9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93e833a882348adf8d0e37dbb6a0bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b4520f6ae232dd33261ba8fdc8e9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b953a7ab48c60e9df893d8043b843720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436bca6fb7e2e75127dcb180d45c79e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e848fb5e63533694883efbfaefb81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa373263858d6981beed7d9a4a62bb7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731260e138557cba33c4115bb0597c95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f2134ebe87c171902f03b19cff299725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1d8e294623bbd946c55bd3a3a5167726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62cf1c93e2871b6af81106cb2bca97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d572eb4f77a42a1acebcb117f0f7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09888946353c6a004224550868d2d6b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06fd254dd52a4587a0d3f979974964730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940f262c31a186292ba020b3c38ece9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff570863b373da211db2f4ee4613721732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb255989a566bab4c51015d101f1ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a3d11110d343259c564125fd1e685734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662af1ce384cf982e9f849c351a8eb2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58183cd565342d0eaac5f0679bf425736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de6ab0b93539a8fb24deb1bb0df637737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81886876f99c596be277404c067612c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c574a45c17d0f599715006fb119e4af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aa8a7b70d80c4e98a554a44ab2e3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa4248d60fde9a8108a9c3d3efcf48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a143474decdb20e50cfbd071d05a3f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068787335122f8fa88b7acdf7229c82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e86186b27606c2b2746585e636827744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14722e49ab1ef32792b241009d19b9f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2872e8e70a51419fa7cd7ff4bb2463746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31d1d016ff9d57f5d220c7c47b3a4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b1928f57a3e507fa3aadcb162ffe7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46de9e0ee9c58615d57b0c790e5f6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28942cdda391eaf45d3a7aae532675da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5bcada9117a1b31810bd8f54ea883751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269f2582b84b5a527c1988eacb10856752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ba3896e7baea6e248eb316c59bcf8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791ee9f41748d03c4ac9bcda94704d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad5b17a102e1dbb989e2c619583ecb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2695a321b264fe75b10b43cd61ca0f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e046d26c022aca1443a921e972811757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a06a6efba7964e5010c4250b67beda758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5c03df79d8988a22665f3a81a262d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cce27953e655dd37a6c385cfc80d031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec21c51fba68447340c89cff1a452282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a90abe9590d1b544f7f1af9ca0679b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb3cd71922dcea21d1bcdd7369b5724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ef11dc25ea590a7b6bcc76ec828105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab32a010264d1498ee29ec5fcc714c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48edeccb46505baec3b5dd91f2786047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2230404d2879378fede0c43a8b799ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdbec914a7382b35b406fb755ac89c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305b3ab9ac30da135d602972b05c6b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30b7db1037dacfb089967f8aedf47611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1131a2f4b7038bb1b594dc07fd55612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e1cc6f8ccdafdd2d6c4f88797c0c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3df5b4aa53cecbe1525943fb33a35d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de99be643cd67ff264c87a7942a982b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e45b57f78372efd58350a94c8afb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1364ad5d3083a33058c850002407db017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e564bcbfb1ac2ffeca9e9a1ec7f5d2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ed5c4c1ae74939dcf77ef614d836819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e018fab41dfecc5da97679a55aa08120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5653fcdfce78b8707517df7c4eba4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ade72adc65006c1d1ccaf34ff74b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05619a5c2ef0cd88125b98fe176e66e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039234444aee50538a483acd543d119e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf382dd94eaea577485667d4b09d7e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb19c52a1acf4c2027047c6706ce4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b9ead58fcf4fb6cbb288bc6e967c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37943cca0de3785d885b2781ed53721828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932026db09abd32051f3240ff57798729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf7e0ef3e3e9532b83fc73601c25ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50407b8886a7e6832d5a8cd4f97ace1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2378b8338002e8441b16fe1518cc3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb5b35a07c92a0567c2cc644cdcfb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a1dc5a22db0593c6a55a97cca04a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cde1ec727b8543fb2aca74601509435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d822df7142e5132446d4738cdf92f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01334da8d9b133cbfd93e6e155732537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec614591614706f388cd5accaefc8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436982fa23227cd8fca60e071fcdcf9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c4ed77e01c59aa67a7dcd7fa5ca3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd65f904fb998e8986d5b75a6291b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94560f9ff90adafdf17bfcb58af2c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117757d679b3b584c76f47cca12bd9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f847f4a77445f22d4a46ad1a275a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4912388e84fce42e27437a6eb85744a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2c201e636683da5c361a20f2457f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d088ecbaad5c3372db6829789e2ba247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c149cb540159276dbc794b5f2528348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e308824098125c99429c889330d22ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a402e20309463aa59450c8296009950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516acfa4046646c4ca4488236383292551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b67db7397f729ad87c4fc9ce9d05c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fa36a8b434fb7e89729479a51134b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7b57265765c9accea87f138059f6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043c75909123096930ead4a056b783c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae76efa3481d795e2bfb98ac472f0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a53d9945d503306db067b52f13fd5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da782e3ee072ee5d499496b500603e1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c55c34da7b189cd254bf3bb447148059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218218a15320a02083d5adf3163d04560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f0e1ff7149812174e4e34f035a91961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a7ca85786cb55eb0a31577f43f24362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a5faee958e039de1169d00aed071863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e532bf875b8c23b83bc8e7df0136164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94c1e570d2bde16518e0e9b7f21b8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27ee37fbe404820f43e2f3ae10bf0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11438f1cb8a708d6ce83be3ab468e03567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5ec4339c40a4b69c9f2dbcf426da468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345c86e630c963f3b276d2d0882ac0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0182090fc3cb53504861d166a42e4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3667829454cd995fea82cf36defa4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfc5f826ca148c3fe6233afd1e1bc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3140eb0fba3048e11c90bd7b1ce11e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01089dcbedf334afbcd6bb77796e4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff81e1cf21b8d4797063eb34b75d00575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef564874215f601f7af104db2c414c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce8f2856422151b8b179f3779abdf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5306a776a852e6d7edbbc21f40176b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe81260ae19258c6d49d9bb62e535cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aff5a27008000c6e998a2730cb33180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391de0ee5e68262dada28ec0e31592381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f62af918ba15955930604426ac79282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f6f2fad78a4c73073ef1418bc03b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16461ef27e6cd5cac0a4e40eb0b4a68784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c635d32476659737c4d9d19c647a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e29a969bd2893ed27fb7b8011dfc8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcc285947446d07b0c9327096e1cc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742270c376a194239a6ab4517059c8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d645aaa9e5010ac6788d5a46d6ce7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff923d427c9a88c7433f41ca476c58090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c877fb7360c4ab03b66d0e4246d71491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30fcd2dbca8eaa2fc3d60522fe341f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9cdf736cd87d06b01d0519137f8d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f2c37ccb41f178976f284afca611994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ec0b9d2eae5fbc94d2f36157c8e9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06b80b457effb0f6dfdac3938d8d2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493ca534ce6787d71136d6ae3283f9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f3b5a9ca6fd03ab2204e2729011598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2361fecd3915503004ab90c0747f06e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d584647e85be07c66a05922b537d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e8c6a0e10058138ce6383c50d911d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d17fdf398d34a7152c9f397fbe2cb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08559b83fb64419d9bbb9727d130aabc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797039bd7d281527fd14ea2676feed1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f9212bfc06412c114e6404343f9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a218e8bad6c078787e114247d1999106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c76b59028b00a43072de8f428f284107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19d8f419e54f867238b5d3f95f8c31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc40fa7ab004ffb884f98d96c98fe09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2da6417f8e61349a7ac6b4f6832be4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4275243fad2de4d9a123d6197575f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526f18b263559619c3619ef10d21ca0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af97cf6599e208f30bfeed3f4b4247f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eb39672f4a34ae1c6db1bda99fd4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26ca85a5c8f9d67abc5ceecea50827115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2840f6c51bf4fb4c5496ab0f5ebce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315550e4ceb8e00d7b9a80e55156820117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84170ecdda313ee809d92b29e115634118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c04b04302b2daa16a7a1dcc13c6c73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24adbc0b8b0ff08f0b3ee61129dc1cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d557bad9b02b818d315b83990fec7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da77b3c02982fd7d22ac8ef8142783122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592c3e2127623d5db0bffbc6c3af0d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb3dc0b3a79d31c7db3165ceef4de8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789a02174cd469af4b68a8f92e8adb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848f090f437291dd1841529d727d937126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b13cc9bc91619af64edacc1ba8b69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d7f400f27f63e274333c2c47dce1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e096e338801162ba0e335540876096129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92179459d733dd639badcad8e2eba20c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e2018e5bcd1e5e96a0d9259c9bcdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff0c8bc36d8d8cf08fdc2f8db09cfd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976f2f765b278d6b6f689a7dec86e5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a4d84f364f52228d49fa24687b24c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa5a1bf21486e3acc67dc48cad6409135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab5d5505e6321c140068d10e2476dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aec32e404f056f03cc598d35241de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1253d1fad0e8c41b0bcf46fe4e8a81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf4098621c94989fc321edb69cd45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02dcec760b937a47d14bdd3fe2e51a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df918c8b97af7971681ac59d0ce68f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a133dbc970697f8dc207ff3cfb9be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada49632f7f3cbb1283b61eee166bac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76547576bd2408e45ce585a30689b56b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ade6e60bee2becc72ebaf05b7e3a81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b5c7b59e8dada22aeef3a23f6bb66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf0ce7c28ea93dbe9ca97604c4518a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00138f92b138bd879966b709cc2328d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba4fd821a97f934f85032a6861ab9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065159229caf280010f7a7d357993e5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08825d5d97d8d55bee8eb5fb72e37640151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f58e82219f003bf6aed906e1a59f66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1c6a558d8856b3ff2b88dcbfb73a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d02a38f372f7a0ea5026b7213a5155154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a2969637f45155105a4a0ce22e1ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b647bbbcce0d2167aa984decbe376da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043299fb2c0fb679b46a3d923f81e88b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4917379b0e66f1e2c171f84ab7ebd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87442507b46ceb3370b9eb79c93ecef7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb202d28ad5454d6dd3280a87dab9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6b062dfd9b5eef7f3315d030661fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59471b5b78c40bf997f825058803b31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b13b6cb768e9a6e95905856c7badf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ecd1bd7d7761d4e17590e153edef7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab0999b1c85b7f5e7d9f31ca28d7a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06671b08b246acd0376abd231a535b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76f15c0b5ac61ab05c7657f89e6dc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89b26d3c426e307a6656bde30c7982168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577e37cf476f9743992de7cee43d8a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621656c7e1899a27e2d8e17a12ef708170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea6dfbf4c726cb124b71d839e265d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138af23df79c589802c9bd64b21f7b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c1225c2b07473190865e4fad529e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb188c066e2b8211b63a6bd388fe26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ef9515da07dddd50dd3dbc57670d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e518941415492b6b20a49275972b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bce156216876958e140499cfbae6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea316472515da9267d8533c76393cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a511f61a70b2b7359ad3a5e474a874f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425fe22af27c650d114cec08363b46f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300885f45d4c38eca1e5c860c2776d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2619d2955c813aff932a15b9f7c1fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c944939fa77587048df738a79cf94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d87a19df73cfb7897cf06f91687d26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d522b19728c3a4275399603d793aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b127fd007da2e25d7f4391e5355099f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f3a6571ee966538368fe10551ee11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81fd6efaa47856bf0fdb4bbac465af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54546dac0b9f82880a340fbcd2ffa2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04167bc4f26a3e07c20d89d535887445190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ad6ed5d94fb514f061aa17a6ddd01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a627f35ef0f22efa29f293244acae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33c9a9799ffeaf6a34d20fd1819273193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8423aab8c7f94cfd42f1aeb5711044194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e2ad2f67b339911ced7c30d7d698195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a921c6b3f458bd414c0842dc2bf6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00730bee83fc56f2acc9d67967023f96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb2a139470873646458a997c2d316e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e99888254f5ae40338389824bbba9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb50b75f291023871c6ab01b43d4921200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d24434ae2baef7e27e7e6aae590c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ae0408e0a014ca482d7a9bb4ef31e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabe6cd60db3fb21001c43499ca2245203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28139795d27aeb68d5b08bcc42472a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f583307267917eee575a82ad5518686205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214c26105fe8edd70916849dbd48cc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c60f067c5dc354dc492c35375521e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefaadc2574f82bf6efcbc6d54c4dd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e1db94dc44c2a2dbe2ef5a858904d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc931c20c4329bf212894128eee208c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5534e8d3977d3fb88c7ea054e9020211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9c314d01b5c33af4accb4fde6e773212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8fbdfcab7809e470a16047ea159d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649a4f813693be16e0a1a94378953af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571c535e12dee0805859c56410f1d27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a454598d2792385b6752165bc3070c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e445f05efc032c6de4fae2456f80721217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffc2a0b0d229d713f9b4354df741a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea49e1effa27e5f5bdf78ce7dad582219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fa4330e8b2195ea009299087386ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd0459fde48049da80d45c2cf47fb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe78bd5c4185e7c1bdaac6cde03a60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13276b03dcb8259b88a2d3b6bd886517223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b69d75a7dfe51f04703727f1b92781224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4f89eb5d5f2d2bb614596ee6cb7c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaabf08e018179cde3a0b3a867c9980226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc001e8ec2fb6dbf9b9069686f13fd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086509562bd23eb57624efd8bac8b65e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0a007186d452b036a5cf730ad530e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528621fa59f0892b5e488325e40c6d1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062845baec29913ccfbcdd3f37e3784d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed14588d5fa795365d943d0af40ab2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3eade4409bebfff2a5f58a6f1a09d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e516456ca7a9387232d81da0686d37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869077381eac02e3fff0507fcaf5c4c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1970860e3ace048f0e5f9398b876ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ef24ab0137d52608a2a9d4497d118237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712761d1e68bf4744e0414687c333ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41053b1a0baf7f68c7513208e2a38131239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95049fd7ff0e41fc20dd905e0bbab45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab540c4735425bbdf6b3aac02c6858241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f41db47be5d0705e56689e23640f4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8ae412d9cfb92a2293fb394b8b62d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb0357135557974e64cef6241cda4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe33547fec2b25e1fc08f4a029ff00d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18337deb48bd12ac40ac26c618d02e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b9b05b58c73f84b808217f80749de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fb85fd0ff765bb1cf349cdb02e54a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a38cd6a0f475c901f4a6f52c9cb91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b6987ce5c5faa2e8b8174f28f6fe3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8546e45866d72b1cda7aa8780af62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc663eceef345615dd34045615f04dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cee70e204cfc045fa214408308e83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c85f80a86b4d6dc781a0df8e06d164254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a776560306b732adbc9322f1b49ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b85771ea2ea6a63a2e2f519142339256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f3ba753002b66986af65ad1d1636f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ce764abad30ce6d74f8ef04e8e47b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ad475702c6c8d88c82b42c6ee9a75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025ad1af3adf4a2cd80eddf513f7dcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9fdcf828ed5adf0d7b1725e56dda2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca8c3ac76464d5dfee96c29e166b93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc8d54fea10c9e3c4a2fe021d2ac40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ba1bb762d9b086c31f6ad26248256264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ecbec7ecd784c6d5862a66929058f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c54749670a16ea626b0c826ee6acb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f4d39c4841f791a4943b757e98c2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaf9cdc9b810deec8e1292cb908fd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af7c12be0a8b2710b52d13cfd31d4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c113f08bcc9b31eac3f27c68bc050270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fc44e47d64615997a5aed746a0693271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa029382a0869653ca315c5910e502272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba59c120754fd479aec9013494885b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde502ed07f68dd28c1095334cc923b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7d725e54d6083475ad888e7251e66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952b1c0882ff428d4598695f5547e88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b0b1bf1331ede7b8c5d7e14c59a0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f243e9232de471181066906a50414278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9553dc95bcad627f16d7566e8898553279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a319e824b0f7d8666d8cbfa624662280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950611a37edbcac5c667cc325ad46988281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d84c60c95bc95fbd027d1d0b61965b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964a47c3cf4e99fab0f1e7213b3f04d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50919767f160a53b5b993e19bb5c5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ee494d9aabbbf24e3666058afc028285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420f68c316599a01dbfb89f9ccacdb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a722d8bd49067adfedf868d176d3dbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8c0978bdd6351cd9926828444f008288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe8b00445e057abdef36be3323c5d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5228cb158e7bae8dbc260709f5d2a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b8abe28e399d1ff7e3ef9be7745b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90d352a171091fe292cfed175aa4b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa8de9b74aba5223b5417aa52b626c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72573f2a0395741ab9e393b6903807d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b49d800676470aa5edaffeedaf1fb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa3def11cd293f894e3bc08377b481296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c4e864caa2f46b9a17a150efdc938297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feef58528b25aff5341d3de0aa53e6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60d57ba0242b7315e3c309035c25c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05315b5625a60c44954dc91065830cd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede307d1e58cf96dd826380f11c4f440301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb07d588d724d325bcaa22cd57e06a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc126d6dd18d32d7dfc5747c1b442327303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025ebbee18b1da67be15212e8e2fccc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4004c9c56e575e35a60a8041afe655b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecbc9788bd9bc9b4eb3c8b2e29cd05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e1ebbe2fca27878da571bc4701a4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4e4b780a92997ee54241e4d1b6083308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaf92a8f7bf7459f055ad216bf66e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8359b0107ee2674f55e065a9122e755310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d98f0a0482db0968bb3f3a38d4c25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26f203cc5cd4bf14fdc95cbf455096312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955414edc4811fb7a371ba03844bdadd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0272a42e93a9cfef629c81bf3d876c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f549356bb8f7001fcdd1984e0fdd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da196364be331c9c39b07f95ebc3e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cebbb454bb843c6d9670bd3b16d5b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24d22ec626628c273bb573a2e2c0ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc384846bf9833bc8783ae596407e43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef89c813d1ba57a6744ddbda8c300b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50ea0c3d8554e8c5700b772e10ad25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fae6aab8276e7d9647c6a5b4cea161322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559072ac7b90489a2fef555c86d4ae36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32d14356dadeb25a9a5a8e894a5581324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736e7b0dd263e9a645b966332644afb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a28a3001e3dbf92a59bec5c6219539326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b835a59a472f41024d9247edf44bdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74271d788906577abe040d8f5625b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c640c2931a66fd42644a195d985559329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e135ffbf84820b7022a7829ff41923330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dd969fe246b9d27ea6163b441d76e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2176390978c64acadf08655ef4d2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aad7869b5bbfe88ee080b718aad9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37569295a741abb6aa7a28fb8eb8d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8d620d91f8b4ed85ba661fdb69435335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564713753b418edeef88f8942412a05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86957bd0d8551b76c724a87e0f57871b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459a8814045430a7adb56976b6cae45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ed5f043711829d3850317994c8b30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33af7e2222e62179314d7ae119b5d03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fe652bd3cb70cebc3ae6aa457bea0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d93259b5c6990c20bfc6ac0bc8db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad8d53d262517f0032b10b06bf6ef9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a8ffcc4e89984bfcf891f9db6c09b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e842566926f1aacf6b8aeed2fbaa8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edcc85b823400e2549e79b42b18979346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fd404c75256264ed56ed701a0a333347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b780958542e93462c363ea462b272a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c222a42ce815440a6ceee94feb5f4e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682877f60b59d47e28096b55de55e62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4f1c1b2f65a3bd998020e9ec2a5b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623e239bf30deb3c3aef28a35ee23b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012301857951d644ca09843c993f3e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6af2f099ea6633db3d30e599993b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564763e9d8a8d8f4953398378d7d1bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e17e317d3de1d12f224d475debab8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b6b92fd2ce4342d0a884cadbb1280357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda91b03e8d0a453eb6758240a5eb72f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7246498b6633d3c4805a24ee5105139359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664cbd8563e87225d41cad5548b7957360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1173cc570901c14ff89ea092996d04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9711699ee5b52f1f870cfd2675b288362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed811cf1d962bb14f505d937e2ea97ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29836a65f7862d0fb179b4feb4cead364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5189d55c2d5360e064bc695a894c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249089e21f2dfc206b252e719924e805366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e048861023fa20a4e165e29be8ab04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2b63836f95d44bde95052f7801baf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383c7ffa77bd0716fc8067638478db0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e506340a21f7f685e4ff817d649b40b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94666769ced6928ea14477880da2e28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7634d9c5665267c1a417809db9d27e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3537c2494d3e3d4500dd1be48240e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d3e090a3e5356fd2f561a1a92ef20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84ba5dde719f03b16db17ae2dec985375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd6cc788913da69f94d6f1d7dcf6b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388bc33a165f33e421771205e356e21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b71282af4ac56c9b71fcb557dab9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344532cc4e88b6180679b2dbc1f2f0ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f36b8caa329078a14507d75776dd2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74cc0c3583119d84ef28b380469a63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e258693946e4d0b008b3575035ab019382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd70fc313a0b222fc67d83d580553c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f78febdf62945ecdb46a3057c5992e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9d3a4426389ac754235ec7d1d44bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50fe54419932cd74aa71daf0f7fe86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f7ea2cb19047990268a68d4ceeaf3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afae0fe0f5daf5fb550ea0658574df7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16140c10352e7e4040bfbd61298b0ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96356049c97778d0b6ebf50defc4b84a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786ce6827306cfbf479334b0ac807e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f72a2720f6eeda400dde9ae07037b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff55ffecf6a4d0204dcee386d92395393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9cf8ae4b2938f022311b785d762c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69081fed19e454543f062ec185847448395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d807271c15aabfe96d5d353525ec7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22669ec5c0c897aa36e2226a1f2041a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e46dd7dd419b44c668b52cc727acd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2206b9db3c8b2ac2b112a27f4168a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfffcf1a3a38277dd0536153659830400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc94cfffa53b720765cd57d63a448c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190afd8b35570d7e7ca632a6c449c41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b8c8e98a6592ba9f767f255e75ac2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2a0cc02868652bc73d95a07982457404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf0de23f1ba60a051f5b5d1c16c0c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd93b3465c5330700e199f648e0a1a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4221a31886a22def28d020d2bce8b65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76b58165ae71c76bb6d9e5381587ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85cb3bba9fb203118b67485fb65cb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de118bef1c010e8af75da28cb87e0c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bfa8a1c088b565d96b638d7cf35fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbddcd8eee282d33a2801d8b9f6a5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadc01f3779e3dbd713bbbd00ce3e86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3510dcab9720c104158c3f4c32f20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d9bed65152392e4181f9696d742f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03015e46644fda724fd50f011f3fce12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b60c5efa28bf14d361f8ddc628b9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9ca659b8b8db364bbe6a328b2e096418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9080216d01de39d083dd96d37e7b505419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5ecba922f445160681bf1179d50a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74aa66a6493e07dcee53d2580ab8ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b98afb03afecb8b7e040842796d1cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d09d60af06bc69d1c16ae2dab0178c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50af2567cd13aae024610fdd8e72054424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76327bdf6ad4faaac6cb6915928976a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662bbc86d4e0e96f147f0254d8507c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26756aed33b44b03c762c0efd0d3feb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ece46462a4a96790dda1b8e0452e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3baafd69064b108b5dede9a99c5d28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83929cc79d937d85ee45cef940bcc61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb92d99ac79b11bd46e43ef0d79c0e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64d0831222635ff9d944afeedf5aa3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545c056d4eb548225a9c70a31031e9e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619ac420a7ea8c0ef0a0d090e78ed84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592cd342ab0161ac8aae4e69367b3ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd17d6a924b4410c207fa756ef7040436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab362137649b8cd5b65b2fb6a22b71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef496ec76dab0ff95eb159ee6ae65b26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175327e4ea866f118b6d7751f8b9f7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89cf7710dd6232f7128e32d9ab100a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b8b19f3bf85c808d834c56974ff15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2a8d42355e5716d085ca3da3a1b31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461a60781cd93e60cf0f7d6d7158084443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64dea82e9fe1fa3d1dbb9ad534065b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b3b33f644479c74e6084363bda530445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04eb38832a5158fbbd77ac0f4d41dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dd7d5ab981a9069fc09a5e80cbe26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ba70673557e5fb66594545b08efe2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87758bede419de95337e69c93af940449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c573b1c5e296b4463e0dd573b413cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce0da07f0be4b7f26c7e38407f581d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2168f64f6aaf82336357b8d4ad13f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d63de64d5ea45e146c1c36de83d19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85074e17036284757e5485f52c81088454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c166c28c9448006799c754deb00e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b537dd8b1a94da12262e8f85ab7e6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cef416eed355367e75eefc5bf50570457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f410b5f590bd3be6713ed2a63e0c22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5eb913803b1b2c2fe6ff8d54a5dad9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75208d75c4570f47eaab4a17989f4064460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd044f1f6d149b5962797cb4f5e8b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d131efec6576f284cc268191e0b8ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77feef22b4a3a009211d1a50bffecc7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c133d4c8c9326516c4c15cb362071464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281ced8803c0ce511bab7dda0d027a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dfd05d4079ecfee99b53fc9fb7afd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d8d2994573b806455c6490add54da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368273b8e9ef0ec1bccd69af2d0643f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e506ba1ee9dee8c6875ed8eaf8027469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f248cc458f6c176153c5d7f0647ac6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dc1a8181faa2385759db6c0981f5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67a740d1da00b2a00b0dbd19784c3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75194b8d1b9639d8d61a8c27d0b66173473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c84d48f6333248f8bde3e932faaf3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785cf29a9e9ae3a1f7807a610511add475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d713baad58a3a8f20a2409ac98817c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556085cb80b55ec60308df58fcecaea4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d37e9c94b33e4e84ded02af95adb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06296aa78476d7fecd026e55786c85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654736948338da032b8858897a2ce3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a03a963b7cacde9175d4e3a38cc2a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91048083e924b88c71efd6de5d75d7ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63878bdc8f21a9ccb9bc3408edaccb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96fc504cc47a5491c42ed17c12acaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495487a2adae7df83fc582a05cbcf8b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92e85adba449db4ffb095e827e6cbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad68501c8a53ce81d9fb535f9c0ab98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12439bf0db524f0f778195bae5a4da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6a8dad4a62041fbccf464b85a961d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00683fbb6bff6d497665f3fb3d7561a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9115571216aa2eb50ee518540b372d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da010d2f38535d8244b1ca74e85c1d91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eed04fba22cd97571ccd69653b346493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c215baa5984983d42abcaa1c118b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61239b1b3d33ccf417fb9c2419367dfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b59fd6093cbf96fbfe0450ca7ef5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917d22b32dade077f1f26ba5f419ae9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebab7b5906052fb00e677801563224498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eee5cfa295626f57893879cdccf640499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbca94e9becf8ee2e8be27b18517ed4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549784d48a0a59444fbe11e612d71d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14acc2b283fa2f4c4fb01506d52cb6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13765a52ec33265713f2d49d747fad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbcd188a534d277e6f7a65d6d44633504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f58c3a268b208dae798f70bffacf7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916a021edda69a80d5e16e93834f7a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb22e298395e5d71fb5976c489ccb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773210a9fcf3b1c72ba363baaa14e6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c77652d37c9bc369669d1b1b94e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c56eb197720f585fa957ed9a446f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e419b6fc174cc71a47daa8a86a0b84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17930dfe488af9e4c39de302f1b47e50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433972cafb1b7181fb3b2f6e1b516730513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70713d387200a37381e66b7f82258ce5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453d25d709f62effc554805fd2b4b1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e196e1c53c7a7f4bf7ce6dccce8d17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8c6f9fa7044931eefa978661f2b2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110916a031a6658af7a81e3378a98a83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb761b1d467b91165cdd1c00c6667ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae6aa081c580f89bf1115e17d4e5f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a4df8a268104cd2cc884260a7ab20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb705300f398f68fde851505e3c766522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2ee3534b0756106946aeb52551558523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65779365a542c98ae0b133306af7eca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73339bc5b285e49d1b0948818dd2ea9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151c0d888cb154e2abd22ade39ab625526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35ca00430fd27da1d76b346c26db88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc7b5ed9d38af281758fe1fdf6ce67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bfde40ecec2d7cd7d0f65bce2f81c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00d8bb1b19ac70380122f50d109ea4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa529557d4c529b0257559e4003b63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f122b6bc1598599d8a9513311c6e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136771295f5ba0001dc7e5477c9f173533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c45e82b7b0921724e485a7840d633a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df61dc7844b732e35c04fd58770e899535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd127f5c00850499e7fa7dabee93212536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c4873f2501ac9c95324757ddfbebc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85579926f88358cc922ac520d6c6d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80434cf0327131c3eaa7abec5492b1e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bc47fe1412b874d5437c95dedce34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc9611cd68005bf1e8d29d4239e58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba053fa1ab8bf1254952ec682c4c83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022e668802515ca6f50322df275f0b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3792838dd76f14f1651235e2c22c25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaa12e855a885b7b1204c495e52c73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77df4593561cb7c2a5146e2bf24db4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87839a7a9f203da58dd90088b77b30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79213b9ae05bb45e344e074671363c64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028e0442c7c1ca711461fd9c6015a4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bb7acf74e17515f0b5c3a3f118f71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8935ba2bab9f902ba909869f07d01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90326b0c94f9b371532bfc6707c79957552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33a34a5508943d93bbfb240fa3bb77553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6141e0b4102649ec391cefd6a36b009554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d3ed052c0e72bcc2d45dc4b9ce15d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd1a699c01eeb39166c9bafeeeec41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a2493eb76aa4e4723cad2dc516111557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4947c3c87ee1acdcc7d3cf909dd170558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e298acb5a52ff8ecb99065f70e99f4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb460ee313708bf233dd5753a83888560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800313008bb230b5fe92cc4541335b7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef519bb179c2c477806bf67bd80eca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1220cb01d5c1b1010342b92f0c700c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20117f21c04a719ed8d90ebef0c7c5f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e62bc6d6b3fa9f7da5f8ee9b481574565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda11f1f80f0222dd9864850dc37f2c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d037de283605f85bf6c3469a2a77a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58495a9c3080e72df54656365bf8b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a97ecc4af7ba8632d54910ca66ff5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe615f0a7d9a5d4ddf7350ed5f8e43c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606e0635640d30d95831cc43aff6aac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7f4c044d3b90cf6d951d9f130373a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618c889132d98ede236033df0bf67cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd422ec6a80d953ae8635bff293687ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d78ce57a73833722962d6a8411378c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956fc099b0f965adaf28e84b4dd0f3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fec5c57361d557f8a433fe0691fd6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4019cf92ee44d2e3680b3605ef424c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7f987fcbe485c8373849e000089b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b959b1ea93f115b8575555f4f9b5015580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee076fb9866ee341b026793f73ab37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73cdf0258c24b9ef5c3b5ea6eca5dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5058e3cc3fa1a90593c12fa845a178583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834148ef41fd2023563ce7777578d0d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764efd77c2187ec471243b3933ea3a67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c645f660a5da1031c8bbaf6117a2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941e29d8d2e78abfd4f7d16c40dff3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e1ea6a0ab86181f9205e17c4cd0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cb3d2a390006e26b4c52b2fbfaa89589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e0ce864205981655274febaa8b2ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174518fe3be69ae2055bcc08b516fbc1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4631b02665f855471f9d4001e5764592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c5214041866a8b42088203155fdae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fd0a69119955f55702b73ad23ebe3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568fad92a2459f055f6f52dd509808d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd133f3fa77529ec695ca12d195e49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e947fd70e7cb052037730995a8b93b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481741949dd7c40fe09cb2de95298672598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078560fc67494cfe1062cf768669b7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16436bc13cbbf907d26795fea353abc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe981e10c2be2ce33ca6cad2aa8fa7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0be67abe7ca0101adaa64ecc2c94f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a46c1540b48dc90401e9cb5345fabf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83022e4770563225efb634004764c963604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8a0830e16810273464f5036793efe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16270af56282a9fb1acff953b2908043606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5163c951593504dd2b7353ddbd03bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db302349194385680db4dd47cd251c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0d5bcd566f83e3de8ea7238767035609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5a635d5fb96d9d23a95eb2d0e59c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5885a941ee28912393739b2b821a9a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cf1f854f0d8766339170c64e1d27e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c188cd65aa5476bf2165245fcd6301613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8310aa81e894b24dcc7149696a60456614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d53234a29a5802a0427f9475cf265615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb083b5b0e9f1633cb01737859761e77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c06fb37230ce11dbdb5e946f52b91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c677d213defc8e90a2d3aa0d448ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89a312d199fb400e4f9376b4b88bc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766c85704f390155d09f49be7a22f9d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337b5a9441a591ce849f8451d496033621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961ac31a989c4e1a093ecd766d36925622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09955427fd5a0facc5decaa7194a27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa3d097c850e2c62ec8ea472bffe25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b4b31528c4b6f4278efb0ee95544a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad1561597b55eb52730fb2ea6f7cc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dff60c6737def181d6b30ea4e4a57a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de686e960ce6e62f6b3526ff057ed780628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73b54d3869129fa8df4de140956879629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4f82111fea12c957fb99cff36a51a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf2a91d291e9c24d7840f3baec0b07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e04fe871bed99bdb4df7f0e99ba8bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea73368e2e63acad3da94f3dc461e20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082de6798b395cd88ba3bfd0b4e38c02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df8cbab77c8b4cd1df235462a63194635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55f9ea157b95a4ec4598c04cd58d40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76d842ddbd4ac68a36a0f28bd69f96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc989b936f15f27f31d89128a3704fdd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb303a74864b4ef7716f61005a476b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73282943041598acea136a37befd353640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aec96d50034e739bd35adb9c964d70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87b7b42dd899463ab8a92081975403642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb562af777e8c80b6013ddf89dfb285643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbcb5eb5beecad267fbf16fac7ea54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a026453f93fde0c8521c03660df48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b582d88b0b9d5e118241ae59ec04bad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1b69e4e994d72a44a2f8d03fc8571647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf185fb532d31998350977ead352eef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccbd6cb40969e05151b1472e4ed811649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91b43f77c7214cd3febc81fabdd896650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20ae0f106ca8bbe49fa026680bcb9f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3869c24bcbfb9d69bc8cd498f4e2ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cefbf81a0946901356c4bb6af6516653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c35aebca8ad3b0f024a5295224c1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a54be436e78220a2f96074ca2fc2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4a76d0c6950c3695aa932ebc15572656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819726b1b14ef142d01e28fcc30d4f64657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1604d7388cd4809cea18465fb32b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fdc2de0491aee6e7ccd41727f295f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d95880569b43d3a64b5349b21478660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accd8c5d7cf0e538f42ed15b9ea4877661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeb3c113c94c1d5b2f012e82062629662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f2858944a123b535e6568237f743e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe0c92f3a538b070f1c26352b14a83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720f1ca1239d766aa17e5b54620f937665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd6b216afc1c141679a08362b0f746666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29191b57153f405da2b6ddb144eec5e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67cc4d200163a4485fb5b58441b717668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0dc5882aa0648d36d9c2391d39091669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06be53aa90a7cdf13d4de10d172e6f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7439f57d26136c359fc386fa47e55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9231ead97ea3727a5f8fb56d067ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4df5a3282543b7bcb5f4c4e0b462f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89bafcadcb3fe3423cd9468b38a599674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b13391fe807939fc816cbe1e4ceb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768e4cd2a90ec0eed50b76942d8aafd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cd30d232dc4afc0e047199a389c97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c814e27cf223d5baa1caf1c2df0c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964885bf567b549dacff2d029760cda2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa8e0b3920ea98c0d9f138927cf3cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00015538eed4d7082aaecac906337aee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304911e55905cf1388ee0fee5e438a38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c99a6ed9471d191f0b6f1c38ae07d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e776f67397ff43500adf4e076df71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c445fe80c5d935c26b57dbf053bf65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf21cfa9fa8b762a042d9673b0488c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f08e9fe5424047973894e620f5992687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a90e21dfdd7e07cb8af7ddc7d7a6eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03443f12157ce180b3846240acf0a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550563f8606562dab8efecdff16cb392690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b4397c3919ca11ed23d7c7fb80a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9650a2836a96a345d20c78aded4f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538641427eb220e7c99870640385904693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0850f300b2bd8703038b14c7cbd1d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a263aa051322cfffc904d9004d25a17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da3bd84dde0db0885f6e35a39b222e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150ee120ec85e6080500c68d32b3add697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88915e84ba1d2088883946544cb493fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad33f8e2f1b8f1b4817a366a5df83a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f0a22456cbe3993993ce02f85299c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72a4baddb5b93a27f0f81894f2586a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bf2b6c26caf28ca5026028745ea7d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e783a34bb66d393e1dbc06666e844703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297b24b1465c09aca6d95e2871e9cd5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340067ca02d4212adc7efa25ab2c911c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8103eef170e5dd4284c1a23ceb2d636706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28959b3477abf272b3c0b680cc463aee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965f7474ed252be3db29d5e39eb5131708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d924fc725e9472ad6f6df6ef734a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86cc35a9e7aac6ab70b20b4566f409710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a35721fc236f614c904a9cd2ddd91f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5b1dd5d232acba8298a0d98663695712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bff43e09f365f531b4241028b65f5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db921597619d8da0837671d36bde6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19a2a699ea74bd4a900e637a222fb4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc23234f98da558c012d26cd0dbbb9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0253ceed55ab1076c088af6792ccba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5d7b47673771a05e8db2c93ebeea9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804d12ab59775fdfe88e9a59fd10eb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af3faaae3a48aa01726e954dc0ae2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000ccc4064d4d07744c35b8fd4858d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd9f82d613c44731a676790db4694a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2070b1ed8c6fbbab682ce1000f506723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e7061b00a3dfd4bfd44b6553ea60c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b870519c94c8805cd53463c58e753725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192826a1dec5d049406c2e7b312818a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e46390cb4b460eb4c9d235137ab4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1bccdecbe5441baefeea40d3e0577728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687676200a3283d617ebc14a0fc2cdb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223e390e6bded95f07d72eae9dd5eea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6dcb49b5f71f21218f51eea4496d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38987f42d268163e0cde3dbd3f8dcc68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f611f116fe57c1c88cdc34d975fcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1193e5e118d71396a0cb8e740ad92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda70a48d14f8af4f9524231110e427735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0004d024839e3c963fc9dab498547f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161df5c6a9dbcb39e9be5e87e0c61d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4137e8fb06e714a1fdf61175f4ee184738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c831031f818c7a186e24c8b4edd4347739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146661360e2b5652482b8b946c00c3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedc56d12239dd4dbfb75c0f45d0d8b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78c74e910eea3c4a392838c5db9283742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475cbd5e049cad4e5e4a782802e9a10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4780efe55d3499f38feee113788ba0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4c9924ef566829e592919e1660f1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801962a8c50f9aa485af04c23a9bf70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4e74cba4a14489996f1564e1e4c10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463e5cb0142ed47421d03cc953d3ce1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64835df1105165d1ec4e7c1b80280e51749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8df66cb65ab81492aced0831956524750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72e5eb5972bc676546fe8a4551edde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579f681d85a5731105dd345c875597a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f0b6b6012ee006b9c6e6e780facc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e026704a07c7779e040f7f7ad26769754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b05bdcf757332806aec1c7b79351755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58059a6e05ff6e19268b5815c453c76e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3e757820c89388e09daeb487790d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188860b4cd7f823564af98ddf22d4e4c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600268f3d6d05b7bcfd142b293851526759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>