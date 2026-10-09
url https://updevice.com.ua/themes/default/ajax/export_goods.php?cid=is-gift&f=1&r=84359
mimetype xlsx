--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f114672b3b17d29c00df47292f18d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e89250aa217ac52904c21d829002e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990be23affd99939e3cf46b0f5be6343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6a5e2d84b84ad8dc9a2543c086c7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9030c62c4713ee591c22d4b3ff2d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dee3b327a77b4c295f2741cf6528e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990343dba57d44b9b7fd987a942d632c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895199b078332190bb48c91b595e8688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7484b6688948030075cfbed1fbac49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5315cf51166aa76d3f2683ca5392610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f71a256373b4c93cf7f03e32a826e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed89141bc58eb00c9a2ce261ffa9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25172ba3ed8a9da96813e7bf51e4aad213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7d1b7e166461425fb587a0018dc6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a4be943be0f19fec9b2ddac40107215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28729efaf96fe96a6ed1c31c83f826a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda377a52982d0d1657880eb38d288317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fbb067ad6bebf7b009f837d398d9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4109f5c92db90acc3acee0002599019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977644ba6f27285a129d13a18ad679b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f960311ce1c49cb3b5db4724fcd1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818349fe4307d4c1356de259d7d0ca322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a8236f33516cd04ef57e8d232b20823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0632f5617ecf5f1e68e62b1eb37816724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f715f3ccb99757ba6833e4d957752625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49320a8d8246dd82c95e07fe6227c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396f2e12f7fc03f452c98ff4cbd83927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8e36fc45537888d9cd9b5fd67d12528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2a5a39dfc90e1a4af145a1c47b0bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8b66ec551b816c3bc700a3a5d925130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7c9dc79772f56c79d0047611ec56131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e80ed191c15b18d35f00be104159832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aff3d9575a738637b93937a576d36133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e287c7d576431dcd573783750e29fa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6789ba17a8aba817a1f16b499b8b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958a26af5914453f06957d600700d5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2888ceb47d425f30891e7d6375fb77b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a64ee9384eaef8a045cacf455f33938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d342c38279b50bf594ae21647e80639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81117534027c22859d8397308831d67e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb11dc8c2d271bcae6a7fae6ee8b88c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ab69b53baaf50abebb269615ed8ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200894999cd0fc5488aa0c6856e0a74a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95613f9c5279ab5122e8f8c9994940844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184aae298d65614c8dfb00571d73ecf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94d4cd3c1057be87fab6d9d847ad1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d17db2cb44127fbc726956b25b9f7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57f41182694c1bc9ea4e221c35b9f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7ffaa2a6f394fb5324484cfd2bc8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fdef42173ebe71eb03a18247e092450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b962b0a43462f1b8f89566fe59b64a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719dff9d313049b632eb92085087d3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf2b00903f3fc50e391036d456b76453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b272ed16b08adf2cb6cb15a5281e2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b21ec6791f3d6fa85af7ed9469a1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867ab8016e00684d9b8f3ed86729d5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82e356911ec19c4dd61c64601651f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4f8a2672610f2ba63995aa369b26658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e602049463ad53d54426fe6f6d78b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b86fdc3fe6e73a16311718b49594060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225cd426b25edb032ec092a132a5f8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbc11ac09d15823e5a0092809ae0ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f60f3a91e5eb30d77014a9697cba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972fcd1918c74bc03f99fbe02f0b31264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38704270fe19580904bcf56369ce273265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59533bc278b8e45feb06a0b5c964379b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af8a28375b2e47f4f962a782af8d3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61383176953c65ff5e8633fa6e491b8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fd2640d5da9da2fe9ab63d20498d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33a86094c69251a42781d067887c2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcc7184656b10c06f6fb4cac05c69971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c2539bcb55a7cbb7ca9ae294a2b5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23714375d1f3200bdacc4246a6cf9d3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47845cde1a793049a970d2b58f0616274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51c9eb33ee6d17aaddd37a64e3829575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dac2352e5a8875bf5dc43bd5aa88976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339e6920af1bb5e2041a421ebf6fb6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6738b68fbf29d257ec006218c2ecb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c44c1f098674c6f653df5cc8673ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89585d0790f385d9d66a1382edb326c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4063ba3825bfea81a023ceac0c96281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172667e6d58c5596127ef074c764b81182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86a177764d1525cc5d897f22da4efb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe577256f4674fa0159737533c712ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a521f0ed7ae230c9e88483dd5bba085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cd1bc14baa455ccce01683276e20a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6e1958d83a7703ff1ef2692c831287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cf09af70e6e28373e76e75f7266bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012426c4bcccfefea36aeeda65734de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894cb3680649325b5cecf2bd37d1db690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfe8a3ee60f4872ad2326bf0688e2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad78dbecb1bf995e0b96b681c8802b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d357d0c344147a4b9da76604e6de6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b41553c8a07711f038c9f01bf16a7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0f2ddeb94991d34fb96f7cc937eee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2f168a34a687a678b1e1d4625492896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4424236f0df257a6df0d31ec77437497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178628b36d5783e8eb3377ffcf2d3d2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2519a8b3e0a84535f55ace8467576d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a74b7cabe004bed49c064dd2bf3cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd6c677b92ee0304d972c3077d7061101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06022df65b3203bbcfffcfe1de639b6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec75e08e942c2301869a2f86ae59747103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29315525fea6339629629d73b8c60525104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148756f7121435e5b5d96d616c16bcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b947ad50f3ccf09f1f7bdbdcea7cab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2329611e801008bbd683ae5aa976dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e0951d641b425adf10f253a25ad07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3830fcd9498276d6e1b86b8f82fff8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e3edbfcc1c002d5e4187655e75b9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd88cdf61a19dc997733088914bd234111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af76dbd3ccdbf14cad628cfef193d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a775afef30f7faa27929c22dd89f59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3145bbe9a2c9fc211a48e947bd099114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0d7ccae16a8108bf70290360e1d1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881010fec60bd3d1efaa47f59b51f2e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df039299df5f51b24343a3effc8b89de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e22ee9cfe8e4ebef1e25d5a18985a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984bfdb6737a38a73df548245471e94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182761061a20e9bb8500fd85958378df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47731b5494f4fdb99ba074783c33bbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8107d945e1d14865f4727c554a1fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842874fc5a91d50cfb2cd37bf108578123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc03b44a2e739bd929b1e6c92d873c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9923cdea79e22ac71c3f9db561d5fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6cea44b1817ec5eafa7892bac72d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01bf1dec46006e663c84229c74787e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b2f0d9d1d67dd73d5bde836d0d30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00da1c3033a296587af075a7d3469dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc2efa47404c8168c282c8109b4aef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21b7c2fd0a91b7559a82f94347ede5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5ce3eeb737482274f87ace9294b6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea40c35591fc5f55827da4544110e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192657d7bd9746467658e5637a359cb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264b19450373ceea0efa11752bc1de2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a37fc33fe3529b10c19491f52bcbc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660b42559547def48481ab5e704292d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d1ea702a74a0fd7039cb2a8318352138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35a1a2996430758da50cb60a2b3275139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0b45a44ea0ab0cb11fb7a825f86be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ace0e3e19855ea2ae82761e2d6efd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f89c55e19fbabb5ef6e40abf84438142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5957ad551f956e4969412a13307bde143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e54aa91d06bc712ac463c839bbc30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a4809178c1d563be9d1a99dfe993a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebb7516371b7202458e220d0b83d7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbedf719f22a6c6cf75945f0edef75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4db8c516191d2a8c19da5c9d9b610148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19985ce0de43ede25f46f032832878149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc43fc8189893407a30cc41714bede150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf21b3a3b8b5e91f7ebc15c7bebd24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e1a3337406aaedf0d62283d08778152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5cf244e8317ff0c9550e6fa425e48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442733db2b4d91857d36266088eebcc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862281f00ab1f5523f28e4c7605a16e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ab27f6d248f1f76fc5c465b57f95d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227da6e259dae1eb4ced4bcbb7265c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77110d213ae674d13c1602da2fc42fdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b822bae436dfa2521e855e9ab39c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634532e3ab783b7cd763698a80d6ae0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6603414f344b88fe951cffcb17e146f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4865a011a8d32ec516a4b58620efc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4bbdb36c31c1237eb990931efabb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aba1be51148c6123c32078820f90f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd93adedbe44e52f894e6956ab4aaf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7cad86dd825bd1f550e5806bf2db0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad807d1e9d5d3bb88bcdd95aabd898e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bc7004ad39625f6525c135fb9ca99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beecb3563dd85383658fa84d02fd5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d22b462188dcbd330f213926675e92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b28b75f31c59174addc6a9e300c6ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a080cab93c9cfb83aeaa01c37e1f605172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6964c4ee987d71a4ebd8ef3a088f54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06cb384ec2aeca8a370df0054ebb9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fa38465257132a58c42fadeb33683175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08f4d14dea3e269cd6ddb323def0ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466308c456105bda1e96041f22ec5c6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35db67733b52c524a65b9bf21e84719178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2603afe289c9fd4eb59001d1607a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c5fd9f9eb15a987b18407eb37ec33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb370f541ac91f43d7fce9c7c60b398181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701964bf887b37fa4943b6fb82ce236182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4acf670156666c89892cf96c8e4410183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd464d5f793685ac9125d521abd9695e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca7f73e08c0c5f0fff4a93753f572e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc3f33c9290be91afd5ec082571c9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bed45e038379485f62def62609580187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ee5009f7aacd7f7efb497d67da4ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c377ddbef35e996decaea82726d1c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf092d6e801badb17f423a9379c6e04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f42ded4e500cfd0f0d45a99e014c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf00d5e83aa43277ced7878ef296a2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe90d6e1d59a47f267027cdf2f8052193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91a5bd5f8f951c922a4d86f19a5d0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcf0bb7eba8ebf6808929b4f0d3edd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5b57a1db55d3ce237017cfd3d7634196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeba4838e9fa21ec8d3423695a28a2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467a4d2a5e9168937dcaea4bab19c18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76726bd962298eb628ba6c3a2017d94e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc20d42c3b2e5a0b7e0ef360c652552200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c80b5f454b0b56ad53e50d795fabec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914efce95b77622acd9faac090faf5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd8c37604163c3a1c9f639a7c18fe3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea6e82b56fa5f2fdcc08e84b0eb302204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14670975233792e433a6a3958fe65d8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac13c3fff4563efcc01fe62e624c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bc791dfee5c6ada3691f07c282636207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8558917f4f3a677071f1737ca194bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130e0323440f60e1fb3b4679e832ba6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d282f17f1d4b6dcdc4c22d76f60c0b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3db5d98bcf4c37f25e7884fe2a7ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9db2e3f65cf117424db073d877839c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bfdbf4761de19f09b2049db6e2d00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82de9b3e02739610b607247f9e2213214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ea1a4c1bb3288b3c5a8134e9a5658215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e58420ad1f5431c5f4c4975f55e3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8ab48b2711967d30e18a6443078eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a5be7aaa8abd665b090046c9be31c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a7ba2a5f81488edf6c279e2e7cb86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1639d121cec4440fec1af959a577b4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f75214dd73e209c96d07517ce2fd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b38b4fd844c1e659a127f211055f93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb9125cdd172c3730dd52775eeab64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e4035aa493d6d4456b3aad5bceb25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b1a256632b3d39a47ca32b461d5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99087aa75b9044f3b5189579a527cf90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba75c88389d1f3fc56ff385bac3780d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d8bdc571e3d5a12a53af650354458228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1f4e0d06554c112e9f64dbe7cd483229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9847a34eb4d956a73a5f5af2f58a68c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea152f0ce323c920212a5049d79120b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2d5ea3d00d3dcf121f483c9a5400a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fda038df82b965fee0e99b0ee85684233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356704163f1156903277a3c837c648b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348322590d7c03ab003698ee374818c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad8dd54d8a4058a143a8daa3381fd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea95363535be3cc9b6af111a7dd3590237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1806698c106205effe01a7edcb4b698238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284653d4f8059aa1271e0c407dc8179a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d25e85e09289ac61246a337d899e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261287ae3cde2a4bbe8187476c3c9e57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cf036e68e21609aef3a681a142cbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c06dc016737b0ced7cb0c33c1516ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606722e38f2fa31e68339cba9af4e8f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1ac34a9eb66c9528238f05a1b1daf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446f5c309710d9e014b1f16a81d1e37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4c13d48c2f21bf4c91f82010fa180247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be261b0b4392c3f6dee234ced9bb5d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc8a1685bf407af66a3f680876909e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a021661b18d266d0d63c9cdd54700250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec597aab0f5d9d6bfa3c575c069e76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cae292620577b98c13f1313c54cb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28cfe9ea79af53bdb96324fbfbedb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46638e764e95faf5bc171df648782ccd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a646960c37d5dc3b751ac5d6e59578255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d288a586d526c6ce1d2bc9a3e13d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d7a2061b0ae70c0dec14237f2608d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3404021c78f1d1ba817ce5de54a5a57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94d7e94fc348b3e3f709b061ab2c93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c86720ed43fda3e9a574b6524529b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aff3bd1e6660b3479f8159bd7b648261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbe8ff3ab72b9c577215f96e324226262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164efd9fe240837555ea1637c622e49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325490dd246f088b53903fd6e2d67d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224eac189fc7e23954a26e2c3ff9898265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e66ef8e6f27ccc7a92552d92448bac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d81cd71b6ce1a95cb8b66dd983161267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a669d9e0f1091dad28f267cdf53d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b8c73e39259e21657cd1fd8d268ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ab8a675e71f90a37487bf2595a782270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b83ba536e77281cf77367441c83b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d1d3bda0c754c8a154266b3df25fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995b22c8864a3667784dd435a32ee66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e1dc1c44d842915b6bc9828dc447e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4dfd6c1aa7b8c9df8ed24bcb0c3fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281e00ec957febb707adadef07fcde6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be8ac5400cb0e2a514df03fbc41536277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e52a3332a2bef0d9bbe34e87a89fe1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426ca79714a30eadce0feff1a689557279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709ed66ec55996041a464ba41bd14be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67606620bbe2ac7eeb2aa4586c39d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdd5591636499fa652479a843ed07c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d18e962b027fd358d9e8c6f6811bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9cdbd094a4dbe36f2cca95b5a2487284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15a326a7e8b7cae24c442279fb0813285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fd503e9affcb3022847701568b098286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1723b403d853a3a28457d136cb9527287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e18044bf4023252a37e4ce27a4965288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94554495c65f80830465dbc992a6c93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5fb6c9893144cc5895003c055e614290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdf1be7b9a0263867062f5169e9864291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196928a37449cbec3fefa776d0c85378292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e074565b097c67b0d0878926036b126293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1da2727eb5a2a568d34aa7d1c7f60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d2abffb50c29e8caba6bf155f99e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadea312a30ec532a82d6f274dc9779296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc110e5417d2b0874a5279f74acfdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54bae1c1e0dc52641a53d36d5b8c7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c4f58a0283ab32062a573048e3596299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bcb957cd59ee31e78fdd7da1fba31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1285b9ac37b17f4b59d74dc097673301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e6c39f48ee3028719526e256f5ff7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95687032cec1fdcf30610ee7ba3e5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49ba3d7a9792a34ec44007700eb0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03ddcd8ef7322a366898eaa3be7e1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0cb8b4352b03276d4fd5ccb4d62da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b22ba3f73bcb52f3a09accc22c4ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f290877facc47f8fec85a0fc23f7be4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc939c666ce1cc906a887abef66c43c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2045bccfb0b7f3a0a3b158b40e94b65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079f8a9c0c0bfdc4a3f77b3d5c9c6cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15945e62d7a5af69bbe2888fdeec6840312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5fe39ba615ffa598103a8cdc2b09b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93052e54bcffc67f0d34103c49e0bc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd349550aacec6bea0835eeac9fa3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6bb83e58a598fe160882fbf73a8f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6fc8b3c19200d15554735d7863c1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dee9658a868d474ec37b5bec0bec32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654157524fdc53dced6df75fd4b19c29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b34c44fe248c04d71787e14e6f3c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2bf0125a1a0ba3bbdc5bc64db5695321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ecdede39e512e728f7572661a843c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3e71140d6d3821249a30298d27ef5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88905a8af393dd9d85300244a522a5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559ffbf67cd153677681a89afc70ba4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed99f9fb2edf5c6b8152a9839eb840326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca279b8c73f04023116dffc800e00a0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac809520fd4daed6b482c17090952e49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba891836e7dae66b48e026e92ce4b86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c789ee716dc4a77d9b9b68dda7b72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52729378a44fe1a8e16ed62a2fa576ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aefb235e8b5bc209a8d2ff80c52909332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c50d0a52ab47f6c16398e30d2f91c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cb49d957d5af0149d06b15e834362334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e153ef42cb86d8f855ad4b203bbdaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be860d8100ef619e71721ac6ecb4ca6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c20f64034ae569d2e6e62f7a04343337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429608f1bb3f7b7ac7ca533b3eb722c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92909186fdf4bc350d9589f000f511f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc07a72b6d75fbe050013159b2fd18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a579d001ecc94ca6412ffb85db159be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbf24b9daa03d1e640c51d7d9273bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46910fede2e1fa65ac00dbeb5f6b2344343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a985aa7f73fb57d8ea53892ca4085344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cdd609387533410d7b6cd5cda5a79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd792f79353941c049c2f62b7a3f2232346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0c967a212158b92917b00fbd67114347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90ee8ac4585e84b47b8f92eaa74875348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcb3f8b3c16e93a47e4c56f9405c71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a209b032f42f30e3bea7188da0c1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833beeb9c152478063b0a95502b1d18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21641d39f81b13cabfcfceef5e4f2c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8ea3bbf43e9be0279187318f993f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce6528aab3e9a9479891b395fe4e88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9bad8c69aa30ec302656cdda1cc84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9309dbd37c0d38dd4653c67ea7b95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef60c61b8a48e94139483ff82603c44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a355994fea637199497b531850f8334358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09a3b6ce9b349b2c8c3da5594129f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfd505b41a3e05f3ab1f2659c116d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f90d20d6d7dca718df1c3a5425b82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3cb1f0001af8a6a955c636b594ad4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1bb1e9e5fa74e83be53c57c0d8d93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c647581e9045949de4e61efe24e59f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6945f56f608facd0633c44164252316365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4122f62cc8792911e814db0005e79c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b4d3def8341054a58041ac1976778367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415da2f57a439cf78b6b77af57a14b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59205607bf3fe8ea3a5c209f2394d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11b1e398f356c7ccf8377809d43831370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb764b14293f7b12dc921fa3ec5df51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c858a4bc440213f889a9ec98806b41d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a964c8cca6e137f51b53263192e38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611795fa67c5a7f5de0f42aa7225d0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e29b8dbbee9cac971f1931f6d5b52d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00063073f5ce4beafec41e92c5c81e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ffb3910afc8c4b3aa05b9bf0e51ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ea9318d0cec728be3be53af03f036378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070f64e526de5acb3fdcae16ebcbd1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6907eea8221c4834fa30804127854c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d9a18e64ec162f9c95fe948612353381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3f91781b227b80fdb3688259dfd37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaeffd1c989e8f6d5693305c1853dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f695811e7332ffe9daa4fbe09379bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae50614c4887f9e99f61b43194b51f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1cddd3f414a7a0b38f684713f7d70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0c5d889eae65d07b093f3a4fef36a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3caa984e00730397627e63e705c427388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a70e873cb3fae25bb50f982d065d50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030020171ff8ee2851f1a2e4bcae205b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477dfc4b76888a3a660a9cd0f25a9de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61218e401c75b5e93613429d177e2af7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09f709519f5d6d21271889ba52624b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d224f2a7b4b4ebda9967361ac2d531e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81d897ce42abce8bb45a8448120a34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c9dc8bf9f42fe9db1536303bc1b00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c086566697b61cea1a24c4bfc1e7ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16687a728964dac3f80d1644917ee49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9511a928f4e2cffd824b1cf67d76b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2f909b23347a9b64c629fd7a0e30d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70bcfa2a42e5109cd9732ffdc1af27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cc7f3a32681b416fae3337546f6cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05482cd4e036beef75b6bf420e06ad84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26e2d2b2a930ff250a2a59cf552a28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d8a44f26be2c0c39b2579beeef3e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106bbd41f16a01c90e35040fbcf04ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a98125d948fffdff78b18b94450b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91a39eb9cb4ad3b3eb001468e79e4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b150c9e50902ea7f84ac83aea7fd11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ab302446f9ada1567930108a54bf5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d684a38cdb7b4a075db7d61775856a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49320f54ef5b69ffd208a7f3ccfefac8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f3be72080bb7b9ee0892f1db5a5a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef8974a1b976de0b6bd2fd39dbf920414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da509115df0463bc6b59c34616de418f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f127748fec88ca06981b757301c3238416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58293e31c86ff01b8844c80116359391417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc8ff51637140365b55ea68ccce818418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a523d726e99f55bb608099c7b623e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712ea7d632faa74f0cb72006b99f0ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a5887036fcbb6e1fc0731d131ec1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db06e8f1ff78c85041126480b0bdb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4313385c740238429ae2b2c11a079f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812edc6c1f9624105db611e71a715c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c48450fa7c24e478137a7ea24e075c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9291ba54e1fdd3d023978556c1d375426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d474893b2505adf1ab80be4dd1682b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a3904b637cfb81fccfee58dd1d8c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81170659bb60dc14532c0b742b3eabaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af481eb01812eb1e0984ca18968c9b4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e80a5e94939fd3cab1b9922e04f3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78a0a1a6d95bc5592710d50a539550432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cda666040f6bab76842ec5c6563c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601be2efc87df7e6f75f88d54ff200d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a68eeed12a217bf48dfb2c54d0f2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f696fc0e11270f9f613cee799c9dc27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fb77493bfd49298f5a5a0c169b5dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ade1e44f5a5a0539a5d9942e80fee1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c6d462a3d12aff35cf2e73e2958a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e21552c028b6619daf3081f52e1ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f0f9ac9a411e450a26421fe7a4a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47040c4c26bd30ebea1e45e135bb1f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4de1d2b7a89c67983d777ed56384ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153bcffd1d161d228d480fe538bb916444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373a32274b0485dcd8d2f3732840aec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c117fdff30f0316fc74b913cd4614446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cf4f3b0441694832074121d911bef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a06cc9a1da8d54ea4246dcc73adff3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353863cdba5f4aed50f68f829cc1f894449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9072dc7276d816c2b3dc19021eec0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821074fe22d40abc12eeef92f7524275451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fa8a41b0be00f2523e5fa372948f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37099f26eec147b17089f320f940d463453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155621bbbbd2de1cdb41229a4d764e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2e1d743cbf653baa44b6a0fe5b4e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543093b074eb664aec04ba6e6a29070456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ae29c6619533eaa538fe42dd3b8a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1128f02bdceb3a0de2150212abcada458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7e5d15a37aafe87e6e0e0ae2817b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67f1c3449d6a2a9e8bbbdadb73b790460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756412c6bbc97e822693a01d1e54167b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692696cbadb0f31430223c9b76a2ad1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6169334d84c4bde6531635a93bd0503463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389dd0722df983f9c127c75f4361150464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db539bac7a40caa0ba9579679b5686465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfccae4c39bfbf792ed08426028ee7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71dad3e3b801a837e2f67d65fbbcd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2940808bc4ab6e1e07948ca57b79b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab472e0b3acb274d778d2cd9ddf09a12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e1f2b429268f0dd6a711efa03177f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317bc8650d6c6f0ee5faefa252e992d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c4ccadff80a40700edb221b0a3fad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dccab4f5c556d04fd619a392368436473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dca58518643a66c1708488dfec16a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eab4f108d2afad54b22b4e46692491475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb241f05173cab3b3e00ecbb7de1ce7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaab89c30893c0fbce112a1dabc01a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc85554293be7e91bae9bd921ce0311478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5178c500a186ede2317dba8d0e42ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d882052b92da2d59f102f61b480d2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049d1f5cda42e2ca92fa8a4765de276481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abbd443b6bd491f7332ed7e2c940be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f021dcb9fa6876f453cf69f7578c8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f3d8a848c603459236e9d0e46bd52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f4ec23050231b9ac80a75503bf366485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556610b3ae848798f2f51b108375bf4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6b32e14829badf2d088de175e1d83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d6e2f8359a64e4820850ab5c64a0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23becc15d3bae66841f91bbe81e3b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89689403a7515cd99df58bfbc455e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e57ce788e749bd970864d6544ed8f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec8fc817f33998953b0a5c00150fdb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a60d47d9e111e39c86e24b96e865e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971633ed2bae9ed6c17311ca33d689f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9ea2c256c35cc441c244913220aa1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d24eb10134a61918800fd2750e8361496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4853cafc7dbbdae1cd69e90d2a5e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ab4bab99c7317c63746a35f7d01b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45886347ff4e2500b3da27924ab990e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9290bfe088f762b36a92492a446ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc580d25c46ae0f2d7453dd461cbe2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e6d1716e279dcf35959d01ab0e089502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99494d7ff53405122126ba0ac2456b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f2c1ce34ed0e720011811d056fa2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b34c137923e88c4b5b7f8381f1ae9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc4b8706f32b62a6146022cabb17da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecb9deba17dc33ee8b8a1b032f7219507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bea3a9c2b712ffd6704fe6e917dd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a6c7f11e325ca568a53ceb9b34803509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0479a8bc9f117fab8df1ce999295ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be30cc126a1fce2a0d1be7df0abc2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1951271dd5898300ecb246edb2dcbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9251ca2f65bbedab06a3593eee7752513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c953d6c162a91a1f02b87f1fa3f946514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61189ad8306246b25d81d135e731e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee066cdfb0815646a76470f6a5c0be32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa9eb01330df8deee293d8e65a9a05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3b69a0b1cd66cc09b050e57a08891518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037ba5dacac0e221077c657776dcff3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e963c34bd38771c4575da6ae419fcc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b9342e461a76c7865dee37af1c5f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3361f75bf931ddeff293c7cc08f5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c9f38df7547e2f86eb883c4dc036b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92468ea1e94134c867efddb95f4b600e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e11a05432aeeadc2887e90f1abbd6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e023181867d4a22f764b3715b5df58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a4f64b3768ef404e4429d961ec809527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0ca8fe88af780e8412817005559f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ea9449377d175831d2c728665f142529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49cf79263599eced75362619d69e21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc1765bf6afd84281a305496d1775b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04e058f79817d3f9fe2bc48fd235b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab980f2d8fa7c9dca768bab320ad52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376a57ef7bbe99952a95ba6a3ca5df4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aceab3676b30ff4f3645f72300e6c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7058c08fede1c0e162392e8418b04a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e00468903f6ed23f544653b87b4c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0774ded209c6a3bb9dadfe0c5b381538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545f29a55f1e125397413f5c8c9ecf9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a9b32a594b2cd397c21d8d3afe5ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de759de2aeb15f64ac3a699b561a05e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc1ffb6a492b051ac4c8fb01662edf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588d268f06d2c19303d646b3c397c8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c68b1d4945a9cd1eb95207c0232c16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fc2b112865aebd3acebe3e4367171545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785069d2954ac36a549ba53a496e38ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219cecd922ca675e86044cc26dfd631547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6b6a22c0c753c86fce49bd31c6e6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7926e7090ca33693ef441dd13adceb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cc0054f59a69314c0ae9339b506b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe0ddbd3d9c409403ffcf5be6e1b15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283c0baead6157190325e98b97ad7b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fc5ff798cec4edb6a917aef9f2b79553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24cb19a684c0164ca9ce03fb3e5acd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3101b4ff5bc623523ddda46b576519a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140c49a3ac8f2504a8129fb192bbe99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2dc5df1bbf8af0ec9125d92b549eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339788a198623011dde9e34e07ed111558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d501d0a7fd5c156193fe9f1c984f30a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd0347ac673ec5e3829f3b05d4014d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06096db1913cf14b5dbbe780b6b9fb1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b63424d905a066058beb868a6014f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e17a0b193cf0f5d44fb084ca8bbd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d738dc0679963b2158d72ac8a5cc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bcbaacd7894ca00c5b27aeab69063565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836fc7485d8ca7174a5d3c22adda9bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf156315016f843bb728cc12b2d7f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652949036a594df7698dc87b78e80d5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0ca6bf76d3a9bea223adc2295f3b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f8fb4470d7667d266c767ee85319b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4070af7642531e74b35a2c940dcea2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e0bb604bfd772fca4c44b2ae9bac8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73490834eeedfcc09797be48c7b0bb38573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377544850f42050fb59e65e04166bdfc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f1229967da4d4bb61b984eb262cee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defe2c223271615b679dd6e35f27d99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0291c8e1b1ae5bda3be5a6dc5acb22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a9d7342219223aea3935631675736578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad4e39972ce774766e83b11ed5d6eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef675128f614eec86a0fa69ec8f81b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcc9b7ef168142892ecf56de7bb8ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c55f89ed7d0abba51b3cae850aeecf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8e175c8a61e75eefcfcfc7ca3d52d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e869dd878a8ec03a8fca18f009740584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff49820ab09dae16509dbd06dabba2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945eb0e08912d7c9ec584fa619b994c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d320e329b7ae8ecf7661886e845d52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622ee9335dc4bb52a3bacd91e7a1a1e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f1997ba3b8b702eec0391ef855d2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898f53bda1a4c5b38df6a999a62d844590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99470063a192512a01f05a9b286513f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936daf9756f9c4298481013b44b7088592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f460f714228b9308260a0a58a3b2633593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b7b34f6123f05824879be9781e69c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e4336fca1522f86ff317275d34b75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf4875d1dacb8ebaf1f39815caa348596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50f040c487bd0d0335c7604c3eec04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee54041e626566be84111eaf2296e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fabc77fdba3eb5a13ec22593bb3468599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb2d6244400c1c81ba8ca5d3a2b14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d857a421831a78e47f1c6776da6e8e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e19ff7411a11c808fc377b72a7fdb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f67d6d79d22bb88d0e7f435acba5d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad6b089c3b3ec83170ffa696934179604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd7ba1da28fac05ac1bcc0f5d4cab6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0835c7cde6b32dd135a7dc3cb52a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0a72431fbd593eb63f3c73c949059607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189df478a12aceb3e8bc078674da524f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f6dc75a9b5037ec482540fd352f69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888bc2373f0fe16944bdbdc2e034f25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4b88b79a2f5e2ef12b260125acf27611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d103cfff125006117d90dc63a13b071612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fb611ba99f6793efd004809b3e955613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855df69d3bda90ad1ae4f64fb97b6888614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab80d40e5b098e77f4ba3770c1ae3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e47fed02cfec80cdb420365488332616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a3e98b517d4936f83bd9965e7a15d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c52421762adabb910b463b0c4a536618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a86cb0119c0aef96eec990f6fc3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e697283f6b9394230296a37cc42d87f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4aa8e5034f73df4e0e7700c8b6cf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4410056d9aa1257936fd8b02252433622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3af00a5e780951e0a81e2cf151fa3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db0434938dca31b0f7d80f156636ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d764b3ad1dbbd383a2bca1bbd197a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d26efe2dcfd0b8d9b40d1a56a782bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d37b394654f593abb5e09b890caf2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404bd1914e87c13c22eeb615123f11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27785c2b96ee9c464bc707cbd4d58871629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cac8b9a55d3a9b1d3c0c0024d32cd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d6f8871932240eb919b25daae32f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18687025aac293ef8e8a2130f1d58c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614babf241dcca04f43e3e68df262a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a44b0e15b9a51d21276b0f6a0dc05b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5b80eda308d15a0192ace3d3bb576635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cc123bee371488b92e26ff65bc4d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f069fdfc0aa8d2f78726f1a12b4803637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd730ac89046d8fde1e904b48d0397c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b084cc0a17252068232b4fd53018a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6af4ec90c1a4d8e922629758420fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e7e294f8dec9cd31a2de8d1a535cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9de414b4bfc9c7c3581a31ccab6441642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e033f377921c914caafc199082689a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabf3c3dd75ed72470686a4b637131e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8ae4366f85b98ff792a1c318fe993645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9e13e57c4a816c52627824f3f7a70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df21b58e0a5693dbaf9bde05c872912647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0d6e60169a7a4dec5550f6ed0777e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724454e7d4a33209ac11dbfaf2eb6d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47fd2afaad218b7915eee47a45c373650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab71e6edddb0d082ec65ed8dcfc67f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453d609c837f93d33664a69fbe0bf7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df820dfb42e5339e3c5bbc7d1f8c99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a569249b794a3ce2831a431734c2c47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766dfccb19218ceb7ddce164e27b9b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c3ccdefda083b2f5335ad403fc4c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4280412bb94ae94454e8444789095cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c6d9768f593ade48891fe80af39c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776493fd54609d609f33f9dbefbe6a41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36e61f0c7bfba5f20b63d0e4415339660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60392df5ae68354237d251b6e032f44e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921aa8662f45c878651f45f6f0d82f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbf3d9b789b0276f587ae47219777c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a7324c14f25543b0cb4649b7f6f1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687cfaa92ee9fe0a3d15ea84e031896665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d5d6a678402ed62c4d205b07a95eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e689ae995183225cbc411a634d08c1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dcc1515fd153a3cc9e0f74d6b1afe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae5ce373c85fb0d836c002ae97f0cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4b14120afc30ed7b6b639be04cf30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff97f212789090da8b965ccc10dd2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc59be7c9a9d56cdeea6e2d8b707e95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359f8320f3b5b1a60bc22e63a97a18d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8bc8fe4b6784ee73a86055ae36686674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298612aa34dfd957b1b9394e95929e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d99479f3a82c91ea4c3dba3638833e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0355bd3f64007c5571e864e254b3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bff84041cfa865f8ec54aead6de351678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a4ae2572a2149abe092826e4df95c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567fd897b83a258b21bb85019955031680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c57a286c83ae58a6decef64a99efb3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162b6adbea7dfe08589cf063cf14c73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a9d792218205bb2ff946a36e2a034683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3e2ee45e51166a3935ac8372e0bf3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd84cca9c770ee9900b720cc4d1c3e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b39d594bacecd8e310dc5168f2330686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a4ad7353c15c654d4ed207b7be90d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47947c5be17a31b31ad7570e2a5ae46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674614a97cf0dc33c789d4b1593247f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47586084e85472e55232da2d01fe5b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed056d851e94f0323e137dff162f9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a87de3e6a2965edd4329e11f7624692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6044e09375deecfb055e5ae98f69a42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d702f83a36170e89e6d779e0a5b15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b4d3aa00ac2079d14bf93be0c0a5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe269f69e6277542e421d95db0959aae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141819e018cb6f27642a30009108f04d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dddca22cfb26ff4ad60c0c4d1100f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254f08401c761465853ff2297dfd04e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7f59c79425bca6fd2ad19b2e5c08d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4524a3e64ddf6e9d2be81707e5b1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b0628a7218cb6e685e0f00610d2ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00920df2f4fff80d2b4f832111c4db4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be99eb301593d1835ed1181d4e06521704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a21a7305ca5934fbe9d83f6252e507705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07fb76b3e664a81cc5e71f5c33d53e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1f9dbe2287eb78eace94f0a1192a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdf8c7894e6689c51e998103d13ad9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30119e0f5f38da57f0ae030518becee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8beaf1cf3fa885e5a4f4e228c53590710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d34165ab07b621fbfb4eb4255d5dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013d48ffc0980518e310ea0ad43511b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355ab5c413125b63908ae22fb808d9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da33bd8dce77775d00580e6a11facc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf10e08b7b6f7d95e464ff9e4a8f737715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c804bf92774db7f5d0adc6e56eb856716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc965469e64670124262c5f0921b26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfdd0cc5a0f29e03e918cec5051eef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be96d311b114202b7f4d3f6658cdb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a4b5571783c180dd56408be06fb1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e3da933d7042b9316b004cb6f6846721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652674da693fe040325dc776c796e58d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a33369c27822ae106583057c28d4d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c667a76a8a115836133a982d16c856e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174b355bfe306abf4d0407bbc5c4180725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef85bf519f9ffaf5c65dbbb44e5a3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb4096f91df1fadf96a087fe5fae61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228677d134afb869bdbc648ba7ef188a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dd21a0fdb879c639b02c460d9c905729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb13a85c073b9389839cd23183a138730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34645f4d2f3ce9d7f0682ba97fc63f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f9cc7005e26b21c761913503af929732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb81210a559974fb484129d0707c53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e173e75d823d92ee7c5de889b925b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fb69ba563af2b492720b783927aaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3a229589115c68da4d0f152699655736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f568a3b5a1978f062288da5b7659b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bfa06d615e6cf3c465e902f0c7e6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ca3db68e689d32be1452d086012b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fab51243b083fa5bf88c8698cad43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe57267976ece3f00042c90e05f48e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e145938d2b12dbb47cc5aa23ee415b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e511092fa22c490bc22eb4408d5f7b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abed6285c8bed14ac92253b89d6923744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a19a2160b4fde7334c1ce9534c8bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6e5d5589c2f81e29adfbbba9f6da4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a683975314ed1bf517c6345ea14d567747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaff2af046309d2e783ddae35c12b07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cc355ed977d2d94eca793afff1abd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4e07e0fec9efb320d809de5aa131b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f1955370503ba7c1921c9a6443402751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb0656ec1b0ebda9a5dcb1952d6ffe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d610402a6eeb088c1518f2cd871668c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc710ace389b756f943f864a386ea1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4f4b1a1b5813646c22b5b98fbfc8b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a28a8929c38b05c48f4584e333d89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fd92449367e71d1c51a1c48d78a53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b163c4bd21a2408f6f2f3d04fcd4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1e5d9c5e33370b8172c4a8ee7cc0a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8537af3b5820b4e3942fa7e40ef431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce670c96324bfc3fcbc42b4f91ea8e132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084efcd2c88aa9227fcd17bc3e1649bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa9d9301be80ee50c8573a8f74e0f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223869661399013658ab2433f8886dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de788c06b96b38c552e2613c88fb6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a926bf368b209aaaf7eec95cf0d7f1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f76422990f4a25a0ceeba52a32ea448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2ddb68a119ad23038a3f8ce271ca09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e8a130bc76abda4876c80e339192f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde841b7fd59fe83741fb9638dfeba7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb3a608493f0fb32a85bdbc0f76c7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead74186c43e32b041af5b3ead0aad4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f000117065a814047bbb103d0a4ce2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67c1c8d3d79d321a1b7f38d699e3e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30599f235e22276b3dad9a67453b5b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52371c6380d0edcae7f346ef263d529c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ca9cd18d916317fae3eb458f6ca1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c4bfaa9230fd5066a788b1ee9f4e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbff7b02c9cf42e8b88d872cc7671020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edc2b64ba15fecc68bd48ed9b1f54221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68c8d061d56e4ecc10ba24ec81bd4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790a72dc2ae242fc50b8b89b0d776fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5555603f9a877f531083dec5a448af524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784c2c7034584e4e3a5bc47d3bc16d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ad3a4512ea2fa509f4eae0e79afaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94d4dd79166d77b0b8fc582e3dc69827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae24ab5ab530a3d4f0892aae429cbdb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1c5f925dc084dca13c3806b7afda529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a1dea89778f3eae4e6b96293d2c4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f97cd4cd74c248261c423cf421884031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484f8efb785cec0d5de93b5e9501f9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f499b1518a1078483bb6133d9a6e8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2f9b583706ecfafa7bdfaca56ec0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0673ab551992495469afa5eff92bb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f74057fb070bf10cafd6153e157df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29000f5b93b5338633e564d05ac33fbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098051da74a4c1d1a43703dd794c7d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99a20c84bde44580247dddf39a05fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66374090957ed93f2cb2b9c05715ff9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda062e3580a755e16537377ab12877841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076ae7b3a830b8552f8e29c695319f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba1cecae4445af94a55f9a9a5aa23743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9c55a1dd384d12ee922e46968ec6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f679bc770f7d661067ac99dee406745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29504971d4d65dcc93498d7a3170ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc10e283c5c6d2fc6a6d8c99ff5ebb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacceea54fb79337b2d7f4bb57bffa4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaf76111ff8d313e62647c13aacb8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0bc9fa899362a0572c4b5f01466a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2642643c7863e92e05e3f8375095f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1d7fdd98f289325717bf6bc78e4ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf96402ff0dd09f76a9839c9384c4ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bac609897992ccab72f8a617f9cff254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d64f883265fbfccda9dec1c6e089b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e372c4819f3d8a8b27703244847d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096efd73b54227430c10437009e924557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844342ab322e7bcc5a96242b581f804458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbfb1db6440b4265884c8281ef669259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ac64e2314c1a9bea6bcdcd8bb0dab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5f2e13bfabecec4f4aa96ccf688f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512eaf91800c3d1cfc54e8b7783450962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ff9b60fc81af982909303375e19d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f78246e4fa4e4b3dc6df7f85cba5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7b35eb59edd8e1f327abbc7f262d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fef5f0ea55dafeb1a5f3a8fd8d1b2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ea82cf79465998ec5960f1dec5bd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e287ce2d5624136d35004c8d78ba368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ad797be1063de84f087e585a34bc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3cf1a9ac4e19eae999cd4952bd68e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641e235caae513ee0444dc433fbba8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc396b41eba963c33b849e78b2e433d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec86186cd828a1eaf12c4c5d96e8dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216e618036b940d3a313e3a4db6b74d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8824e923eef1a4483a498deb2eecfa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb7a9887b1c67c824ed2a76ca85e3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bfa41d6ee49d75a9824cfda33222c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39795d4460b7a268f30d6518bc91662878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745859b1f38a6465c602ee2bc01a109879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1250a88eeb54c9e686d9680ca5f8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6cf0bc6caf5ecb103ac6452c0139b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b995ced8fd15ca0f2c21f1580948d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde37908c79f2430be4462930946b3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7e553d5a36dff0473e5d97b6995b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28d8e062919bf19b0802d4c9b3152a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749238c4c88f0b67ea36f03acea99ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f792df4defc939b54df7b04e639de387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40538f5cdce2bc2a2de423518bdc4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788d93398105dbfa0cb917eae32c26a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6ecb809df6b2cfc77f45d3e9a00ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e49bcedbf013ae9f73d3cfd5b33d5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af950c7d387c739123249dcc81021c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c255c79bad639bc062e51c08a065d0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09270a566961eaed36b4edcd5f4107294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043187cb0a1ec6805ad5fc3f88bfaa795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3269b1060ce2fcd0ac45a732e0097d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bc2460ea80481e3975e1dc8eed65197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92308f77ce83e5f2c4092d03301588a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2350b572ec7ce831cecd9a8af3e4f0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828db23306b75adae9b969a68c99b00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db26db17c703887b56ab9f05533d2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d4756c5746265a6e210a8eeaccbf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254725705fd3f7530711f06ccc8401e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3d87c3a109c31ede03405304893a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889b035affa6f3ebf8a5a448c7dd8e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae9792cca7dc831ae7f3ee524c7ad6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278a5688b5506e822f1acd741708c42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91880d94d4506dbb4ef0c0cde78648c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8839727722aa90038216fe522a5a85e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e4b2232e19704ef64a54bf0a82094110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ad742358374e6393a1558d8cf1c1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b00d7270904b5b7099dc7fb7487cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68c1ecec28118de29597513652f91d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f21cbb5535677e7afa138e230082a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814318b9eea96d9995d75e25584055c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112e78f82c44b516c7a7a041ce5ce64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714856b9a0f6dfc3086adbc7b8934f6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f27c3682ed23f5742afed3e2742bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc05ff1e427fff739b41e84ac2bc8c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becede9dada360ff46d770a727ba400120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3cb39046ee2ad5847e84e283e8080121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b92608facb626e4562995a512fba6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3d1651923a7cf4bca2341e15391ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6186ad410e26a39f8443803165bb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc600df47d6885309732f47f326aded6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504edc44b42023cbb9ce77f3f9824794126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1ced528bd735344a0e549bf441379127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb05572c8f0ac91a2d4e23df6e3bf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c71e75f4b808b8d157ffda1a26779129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c3fac4f4645a5246011876de05378130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e528b8ab947763d5fb8a3b94724ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8e6ba63b454a4fd190100ec1462c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5b59a2b25765275bc32cd97a3d640133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2352a9a3f4add9d9989aa41ac9bffe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135e4f4f1a02467dcf04be90325cdb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7955d0b62f093dc2ced25d6b2ee50f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6308832e5f4a2b58f4428d79c74e95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e79245245f3aabac2e75b60c4c960138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f1e4f1e7d1ea92713080f2a03684f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377a6aaaad31cb0f9b90afb5faa7ced140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdd37b1d03e2f16f3a788356f2e6bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd0d75d3ddca834443c7c7b050bb29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d238c913dad80fe02823722f694319143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a99b6bff0390fffc991ca1bbe1977144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9f8481ee0435064c2d42cc9b7597f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b035e1f192488845439155a9237ad2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d18fe8e71d7c487a1652a4df91769147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c247d64975eaa4360aabb62b353b52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e830f0b5b9bdd21887f32028e6ab37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ee91bd93ef95372a83ba91fde3e3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1b7ca63f2817c8be11a1925388906151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb3507196662dfd377789771aa6a6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa5c67b4e70f7b882724320d6770de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18388b0c39d4b66ce35857e48f73e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2521b481828d2518be9dca75329ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c33c1f0cbf0378ce7f47dd64b38062156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62f8379b6ed4392447a136a1cbb0bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321dcf7cf2bb63aef6dc4aa1079f7e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1628ec9e439604e9b1843a7049d92e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce616fb677162ffd9e9cd965be40453e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce01bf30f7e19984eefde0e7ab8a2a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943350cf792b53089ddf5482236ffa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4428e4d4be67b4735163fc1f872d95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666ad500692ece76afe36a960b0ff10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d304ab38d0d198ef5dbf65dc13d8c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853411a3b40ac2e3e95be8c9e53b1e3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a2c457e06a3e019d54b268ad7c1e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d95cc57ad7af60f030fd7dbb1d2f1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f900e18c37b0326ae6cdd46f067488169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98c63d2118bbf4429110bd2d1732d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533f04f414e34bc0345aa654e59d627171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9d23fc4d4cf3d930a5af4b52c4c32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ea33286b3e1a0bf23e11f7bc58ef9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40a3343b13e844624402f3337d3fd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084492e0e91bb641e06983aed986762175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b08b193a4374c3641ade649e1f1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2cb4c98ffaed35a16b008757073bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2c665dd8e71784a50922056b33a8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac66c8708c1df3af01b0c62b2fff1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2fc210268e1bf298185aff5027303180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f4a94945788ea408e9e42aacc1640181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71de8bc78b30346ea4abef25c37e94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850a938fe372ec2957e8e44e1e2b60e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fd51957850178a1399811abeb26ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640697d132d32e098e2fc8618ac847b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d2ad1313415361e02ad2e5e1ad833186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8acba26f803a4f8456bae20906809187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be114f31666ab027d5e1a64e3eec511c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c0a340ffbc40e96fab4c35a4357d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b339b5d445f24ed22643a4b6ed0012190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bcfe894c55ba4bb8c7d204236f650191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e105a55b735fff23adb19d9b00443f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c236050f9da7875e2ff80a7b937a46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a577843d636ec850a3708e228c5375194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079b07a9b0d7fcdf76224614c67fcd7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8f2415f441096ff99e68d5bf08461196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48cd86fab9ef947e16891779c4b4c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b444f0487d9a435f795c40ad1bdd66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccf95ce56a48f5f6824296c16033a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf41ce236b663a73ed9088eddc9c1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834748559c19c0e82f8657d679039878201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037473d339276f3c957308d0ad6e241202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826c4196a770378596f8c993a568297203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b9743571e75c46f882a4c432d9226204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63058ea23e2a5190a03a417a0a8651205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c1f965f21303e1720bc62d8511307206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ba81e4e3abe5ea6bce1fc7cdb4c51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3546c58ae86104ea8ae1f44b5444c44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e1a582baa6a92821c9b869d778736209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68687c5f79b17bb106926f311879a1d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e866ef425651e3ea586b77399a565e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17812324b4f937847100de27ea8b9f41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96bd8a1afcbee371614e02586af079213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce171e25a585909ae2d95c4c042dc99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329428250d51570a52fc57ded18c92ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782bd62a9bab4b5bba95ff2476a489b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d16910de74dfc61a0a967d5a587d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633af8c68ccd53b39882caee8320c144218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f02b386e363553c5380767d54dfa5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2c9a354839e42add45565031c92b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a307fb2086403f912e67c6bc6bdd5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d6a60a1253d19e1bc5cb007cfbf76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b6ac4728df23fc682812ff104e38d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748837a1e0b0a18fd7b3dcb0482068a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939c85db1a2623ca0951a9862022245225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ceec4dfd70f968fe166156b2b07c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8133d417db0c1120a6470efa2b862227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f100d8bc35013c43e59fe74b6b2ac94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68544a8bde7b8f7818d918ee1ff32377229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d38e2122ea645e6a04584ba4f2c98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271b0fda4c91caded0436b32d4292a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd52fa95711f8974084466c9128732232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb442fcfad8ec9393ecb9509b4d957233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5b39caac7e0b51ad15c38a031ac61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed03be5777fef43c9eec618019147235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45a7b374047629a7da80395af8a9c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f14fc6846de30dd9eb8d2af94d8d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc77ae93cd43dd73e4a38b9b441c925238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237558165b3ff39cf8c1a052ba318e46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb466f2400f6901f3a38456ecd70bf4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b1adc12ee61240f1cd86cbae8b21b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdabb4a0fc41dc936fa9419915841a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237048d4e4df88478886d372da4b8768243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6d671ef51f9049606f358bc9a6495244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006c9c4333fe8eff4788df5b2072047245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93178e5dceb0c89c704335ce396b16e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a417c813f62ae97f97489d02204f3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76317bf28ecee80dbc31d7e5ebf109a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a80ef90170e9131791d07bb4b0c09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abcbc4131784af3423e38b400105af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89770585cfbb8f38ee48898c971f609251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fa82ef6d56f4dbdd78be532493503252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392eb092a03e94760c6d5ce4bdbf106253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ee1e7dc24efbc2bef9eecfa137170254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10912e007c11cc851e6a6d4409f18ae7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2dd4ac5c4e3d0cff4b82b241997b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df49fe49e1144f2e418d9184ffea86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbc8f744e6d347a11d03082b95ebf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d42cbf5e209128b209992aefcb592c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c1f49ba1ec0f6e86bbac5f216957260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1a6eae36f4d1eabcc50ae4ea42402261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac070ab46ad1eadc0c425c89551f57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc365a61c989afa968cf390a452d61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143192a0cb9d3eab079983cb043b473264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f2b34710d4ce7b29a2e0ec0cf937f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffabdd79fa4aa31481c48e40adfbfe3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcebb34df4027463e89df5290db24aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710c16eb30b991ef90cfbc5b1648091268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef32d28c72c76b4bde8c28dbd036de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d20f1a735cee35725822cbda0c6857270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd779b5eeb6e115622b54085d7dfd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f283eef7ca4eb7b0ee4e3a8dd6ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61591a2635b5853ad03bb092945757d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f776644dda636cb3395e1a01d7b70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b396da9dff6dc53c4f7ab500bf965e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bd486ded0f81ce040f22e801de766276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec12199dba9294fd03b8a7059edbe17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd5a08d5a1bec7c8f94807af2828c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed6e1f70da3ef642ffe55adf97b410279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b77492becedcda0fc13d281115c88a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e918a28ed355a666db7d04ad9d0b09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96059d699c30710e64e0c915fddc2eb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82324b737d87eaceafd9e87eeac0c48d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a689d71b2cc2d266fa2fa64512c7650284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749ff3f1a46ce65660a699bf126b409285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bb081d57e6d13913ca3c70b68f896286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584418b242362791624afaa03639a2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37e487109238b143e44a9d87da2b13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d030e16d94c08fb205eb1eabd661bed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a569679314d2c3727c9d8c9b978005290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a75e847815c633dc901ce7b6c956291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253d942e3edf7de145e9595712e2b21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0b0e58920e9770c46038ec990a84a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e020fb08109e0ca92725b5a1503788294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7190ff0515fd1e9f0df81440b908cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4baf1d15dc2d78dceb36573682dc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783cc5b8577be55419a177a978c0be3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5c0feb6ba5e8ef159f75bcada48ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608bb6953db7df29ab773ff1f0e1a6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a79c0cbfe9aa04a5df7d9bf2f760a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22bc2094546248a5b7fe416e7f0bcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337dddeb649d5acd6995d5eb253940c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5cddf142d49758d07be103b76cd65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc1b9b114dcd83a7072c26339de706304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f072326ae5bbdb8a352f03c55d6e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fce1c87706cbafee30cbefbf1e82e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db695f626579682d0063f94a63ab8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0dac1d5e7524c206633e71c24a9a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ea91b9014d02091c8020119b1ce58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b403d5454e853b6f2308b6080d7ec9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452bae508c94866d52579734493729f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1d8d1c59a48bb921faf5d778375e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfce4da18bf02d75fa2f824b7a9a70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e2b4b70b1f615b9f79b6382fe56ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0792488dee242ff05994722a51faac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98938f3d9f933f99d87e9e91ebbcdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b67925d3e47af37be7bb531cecc60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae4849d0bff5bdc444484af8e51112318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2607dbacd86e0c7ef4122cd9b031fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3a9d60338fff4f10fa6b83b66bd21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781562b6942882265ee7888302a0234c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5421ee857c67166f6d04cba6f02ff6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0426f0fb5545c730756e506605e36e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44534c76f49ef61b270045f547c5d631324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510d722cf4accb32d4802a6f705e5fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b497e4d9edee7f44b42d7572065c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2d7d0ee2dcc65d0a30646a437008d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b107f530b427034eead84f8603cb11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44f04a4ba41852abbdfbd77c85e369329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1be9391b63dcfec4374bcc5eec6ec0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f8335c065cc3825f032eee617fa64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d86bc316f717e38af748d2316f00af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24f4989ef77351f65489f9a1b0215b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b1d704da3d4bffc2aa62c6e751a09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8527bfac5fc1e38c25b7cbe850cfc95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd81aa04a3779ae779c32b9a93ad1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcf0e0485c6ee521d65f47da2be20d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5dcf9a49c77a3f009af574d9d52fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27553f2b4de85e1a482304380eb37698339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28eccbe3f071edf6812a58070e8c94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b63cf9ddf13f07fbd97a2d329e70bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcab5cd6cb1261dce5e31530a2597e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d878dfe8e7be8c339a11de7aca82f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4ee48e17b4c3352a9c4810da27d31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24003149cc3d4d09a4b16c3fec978c73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b32242f0ca7099ff273757a1bca49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68556f678f3b637eb39531b8d22ea1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853f439a146027da97bc89d3c30fa80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e65832c4b9947bb6772bfaf4e8c4d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0071b4399514ced86b477a60d584ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66c13c1bcae4ea2314363ebde94b87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec741a68822565c1294f6a7f61beb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49775e081460801a6302ca75f0eca6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070498d62dd9a5254165c03718cf240354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba5c1217c61913501cdd2ec64814df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d682741c88bb730a603d7fe13cea86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0beb0dd3578246dc86229242cc37e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6340c3f778f4a0ccf35bf48978d732358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51eb5c64456db7274ebef64ea8ab4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85e2063b1641f2a902b342f938035e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00e7f0417f2bf6a54d7b3f22d28bb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df4c1ccc0cf75c57321657a35cd504362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3946d50aa5be447fbf045ad7729ee0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30335884f6cc10e981e774ce1b891c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae0f6776c83aa9e6624ca98656ed17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f321ee1fe18888d7f15e346824d7f36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38afab46ffb1371257fda4f4c47303e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81bb196bf667e1e0c029d1cbea0dbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a20d6bc890e0437f9c77d937888c76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4f2e5ef5ffd2e245cbff115bf7086370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b57df3d35b275c018edd0c412f001371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dca3baeef3e79547ef6096d146c999372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533fa921d105772679aacd0aeaab18a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9880e0757a80752647712f1a69999b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc9b37de4665026b692f2e7801a9f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c50959516063911d9684e939a15cd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e874bcc408677b2724e9e9ec3851f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58991b7292b1346ff274e7496e0cd744378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3de7d396fb1ce0472f7f72d5f0032a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893976c6456efa3c33a5b911476d3b0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbec1029d6438316bea5fff310622ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae912a77010203a054b50567205be3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f278b64cbcce39684f9aad4c9551a5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264b38688ee64f26ba4622afc633ad9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0e1312e74c05be62f84bfd1da913f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4ba109a9987c9762bbc86c892fe4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1233296855e119b4059f10d6942745387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72808c8be69b7f06cd2fc70eeb1e22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a91845c4475e8caa8602f12fec9c78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1dbb57f51edda969c24fb6f3b1209390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b21387133600217f6ea94b6da124bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54110e4f4592066b98804e8e4e6a59b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f591f81355adc6acf447c192bb7570d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04163152e6a9e6cdb5d4cb2c6f912c4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6c59302c379748079840189291d4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ed6a6e68fe1a38032f64ddbc98922396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e74c9f87c915e5ae1d646aaff7c73d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e2e94f349126fbf4d9e502896950c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a610357e317e180f9dac5a9df99ec28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1040f997c36a7cb4f70708b41cd7e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1db042db8ba6477b3e074c64a24a87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f4288c4c251ed762ded4a8952c305402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e9142328667fb24b2db915fa560fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82119330e58d77f712af85b985399af7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342f1da4201a5a946191a8682214586405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cef650a582ee7652b1fd6a14fa595406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aab6d53105814a2d4877ee5512338407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095803ac85be424b67d17709c5a358b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be6a0d88b9791f633d87fecebc5a60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c04a7ad15d077fbf60ae315270a60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47999bf74d220c6578cf59e1ea0aca9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4dbd000e24d388d86509192dbae0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801b6814d1cbb28f55c3a8a6beeb3cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8522bcc769052c2a89dd21d26b08657414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc26b6c4e11c6065548b31cd8c0135415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d624b8898f90898cda6c48860e1d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6788578d24783198106bf560c8e743417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06192bf61a5c9c537625a8fa6797d782418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84859f22a17e109dae277486fa985f85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38c6f4e4a983ab285581ab9bcd33dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af1fddb53df701edc22e3c2a8415cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26758f54d74c19bce15137dec8c67ad1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677ae5fc44746c36ea679f83e0197ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f27b34d6ffefbe47136054200ae5aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623051261ab4c155c1e32e20b70b7db3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16758d7bd501ab8c041a45bf0a0af0c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c34cd66997971420fc05288c04bec6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a986358dc97bb56cecad51a8437e3ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2ac91e085dfc5cfb742a99c2515fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f8a9879adbd0c11264103c7f4b94a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4256f8a665c618996b83cc88808c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a53a3e49bd4f55d3ccc4ea3b9322f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446db9a4cb6dbbdfb00bda59a2701a37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a8dbf6bd6dcd139e56af2445bdfd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a77669bac2c71e33cc227942455ab0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebce1b9428154d303bd076730794b07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18daf39e8ad67b7767b0c8d8e58d9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c4efd45568f9783ff50844e00f09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30863792ad6e78e33f0ddaa220c3e397439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c794843abd09e152fae13a6571780440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57ab24c30c699f251a03e2078b9c60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38315699bcfea3dfb279ac40608d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777c349e8ac8a35d1498f74a0521b91443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed879b2c9b60db1df813ee8ac4df831444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7567d266bb74411ffe71d7485324bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901fdb43d875257cf8c35d8af3967f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4c239412427d090e3c61fb17bfc2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958ed9b5a716feeaaa1613daccfd207448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286502644b7c5d1e7a355c199103b4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5081afedb1321ad83c128baa98c92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f9a4b38f7ad54295634569d8e4885451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48c27623304b94eb692db54eeb3ec2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c489c7ce47f6dc8ef77fbb0e9a4e222453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31d7781542045d5d267043383342cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6d80d9361864d06cf7554f2c69586455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0b2c7439cbb4dfb4add00e942daef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e4d7d0399b4910a012684d3670051457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb891b4c47205da8ee3989e552dadb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25a21d4b07fb8dc0c33ad793555873459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40ddfbc978b737db66576872611383460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbe7eafd6de9c92ec1cb7fac7aea72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c028a709dc9e90a34e7c332733eb31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c77f2e3cae39ced77d60b2b6379349463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8029f8fab3a798d7d5e553904c1a5da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f51992b68c1f6f8bcff230c3b48399465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c10ccf8d2def4a90a88eebad374d98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d67102c0d13dd98123693d66f04f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe255ec2d73e35c143c79d7a466b571468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63398ffc81e1e4f9daa8387bf121496469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32103c1e88750787ebea5afc96a4d58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98c48d975c021c4b5c8af1e27c577a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae8084a997c9fe5f2ec3fd4ccf6b93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6984a191a0284ba6ef79acd4301f6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf26cc6a522bb30186be59bf14ab101474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca649ca2b017c057da3ca26b8114aca3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a6fc11636d2bbf8a217b38a9ff38e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbe831f6a6d9613aa2d94f367e281f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c820c3a85744fc2f4995d7983de758478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151eedb111a49adaaf9d474c9cf7c9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0d14ea2a1c02b548b4336a06393dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb124d94c2b31809a6be0ff7fe663e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f58efd73300ff93e194de68764b19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c80989b7af1190db466c24899ecc99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30ecb2d0653b8bc40e4c1ba2b202ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81f0a86c19c9baf7118cfcfdabd0f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880c0113e6aa2b19551874f6228bfd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27005b96563021ccdcb539515e34529a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17a4f92a0c06e864c5b55259e0e914488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dc15c00a14bbd4c1fe0b151f6c96f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62cf2b3adbc890cdb673f92f7c1509490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fd695426ea055492f64709d33b912491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd5b2ca7ff9b60a1ed328ed939fb24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2040e2aef3603feb8a1260b576efdc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2be44ebbd51aa588353d33c953ed05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e1e614dd275506d82a5184424e829495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa99cf2f7ab6d1004906bae8c9d3bbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99e1c9ff27ad59d4d8861dd91ee795497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab5a02959f9dbd0c73c9b09557f52a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b92dca404d887ca96832aa7de196f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fc6f80820fb3d808750928b6e3965500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5c1eb098261a33323b9710f46415d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c90b835eccb7b98b2631180455509d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86dc09a48032cf620d2d0b34c64138503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846609dd175dc213426de38e056c19a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664eef178446d8a30ccdb966e1cfc75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f103164ef3d9e5ebfce59bc29a601506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b0c6989127b72571c1834daf299a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c822215e05f4ddc0009b0dcb7886a5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0cdac2b814f0cac415618441b0eb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bc59274da496fb7b0d3afa694f742510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c4931911a179b0f841192cb1aa9d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b05fa676d98164e1613d769dad622512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aa3283f5a347d3a7004128217fcce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c22f50553ed4570e1b730b95616162514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4723d38a3a0f30ef542870ade6d06b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb4345f4a9cd55c95edacfa28b16c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3016a13ff80fd26a50ffc48ca00c00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d10e0b13878925da86a4fb9c2f188518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2445986600ac636a73da7904e076c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cd58e86df6dbbec236d569b43a273520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4de52088d31a973bb3ecc802aaeb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd5046f929f27cb7c656b1352db032522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52924a775b94578fd8fe48f06241ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda96fa669a375cf4789148b3f6f97b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03369e360c0fddd766ca552c8ef48ec7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0d2595df8c7c739083cefd095e340526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d400b47eb562daaeffb67767937db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f925d3d6e0f07ba75e1ebf0fa477387528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b533858fc7790d701703c767627f90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd4de38c874549da56f11dbc8c424c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbf0a179c8f258cf457e73ab2c4d73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151b0e6e39f85ec653b90f9b1f1eb0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c53d3fdf56c2c3474eca7d16490fd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07055c3aea1801ee116646cdb13ad8b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5c792c3ca52fbae64289a4f6341a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ce333c8be52ec39d70966da017b73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907f82b8f79235707211376a3d8743b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8c9874c90072e06c803fd755b926d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bebc2eb243cb8e3b812e1c972d282539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873b9572c2c4bdb2a7a5c5be529b7e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c84ff4acc3ae6da4c61f465f58a5de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a88a14725f7cc968a4ce5eceb6a42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e2ffa32504727e68ae1525730f84a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4127da97bf11eeb02040400fdce8527544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475b049cf5fa4f46227fda950d9f226545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62baa49175a4ccbc10fd7a636a33b83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53057e0d79d9e3dfd4f0e21bdd41280547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9830a84568d64df9f942c00d395ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ffe815ed1368a219b15efe23f9bcd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93188255f03cce94c6a2da8eb61e6e74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478239bda577694edcbde2fa7ff00f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae431f5c3eed833c5939328eead49a89552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bea00a9f338d83d2392cbb809217c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e1e09c298a3786356831e3178c15f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5ded019feb51bc71a79cf8faeae0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313357c1d8e420f43e118f6739ad1d13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaae9ca3b4294fe90a136d13dde43e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5acec246fee4f02a0818aa5bca13d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ceeda6d84dfcd69a40b5926337bd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd37efe6cb222fdd5360caa9a9f162560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aa2f8a6a899f571eb9e500518135b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5d618af8aee8bf35593c5b992e037562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731db1c3f4275749c73154fe348eb2c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ab54c34af52cb8a4188ceb648f237564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6194f92783d74fa3c78625ad6e00ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea977120c3531fc7a882b53ea2bc277566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e63c71e3ba5283cb7d91534140e4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659d2ee44eb346e4940c2860682aaa0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fa88a309221e10380eb4cfeb424e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200d2679e862aae28ab202a96fa7eff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f22ac9f8694bc3148a09900cf0536571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703892ea1dd430848d890ec6dd9b9df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c504e8ba1b4fe54c80432bc50fef37573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6b22cbcf88e2470a3e3d5daf15069574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e724d9a54ee62ae6785d0399bd01f75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025652b21d82b03b6f331ee8d2105fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521a1ba617f339a0db1e6256e8dd9c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3658f65fbec21b09e3095b4c416c6f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00e99c6e5ade64fa259c34a1d24147579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278be840bbdc5fe361633ec2d5e1d6ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e20cb85821741369440625fd4de7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e027de4d4c5b3ef28b7eb8cf61f8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47c82e7bdbe652c07553457578ad21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb533fccafbf779306f30a795e6064584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d9207418cdb78e711f1363dcac61f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6fb1f15b9ebe776ed022925df7493586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c88c1173cd58c386dbbed0c084925c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c085b84c999a1435d8c1a2eed3355588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51e4727439a4d74776b714cfdcc3bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e520b8549bf72cc1d8fbc696092619590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388378b24bf77cf9cdab85c470396b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990a95f77b8685815b207be77ae21e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8c5d000bbc1ea920e0af4656d3ef2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363c90022fc33796f5fa5febb59cea9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90807b1f2058c2e7850763d56bb56f54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91775ed135e24bb72b002a873757bf07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c3098d5cb8782929dd12881b7b696597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebc2b7d04127280ee6661d6f7c377d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bc2f6f5aab17cbad6295e6cf608cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217642e19d98004e01e849be2e55b626600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00addf363b74ebf4c62d4552affa5f29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386fd640a3d726d989b8f6a65b0b45f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0767efd58467495feaf8ff044bfcf3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdbdf4d238f7bd5c5da9449eb60a91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccb91caa4755d9fd7669f0d87df279605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4977823113bd04a55be35e02988b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2a1001ad4adf5e0d26a125a541172607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca2c0d1f51ff21aadfa599dc757be7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03cb78737ffb4cd704baad85856130609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f138864855b8e8fec18db831b29bc6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615359c9a6713468a2982f499d5f9237611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea293b867a6cdae426382eb7422f3ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804649480fc0c7604aff2d48602d1b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd405761b46ca8ae486627fdd2eb1028614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761a6651a01dd8809d783fc27fcb3e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43273e7e7f6a7ae6a57918a71fa228616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02291d025464ddd757afab959ebd6318617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeff47a08273db017980e6076cbb77a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d009e9edb5adcfab33de534ef4fa1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f95fc987fa1d5545eca6ba148bbfe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d74a07a8fcebab9d42e83eb8abc010621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f257ec450e8c99d4eacec54433a7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4d6b58c9fe448e0b88df81c9a6bcd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284d0a5e2f30d76a8d16938daca27dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00db00a2a21cd5adc508261bf7088ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883e031ed9e7893e792848558ee4a26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce20e62e9190227945bcdc6b2f8057627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25be0bd11a9e05987884b024fef00d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3655ed90e5cf58c3dd6047eb134612629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51e83d6d2dd7bdfcf77808f8059059630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644bed09e4560f3b7ea86217a63bc1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64b5e936cec4a45a7c686cd471944d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e538c2b4c10d2d6def3f7f1ff55546633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8bc624eede96120a07d8e49561e22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87175ef7e532731d11fcf6923319dbce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533f8fc055c9acc3b8cc141a6229c1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28526d452699741189a353e1686cb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a4e3fc82ed2184c7f9581351d4a9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5c63deb94f4cdf76b4684036e125d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e20b073734c11455bfa6575496a8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114db2a8e7f1817f68439ff932f77cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fadd12a6cf9c78fb851213cb19c6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf40419cb26ac6c5ab6af587aa0f7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfee8439278d85dacd9244387cc9795644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f959bd3827098ed8ad7732fd13c5924645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988c2f72796d23b792aa2d91f71d921646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffe74956f785e63b4cf88af83c858a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b36a00d63fa5ae21ff3e64998809648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26bd0d196967a2d4c6e766a329ae67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b04acb19c7cbc28ec88da19aee13c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796de41924831450f3d8dab8d1c6226651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c439a03db847f9350d262e4c31604652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30ad1c8958ea8ae8105de1c062536d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68182347e4af56d2a0dc7e90a2d62a8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca415c211e6bc5f82c81bae03d036ec7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abdf53a618b0acff050ef6f95459b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d9c589a329b16e80da38b69bd95bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca51484b15114259530d58abb55e0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e502e81378a4f03ed2ee2408d193e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ad4b9c4450dbe3fbbcddd744998d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdc655fb3e9a054005a9897057fefa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03b5f4af24974cb412407308ab905f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f3c18acea5e823b745b8d2b23540b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586d9a006bc28edc8db085074ef6fa4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b5ac6522c09f9ecfe8227d9918ae2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18d918d6305f29ffcfb2228471adb6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99452640982e5559c312ecf804251e7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fee3f452e425025288626fba105e28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff625ef9d1e6e115d6b9d48659c8bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18164eb00cea035f4ef5cc7292a10d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b7d1a7e42c323e58f5afde981a033671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114847f25331cea465b922288847df6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a55d35ff27bb76eb3a38f3d5cd9efa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e6f92cd2b4a11dd938513d791ce88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa90fa105fac183d5f8828619865a0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3f5eb13123926dc062d871771fae0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eeb05cb368ecc36c448a52af8e7df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0521cd8fff927ff0f647ffc845cec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1aa5e5cf12fa67ad32d178b7ce7eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516b7cd9c890cee939a41d2ae1f933f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35efc0fb01596ef1aa2d88fb7fd5a02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01a79326733c6dd450d722fda75c8a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7be0f66801b8351305aabadec1e00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10adb11363fb577c42e74d210af168684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580f8b2a3cefc5f1da928b27e1331f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b11ff42bc6c4f11683da70a97ddbe4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ba5ab162d8df997fb8bf4e43531ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459124be57cdca8ad37174676b9be18c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4343be9d7949bb6f783cddd32407357689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7fe4bf07fac43077df828c06866a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be1585b319ab6270ef2536d2b6df02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e4217e324a2bddf52ea720537ebe9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e6d45ed1d4bbfae58acdc8773182693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330358d9c1aa60b56ee794f9680a311a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108054b54c38a6062009a3a83a4838c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe157f547a5db2c613b4e1ec723379696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764f854dda3815e91c016cd0d030844697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036ad552763cb4cd244ced2f9ea6aa6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746c8094c8ca00cf26f31a2757161e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b94d3fa3b4f00695d347494eaf494e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98919f668c7551969a8699b90ddde6cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440cefb19b0713e1b8c1405b1edb69c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464402014ce23f4ebcc4b6f8e4bf7f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a15d10269336555947dd83230e44a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ab11c4d7ad95d623bffcb6ec68142705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2b537f36dec00acd85618e07dd7e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47ac0d003eb9895e8eadf7afe80463707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83632b95eeec6934e79731a1df0e43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461dee8599c01f7fa7b3ef4eeea1c18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbc64af446817b7bb84a916a2ec446710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b76cc4a5ce0fefde460cfff5801d58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a15213d99a6fba74f936f92424410712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d98399fa320c4eb9c61ee122115d96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f177a0ef664d6dbaa4182cbf36ed892714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821466648c8ba1caa27c901f489f98c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba02b156f6b0d8f444bcbd201fe4d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec46b503a43354a9f6d7e4dfa488988717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376c92b593026ecc15db28ab3385ceb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d78e14b68804532d4882bec8499af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0da99066d7ec8490ea7b25763d9504720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43373001149a5614edaf9be15c3f585721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514c7ccdb9ca7b50de9347298bf832a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a77d117dc18053cb9e17d9fc12662b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aa6a95d0ac43f65c2d7cdfc3e8fe4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf5d4a27d9653d932f85a87a701ab7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bff5bf517a83b5c7f22be65d005477726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8d0df0634d715ed8a16c3b3905358727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeace78e78bd247bf56f9702b6f4339728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d272b1b7b7eeb3fc30a9d1e3d58f418729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc4a905741855701a6d191110e6f09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a926d8578da96450174cfc51fa402f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26275a166cab03e763b2163e0fa4983732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115ad2bdb1deb6708e3f4416b8f5484733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163eab4a095389741486d9c17c87c87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aca3166b785a91f89429fea9722be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b9e6464a662c32eaea8f90b2c9799736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c7af627dae2a989103831b2b2b258737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e9e09034adfcdc0abd7fdae9abaf6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d6bde38604dd1fe60f932777dc5a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1574916afa696fbfa055784d87c830740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1356ff37683d63c7f28adb68ecfd59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24941062e29d2363d98957699eb99bcf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596de7c0fe415c8c877a1ce9305ff066743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aee05cd72b3675d3b207a3417dfb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf513fefce7be5af9c1199bbbc47ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65176c295b5ed472b4e81f98a91b9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58ceb54b7f15b0ff06e39f99c2bacc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c99c0b8166e1045ecd3bb4b9da9ec7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d536c259a9b9f7d620505ee4b9fd998749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf910884b2b2943147cc12281406ea4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be4dd5f6b57e0de4d0494f7118835e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188be88a25e8a6c073f7df3f9dd3bc17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee916276a17b7ada2c3d00b4cef963c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141709c2bd83904bcc12f130c4130c91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab6cd92a339a1d45036b8095b8d255755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2454cf741edb995384dad79efa51e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa85758da2eadc8ae1e9e75c8547727757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029525a818199ba5158a1a2640fa2cb7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ebc9ac37f1169629296e8a48f7159759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>