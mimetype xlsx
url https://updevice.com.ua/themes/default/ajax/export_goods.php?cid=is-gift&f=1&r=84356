--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a196b9aa2bc1df2cde3dd29bea7738d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d55166dc3d7da71d3861ecaf391352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c2cbf1bb742dc2ad4d1e78cb748e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724a6122f90ed95663aa623d4699fb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124104168a12743243bca55c746900395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdac85ffcaf273ad90b240c356ce5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eae4d6e4153741af889325a0da4657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430248b9a27994ff117bd7477e4a03d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c57c8c292393ac60a0a44f75ce210b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b415c1f3ee9047b386165bd40bab210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb391ea1b2a80a534af0133a8589866c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf131e684a4fad1eaae8650866f4e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e638197f0205cb0b4e9e46d415ecc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389416bc90b2843109e71ee288ec98e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f22515aa29e26c5237e115c3ac2fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2523c5b516b0c3626048574c8b7dba016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602a43bf90abc3ed2ac489550f19b3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f316223e6953f1cebceb94a0e8465718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa65e6556176e1b0640e87f00c2335d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1acfc3a0984598e317d9dad85573a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70a0dc76a1e8234ea132925b06b55421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716926f8a5507fb8c00759257c8770322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74be5b9f18ac2f53d37861bd35f33223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827fe65295983548b5bb434aaf6dbc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8479a83f7d479e99e40621d32028225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450e570632c9b042186c05dc5f9c61426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f364a34002aa126cfb3ce7322ac4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ed9046b6074203324e4ef4de6e32f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb99885c0a4d4550acb258d8451f1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d0098a9899ab77e12c49a8e0ce4e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4741e77b2f28ae5091d0e3316a48731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59bad31dac29c87c73da3ab7373df832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608796e1ea4044b4e47b25d9b0c2f0e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079453e8f489cc5c45fcc700eb07c7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b182252567308b29fe1ebeac99479235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532ce58c6524c2b02f8b7e4e6ba30a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bae3d1eaa06b499cf3c18161590ff937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3fbcd9d3973f27eb3ee9f9452a9eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fd62d3d8cb31441a091de45bdd92b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cfca9eb26560b8642b0888b5f722b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da12fb047030b140bdae283f30fa48041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3657cdf77f245337790a2bb406a8cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876b6f90533c395a93f534811f8564243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9898f4e1a6ea843043aea841d58deb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9017c9ae1c09b5c50d807fb29fde6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c200be0e078e3d544f749bab8a00846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8954e3eee18bc892d4febc3bb3b9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01886960af1238fc90b5e0754469b9b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63121b264945e7958f76526dffd66d5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3643d375cb3ba0b85c0efcd717ade3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ca80c93ec140c55dc841535a352e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c73b21432c1652d206ccedc3573fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae75d23c1fa6c0cf5bcf6f4a001d5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfb31735df6e16548e2677d222810d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45650f7687dcd155166924be84d39a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d8f927c6750c40aba31c45d10803956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cd2da77aca93c54fe973de9d214a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6ed3253f6dbd1ad65a3918c5e67aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3609946a9b00691c9dd2e6285c68f8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c25a635be5fd783e56892d4da257560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51bd66502ab6064b0cdd951ff08f3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa748eef3daafa19a18b58d04312b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1e04edb3deaeef3f69f135aab3f2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e212b684c61327f433181b034b4fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924fe53aabe35d434be18100ee7b0bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20592e3d5cbed5dc4bca9d6cafb4b44166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12078e84f59ede83595bb9586592d9d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b91f27f1321af5d9defdbf584276fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b36b523a5de254da4e2339b41654b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441ca9166c87bfc5e438215f21919f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f7f86bd28ceb06c8ebe33cb72d8c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5754044e2b1021e491195f3eb17675172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b5905dd1b63a5a0bf6e23861549aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b44178e9edc636d0f3fd3998bbc3cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f28d2c8a0b727aa1efe2f26cf74cc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae94886587daa9b14d244064835dbf676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3a89f2053a1ac479969b2087e798d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b34ad6336457504d8fb9186aeb598978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ee9aef990693cd02ce53efe167d7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c32c5be86bc799f26acd0e3cc36dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2695f3e3991953f4e42fec7e908c6e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031bd8579f9b35548191ff819392f8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d272fa547bcee4b75e5d4913dff7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37048cba6cca80fe37f5d5582d04c59b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83940964014f741a7856d05816ff761285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e9b3380d05cbb39b0faf90f6bc60286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad071acd5b5e1a8c31d90db104377787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033828797eac8991653d93f62495534388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288df0548b9f79ace1b9b90edd1615e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25381066733eb8937ae4eb735f892e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7420b95bcaaab4edb314a0654cc440191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8a3a7a53f0c883caac3b0cddd152b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a427fe605b993fa74376f1b7f0a6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f3b6244fed3e956de5c9d266093c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fef176e60534e4ac56dd7c7706a4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf3336425861ffaca2bd208f1cd99d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf07291ca584c4576cabac05d720e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5cc382cde78b503668d1c43769bfe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beabb932eb3668c162c41d22a78a5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551d4a00b1405f0cb7a224e837d06c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437c8ae3a49b57eabf79d6f41ce6ee2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b420931ff62fe560e26424c1c1ac2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385485aafed2d5e9132083dded23f7cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a2d7546fc2b15a346f55232708f8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a44f738fc713cf4fdf714add61f2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb8c8d4ef5c1dff07eb93d5929474e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fee415b79d03153b45b9d2dd1d206107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020c487a924777df5a1ae050ffe912e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453091e412d48d3a8db5901c81aa995c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca465f1a9f230c6eb4fda1b79a4e08c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca506e54a8fa0c2fec43b8be7c002a4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235a32335b3740a01556840aba2dfed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87786cd2c317f0de2be1001e2ff6d37e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b25f67dd1d2d765542ead205f7734114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c53fbcf0eadc2186f145c6af9712b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70bbca2aa32204df60553a61ed6c9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aaadac023797e7daa3fdea96a2ab6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e17b9e1ccb8d2a13eda530a42d8d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1918289b982f69e587fde778227b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da02bcf8650bd64cb4c6cb06225d06c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de7dd94f875df199d879dba184a999121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c858ecd1210207787fe4a08007b8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d6347adca08d3823ddfdcceee0d6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaa8b7c8189fd73b0303770c0c4d40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2577c2f984606ce442c43bd11802a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bcef4957859195fba35f433960edf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc1e9fc32a61d418a70ecf20d0a8b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2316b49e53c5c766c38269fe1b861128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aa875764cded429e5b776331072b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f299fc5632ec8a1115d1a540073db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb34efc91f75e0f90a012749cb62694131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca4c31df9b07fdb7fb1a3825ce4ce8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef035e137c0ec75b6ab0fd60a94c1fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e95c4e9c2a95e8559480e96dbcab37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d49a66cd39bb0d4d30eb806d43bf0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd9c83ebf16e34c6fc12b490a625a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eb8919531c9ea0e98ff3ca846a105137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922af575fe5087c75c7bc3330b06e6a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b39c94a9ab6f9517da886268ebc06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29abd895308810e09a3bd80996b796140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32230d13824faae521219c898953a5a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b36449e297515af0e4a38344c265142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071e8a0e30bf395e8275280bc16a451143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d7eeb027e4c7a91006e52b4df7e38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4c1537cf5e90ea8f72dcd65c02bba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d52d5e49020a7f268a5fed14a0ff24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666d7714001af40c70c345b495b9392147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868997615df9ec2cc2b773a6612c04de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b37020f8f66134949e7e2717eed52a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cddbd92ec857faf54bcd464d95010150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb488ea01736c981c87a26f18f54a4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdeb908e9145e8d058a541bf92dc85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f2e0e7e1a07a764845c24297d900c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ed1fe77eb6f7f0bd9ffc1cb0868d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf71a6a53598c2187fb0ffc285489a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2fd986e83268bfd8f839c1d3d9dee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac18b7fb07afcd06aa6ea2ac5936a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2aea139437c44e1702ab4a3be3166a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea12393e26a29246b71de52e1c7fba2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddba2429d164b35a02665cd777e582160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131d1c7f6ff4773e070f5f7489b1a82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a59fe507d2ae99ee430a85c2131940162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e257b72b16a9241f984d8614d2cb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b373d8bd757fe079c0950f0d5f3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82697777bb93bf198862bb981a0e1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9acb0a9684684423d21e163324f115166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bda8e7912276eb332149e844f14fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549dee80d37aaa3bc8a6529de978684168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc525212cc879cb7f2c1234aadb652f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9006b09b8da32fb36c3469b00487f4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77a250b1ae19b03f403f264d3b53b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79647737258da152d025145fd8e0e32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767254bedace868d5063ad7c6280e5a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9104a1532c312b1df44061b9c4e4e75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60901164e068338dcb8d832b8db00296175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84869c907e5585dd6f132393d58b7fe9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45739fe92a7c9a958c724c3170ac126d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4038aaf91d3270f15b6a770847f9735178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791758de0e5546aaa8a6e5fad428874b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e87578ebc3db96cba1e9b4ed85c189180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59961d22bc9946fa8dda3518db9f8fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c8c89e6626f33d6e1b797bd0d7143182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474198e00d057f5e4f4878d09b0dd3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd7c9ef81336297daae8cbcc6dd2e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d18b150e766da8c30cfca4c136fa89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56158bd192406863db6960edf75281b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b2f565c9fed92371d0cefd200ecda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97b5d0ae2e48d74a95062be4aa8061188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4591148a89d4fa6e48ab5d71b2639d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b2757384ce7ccf0cf608d3ec8bc55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eb67ce09d2a25cdb3d76d4f1f217a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5ffdc3c36557e9822ff52c99b4a85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971ca13e922bef206dc2c4ec2c491aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a2fcd43cfb6f6bfe7c6e9a8145bc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c80961b95163bab1883570d252283195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb35493e60604e4bd03f888335dc7f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a104f918ee1be4447f4c9e49c6be1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf160c23ea460cd4f19e42e276733e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938c03336e4cd45ef317c37b2832ea2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e914d253fa50c65b7768049f6b0f66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1f92abd8a7ea56c7d5848ae3339e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452810b8a808965f1101930b64ab1a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdca6ec7991270a94eedc5a62cfc2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39d5528bd1444bb188e46f2c4afa2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892600d6d47963ad03ae6a999860fe2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8553e58868e69f7e9de8b2d53e6110206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4c5872348b3caa38a66d5ef2524c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e5c900e47a596995cc66850495830208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37289e799f915cfc8daeef0992db0c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfb39ca762fdecbf018c88ae0777d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482b100858db79122c24d57bfbecce3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413fc383d1f6c5adaadfd855c6dbd5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a8cb04b76343aecbe048ab0164887213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2379437a37557316b89ec0f9b737d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecad05daa100a4f08ef0f8893353add215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e6d988047518413628ee0eef41b6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d00bc8b83c4bfc747f3b52b8045354217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a69918b5426f805f4570750e539f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac444b9075bb2079977d637b149c0ff7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2c873e67c738a4f9e193184117ef0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e0f557be554039180fa56951a8ee2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a485809557db2b8a08396495edaa64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0c0ed954d7b3f84a636cc6a0aa44f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc11e75e5a57599fcd622f7d62119b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb0b0188ba1e83a3e29c2987f7341d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aab28abad8a79ccb9e081c6258e226226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57059489a9a58a823f04f494b3e2c217227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac65e3db827da500fad5d9b1f14dfe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3700005acd2fd6c777e2add6d7fa7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3377165d698a3c5fb3f2887a46671230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b538db943cc355aeb80ba81613b7608231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fad97638c3866b05ac4a6fc002ad0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c717241fde4ef90ec43adfd813038233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff8cdc525923ff948f03ec6bd48b98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75f708a5362cd40cc972a1356ec5eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8bceda756feefb0562f76a1fdbed7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef80c8f00dc82a176f123b7633e26d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce186015f48f4a065a441209040106238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3a4b7140761123c409a5283933bf1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddcf45787c9ef566b440694f53da78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfd75b2b2719a6e3a1878ecb866207241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e41693492fe196a1c959407553b96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b230434ce1717b5dedb537f03972d10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ce9ddcb2678243205bfe51ee2ee4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca3a0b4ffc751c5cbf5e2a99a39363245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88e166ae52265b5da6797b9a95a728246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3a727f89d9de16fdfe37f2bef80d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f115b5d792e485529f55fe1defc42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ea371573194ac3d4991a38864efca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e509868c43bcac305d8d23d969a8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80104ddeb4cf228bc9170e77c5e62d53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55e3e5fb63d61704b8b6983e68c7d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7021f5e97a1bbabcd3ae5ed92583c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c58c492bb2855c5b12822dfbefa74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503d063ce6bb86b252c5cfdc7b20343255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f97fc90ec0d94b83b25dca0a6277f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1292166915d29a2efd0fd4398b0e83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ee4db82d5f17d3ecaf38096a73261258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c04a58ef9f54d86a9785ac71916f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4eb36fe1ce4054026c7b963821c883260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132b8bf99ee4542010a863b25a12840261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9763a74059fce858410d360e5acc43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ee6d9744b7dc80f296cba819aeca1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864b35280e06ed23eb6d9027aff1b23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc9c30c22edc38737cd53e832916a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7613dbb5318c20caa85614fd68be9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350af42e884fd494db404dadc6020f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208988ebbadb1af1023fe7576497eaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7d6c1a26f1a89b5fb681d728adc9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e99d58e8ffcde389db05d83c309a5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3307974f57837c51dc4a13166a1c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4ef63e113269f684f9cd9d019d61a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c054b9fa5bb28388fda92dc4d83c2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6599add93393bae84a84210df7cd57b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03ca8e8a7a6b181a28dfdad5814ffd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcf3e7232db6d5edfe76198abf1d97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31ee8327de40a86b77e80755f11b17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bc0330046c5078ea0756e8ead4ef2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eed3a46b8b33936d84cea64bb778b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c2603a82f8ce0877d9ec43c26ecc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a058502d8352fa08b20878398e4b6cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6acbea73df8c6c1a166b7e9cd6d1ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c22799922121e4b33c2edbff8298c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247eb50f3c3c4bcba3aab3e14b7ac90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41037c58b77ee5ba949ab6cdba5704da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6af0c531e3ad4da0f4efe4083ca63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d85ce7fa3e0fb2e43673249c29a3a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6282eb2c65188309e9b2260142fd2a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa014bbc4dcfc24d702a68f9b6dec42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69a294e5dfbfbdc4cea740b3027bf1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a89ca618b8a47f8565b205ff6b888291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d18536649849249ab3c23defaf788292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987e6fb6eeb4e29df1f2c95abb4b96c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50859c0fab2c170468f8d8fc21fecf9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0a7c63f051fe8876777fe4232d461295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef40b66c8e6e14f8651dae49b91ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fc52d7518308df5064a0500e5dbe5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7573f9469162942c9858e5451e80f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0ece9e29f83548e1b2fbe3584062f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d3cad89d7ac8f9e37bda8fc5e1320300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e16200603842cddd2441647f0ab007301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e375937633e4d64789c1c072ba2ea7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1618efa6de9fb84561efcbdaa5ac72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e39379f3b60c7246bd6b8e63e3436b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fc0bd989d8223f4c4061ca030d257305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad0fc6c6322179775283d095ce6693306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2203cdac79d39f3ae5b6eb52de1aed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c6a89e30a1c986a1a537f12e6a1ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f175f722fecccf45e3704431f32ea16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6343ddfc86a94980ba30083503f92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe83a5a427f5d183ba4d6accc3bc90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398163b7612fdab14860649b741d3ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106271670715e991d570634468dfb39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd1e8d0a539b62f56b94cb08c6c7fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba92ca0a4be6cea88e3d005756f1ebb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bc509b1d81f3d26722a15b8e03e4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca94c515c5761c4a9a53dafb5071a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d151b315ec43cf8fecae989aeea20d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dbd9a14ad672f906673dd08c3bfaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf16b0e4db546798e70a30efd315e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad0d39f1dca889af2cc0b16b292fb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb1369da434ca9a02b6a341158dbab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93137edc7a8b9177f4c3d17e118fd44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f722e886e58c2fcc30993f4289182b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c52f90f5f9be9429f5819bfaceadf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e368b411b6e23081af70c2e71362116326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65316cadd518d1dfb5bdf1da73820a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939232acca82e58bd1f896f2fa2e640d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c406761ffd2e1e5bb13cd9cc0caa3fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8534de1f5135ef792d1b914ed852b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7892beee39207542cfca03d7901d62a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312a1fe01051ada93a523cdcb320d96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab7dfd331fb17d1429bc5183a341d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674965172871d755d590f58718b3245334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522645c415cb1d2a553aa2651067f762335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8b697f6576cb37940b77eae9b69c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b14e53ffcc2eb7f74128bd7ed4793e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518e586aa8b24be7ba4f3f2f0edf039338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bb485dce57957dc03ef8619278ff8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31585e9156e482f91b9b847a5785ae5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809c9466e21371abd2723ed65bf4aac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cdf120af92d673f1a9d5a6f5eccc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24080a99b5144cf926cf4df03e1b1e16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8c2e67f46d1750487ee58ab7780f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952050b5d6caf05a1de100c96062468345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b67853bd19ba32ec7658d63b586e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81704b25d3990d1cef8ce90ea321ad9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4e07450a7e266f591a756944bed25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77f60fadc556179d08190118f04bb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd7f6b07866a5f3df80245eb12082a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cf1e9dfe29a3b0326bb067d2ed4b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb81bacef413c040f9a9119489b317352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45ce8463150c944675a34282163deb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a23449978a6c4645aa9db895f65b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb25929ad1abc4c63832056f972034355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160de7311ab1b00c086e6bc0b639e204356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c36b3b81b65ada4ffcf614020846b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2ce045bcbd3feb002af75bce63f46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dde8226808b5bd5d4c0b700a152b24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f044d736fb14a82d06271637c79b52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae04b361c85f3c12f83f92246acf9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dbdacd96dcc6ebfcfcf2f44bfa224362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b4c81c77ad884265ff322bac7a34c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3df0ac534a98c6f0f98fa2446f00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368c2ba0f882982f23b5ec8bdb95d5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d98badf5ddbb7fcbfdfec1a47b4a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36941a0d4716f6390c290fa21d3d88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c1daa1a80daa0a23b86840b40db5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fc97a2ebf47cbfb75182286d6ea15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5be03a9b7f9ef2a1025c1447d45b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0988a2a9f1922185946e40bc508e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464fb7a86f9435f358897517df5e753372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e340c2308fdd33a45a8d291386971373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347b496f448a48a87065066a492f9cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29f5341eea3201208a2fabfafb4310375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0022f9b0c4960b6f7cf1abb7843007376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02a61eaa2638bf90aabda5ba8500a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6d2b4a4f47937b92124b119d11753378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc9ac7ec6e7333935cc902551aab4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51814fad1db8d390669263bdb8fd0f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd9630593fbeb05ff4e519db5339d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef180812d2dbeccc46546e54bf7cdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e2423f5cd10e1c1de0fa83761381d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ef167294cd950bf70db1d2a20f771384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac687f06e6b809c08cf6f993081a7ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c200dfbf7c8d7eed87521a4ab42668386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c968671b32606c632c294a785b40406387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccd255134e5e33d47a9cb243dedd1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5378df5048052b3200c91cee22a514b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1bd564b41569cbe89a484f5f86073390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3908a0041e19209bc838dd27884c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaede7096944d5af01a7c952119943392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e4982548ed199491014fb8c1346da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70b2917b01677e4ccee9e0297bcb4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b2c42bd8431895a7be8598a465a67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87315dffebaf751d03b6fc2f6b327ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc10f815b0540c2ab3f3dd09b3c0afd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a14da398b11b7bbd7ff81dd1a1a068398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646ae7f2175f082a3908def72dc554f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2959ad64435ddeadb28d564f0ded75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d2a925d2031983b7d96859e4a8598401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a349a9400fbab7d124dfdd0403438ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7db58cc6a7123fe740753c54d4a266403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6bcb4f3da968035eaef8a2e74299a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff73ddb84609f52816613bc97742a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202f179d222b3e3b06f3337bb9181c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162c589747c2db1a206d94efb61e513407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbdf2e41b4101ea3a17ca623e8bd63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52204f8b3cec7a798e38d66c560b0da3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d341d8061c654f64ae0c4d034ca8f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40daf83f31e6cbeb64938013adb1c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460673ae0ae1c13adcb47e30846ac18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26986e8b4dd2605018807b4030d54f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea93f9e188cc5a5e670a8ea7d62cc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964e54ff9e4c8f5e2d471d63e30b18f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355b97f7ff4643104e752ecae57d2e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8991244ca6c4d692299fbf33df1ed38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19cfd9a29fd02c45a4842841c1efaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85807c26a2db38654f2dd3147a4d6bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d61a41545930f7fd1a319d4eae795420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438253a5549553901e1e7ff10bbf598421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92745b10287289149a4634b8e8f4491d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5fc3bf27c2bb68ff82cfc83980b3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1573c563adfb3f289ace9eb3f3d5d84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542a3cbbd8a0cc3ee123bf759b40eca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2c06e66a5f96050902828458a7d21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b96913deb1a243043117bf40f00a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c770ccf4ea1582a0826913bc6206c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070bbfab7ec50c331c520f1b38db172429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dcdcf66f324158da967a5289713a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3e769728493c5381ededbde18faea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21db5f8a5bb48593d09d63491194a0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71ce46ce46a525482bee5e20ad1525433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e680e8dc2e57d75ac1b1b420e768ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652b482c04ba988a6e1c15a76c28285435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1299268ef308e51581bd070a83e8b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af4d9162bd27c23df07240559e5c3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc07586c81c8d271ee1601f4560c15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357043af1d2fa3044917955c7f1c5778439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a99c9c961ef6105a0f97d59674432440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad54ef0c629ddaa77bf803fa7f9fd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e233bf86ad8504c398931efd9980b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a040383cc8dd53d131205d4a954c6a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6160ba12bcd50f305770a3b2c84abb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d09498833e1059dfe1845114b1b6d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cb11761a0d9cc907b1c61ce44b9cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6cb8f1e9262f36e6103c5a6b2e60f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dee35390f5e1d4c35ee915f23e4be2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82a75adf8198c345795d61024fce99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963bb5694f1c6194ce2ea00bdfc1d48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f89b6aa512ca09dbf4fb026c910c8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8019b1eb5c4365d9fb4ce5fdddf73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caeca4eaac1faec422ee71c7400750453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890130dcd8721fea987602ab2752c775454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fec992c72a2ebfe2acec49e98945b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87e794bf573e5f3b6dbe14bcfa8936456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971865680614c9ee99f476808518c00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5787effa9aa04e9317f422270795b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87c0061b2cbfd86e9b33f9f06e8869459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f22aa95a1022ec64f0fb92af527fd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5b87e54b98a6cc5fbe56cd4426b3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf53904a22dedb3b4d9a92739b3b59d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134cef54d97ba95cad7e701dc2ce506463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf743486f9aa1cf850cc25a5b013c1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d218bc39ea2cb45affa464caae0f7e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d17a7294701a3ccd4a9513cc80d63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddc220e537fd65b7521f1d44c81836467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be63c6ddc97eab30153313d6f57fcae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6f92f9772c8f84c3d3e8f265e0c08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bede559a5f6d5d69fb6745e3bd8a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ea77af228cb0c2c1c521cb1f2e19f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312acd83117884b9e8b899d3433c581472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee827d89450bfe19e1b87bfa89bbda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8d856fd755e67c1c2d4509bd6797a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e8b699abb61ab64efabf931d2001d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021262d036e0637f91aea23b3265721f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77232f8999adfb8c008bc041ffe3744477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bb640bec41afeb85cb19ea7f4d586478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b05c8301b8d74b803549c31e60eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e490d86871bf807a98ea7a56a9a48f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbecf83f7dcf39ddd0d5a6277084a04481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683170026a51e1c107fd3c59946adcc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3f2a4ca3d5e2f440e5b9078f61525483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6451d7f04385147abb476e9333f3f35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6573734ba22ed5f6ae227521797ff37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4807f5e73563b6eb4e73b88323babe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68806ad840e2496392edeecb6402cc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1243502de86bf7a0fe9a6b7a2c70a4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a762aa4b985916a005f66b4c072ec24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dc25a8ec00236a3619eb7c3de35a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908049a770970057922c553ac6e3b569491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390494010d864a993dc40a7787df3667492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6345711f645b87d6996918a74c23c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eeaa27c026c114d882ba8ed45911a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda44acb37015af04f7eac3c545451f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c00845007c15fa0206f0db832b89d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd9e073e265cc712142eb56a7249a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c26c11db4d04db79dd05970c82a01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e98b72634014101d8f5b16dde6348499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab3dd1b710cbcc4f20a5b46864cc40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2414c745c9df31b431e130d4bfbc53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d042c4fd586707055169ca7dbd09fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d389d4c0574304074ce66dbaef0624503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feb7eb72ae8981625b230086371d22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2baaba8af933a0ecf560ffb6e7c663505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb32f7fff0170534c953967df63082506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8985ac2e2b0ac60ebd6007592ff4532507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b2942518f7803d98a83dfe8dc8daa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8da642b6c44cb2d021054a50bcd449509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf9cf28862d62c64019fec7337e647510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103472d6ec55f646ff60852e3ee873e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b9bbeac8035e29f5ee05d3bd87c7c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e53a1a4f157ee60ca3834d2e54c99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6837e46c49d6dc37a06c6ef63b1c6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9752b56798aaf5a7dd3d53ad09078b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc6d6262b2a6eea9950dc3eec07fda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3d11ba0b16786e6a1c27d6f46b6ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bcf43e1c57e012b25699d4753c6bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41dd0e998da332bfdccad42afda745519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f5d59044bbe49de627c9a03c8f1b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04af673f628d34692019ca2bf20207e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1ba5b9dcb9ea597f996acc2e2b6e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f536cd9baae76a88fe5e038b2ef1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16d0c213c187f78cb8d253a04ad738524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31035ee4d6004255b9e5a52c4d668f11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f84bdf2fb4ee06455ff9e4a4e9f04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a8ca9b1b938e2df7cb6619cd2a5ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612014cc220d8fc60e7f709d008e386e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba481f9129b43688e43c25fb3a81a5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caca2a29ffb5ce8bb2b0f66573aacd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefca4e7eb2b625bb15f5397ab4de03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3888cc90ea82fb1247a51779ac51b35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27451e8ad8580dcfa77e2462de503e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab54e78978b9cd2d62f2862a974df5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5291c9a91819251dadf7024938df566535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f895710059cf5017c0e5ffca24bd9db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a628925152c55253a7cf96b0ab542537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9116ec852c78d61a8da6e23a3fdcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b40021cce2b6411d3cc2cdda524e8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bda92bcb0b10cc44ea4374b30d9fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc7107d15d9b010e1e7224d5886904541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16223d3ed5d9f6caf84a866dba8bd76b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae45fd3b95da89932d9868c71f6a5d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468355020b7ac4a09f32f9387828f3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cfe2f04d1632ab5f6e32d2de429a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f10c598854a901e9caeb25019e85d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7fb72aa94946c12ca4357a43380a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dbf1ddf73ca5fb8b3614942e1963e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54af161151d7eabc48665c0f1e08db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a709081bab2f99404511850fd4cb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330fceacd1621aee41c7bc3505bdab0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83357d0a245905defe91ba75b1d1c192552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051cc47eb37963f73d3c779aa71cf87553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125653fa711c3b3f490e0d0d1dffab43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c294430073e402e2faf92a40c4d255555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be75759bdffd947d95b0aae4b6f6d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea6fedab54e930b11a1f4501e8b2bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673db368897c85067f8e1b3fa677cc19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a595944d0ad6c63bb712033e5dad3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233d2e59696aa29a4b2574b6039d4b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7427db5800b74a1f7a7098724560c81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe002bf63105cdee09b4b4795418dc89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea1ed21cc5640108e0661f4c57ea76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4de52e844b9d991d49fd125005c7e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c98206cf498143d22278f089e4599c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ba6a0a47c785cf24fda8b4b8d85d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f760b89a9a45eb7f323f788fa91418b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61945d7acfe53e894e8058650e09b2e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f715251ddefa785a309499d652e101569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cc965c3417c293c8e08f86d60ee90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184dbcffb4d30e126efd3816163bd74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019b95e12556fde24f3f16b2488825f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bc1362d10444f1b7ab6c8bc24bd22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956f28eab0dce78d35dc8ac8d753f2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8de976a57505acd94d20ab2802a62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8852830d577d36647c0ac342a0b1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4361b7cf84c923b2aa0bec809440d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598e5951e1a9f5f6ef63338e62a230e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dbbbbeeb9cac8680034017210dfa6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c5149ec3c78fd5324e8f9623dba83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81788544037f2b3a363357ae36b300581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee5ded22cef7c6d96774c3682e3fde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311a316090c6ddd5f42af6461fe5c6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8785d15dc29d3c87d6afda9f5c89f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a68d2dae4b44e21bf8422d69c7dff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d513c083a0c0afb9b2dfd248d79cda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539081cf9dd58faf38824f2e65d2199587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34c1ec7bd64c2dcb776593d9aaeffa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c5e2babb36874b92157ac5f2b2667589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb13dfa9675dc14e981903f12d1ce6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346334ddd96ad486761c5a1837f5e300591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568dc764bbdd107349c2e1347e87540592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11430278a1b1261e2bf9c7db82161ea9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0128463026e2e683926c24e3e01eac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c220fb93b8f99bc62c4a6ee1eec3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51307610dfe2a4a7a103cbce3fb4999e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8c8e4f58a61bfba6d4d89416bb1aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475e0019b4583cec427f9f924cd71ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040ed5956ea7101ddce5338d25f4497599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c26f5edccca11cf2f2dffc5779021a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d45430e61a549a91af0cf4ff12841601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e4d3b55cfd670f270b8ec8884e0bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c68f8c70a5d7b8b9376e6b97aed97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25b998833a05065b8dcc73c8247e5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5b8969cd7a39747d4cb2e70d838f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7084c2d1bf1e9d75146557f509bbdaa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca462a1707f0dcf20031ba017efec19c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dee364bab8679520cee6afb3dcd126608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed2a26c9a70dd43d7586f02490bce1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f000e4d829e5607c026172437d451610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fa51ba56c7168a7c11082298fb0b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a032904b1480537128385c3bf24e554612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60db22844957977284750303236e6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39d47718eebae53e954710c66b36c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab7b0a4f587f8f5f64d37844688462615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205b5519073ebea6235c1ee99e0762d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6781968af0951ce6e20a67734945308617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568b5f1da2587c13a52b9d0a2666c6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a94df64ca2fb903de6b050472e1fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda8b8c8fddf8475a9559fae3e2d73f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc571319753000f081f7d194c90fa633621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d654dbf0ba16cd8c540b85a108376622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d19592cb82c80ba5095dd72bfab60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2ba0e81e5cff541abf524e6224183624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237d3e5b90cba35bc73185d912dc42c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b59ce3807878a3e47ce05bd23f94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301341f5e2bc6aef37931881f945519a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0eb2f5b534621ba5f3ea246f56290628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca800124dccd01dcf3fc6ea7d62edd7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b00418c8a018a53a028758a1a4c84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae776e0593c70b96311ffdae4b81b58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f903d482230bdd942ed2ec54c42aa49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f945b8084245a3509ad4ee533e6dd34633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f4ab6d00e56058f86c406960959e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded3bbab454667522eb584d8b4c5c83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62394fe34c27e986f3c662b81983f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680f056995e1d801b0a82ac72a606d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536955adf460a75f66af615e8ebbb0aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f8b0778be38c48f6665c48d48c72c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b41fea8cc04cc0851d4e483a98bfd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1700b9c757a13b76297a4398b3c9b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ae0072f41b321ff7bf46e7ed168c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8da3397c6d8dc25f593442035d3a17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7e43f67deff8c2b0de707ad202869644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b5360971f08738d2cb04fae17d5b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d50e136ff3e841331ec9a9317adfa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce33165e6961b7982a33f62c8eab7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55191fc2d8bdfdcfea13abb4981ca477648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730fe36d7984816a15eb274161d212c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b78aff733d7f58e8df16b0345a7a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef473937e63f4d360b52d2bb1bef45e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a45d4fd642b2212c6b9774d9455f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2818f91e024fc9a1c1435c050eb5db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1d54940a363ff41f61a1ae2827f61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d4428f46b7974d2ca7ffb74a86beb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eb96f1740a90ad9e1fcf1b72e1a15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc90ac7cb1ba4f8a20682010a45d6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed8d26fd05248b17af35adbe1de14c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be75c905722fdc326aaa19e584a5503659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc28cec0aa99dd245ebce237c29df93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8639947eebcc0d657a6c21d96658c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f0829b70efcacfd78bcc13abb5d62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766bb17047807f9fbbff4ed9a409f4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65a1f38a870e893246e5b26439a586664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c27a9996f05751a4d4b201dd3031a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ed6e13949e605240afe0c894ca9e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f3ad1f3aa2ad3019768e5ec681984667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f180bc2dc91d5447bf08a13a85103d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ba23110b26b5eca2932b0b6b08af9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac549a53cd1946441e6ca9c95bece2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332fe59c5b25c5cd28ef391b0485c8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f343fa40bbd515da202fba21aeee960672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ab14b69ba66f37eea4cb26223c778673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad83f5381a00e3f9eabb5fd216ff51e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f8490a4889bf2a74fa577c7681900675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4ead14eaff72c862b0e0cbd461686676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021b006e62b97ad90d16f9ec788e68d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d7911d3c449dc30a5b24ebff7c521678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944630311e4908025f6b2334bcbc73bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a4e28fc7cba5a20addb142a33ec66680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd88341a3d0b8027ff62be2eb4a872681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c0fe53cc40a5d9a4dd6834c628bd2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15be1533e6e2697ee73562e19e6a6ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f9d03e72382948dd59520f41447f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fad6d165f8f7aa03c979401f0b3a93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c482b22e3623744137e85e52a91f88d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46e98ae5bd61153f14cc753a108101687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f891e12ea5939039a799976d325701688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c17feb7b4fa8186493214e7119934f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b20671c8ab38a8905ada848f4b3e45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644906001c184bf15c589a5297b69a07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf19335a2d629655284b7b804673ee2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da6f0cf8fe842905e7384927d5c82c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2858cc98c47c5e699c9c587d32a05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c73dfe8dce118422a8e271c7d171ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b80d0d9be36c700b5f494142902e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706dc3cbd02ae2a1aa144af0232bbca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dd14d50c7677f1f4bf37cd246a135698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6144cd6c3dc2230ac7dda1c68ab1df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000dc9ab68fead39691daa63d40c30d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f877335542f24b5d2e5f0dacc20ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26729c2e2a34cd93e81a7d065c1985702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f527d8494a3ff74f76a09370582c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4397d9cdb89c492162ef20f112414b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779926aeb22d3a9fd53dcb4c2c486603705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b91c67dcf2f6f95b82f878ba4f26e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274a4a255e1c2b0ded8c4fd3d3c4099707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8106f4fb360c645c775c62e32d8866708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e73cc1cca0384f0bc89779fdeed977709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3b1364075c1fdd2f5c523d422dc26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8063ddad94fb941bd9fd85eb604eff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bce307a97f104644fdec5230b6761a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa7efd8c46d7c3d004631a783be29a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e328b70a43d2f7488917c80c6bc41b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4d6e2f5a93625afb1b1b265c3e0a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48688bdd936858fc9add5f4b8863c2a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4176ce518f7a8f021da145d70305e7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191886b259a5fe1c52c5f274c90dd65e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293ff4adeb177df5feab0b4b5f6fa67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1185bc882d99fe76ba8ab16e64cf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdf2dd978b99e86cb7a867cd4cfba7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053f8371d57b090ce2ba16d7ae00b5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afada9382b9aac2bbe27cc58d0ec44d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212ad8030bcb03624317e6639cd4a21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e57f856e4cd526102df8384e97c26725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde506eab9eb77c0fa951780afe6ca8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419494c9530f997bb0ec06774c5af88f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eab2872ddbfc73f03dbff1ff4d4b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a0df9b589b8ffb9cc2b5c4da4eea0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eb3002783b88dc93aa6255ec912a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b1ffbe0c97317cb487b28fd959fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0d8f248941f15c8250f920b0cc586732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ba6b14ed5bde0b6cbd6ba435483f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b29dee21af3fd6145af34e72d9a35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d2566c1ead5e8d68a4f462e7fc507735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d7a6789fe52728ef289c7f4f78528736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42151a098585d3a9d09855158be69f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b40f129d2f7def26522839481b14f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39df6d7bfaf9868b51542aa44389b36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeab6d5887335cd3887cecf53a00c37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fe83d52dc24d97aecd3ef1bef0577741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a05cddaa64fffd57f80d7f89d35c39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b253edb04e11a44adc54f68fdebfcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116635dbe483d6e69e62616293d7b2ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce59dd49412db7d5cb75b6a805d0cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889ea02593582a41ef215a0f26da364746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d4b66aef8af5f311795d3e157878747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bb7dae9d06091b42304a022f02218748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ceaa5fac5bfc4214c09ec2865af3a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c683e29ca7189955a1e803139d6ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2550c296a9c8fde9da7bd7dd970bed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fe322112282f694c967d138c6e49a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c45da8327118c0d2f5266b8050864a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25ff9ea0b3b0f7178a67bfe371496c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea202e3bc39b9b23d110a79289efb0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a1d8920711a80106a90191332045c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a90e2b929ebae2260118f1285c49c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3acd5585f3e6baeec9b03cf9ebcfd1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72dfd8ac95681ee7e2b2932845ce4d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645e9442e0ba3f5f9222f0cf6340fb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01e76fca42f043db39a08eb071b7182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaa285700ca295a8b97f50f2e930563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b4d3bff2f7517ab319e9337c9e92c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059ecdba9a9ee1e1f9e9ff8b4b389e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3268fdec4a3022bb896ab028dde5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f50900b7a719b6a05804ac013ebd607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff316cf5afac82fd1fe4806f240ebfd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6904939a83ef243b161d65e30e2429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c973ab48db3e372b1908701e918d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4760ccb9ffae7b5e3edbc4c0dffbb8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232924af1505eddd23c89c66744eda3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f576752aa3531c3fac00f406981bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5012b2e45541a6ea8be003fef9c07a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dcaf2b3bf9ff521d3ba4b2209d2d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b1b41b67c6f923d7f4a8813c7c48716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16281d6fbaa28b9cec2e248439fa3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccecea9bcf55845537eefe81b12ea2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aee5a6362e046c766fd3f2c013f1d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea8c81edf77f4d3538e9cff4d311f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0e5a0145b9084cf1a9c95e0bb1c2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d023a97e0417621c6f258db015388f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9fe20833ac9c77514ace27a80505523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45586252d8741d5538aad80d2778e15624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ab7d39c111a3a5f9f9337c4d67b0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c348dc1225dbbc333a93a5215fa05826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4618c1239df4b403cb093215cb3a7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c68e1a24e3cae29d973a0a760362e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fadd361215bbf60ff37545e9bca9f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9299c5ee324870f44ceec50b1697530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecedb5fa8636e72e8d33654bcc0dd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb1d55368308f3411071e2090ec93e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a9c4bc8a0c82f6a37eb5d08bf691d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba72c901bb34a3537ee0758c6904cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd8ed626ed05fad189be426e4b51a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011344e3b90c85b9bb2a7d767f31e3d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee5bf488fd249edb8eade1ca90b75237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2268dcfad6bdc850b341f8a2fafff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9f6a5f9291c6a0663de40e31446c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498956bc34944fc6b1519cff5c77511940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb74730628dc784d15be22470d39ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56325adc4a60b64f72548e9eb233e0ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768eca6d9c808908a7adf2bb909ac4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de8d86177df5668c18e18f981625344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb3e8ef5ec15eeb891e3db5ac3a7e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a781322176493442ddd5dab441b7f5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373db1ae32ceb52ea1cb0e7e41e410a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162feee857670957fc4ab90647383ed848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbebd5e4d5729cdd7363a9e52ec77849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721403bb35eff37efdf92f093bec30950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581934df3eb27dad5d033213890535c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f00c6a6b0e8d4364ea564bb58146a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ba6e96625c0eed3daf620999178353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c070f676999d872a46bf0157a498a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae0476bf2a6e1f06b78be09b6ef08355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fbe6d264fd79831407a80479e197c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac3ad5cc81893409ce1c1ba644a77457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f15452f32b94ab2d62625b34a726c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370c1c5bac7828ae7035870962a8f8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119b145900eb13a1ad45d16b3fe648b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135590e865a304bf6d3213c976a4b3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298149d9d79b702fe73f6e56721e3b9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4fcdff635612a15328eb52574861663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1900b9db0cb180cf6929d86f3a72e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa34d0cc972fa049c9b5cce9f3380765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80e8960af7b1b07e52e16b1cf8700466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b46f453fc6ae7d81ce8981a065e3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153cbaedf4219ce1ca677fe0affc9e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e7d2e9d8326ae7ff121beea75cb4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f166e7cd48a3eb9dad43f07ba41e4d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a367c69c0109d2507a0b33586ef8d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2451256959cabec28cc5c866f33c7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8f5bedfe99eaa8f9f5a7281f0338073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321b74febdcf93a017cd16b2ec60af274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311d511f486c9528017aa491c392f3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7f912c9e6e6ea822b9fd0ed5344a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83df9901c262bb383ed765769174bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd7356718fb5d5957cdea58b5dbac978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d07ac5a83e82af7e9fbb5d469683d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe2d5526ab0bceb17fd48a740b8e6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a8af82c24a953c5f8cff5f638699d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aaf799e8610d1e2628cb8edec5a8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c536aa43381471c9004134d5c24bf5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27f806c1e85e8d0ff97aa80e97b5b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe721979705a00cf1380a46633c39e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c545b1ab4e1d9a3374d580f48d34f2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38029ed25ee7fbbda687fd23563d908687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5052c11bbbf865053879e9da59eb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0640528b643047e369c6c1aef5e98789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dfdf3846883fed9155edb05bdff0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc0e0fa06eff4d55646412c260a0b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e96fcda1b6090767d81c200ed1d02192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5342c152f0eed46d25bb73aefbd4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c763e67a02321e29a38fb88c3fe1cf994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d6f5cf78a129f0e46d0fc932bdf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c511add6f489911151aa02801f20096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5be2dffc236343d1d916755afde77e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a0e0f61723f36470f41f0fc0b213a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933ac801fc990cc0f84492314fa023399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce50d00d458d99443d3d097dc02785c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8f1da1395918b429907cd5a142576101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385aea0858b09857a56e64ad693d283102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3cbcfa11be01cc0550fa313125e8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6de125437db528c08d27cec605cab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d30ad4b96595c1f8c1b16a0f49f83a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8294425023e0244b5613a2bcc1dbd94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46d50c11f60665889d99a2c2bdb1c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553a40bd6f3be78444745bfe387b977108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafab938b2bd7dd2dae59178b5173b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53ace585f9e6fb5309b2ac5a7051fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e6a5174d17d36bdbe7e75802492d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75844f9bdf14187417da3066ed4cffc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67d9fbf578ba589b2476e0e72398db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613254a1dc30cbf1653b7e0b72bfb9c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec56e62473f7e129edd95a3e6cd3e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792116ddcf7855a48efd368d539307b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20970498da7abc8a27586e740461946b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50586ec1176ad3707d68969ae23a7e70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5ac4bcf0c6f64e9a1b90448a344c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861966556b990f2130e00b1e9aeb563c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b847effb5cab9928f194b63bd1ffbbf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebcd96edd0895ee738bc92aaa95f89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1780c5c75f260c6de672092bdc05eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b91c083edb8efebbd85ddc34a63e19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3390b088d5a2dbb65e1242447d8ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7df04e1709bfd6a66a8a5bc9374e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f374eb14c8de02bd942e7ef942947127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7d418b48d2456988784c7cdd7adf2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53670d626e0beafde9120f77e28f15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace97367fedf141fc39c2f7c6ac9c9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f72077ea336ef05e0f3a6c2b910d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed72ea2b5810430851710a19511e5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672976cddb24b89f91d91cd2c677b81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8d7cddb2bb29cf729c6a2258dd921134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e62432129476638dc588c117a5a95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26677d259ccd3fb799abe5b0683351a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c12792a95af9449de6799df0c32de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9293850a61b27896ce0d56e7755b66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460a850a6ac7303e4adc043e26ae684139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e17973f415394effc9d779846eba9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36913742bdf86e6617948313931c033141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52dc49d18a3581d5d454266f30c068142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c11d266cb0f5d29d681fad596da540143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fc9c16266a0e3a85cc437812744e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947a2be21fb4d99e886bd7c61c2a405145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfa9d471acd25b2bdd8d60de05d2f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd2fc029ff40bb25ff2cceabea94d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405eb54b9a5069eb84b8229c57cc0d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f6d307cca3d35ddc88c2c81fd8d97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a108163b6b6f4e316cecb8356efe05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d8b86090b6d674b819d43dc0279f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed89d36c439782e7a02ad910998984152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd72d3d473f5981d8c9ae60f296bb3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f8c98abe436cb777134782771bc04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6d045e48a45855f55dc1e6e5cb42d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ae49836b0ebddccd3d6c285c57899156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a67a2dfba67f967a8569b38d54f60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690d8c538a7166637b6a279741837c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7d94135731afd429bf218f389381a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29adc64bd51ecc73b10207011d49b58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bdc227225966dc12bf3e7e0d308b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a957ac16f4dc191d7b7d066fc538d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdbbf98dc5493e3103940a71b9bf35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23b2ea3cfafdb000ec348823531723164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7539ab19fd0c3280aed3b17b8ddfae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a3606ecf93ff752adb837c8fb58cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b290f8e817a4d622593945ac3d091a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408ec257f7ba9f3a99e91f2f8740580168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328849e8b60077d1b2eea0d88140cb7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097d38af273ac89a763e5bcc3b0517d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1232c027612c8432a9e8204dcd7a3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dddb9e3af70d765080eb464e1b60d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb027d98bc8aa30c41416a78cb7786c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af24d86c0034ae5804907784504fc4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaf1dae57a0860d312288c437b7749175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf5f194998df5cd62fe170d9a77b31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85acee0c9b24a4a1d77e32b9e49927177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7e479caa5096cd9fa63304a3107aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567c117381f95f3d30a40d42f1a97bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1927053feda872e6613e442bd404c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ad0e4bb934c2676cf282ae7a674fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a2ff3cb7328c545bf4d07a3bb6057182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6617320c37d3575c7b8f0311eda0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c3a9d0f1bdd15639caac5240f56e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698ce7100626da4d0bcb22e18b9f148185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043f527f87fc7ff471fc6b0e5b6a99c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56852fc9d437fa8721562fe52734ad9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93694e5dfa8e24b262c56d2f843ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421a40d560500504a42dc0d30aa40b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344dbd55fa3a0e25b1114e47a2c900b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e938e493cfb1ef28f5d98e638b980b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c515179bc661197a9b0d547d92c06e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b588abaa0fdcef91e25380ee934e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547b9a309211ac82802f488ebdd1739194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39ab4f12c07e8ffd493752fc82e12a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a195ce75a616d8ff874bf8665df2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76872303283f0dbadd01c8c8ee4b50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17399297c0469863681f72d32e27309198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0814c927746efb1889815aa7f5d37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061228a3592f0eb10bb2f1449c29fa67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e0d4c8442ae447f983ba4ae10dd93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534dbaeb8966a4bf7aa8413073918ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c71117c23bfb2fe17559ddabbf5a80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e76e340077f9a89a7d39395c2237e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6f18729c72071493dda2fdddd800a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346612a94a53a76301495376a468664206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9fe6139338e0a542ff980191cdf6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d94b45965f0dc8a395f3484821c03e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245a4ae84426a0a499be9c59240d447209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427fc02882213425eee149a15c3663c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed784b60bef1c3404d7df52f1a685f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a87728e7695a9ddaa5650756a5ab9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257e66efe4023162075cc10548d295213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b43f1426fa6110602e2a3969b58d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59eac71bc6063d42063025027fea78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbab900cbf8d0295b9d3dcc74b425db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450d8db910e4ab8a58763d69bff2492217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8039727f8415adb4bbf95e80ce80b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98916bf7b03a8a87f1ed94742e0e403f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405414c154936ee7b0fb56cc72b9588220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5ea3e71582ef2162d3f297a35e2c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222900e519f652493507fecbdf650e50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac4b10410a4d0415308adba7db5d92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040155670b264f610200b518bb0af248224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e92de91f01674c46d038a2181f54be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5153bc05c745d87a2558a293d3f6542226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc0c4124a0a91717f8987b056eb21c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66d29f6807eb28ff77dc2905b9d228228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517288b2029fc7aec65e112b3906a61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a8872b535acfbcef0f995dafe4faa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282aeb9e3d1e0d3e77494e53d48fcf0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2878d5773e9d5b8bd50333917353b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5022971ba2c0208a06f30cf53ee725c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee637673936abff18bce30091ec107ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68016448c8bbfd9d1cdf06cd7bdfc523235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21579c3cc9a4b75f676d2cabee2879fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd358e06495b091998df84d6b4789c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fe2540dee48aab7caf96d8192de7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d75406becb02e9de075536ca1d710239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e167b943886550ea1fafa9778810240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a3f18b29e11dcf54e4d6594af7fcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace4d66fa2ca5dab8f8bc430abbd007242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feecc87db16ff80d316860cccf2640243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a255c035be4574b3b8450bbcf6f46de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab85dd0263e54de7203e8b66acc861a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19890982f9c65e9c447be01cf8986299246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a1be82e07418f5b827ff25ad6e11c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54a6e66858568ee16c5c1243f0605b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699694494af6dc456f72dfb867db56fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2109f808ed21c9e9d0f62b0fc1ebda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7ad2ca4417196937026dcc4079257251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1e69952cbd362aac48091e47e2aef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5721693918f89feed33a728332d3b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba875f155be05fd542afd8d424793a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb558ae6f8ab6ffcfd8bb617761bae9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab63cac6f75136d5288980a17de01c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000b186025136f3f09148d814d09cd0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7348835badf5f6310e3695312912ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbdbfcd85b64b5796132d5b96aab5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527236f896cc5fcf557837136e3501fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e11e8b7ebc6695c2fb776bcfa21ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8429c894f3b811c5701b0ecfe3ac7fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160e3240c37beffc77b181c9104848c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d4ae957226f37e46a55eec5f43903264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3c9a595783caeeb293ca443f137a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfa99cf663ca1c78e6a2d2c962f30b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db1e687562c09173906d144b9108a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e5854fdcb9261d1a813cfccad30d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ec249fccb49978f4c7d269729d705269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149aa5773c4b177dba151258e5405e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1e43702a8031bff7280b5cec273f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef9a096baa96f28e1f4a49a1b730a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6a4c9c66be84a8befd301ac857c70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41986c18beb573cd1471cfd9cf302eb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17097ecac9b9f68eda9bb0de28ba9e23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a26102f1d3c548f6740419fd44f199276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973d186dd8c4393bfac8c1212c2cf20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ff838701853b2caccc7d1768a4746278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246af1c2eeafd80140421921dc305c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c4cad2fd39fce4da81c3ff6e7ced8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36046f74e403825c5496586da30265a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad1fa38ccedcb655fcfd202d362d58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c686442be3aa2407c26f72ef911d4b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97194f0cba9e0646127a71cb3b7a90e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d0011a5c1dd893249835ed5d289da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf8ec8516ca57b3f72d365991a2f8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae52ec03ab10aee83928e0497a9ff3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1c4fde59864ce1fc384dd45b02ba4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b2369da29aeb739c7e7440302c870289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979588c9c4745c4844b27da42f50648290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a52d7ae563ce3841000132c18f8869291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c846f884750fcc1aea28661213b13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64cfcd8218bfed27bec83c0527a664293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f5c01556c079ea24678aef3f1bef5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06772033336d12f9c4ca0f9f0b71f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a4444b82bd38ff364edbe56ed951a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c019eb99debcc2bdc9b8028bfb1f92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b371c21da1cd405ef9407901d7b9272298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af3c47de79ccb34a20e63eced58667299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13bb5680394c4ac0084083f184c164300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75c9d53487d48f4f10e14b080fd3c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6f265c04279f89f70f23b4bf9bd16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549f68616625055968e015b6ad2c044303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86946b2c3db909ba6aec8737e7ac260304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624596ace2f55f377c2af05a9042bf58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedcab3a3a0f1e6fc8040a117fb8858306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6972f15c7909fc64bd8c24b8b67f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b25b76c9230522e30d78040813f51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c2f12ac2d5126ca31c99521bdee99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513898965313bdc7058aab47eca2fc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e878b0642c0f5c84688e76cb959eed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71104ceb25f7e7e84267f14a95b98862312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984393e05290baee73ff8d0b4dc7fc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d39915b72d6cdb715607ece4ce985314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87900a8d1074b8ad768de6626ff1b44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bb69b254d5e0cbee7e981c014941f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dafd22219c9d056cc20aef365cc9e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf977e7701d451b603a31500c5308d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d99e0123ef177c1cd82abb0bfe65c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231f840ec34d90b9023a4d4fc0c319e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe077748c0a9ecd99e1976330b22578321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86248bec1deea3c3055169d58780a1ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761baf9d74a43e0fce50993854e0bf6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342464fa508f79a040523c6dcab340a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844694763dcf2a33b511fc671a2e5d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4623a5db9d9a7aa46d46b3973ad84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39ec0e334f16df2eeaff491ddbbe16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb876a690b6f472f81eb3a69c871a8a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093707f1308d9eb9722f074c1c9ffd05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23066e3ef07e48c99e16f6311ad81044330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc81555375dbc0412930b561bd2b10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6dbf3ad0b1c34a9d0d2b49be9df11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5f3aa875eec6cb07fca4c866b7977333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c640f699a472342e8e4221219a982e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317a309e1cfbb85946f65ab03122f79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662ad8484e392ca41f35344cc77119a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938de0ef3fbe6dbbc748885d4332f44e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f8eb3d46ea0ef7ec0b2c7eaaff580338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b5269cb2808642548b91bbbd51771339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9ff8a33f60be5c864551bac7df5ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceceb9c62bdd952ca6c0dd154916dc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c8c2d533ee32f697397685a4561e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ffd4c27b999aaad5b4824e06ff70e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc99910d678e137e2294b8a288b196b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde30bcd15334dde6bf14ff056cea31c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07953b1df0bf45fe9809281772ea604c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e63a41f2d50e689e884b279ec6d95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5d7f01e4b77706e6c94446b383df1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38054cf9cc91161513d675aeb2eccc2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d51224a03250132997d8b7cff8fd7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee9cb9bc3745219645705db6a68ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09de1bc34e8d367d73898c40a3ff6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403c44373422bc7dc3655e9b8b2e306353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67586750de569bb0a5108c8abd54869354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c870a18a490d4bff9fd57c752eaa1f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1eabb507a5692679c9e9e905dec7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43b5da3cedb210e847b13e225bc579357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772855f8f62d256701565cc9be97fd84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528f4f300e2dc02dcfeabca82de7a8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df67e795dcfb22e112257f46ae9833e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ad1fcdda9f9e7cc02a8c75e021bea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ebfcd8cfef58b86001e30fdce1151362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e75ab01527f67eec91c6b3f522e1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31f7f1dd1a9459e431f3ef090250bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e894384646779032e8f3531603ecb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed17821d8ba640969743105ef48fe2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88bb4fc8f32822971c2db7c915f21d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661e662c88b0e17ae3b5f48ff9fc8d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aa49ccffd3beacb42ecfe687cdf18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567fa7a91d5dea2d5cd561645bc8893370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0fa785b1efaf3228a1db03c5aae89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89931cd4eda442f7f828f0ae31e52916372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1ade1e399bb60aa17c57f3365235e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8552d4e7396349f8d9dc175ca6707b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8390fc66c9b91ba3b746a9f64179f69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175352beb378492f2e907172f5ff9be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f69d9df738a3f2555a40b6b8965f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3535e9a1c9cf71a391860e87549e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71a1b60c390dcd239f421572b3a45f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9fcc7415a312679fad97027613b46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7a72e90e405b0dcda7c2a92178696381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ec90e3c180d7208b9e7c7de305668382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828e38b9320cf27f390d53fb9f15325383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b95bc7c0c962b22df0ea7702b470c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f1c9140bb59524a99f044ff05ee95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b422a6fb9dd96f23e17bff79bd0f9d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce62e7d59e8649bf3cb46db4ba31ae1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c879abc6ec3204432ca3fb8c24049c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e60b27e4fced735f92583b80941f75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32481c485fed1e765f57a08cda5fd74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a610b8b2ca3a3bd9b3c72a0c35779f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9da2fc597d6d0b29c9d74fbcdfb2e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00d726ea0c2114ba8a0113a8b78929393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2122f94f51712b1bb30937b05de0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a345221a32b00a41874f2c1695f6708395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a323e6e07750716a1465e4515d2c204396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a22480c6b3910a4c7e74590f3ef817397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ca5ab2c5414c6ba170a1e5e5a0fff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13c3b289d14c266d874c84990f52ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a99307fdc8ed8836aec7ff30026c3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a5d9f70c870aa79e436cff0edf332401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1b9d406114a56fe7fc1407c5b025c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84449111b26b4662807f8a30e54a60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc7869c3af0dee47d4d31f2167d9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fc1c359ac50fc1e0584ce5dffb29a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9221b2d41d46edd66069860c7abc20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3457caf2a9e4ae2a2e85585ab597dbb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d0f3544ae86ceb9dbc3c91b2ab040408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2592cb09626c89ff52e6ad0834e1d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc545cf04f2663d7fd4cc8d5e17ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6d6297883be332e2e971b8f5a96ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab04a79ef2205b62ac6545251504a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e344c13e3e86b7a378876e30c88038413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df356191d4bf31afae2f29de0a716d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2319219829cb98ff9d012dc84e167415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39148d5ec5210553c199f871fc423e9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca308fecbe02c2408215fec457eeb386417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2fa187854b758034aefcf11c4d305418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e66fd7b373282078ebeaceb162843419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977af49783d2b63b399267b91ff236f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad3f3b960fd982632a2285de2bbee2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab269fe4c96f2b37f5badd1940d846d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc74097be8c00f05c0a4a168cc64f5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e531da86e814225e74de477a1d50f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d686d3b3d75e8d8705937958bf2ec5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05fa4a09e2cd1d5dbdeb39f5ebf882426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008f1550af5693abbb3f1eb8fbe9046427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a1aa160f9e0e87d48c0c442d532f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432d434b2bf51c0d0d149a2e4c0876b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931a850ae9c8e6750784ab6c80b3975430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3377364313896886c4299405c04e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24434e3928f93fb80b8fc2c95a7153432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc0350ea3777be913b2fa5dc17a0dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53beeee6b619d26a560ef56caf1d64f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e81fae88b7915492fe8ec6900662435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31254c2c5e6b3386927e6b02e6b97293436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97558402408ca0b33e82da4f41103c8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f102891ec4c9d3de5d8b08e6517db6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50184ebbaca5ffd59a2b975441a245439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351af8bec2d9fba40c88ed45303c5a8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3b89c9325f8db2b095bf50fb99eea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28f9f129b574a7dbfbd5115c412ac3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61b04aa3194a296064287075a5d182443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b36eac32c27d78df088a7e9ab3ea67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c321f12a0e90d90efd14b6e869ad75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c76cf7edd5496238e4262c6b67e38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924603b798b4efdee8752a565676668447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ec0d5c0120c191ea4aafc1979ab73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13e52d00f16083f1738d21140e9408449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ab4a9696bac21eed978499b2523c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e9b2f0ae6126702b39bca83caed8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d62c8fb691daff6871fd254f54734452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26581d241e0193a6ce70e85dd6dd29b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bfdc94e5b900a0bb1bb26e69c7192454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d06e4235dcf0ba88b65f0222de93b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd04ada98c46f090dec3bf393ff98fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47064dbc9c544abeca05380f4d6d1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb881b590dc0817f16778d4c750da1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f623da75e4d399c8f04077a1d561459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dfc67c3781e8e5b721ac052605013460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4775d22543c261dd03e0439b23e7dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7237d1b8c529b1345f8aa31964b67d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdd17203450b7d185d9ffe6e23448e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88470936ba67a5218e34295257581321464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1534e4648a1c925fd991c596a1b9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747835b24e5ecbbd6323954a4b939a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94037e14d51b530d385d74adb51e2a9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457bdd3f71365f2b67c7f7d1a7b280c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901355d5b13302275e813582f913669469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a2125a96c3a727d48a91cc9709f22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bea55159ee9da84627c904596fdfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa67bedbd417addaf07e2868fad0a1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f198f53379855af572f0ece6e7fd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf08cc07e0eba04944b3f0b187fe90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4ecb47901ecbd982b781fc926f78b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bf406af6c799b909b777c3e6851f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e068f76e424a4ecd40eacb5f91f1f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd49bc641a1ee31e8b1db5b1a096ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b31b931c20b52ae9a9b339e0cbb79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584a5138ef5b4ec3a336fa3d7743025480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee8fe1cd1260eab59e0fca6554d14c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715893052bac7c1d26c51d18368fadc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49939bed9c61bdf0d750f1479f7e74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dc6067c58eb04798d82a6f4864b57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499bd527b51151f176267ff1f29d71a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562e39a5f1f008d41c049fefc9508f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82220da8587fc8f597a5cc113f068fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0f060276ba7ec4591de3d65d8dfd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fc67dff41d2cd5005c3649df398e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3de7655374463e45564462c3563b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a526cca9e9386d0311b3e9b14b8250491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951b3c178f50309acec91d85bd476de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c159783a01265737d3d79a032cefce8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6cd9bc0840ee7b2b64c8678decf88494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aff9cee56c1563e17ef07648a2b52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604cbb24733a82cef310508adcb8a89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94b4ccfd234e4831720ba1bdff5668497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0680b28d6828e14ce82685fceb328498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6891fa3b8fa17444aee6f5253ddc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5897267c166eb1d57460dedd9d206500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e60562b30ff1bf0e64e64f7959eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc6994b0356ed8fcab2924b347b295502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f457fa103fa8b9123b28481b401fcd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93803adf5e4b63ac4ea83dcfffaff2ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc519cf4b4ad7c533b9b8469d49713e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab784a3924296477e063ab1a32283c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086525fd4bb60d891fec859d5e19052507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28904b8d36b8bc534f8ef29359aea902508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ce76f645cd1cc676fbd158d9e4494509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88eea7e649e84d19b39f263f76cff3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01580fab9ba91f9132eed093c86e3afc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b921983344bd4fe89076489787b2a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d688c07873b10d6d4041ae8ff235a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be3706eb8136f06a558480f444117e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb21fe38d106dcf5a13f9487b00e98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06167f79859c78c0198607d87b61ee34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcea04360065b0f1f21e214b1582985517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aba5697a24b15f4c9f2c9273fbfe9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3c2e08d3bddc315107f70b391cfd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a89fbafcd9c49a6080faac44d8a42f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b608dab16871a49c60ff55eca8fd5ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae9cf8948174101cef76ada2ee6bf7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b268d9342ef200bd37c093778fe3d4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08a40724de58b9eb135d482e90a864524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a806260163d8177d4b9a726cef6a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfb5f693b553234ed22a4c89ac5f43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b72c4dc4f03dd213336ee13c348c96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4afb39583f76a1d006a09c6583ffe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc841b2c5401ad0584b4e8cb454213a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c70905d6bfe278f5a603ae3bdeca4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc9f9b79c39faf0a80bf3a8c912f44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6248facfe2f18cf9de297918915638f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc98d948560ea57718c260be9b80d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4d75a047cad497b87f642fa7a4bab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256419cd0c5efd4d4cee0d027f1d52e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6f6fd7cbacc7cf22a45b039679664536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da740520a4f6e2af9aabe3c6fa8a393537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec888e2f9aff18634bbb43d101239df9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28945dbca4dd0cdb98cae92662320e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698e69631403aac5481571a539b5ce5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08d79033de17bb0c2a54c137c9fa79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea81f3a90289ca1b8336acfccabe05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa75888cbfa1025c0b63a976e9b54f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfd96692d6394b1355505e8e54c3b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab915085c3c7b8ceee10886abd3f4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba075121885d0a256dbaa1cc2e6fe1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6182622529f45c8f58719138aa2720547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feaa4a05b3d419e7649040810c5fb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6309fc1ee8ad6910c38aad1b576b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feceac31ca8329a759df8328be82123550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f404734a97a0f16aae636f4334d354b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa04af874d35e570633b22376a31bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb39bfe037dea2d9247211920bab7d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30323f1a38eeddf23d5240615358eebc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4187aa3940e80d63bd40ee1890a026555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52f78a81f4c4c7e4e1b0537ae9dba8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f76770d5c6e69bce98a03775453bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6699432e330d71a1e63ce4370f2abc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf2c79339e3bc3b004793fcd94f1a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6b85648cd0d524acb859054bc3477560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a5ecda789c5a5ff7da5a465c48df1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190953e80d34b051a0b55285d4ce94ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ab41904b6037f2291d35b73643c3e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c754148f1615bded1d8db4267bc22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367726fbf27341f5e604db89d56d760565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957ec00f4974720d9f0dabc82e160fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85d2712862743450d3aa6a3c67d47e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85b0863193b219ff27ea69cf215a19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1b7bd5c168157d972343da8cfc13d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c49aea9f28da291074bfdc816f1ac6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88bc2d43c726d997b23ed1ea3dba9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c4e8f2ffe1a6df74273a0acb20223572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949a84e77e62068222e4f54802b3a50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325394da713a3edebeeabf57a67017d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdaaeebd21bcc2ec4a30959f572887575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f16e8f54d5d570d90bf49d159c2aca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6d3cf05d36dfc65739fd69301c5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aed839fb2c9f64ef7e63ab487d23fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ecb2d7e304df2eafb3b81dec45089579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b7831b1753547ab1ea8a8bfc5fae5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad5c0d643a2f3f1838c3a3c5783a63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfce51d5d98cbca6dd86d71711f10e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b08cfb60c4f3489daf1607cae74084583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d6784ca2287c6fae89e3dafc2a0c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee10cd8385f8eb6ad245823526936c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf7256f60ab616e34c990d5463656c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de25438c9eaf0ca5f4fb16689cf4d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930963dd2be8bd36d8d7853113e92aee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe882d37538599d07b7bd0c7b005ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fb31c52635e53a3b132b7cd38608c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9f44669d308839c1e35661a8ba4c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2f2415815eb129b3ed14eebe73b1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27dd6f6bec336b24d5ebbd3ac17589593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413a7a628c79da7bc3723a9775506ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302f6856a90e5fe1f7ac57ddaca26b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3a66190d8f54e79154c98b99f213f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00dcf0d02cced01b434bafac9f11db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c947c18c80e031cf9710f8ba2d70831598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23af6815b2fcda97ff41872044c2fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ebae3d71c34a6af97b93bb3dde4d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db33bc309c1e6a5fe1fced9f56cc7ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc9fb36cc4b5c349b5e9bfb2e861e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a14a091e92fccf313010b9b82c30a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be30e71e1726e15160844aedd58c69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f17603744ce96da7ebfceece3ac4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021ffdad062d7f7e3dacc1576aa51f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e2c5db3f3039d049d375e1aa978c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31421a7749ebd96ef402bb04c7490b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb69603d852838acc5f02cd1e0cdedf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998d33216a140782edd5b9277c2c0a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2494cf5dcc22d047a3b23b79915e38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e296a98175468dc76a40decec39b26612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19cfa628eb127d48d204dbaf553bf9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc7a316406973d234d95421b69d2d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7f5f5d16166a386bc1a9a73d79135615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c81df1c06c617f061e1ec740dcba4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475107bdab8ea2ba1b49b5442ee02f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057f15050943e2d6e6a4a9290750514618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aebbb6efb70748435eb56b0a55808f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54f04da22fe1bff66a76959fc3c0e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11422a8f404bdaced4efad9f98b0c090621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032c503d976bd0a1613f7f8072cd155622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c38c4cb0e39d1fc8892e9b64e1ac9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512ec46a10129a31e8affbb82328c07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f532a7db538fa4bea273e24453684e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145cae50d2723803f8b5acfde67ff30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2ab3df017bc594f5e8da1b14ba815627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e4379d3deba1282235be1def8f645628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2772a7007df47602edfd53588f7ea26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9593c9705fe1347988d194fea2faad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203ffcfa1cd6928a286a5023ed97a29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e6e73b1056ea136ef1cfbc2645200632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac05c7128fd395bbe5842f66bc4578633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af4db418845fc31891503f8fb36f7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cc787597213735d213b3036affe56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd98ba41f30481ea5bfd0049156a76636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fb8d4ca84a7da8bda82d2b7c52845637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b1728a22777c243afb4a4f1e59c39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acf069c75903e551ebf36fc40f9f63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6d8400437c6eb2e077bc141182be8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ca5d12dd8caf21dcba7d1a1af27dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ae2177f7514a46a8a1b2371516a4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458cad3ec5031b9332baa1ee0738606643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5e664c9dfa92bdda5d9c7d34efc43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f4226d59524a23abcfddf203cd4d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16cded2829a676104297e02ceb6130646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce0d07e33f94a615ea51736a5d8827647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce987ca0e8bfbcdf0024fdc854ef337648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f821934cd0f6d0529ad0fde590c81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc09bcd8a67a32e105dcca4603960c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ac11a9fab5db2a92a738c0c4ffb05651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb37685ff9a78efaf94aef30b4bcca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e8e8a485f88a93e843edcfac70431653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bb6c7a5c5afe582cc4881f3d67c86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af40e37f2948d8773f8910d0c49978655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660aa6571f9f9f10e5ed9fd154537b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2032c2ba95752291f219007c1a3d80d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a61c0bbf9eb62711bf5d07851d948c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad401176d874754f9ba6c96a5f2b92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67741fc3a6a2b49999ec90ff8b4c02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9496c3b3a7878d601ca37cc2657b44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e887092d3ef6edd790e4888d08b93e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c54593b4023ac38d57c006dd577230663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb181bf35081370e182eb338b3af3a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1fbf3c1e69518af6756e44a371bc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926883154502fa071b109641aef101d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72dbb40e0db67abafd537d0ba0fba6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd6ddfd72b13f1d438f5c76f33be54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326d2915f330176b7f31420f730c6ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34659c61977a57abca1f7994c122e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35b8cae8cd15f29223bbf0f9f2074f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255010e95c3c632465f11648509ad4ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb81a698dc05e93a44985eafd8adf45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef169114ce2d3862557bbbab366867d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a912c7d23aba64f36a52afb3f4e8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c737d4f4ff54e43aa1b344c18df4816676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875704b794d7c3cee810c7afcc4ca21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab4dffbf3137abad2af376c5c49ee1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472e3ac76589bda7f06749f06c74105679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a10af6c9123d6126330aa0a5f02768680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9add63a11f8ce68ce5b8d2693d61311681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c32f26a99aace89d48be3bd13f0e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18ac30f84e15aa4113809129ca6afd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16f9af75639d07f51ca6fb0405fa81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034005e1147bdaa932aab992cf9a52d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252556e82f2c7a0c0464de42af3b24c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb30b41a45cce3f297ccbc1df755fce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99df5ca0d3b33c07d07ccae73bd266688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c45d2471fe3aba05876cbd1c82de5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c95c19b6a7b4698c74df7936ac4b93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67082896612b04e93f8c31ec5b83a61b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1c6da1cddb3e577fc027d37d3fae0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c7ab1d8a936a06dbc44a61ae88758693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fa4c883a353b0ad65900c94bd2c96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea55171e3e5437c312cbf16029b07ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb912b67aa55b84f1f2e85eb5e66dfe1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef02e6074d631cb30fc1329812ba62697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88039e61ddc4a633272c338b0208b25f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc6188dfe155307b0f97656f778cf3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2a38d55f2ccd86b78adc7d946b5c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c99efc5d611157fb1fd6b5a2ae1a59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299911b5511786a35621951af1d9a083702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff23dae361858ef04455162ff4b365703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454745e99a54fb359a656d9a83223dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a541136d82e06acceee1ede55d471705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1c48eaeadee35672b8c6d9df5c27a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e44b5ff5f48a32e4fc63411db9c5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cecb2ad8a161b4618eb5a025085d6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdd501da861a0ed1fb4f3d6b336a4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150722cd9fd197f20f1b692a3b8fc954710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ba352563bb3ea536a70abea66c384711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6af4c368d955c65c1d568357442e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f376be62a46bbbcf39629d5e7a76bef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd1c72e814201f3f6a5159b2761aa3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adcf16e3ebf5f8f7b9cacc99bf012e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd313f607bee6e46e8445a57696932d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bc74ae42df9a9226beca5255f2eb9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e94ce7de0e7a89ab45082c926138a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6330ecee849aa1bb1162875bfb79e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050584a7130650f45903a29652f86c9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e840332e1fa82b0d670f2b590db5253721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04b07d20d99a728ef9d6429a08ba54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a2790564363eeffb8ec539f3ff1fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ffd0b0c9bed63f54de040f388cb12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5206ba933548943bb9b1153cbba8ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5d3adbbe423a5b6ad8e7b650bc7f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda101414d518e3105556bb01e70b55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd784067af120cd49752d1a76b3733728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b790266249730b9c85a20cd70ceca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651513fc4591e547f6505bbda521607c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1dfdb12096a96d71d9be39b961dc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f762b982a234e47d0006a90cbbe24ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba13b7caf865f913132c3e58aa2b78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a7081c244353161c6cc47411c4dca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f48e4401ace5c35e9be3d1d1b45ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07457242c2d89dc4a1c71fefb8c0a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6111e0e157b9a08b1390c367da2c63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec36ae89126e0c1dd8a155a86bd55bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ba54b3ea718429e9ab3268a9a7c52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f43b135c645b318caacd01de3730a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d839cfcdf368cfb9aa6bd01964fe6be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79514057bbe057aa9e6882598d497b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a918ace928bce266ad8bcd18e031b5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d98bbfde6c09d63e0bab247fcbacc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7aaa9122da1b919207f9d1afef25f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a04e11360ea6bd4d5ea3880f26400746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abae0b876b47573e93c00aa44c6d08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff528e33f11c7a0b8ea5b946b467f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781c8bc9eaf6b0d51113a43ba1e432d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a05705f37177a90247b431fa81e69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab842307168697b00f5b85420f10f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2f6cfeacd4a4af422f4ca55cffe8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066012a7b2b44a481b4897c4427ab7b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba18978aa1813b74d2f5c4aa54d9cfd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d15c35dedda46200fc62c9777e0e1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fa16a1475c12abce531c23a3ebf44756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3578084ff633a019af860421b5221f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666c28bad89b651d290241e1e9c26ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aedb36c12ba52c5d115ed92d7c00b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>